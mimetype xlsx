--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:16:06</t>
+    <t>Актуальность прайса на: 2026-07-25 05:57:24</t>
   </si>
   <si>
     <t>Румбоксы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -2014,51 +2014,51 @@
         <v>1869.0</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="12">
         <f>K14*L14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="15">
         <v>3</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="I15" s="8"/>
       <c r="J15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="12">
         <v>1552.0</v>
       </c>
       <c r="L15" s="7"/>
       <c r="M15" s="12">
         <f>K15*L15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="15">
         <v>4</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>38</v>
       </c>
@@ -2146,51 +2146,51 @@
         <v>1422.0</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="15">
         <v>7</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K19" s="12">
         <v>878.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="15">
         <v>8</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>55</v>
       </c>