--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -15,74 +15,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:57:24</t>
+    <t>Актуальность прайса на: 2026-09-08 15:51:26</t>
   </si>
   <si>
     <t>Румбоксы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -101,87 +101,72 @@
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/28/32843/images/71288/71288.750x0.jpg</t>
   </si>
   <si>
     <t>H218</t>
   </si>
   <si>
     <t>Интерьерный конструктор Румбокс Зоомагазин (с подсветкой) TSZH218</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2000000051413</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/33/33364/images/72168/72168.750x0.jpg</t>
-[...23 lines deleted...]
-    <t>2000000054759</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg</t>
+  </si>
+  <si>
+    <t>E5016</t>
+  </si>
+  <si>
+    <t>Интерьерный конструктор Деревянный румбокс Дом сокровищ (с подсветкой) E5016 / ES016-B</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>2000000051789</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/33/33389/images/72171/72171.750x0.jpg</t>
   </si>
   <si>
     <t>TC36_кибер</t>
   </si>
   <si>
     <t>Интерьерный конструктор Деревянный румбокс CYBERPUNK Киберпанк (с подсветкой) TC36</t>
-  </si>
-[...1 lines deleted...]
-    <t>32</t>
   </si>
   <si>
     <t>2000000054841</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/33/33394/images/72182/72182.750x0.jpg</t>
   </si>
   <si>
     <t>TC35_лес</t>
   </si>
   <si>
     <t>Интерьерный конструктор Деревянный румбокс ЛЕС СВЕТЛЯЧКОВ (с подсветкой) TC35</t>
   </si>
   <si>
     <t>2000000054919</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/34/33420/images/72186/72186.750x0.jpg</t>
   </si>
   <si>
     <t>TC18_бриз</t>
   </si>
   <si>
     <t>Интерьерный конструктор Деревянный румбокс МОРСКОЙ БРИЗ (с подсветкой) TC18</t>
   </si>
@@ -615,942 +600,912 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72168.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72723.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795.96x9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919.96x9630.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72723.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796.96x9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919.96x9629.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_30187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_30854" descr=""/>
+        <xdr:cNvPr id="2" name="product_30353" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_30855" descr=""/>
+        <xdr:cNvPr id="3" name="product_30883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_30883" descr=""/>
+        <xdr:cNvPr id="4" name="product_30894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_30894" descr=""/>
+        <xdr:cNvPr id="5" name="product_30920" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_30920" descr=""/>
+        <xdr:cNvPr id="6" name="product_30922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_30922" descr=""/>
+        <xdr:cNvPr id="7" name="product_30923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_30923" descr=""/>
+        <xdr:cNvPr id="8" name="product_31003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_31003" descr=""/>
+        <xdr:cNvPr id="9" name="product_31028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_31028" descr=""/>
+        <xdr:cNvPr id="10" name="product_31233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_31233" descr=""/>
+        <xdr:cNvPr id="11" name="product_31234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_31234" descr=""/>
+        <xdr:cNvPr id="12" name="product_31235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_31235" descr=""/>
+        <xdr:cNvPr id="13" name="product_31494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_31494" descr=""/>
+        <xdr:cNvPr id="14" name="product_31684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_31684" descr=""/>
+        <xdr:cNvPr id="15" name="product_31968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_31968" descr=""/>
+        <xdr:cNvPr id="16" name="product_32178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_32178" descr=""/>
+        <xdr:cNvPr id="17" name="product_32177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_32177" descr=""/>
+        <xdr:cNvPr id="18" name="product_29744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_29744" descr=""/>
+        <xdr:cNvPr id="19" name="product_28677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_28677" descr=""/>
+        <xdr:cNvPr id="20" name="product_30022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_30022" descr=""/>
+        <xdr:cNvPr id="21" name="product_30024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_30024" descr=""/>
+        <xdr:cNvPr id="22" name="product_30028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_30028" descr=""/>
+        <xdr:cNvPr id="23" name="product_30023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_30023" descr=""/>
+        <xdr:cNvPr id="24" name="product_30025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_30025" descr=""/>
+        <xdr:cNvPr id="25" name="product_29043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_29043" descr=""/>
+        <xdr:cNvPr id="26" name="product_28679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_28679" descr=""/>
+        <xdr:cNvPr id="27" name="product_28678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_28678" descr=""/>
+        <xdr:cNvPr id="28" name="product_28680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_28680" descr=""/>
+        <xdr:cNvPr id="29" name="product_32289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1809,59 +1764,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/28/32843/images/71288/71288.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/33/33364/images/72168/72168.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/33/33365/images/72175/72175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/33/33389/images/72171/72171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/33/33394/images/72182/72182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/34/33420/images/72186/72186.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/34/33422/images/72201/72201.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/34/33423/images/72202/72202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/34/33473/images/72339/72339.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/34/33496/images/72344/72344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/36/33658/images/72723/72723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/36/33659/images/72745/72745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/36/33660/images/72749/72749.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/38/33818/images/73068/73068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/39/33949/images/73333/73333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/41/34182/images/73592/73592.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/42/34287/images/73796/73796.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/42/34286/images/73795/73795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/24/32427/images/70526/70526.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/14/31442/images/68693/68693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/26/32680/images/70994/70994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/26/32682/images/70993/70993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/26/32686/images/70984/70984.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/26/32681/images/72341/72341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/32683/images/70977/70977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/17/31781/images/69501/69501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/14/31444/images/68679/68679.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/14/31443/images/68647/68647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/14/31445/images/68650/68650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/28/32843/images/71288/71288.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/33/33389/images/72171/72171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/33/33394/images/72182/72182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/34/33420/images/72186/72186.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/34/33422/images/72201/72201.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/34/33423/images/72202/72202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/34/33473/images/72339/72339.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/34/33496/images/72344/72344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/36/33658/images/72723/72723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/36/33659/images/72745/72745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/36/33660/images/72749/72749.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/38/33818/images/73068/73068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/39/33949/images/73333/73333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/41/34182/images/73592/73592.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/42/34287/images/73796/73796.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/42/34286/images/73795/73795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/24/32427/images/70526/70526.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/14/31442/images/68693/68693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/26/32680/images/70994/70994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/26/32682/images/70993/70993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/26/32686/images/70984/70984.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/26/32681/images/72341/72341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/32683/images/70977/70977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/17/31781/images/69501/69501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/14/31444/images/68679/68679.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/14/31443/images/68647/68647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/14/31445/images/68650/68650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1989,1038 +1944,1005 @@
       <c r="A14" s="15">
         <v>2</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8" t="s">
         <v>28</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>30</v>
       </c>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>31</v>
       </c>
       <c r="J14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="K14" s="12">
-        <v>1869.0</v>
+        <v>2381.0</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="12">
         <f>K14*L14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="15">
         <v>3</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
-      <c r="H15" s="7">
-[...2 lines deleted...]
-      <c r="I15" s="8"/>
+      <c r="H15" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="12">
-        <v>1552.0</v>
+        <v>1528.0</v>
       </c>
       <c r="L15" s="7"/>
       <c r="M15" s="12">
         <f>K15*L15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="15">
         <v>4</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I16" s="8" t="s">
+      <c r="I16" s="8"/>
+      <c r="J16" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="J16" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" s="12">
-        <v>1528.0</v>
+        <v>1422.0</v>
       </c>
       <c r="L16" s="7"/>
       <c r="M16" s="12">
         <f>K16*L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="15">
         <v>5</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="9" t="s">
+      <c r="E17" s="18" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I17" s="8"/>
+      <c r="I17" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J17" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K17" s="12">
         <v>1422.0</v>
       </c>
       <c r="L17" s="7"/>
       <c r="M17" s="12">
         <f>K17*L17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="15">
         <v>6</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="D18" s="9" t="s">
+      <c r="E18" s="18" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
-      <c r="H18" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H18" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I18" s="8"/>
       <c r="J18" s="8" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="K18" s="12">
-        <v>1422.0</v>
+        <v>878.0</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="15">
         <v>7</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="E19" s="18" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
-      <c r="H19" s="7">
-        <v>2.0</v>
+      <c r="H19" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K19" s="12">
-        <v>878.0</v>
+        <v>837.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="15">
         <v>8</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="D20" s="9" t="s">
+      <c r="E20" s="18" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
-      <c r="H20" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I20" s="8"/>
+      <c r="H20" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I20" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J20" s="8" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="K20" s="12">
-        <v>837.0</v>
+        <v>2828.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="15">
         <v>9</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="E21" s="18" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
-      <c r="H21" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="8"/>
       <c r="J21" s="8" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="K21" s="12">
-        <v>2828.0</v>
+        <v>2698.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="15">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="D22" s="9" t="s">
+      <c r="E22" s="18" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="K22" s="12">
-        <v>2698.0</v>
+        <v>2235.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D23" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="D23" s="9" t="s">
+      <c r="E23" s="18" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="K23" s="12">
-        <v>2235.0</v>
+        <v>2316.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="15">
         <v>12</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="D24" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="D24" s="9" t="s">
+      <c r="E24" s="18" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="K24" s="12">
-        <v>2316.0</v>
+        <v>2600.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="15">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="D25" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="E25" s="18" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="K25" s="12">
-        <v>2600.0</v>
+        <v>1504.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="15">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="D26" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="E26" s="18" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="K26" s="12">
-        <v>1504.0</v>
+        <v>1748.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D27" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="E27" s="18" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="K27" s="12">
-        <v>1748.0</v>
+        <v>1715.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D28" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="E28" s="18" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="8"/>
       <c r="J28" s="8" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K28" s="12">
-        <v>1715.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="15">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D29" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="E29" s="18" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8" t="s">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="K29" s="12">
         <v>1057.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D30" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="E30" s="18" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I30" s="8"/>
+      <c r="I30" s="8" t="s">
+        <v>96</v>
+      </c>
       <c r="J30" s="8" t="s">
         <v>97</v>
       </c>
       <c r="K30" s="12">
-        <v>1057.0</v>
+        <v>1504.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="15">
         <v>19</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="J31" s="8" t="s">
         <v>101</v>
       </c>
-      <c r="J31" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K31" s="12">
-        <v>1504.0</v>
+        <v>1820.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D32" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="E32" s="18" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="8" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="J32" s="8" t="s">
         <v>106</v>
       </c>
       <c r="K32" s="12">
-        <v>1820.0</v>
+        <v>1902.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>107</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>108</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>109</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
-      <c r="H33" s="7" t="s">
-        <v>25</v>
+      <c r="H33" s="7">
+        <v>20.0</v>
       </c>
       <c r="I33" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="J33" s="8" t="s">
         <v>110</v>
       </c>
-      <c r="J33" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K33" s="12">
-        <v>1902.0</v>
+        <v>2999.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="15">
         <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D34" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="D34" s="9" t="s">
+      <c r="E34" s="18" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
-      <c r="H34" s="7">
-        <v>20.0</v>
+      <c r="H34" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I34" s="8" t="s">
-        <v>26</v>
+        <v>114</v>
       </c>
       <c r="J34" s="8" t="s">
         <v>115</v>
       </c>
       <c r="K34" s="12">
-        <v>2999.0</v>
+        <v>2304.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>116</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>117</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>118</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
-      <c r="H35" s="7" t="s">
-        <v>25</v>
+      <c r="H35" s="7">
+        <v>63.0</v>
       </c>
       <c r="I35" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="J35" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="J35" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K35" s="12">
-        <v>2304.0</v>
+        <v>3072.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="D36" s="9" t="s">
         <v>121</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="E36" s="18" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
-      <c r="H36" s="7">
-        <v>64.0</v>
+      <c r="H36" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>119</v>
+        <v>31</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="K36" s="12">
-        <v>3072.0</v>
+        <v>2405.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
+        <v>124</v>
+      </c>
+      <c r="D37" s="9" t="s">
         <v>125</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="E37" s="18" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="K37" s="12">
-        <v>2405.0</v>
+        <v>1342.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D38" s="9" t="s">
         <v>129</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="E38" s="18" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="K38" s="12">
-        <v>1342.0</v>
+        <v>1192.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D39" s="9" t="s">
         <v>133</v>
       </c>
-      <c r="D39" s="9" t="s">
+      <c r="E39" s="18" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="8" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
       <c r="K39" s="12">
-        <v>1192.0</v>
+        <v>1455.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="D40" s="9" t="s">
+      <c r="E40" s="18" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="J40" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="K40" s="12">
-        <v>1455.0</v>
+        <v>1200.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D41" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="D41" s="9" t="s">
+      <c r="E41" s="18" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I41" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I41" s="8"/>
       <c r="J41" s="8" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="K41" s="12">
-        <v>1200.0</v>
+        <v>2730.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-[...40 lines deleted...]
-        <f>SUM(M11:M42)</f>
+    <row r="42" spans="1:13">
+      <c r="K42" t="s">
+        <v>144</v>
+      </c>
+      <c r="L42">
+        <f>SUM(L11:L41)</f>
+        <v>0</v>
+      </c>
+      <c r="M42">
+        <f>SUM(M11:M41)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_30"/>
-    <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>