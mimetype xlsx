--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -15,74 +15,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:51:26</t>
+    <t>Актуальность прайса на: 2026-10-24 07:57:51</t>
   </si>
   <si>
     <t>Румбоксы</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -114,50 +114,62 @@
     <t>Интерьерный конструктор Румбокс Зоомагазин (с подсветкой) TSZH218</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2000000051413</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg</t>
   </si>
   <si>
     <t>E5016</t>
   </si>
   <si>
     <t>Интерьерный конструктор Деревянный румбокс Дом сокровищ (с подсветкой) E5016 / ES016-B</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>2000000051789</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/33/33365/images/72175/72175.750x0.jpg</t>
+  </si>
+  <si>
+    <t>TC24_улица</t>
+  </si>
+  <si>
+    <t>Интерьерный конструктор Книжный раздвижной румбокс ВОЛШЕБНАЯ УЛИЦА (с подсветкой) TC24</t>
+  </si>
+  <si>
+    <t>2000000054759</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/33/33389/images/72171/72171.750x0.jpg</t>
   </si>
   <si>
     <t>TC36_кибер</t>
   </si>
   <si>
     <t>Интерьерный конструктор Деревянный румбокс CYBERPUNK Киберпанк (с подсветкой) TC36</t>
   </si>
   <si>
     <t>2000000054841</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/33/33394/images/72182/72182.750x0.jpg</t>
   </si>
   <si>
     <t>TC35_лес</t>
   </si>
   <si>
     <t>Интерьерный конструктор Деревянный румбокс ЛЕС СВЕТЛЯЧКОВ (с подсветкой) TC35</t>
   </si>
   <si>
     <t>2000000054919</t>
   </si>
@@ -600,51 +612,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72723.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796.96x9616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919.96x9629.JPG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71288.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72175.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72171.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72182.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72186.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72201.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72202.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72339.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72344.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72723.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72745.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72749.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73068.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73592.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73796.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73795.96x9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70526.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68693.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70994.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70993.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70984.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72341.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70977.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69501.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68679.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68647.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68650.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919.96x9630.JPG"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_30187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -675,837 +687,867 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_30883" descr=""/>
+        <xdr:cNvPr id="3" name="product_30855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_30894" descr=""/>
+        <xdr:cNvPr id="4" name="product_30883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_30920" descr=""/>
+        <xdr:cNvPr id="5" name="product_30894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_30922" descr=""/>
+        <xdr:cNvPr id="6" name="product_30920" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_30923" descr=""/>
+        <xdr:cNvPr id="7" name="product_30922" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_31003" descr=""/>
+        <xdr:cNvPr id="8" name="product_30923" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_31028" descr=""/>
+        <xdr:cNvPr id="9" name="product_31003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_31233" descr=""/>
+        <xdr:cNvPr id="10" name="product_31028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_31234" descr=""/>
+        <xdr:cNvPr id="11" name="product_31233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_31235" descr=""/>
+        <xdr:cNvPr id="12" name="product_31234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_31494" descr=""/>
+        <xdr:cNvPr id="13" name="product_31235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_31684" descr=""/>
+        <xdr:cNvPr id="14" name="product_31494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_31968" descr=""/>
+        <xdr:cNvPr id="15" name="product_31684" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_32178" descr=""/>
+        <xdr:cNvPr id="16" name="product_31968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_32177" descr=""/>
+        <xdr:cNvPr id="17" name="product_32178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_29744" descr=""/>
+        <xdr:cNvPr id="18" name="product_32177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_28677" descr=""/>
+        <xdr:cNvPr id="19" name="product_29744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_30022" descr=""/>
+        <xdr:cNvPr id="20" name="product_28677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_30024" descr=""/>
+        <xdr:cNvPr id="21" name="product_30022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_30028" descr=""/>
+        <xdr:cNvPr id="22" name="product_30024" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_30023" descr=""/>
+        <xdr:cNvPr id="23" name="product_30028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_30025" descr=""/>
+        <xdr:cNvPr id="24" name="product_30023" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_29043" descr=""/>
+        <xdr:cNvPr id="25" name="product_30025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_28679" descr=""/>
+        <xdr:cNvPr id="26" name="product_29043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_28678" descr=""/>
+        <xdr:cNvPr id="27" name="product_28679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_28680" descr=""/>
+        <xdr:cNvPr id="28" name="product_28678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_32289" descr=""/>
+        <xdr:cNvPr id="29" name="product_28680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="product_32289" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1764,59 +1806,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/28/32843/images/71288/71288.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/33/33389/images/72171/72171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/33/33394/images/72182/72182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/34/33420/images/72186/72186.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/34/33422/images/72201/72201.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/34/33423/images/72202/72202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/34/33473/images/72339/72339.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/34/33496/images/72344/72344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/36/33658/images/72723/72723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/36/33659/images/72745/72745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/36/33660/images/72749/72749.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/38/33818/images/73068/73068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/39/33949/images/73333/73333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/41/34182/images/73592/73592.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/42/34287/images/73796/73796.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/42/34286/images/73795/73795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/24/32427/images/70526/70526.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/14/31442/images/68693/68693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/26/32680/images/70994/70994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/26/32682/images/70993/70993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/26/32686/images/70984/70984.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/26/32681/images/72341/72341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/32683/images/70977/70977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/17/31781/images/69501/69501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/14/31444/images/68679/68679.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/14/31443/images/68647/68647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/14/31445/images/68650/68650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/28/32843/images/71288/71288.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/33/33365/images/72175/72175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/33/33389/images/72171/72171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/33/33394/images/72182/72182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/34/33420/images/72186/72186.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/34/33422/images/72201/72201.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/34/33423/images/72202/72202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/34/33473/images/72339/72339.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/34/33496/images/72344/72344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/36/33658/images/72723/72723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/36/33659/images/72745/72745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/36/33660/images/72749/72749.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/38/33818/images/73068/73068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/39/33949/images/73333/73333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/41/34182/images/73592/73592.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/42/34287/images/73796/73796.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/42/34286/images/73795/73795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/24/32427/images/70526/70526.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/14/31442/images/68693/68693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/26/32680/images/70994/70994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/26/32682/images/70993/70993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/26/32686/images/70984/70984.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/26/32681/images/72341/72341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/32683/images/70977/70977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/17/31781/images/69501/69501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/14/31444/images/68679/68679.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/14/31443/images/68647/68647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/14/31445/images/68650/68650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M42"/>
+  <dimension ref="A1:M43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1968,481 +2010,481 @@
       <c r="K14" s="12">
         <v>2381.0</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="12">
         <f>K14*L14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="15">
         <v>3</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
-      <c r="H15" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H15" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I15" s="8"/>
       <c r="J15" s="8" t="s">
         <v>36</v>
       </c>
       <c r="K15" s="12">
-        <v>1528.0</v>
+        <v>1552.0</v>
       </c>
       <c r="L15" s="7"/>
       <c r="M15" s="12">
         <f>K15*L15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="15">
         <v>4</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>37</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>39</v>
       </c>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I16" s="8"/>
+      <c r="I16" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J16" s="8" t="s">
         <v>40</v>
       </c>
       <c r="K16" s="12">
-        <v>1422.0</v>
+        <v>1528.0</v>
       </c>
       <c r="L16" s="7"/>
       <c r="M16" s="12">
         <f>K16*L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="15">
         <v>5</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D17" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E17" s="18" t="s">
         <v>43</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I17" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I17" s="8"/>
       <c r="J17" s="8" t="s">
         <v>44</v>
       </c>
       <c r="K17" s="12">
         <v>1422.0</v>
       </c>
       <c r="L17" s="7"/>
       <c r="M17" s="12">
         <f>K17*L17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="15">
         <v>6</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>47</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
-      <c r="H18" s="7">
-[...2 lines deleted...]
-      <c r="I18" s="8"/>
+      <c r="H18" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J18" s="8" t="s">
         <v>48</v>
       </c>
       <c r="K18" s="12">
-        <v>878.0</v>
+        <v>1422.0</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="15">
         <v>7</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>49</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>50</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>51</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
-      <c r="H19" s="7" t="s">
-        <v>25</v>
+      <c r="H19" s="7">
+        <v>1.0</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8" t="s">
         <v>52</v>
       </c>
       <c r="K19" s="12">
-        <v>837.0</v>
+        <v>878.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="15">
         <v>8</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>53</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>55</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
-      <c r="H20" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="8"/>
       <c r="J20" s="8" t="s">
         <v>56</v>
       </c>
       <c r="K20" s="12">
-        <v>2828.0</v>
+        <v>837.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="15">
         <v>9</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>58</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>59</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
-      <c r="H21" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I21" s="8"/>
+      <c r="H21" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J21" s="8" t="s">
         <v>60</v>
       </c>
       <c r="K21" s="12">
-        <v>2698.0</v>
+        <v>2828.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="15">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>61</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>63</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8" t="s">
         <v>64</v>
       </c>
       <c r="K22" s="12">
-        <v>2235.0</v>
+        <v>2698.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>65</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>66</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>67</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
         <v>68</v>
       </c>
       <c r="K23" s="12">
-        <v>2316.0</v>
+        <v>2235.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="15">
         <v>12</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>69</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>70</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>71</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8" t="s">
         <v>72</v>
       </c>
       <c r="K24" s="12">
-        <v>2600.0</v>
+        <v>2316.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="15">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>73</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>74</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>75</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
         <v>76</v>
       </c>
       <c r="K25" s="12">
-        <v>1504.0</v>
+        <v>2600.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="15">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>77</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>78</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>79</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
         <v>80</v>
       </c>
       <c r="K26" s="12">
-        <v>1748.0</v>
+        <v>1504.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>81</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
         <v>84</v>
       </c>
       <c r="K27" s="12">
-        <v>1715.0</v>
+        <v>1748.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E28" s="18" t="s">
         <v>87</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I28" s="8"/>
       <c r="J28" s="8" t="s">
         <v>88</v>
       </c>
       <c r="K28" s="12">
-        <v>1057.0</v>
+        <v>1715.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="15">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>91</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7" t="s">
         <v>25</v>
@@ -2457,492 +2499,525 @@
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>93</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>94</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>95</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I30" s="8" t="s">
+      <c r="I30" s="8"/>
+      <c r="J30" s="8" t="s">
         <v>96</v>
       </c>
-      <c r="J30" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K30" s="12">
-        <v>1504.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="15">
         <v>19</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="D31" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="E31" s="18" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I31" s="8" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>101</v>
       </c>
       <c r="K31" s="12">
-        <v>1820.0</v>
+        <v>1504.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I32" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="J32" s="8" t="s">
         <v>105</v>
       </c>
-      <c r="J32" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K32" s="12">
-        <v>1902.0</v>
+        <v>1820.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D33" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="D33" s="9" t="s">
+      <c r="E33" s="18" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
-      <c r="H33" s="7">
-        <v>20.0</v>
+      <c r="H33" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I33" s="8" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="J33" s="8" t="s">
         <v>110</v>
       </c>
       <c r="K33" s="12">
-        <v>2999.0</v>
+        <v>1902.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="15">
         <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>111</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>112</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>113</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
-      <c r="H34" s="7" t="s">
-        <v>25</v>
+      <c r="H34" s="7">
+        <v>19.0</v>
       </c>
       <c r="I34" s="8" t="s">
+        <v>26</v>
+      </c>
+      <c r="J34" s="8" t="s">
         <v>114</v>
       </c>
-      <c r="J34" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K34" s="12">
-        <v>2304.0</v>
+        <v>2999.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D35" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="E35" s="18" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
-      <c r="H35" s="7">
-        <v>63.0</v>
+      <c r="H35" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I35" s="8" t="s">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="J35" s="8" t="s">
         <v>119</v>
       </c>
       <c r="K35" s="12">
-        <v>3072.0</v>
+        <v>2304.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>122</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
-      <c r="H36" s="7" t="s">
-        <v>25</v>
+      <c r="H36" s="7">
+        <v>61.0</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>31</v>
+        <v>118</v>
       </c>
       <c r="J36" s="8" t="s">
         <v>123</v>
       </c>
       <c r="K36" s="12">
-        <v>2405.0</v>
+        <v>3072.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>124</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>125</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>126</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="J37" s="8" t="s">
         <v>127</v>
       </c>
       <c r="K37" s="12">
-        <v>1342.0</v>
+        <v>2405.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>128</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>129</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>130</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>26</v>
       </c>
       <c r="J38" s="8" t="s">
         <v>131</v>
       </c>
       <c r="K38" s="12">
-        <v>1192.0</v>
+        <v>1342.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>134</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>26</v>
       </c>
       <c r="J39" s="8" t="s">
         <v>135</v>
       </c>
       <c r="K39" s="12">
-        <v>1455.0</v>
+        <v>1192.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>138</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>105</v>
+        <v>26</v>
       </c>
       <c r="J40" s="8" t="s">
         <v>139</v>
       </c>
       <c r="K40" s="12">
-        <v>1200.0</v>
+        <v>1455.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>142</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I41" s="8"/>
+      <c r="I41" s="8" t="s">
+        <v>109</v>
+      </c>
       <c r="J41" s="8" t="s">
         <v>143</v>
       </c>
       <c r="K41" s="12">
-        <v>2730.0</v>
+        <v>1200.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
-      <c r="K42" t="s">
+    <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A42" s="15">
+        <v>30</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="8" t="s">
         <v>144</v>
       </c>
-      <c r="L42">
-[...4 lines deleted...]
-        <f>SUM(M11:M41)</f>
+      <c r="D42" s="9" t="s">
+        <v>145</v>
+      </c>
+      <c r="E42" s="18" t="s">
+        <v>146</v>
+      </c>
+      <c r="F42" s="8"/>
+      <c r="G42" s="8"/>
+      <c r="H42" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I42" s="8"/>
+      <c r="J42" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="K42" s="12">
+        <v>2730.0</v>
+      </c>
+      <c r="L42" s="7"/>
+      <c r="M42" s="12">
+        <f>K42*L42</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="K43" t="s">
+        <v>148</v>
+      </c>
+      <c r="L43">
+        <f>SUM(L11:L42)</f>
+        <v>0</v>
+      </c>
+      <c r="M43">
+        <f>SUM(M11:M42)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>