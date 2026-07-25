--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="401">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:25:35</t>
+    <t>Актуальность прайса на: 2026-07-25 05:58:23</t>
   </si>
   <si>
     <t>Игрушки на батарейках</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -1180,50 +1180,53 @@
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/90/29090/images/63481/63481.750x0.png</t>
   </si>
   <si>
     <t>T512</t>
   </si>
   <si>
     <t>Мягкая интерактивная игрушка Банан T512</t>
   </si>
   <si>
     <t>6922075120008</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/11/31150/images/68320/68320.750x0.jpg</t>
   </si>
   <si>
     <t>1034A</t>
   </si>
   <si>
     <t>Робот Собака Р/У 1034A</t>
   </si>
   <si>
     <t>6922075332579</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/15/31546/images/68811/68811.750x0.jpg</t>
+  </si>
+  <si>
+    <t>32080</t>
   </si>
   <si>
     <t>Робот Р/У (ВЫБОР ЦВЕТА) 0755-1 Розовый</t>
   </si>
   <si>
     <t>0755-1_ЖЕЛТЫЙ</t>
   </si>
   <si>
     <t>Робот Р/У (ВЫБОР ЦВЕТА) 0755-1 желтый</t>
   </si>
   <si>
     <t>2000000067131</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/14/31458/images/69749/69749.750x0.jpg</t>
   </si>
   <si>
     <t>RS-9034C</t>
   </si>
   <si>
     <t>Утка Астроном (свет/звук) RS-9034C</t>
   </si>
   <si>
     <t>8622540009347</t>
   </si>
@@ -4674,51 +4677,51 @@
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="15">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="7">
-        <v>15.0</v>
+        <v>14.0</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>76</v>
       </c>
       <c r="J22" s="8" t="s">
         <v>77</v>
       </c>
       <c r="K22" s="12">
         <v>345.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="9" t="s">
@@ -7131,177 +7134,179 @@
         <v>26</v>
       </c>
       <c r="I93" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J93" s="8" t="s">
         <v>386</v>
       </c>
       <c r="K93" s="12">
         <v>1803.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="15">
         <v>82</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>387</v>
       </c>
-      <c r="D94" s="9"/>
+      <c r="D94" s="9" t="s">
+        <v>388</v>
+      </c>
       <c r="E94" s="18" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I94" s="8" t="s">
         <v>109</v>
       </c>
       <c r="J94" s="8"/>
       <c r="K94" s="12">
         <v>1292.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="15">
         <v>83</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>387</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E95" s="18" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8"/>
       <c r="H95" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I95" s="8" t="s">
         <v>109</v>
       </c>
       <c r="J95" s="8" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="K95" s="12">
         <v>1292.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="15">
         <v>84</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E96" s="18" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I96" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J96" s="8" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="K96" s="12">
         <v>645.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="15">
         <v>85</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I97" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="K97" s="12">
         <v>837.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13">
       <c r="K98" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="L98">
         <f>SUM(L11:L97)</f>
         <v>0</v>
       </c>
       <c r="M98">
         <f>SUM(M11:M97)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>