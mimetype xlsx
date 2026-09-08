--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:58:23</t>
+    <t>Актуальность прайса на: 2026-09-08 15:47:25</t>
   </si>
   <si>
     <t>Игрушки на батарейках</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -942,51 +942,51 @@
   <si>
     <t>Интерактивный пистолет с шестерёнками и проекцией (свет, звук) (ВЫБОР ЦВЕТА) AK-688 Оранжевый</t>
   </si>
   <si>
     <t>2000000069449</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/38/3836/images/47366/47366.750x0.jpg</t>
   </si>
   <si>
     <t>HD9052/HD-951/HD911-02</t>
   </si>
   <si>
     <t>Солдат (ползает) в ассортименте HD9052/HD-951/HD911-02</t>
   </si>
   <si>
     <t>2000000004204</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/51/25130/images/52541/52541.750x0.jpg</t>
   </si>
   <si>
     <t>XC-1101</t>
   </si>
   <si>
-    <t>Машинка с шестерёнками (свет, звук) на 3d колесе XC-1101</t>
+    <t>Машинка с шестерёнками (свет, звук) на 3d колесе XC-1101 / C-1</t>
   </si>
   <si>
     <t>9 × 19 × 8 см</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2000797918029</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/08/20856/images/40118/40118.750x0.jpg</t>
   </si>
   <si>
     <t>Динозавр (свет, звук, пускает пар) 3868</t>
   </si>
   <si>
     <t>30 × 8 × 9 см</t>
   </si>
   <si>
     <t>6902020038688</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/08/20857/images/40120/40120.750x0.jpg</t>
   </si>
@@ -4677,51 +4677,51 @@
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="15">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8" t="s">
         <v>75</v>
       </c>
       <c r="H22" s="7">
-        <v>14.0</v>
+        <v>13.0</v>
       </c>
       <c r="I22" s="8" t="s">
         <v>76</v>
       </c>
       <c r="J22" s="8" t="s">
         <v>77</v>
       </c>
       <c r="K22" s="12">
         <v>345.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>78</v>
       </c>
       <c r="D23" s="9" t="s">