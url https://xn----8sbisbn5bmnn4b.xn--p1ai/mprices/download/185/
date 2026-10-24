--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="402">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:47:25</t>
+    <t>Актуальность прайса на: 2026-10-24 07:56:14</t>
   </si>
   <si>
     <t>Игрушки на батарейках</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>