--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -15,74 +15,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:28:57</t>
+    <t>Актуальность прайса на: 2026-07-25 05:49:06</t>
   </si>
   <si>
     <t>Детская мебель</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -233,111 +233,117 @@
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 панда</t>
   </si>
   <si>
     <t>2000000046525</t>
   </si>
   <si>
     <t>AL002_белочка</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 белка</t>
   </si>
   <si>
     <t>2000000046532</t>
   </si>
   <si>
     <t>AL002_порос.девочка</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 порос_дев</t>
   </si>
   <si>
     <t>2000000046556</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG</t>
+  </si>
+  <si>
+    <t>AL004_павлин</t>
+  </si>
+  <si>
+    <t>Корзина Ящик для игрушек складной (с крышкой) AL004 павлин</t>
+  </si>
+  <si>
+    <t>2000000046389</t>
+  </si>
+  <si>
+    <t>AL004_роз.слоник</t>
+  </si>
+  <si>
+    <t>Корзина Ящик для игрушек складной (с крышкой) AL004 розовый слоник</t>
+  </si>
+  <si>
+    <t>2000000046419</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-blue</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (голубой) 37*37*31 см 24728-87</t>
   </si>
   <si>
     <t>2000000051598</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-brown</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (коричневый) 37*37*31 см 24728-87-brown / YX9101 / YH6662</t>
   </si>
   <si>
     <t>2000000051550</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-pink</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (розовый) 37*37*31 см 24728-87 / YH6662</t>
   </si>
   <si>
     <t>2000000051567</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-grey</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (серый) 37*37*31 см 24728-87 / YH6662</t>
   </si>
   <si>
     <t>2000000051574</t>
-  </si>
-[...13 lines deleted...]
-    <t>2000000054599</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -447,51 +453,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288.96x963.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x9610.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x9611.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133.96x9616.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288.96x963.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x9610.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x9611.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x9612.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400.96x9617.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_21467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -792,177 +798,207 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_30249" descr=""/>
+        <xdr:cNvPr id="12" name="product_28297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_30258" descr=""/>
+        <xdr:cNvPr id="13" name="product_28300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_30259" descr=""/>
+        <xdr:cNvPr id="14" name="product_30249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_30260" descr=""/>
+        <xdr:cNvPr id="15" name="product_30258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>31</xdr:row>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_30827" descr=""/>
+        <xdr:cNvPr id="16" name="product_30259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_30260" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1221,59 +1257,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/49/24942/images/52031/52031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/36/23686/images/46077/46077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/38/3882/images/64945/64945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/33/33356/images/72133/72133.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/49/24942/images/52031/52031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/36/23686/images/46077/46077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/38/3882/images/64945/64945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1679,51 +1715,51 @@
         <v>527.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="15">
         <v>6</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>64</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7">
-        <v>6.0</v>
+        <v>7.0</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
         <v>65</v>
       </c>
       <c r="K23" s="12">
         <v>562.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
         <v>7</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>66</v>
       </c>
@@ -1774,287 +1810,270 @@
       <c r="K25" s="12">
         <v>527.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
         <v>9</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
-      <c r="H26" s="7" t="s">
-        <v>31</v>
+      <c r="H26" s="7">
+        <v>1.0</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="K26" s="12">
-        <v>426.0</v>
+        <v>588.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="15">
         <v>10</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="D27" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="D27" s="9" t="s">
+      <c r="E27" s="18" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
-      <c r="H27" s="7" t="s">
-        <v>31</v>
+      <c r="H27" s="7">
+        <v>3.0</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K27" s="12">
-        <v>409.0</v>
+        <v>588.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="15">
         <v>11</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D28" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="E28" s="18" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="8"/>
       <c r="J28" s="8" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="K28" s="12">
         <v>426.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="15">
         <v>12</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="D29" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="D29" s="9" t="s">
+      <c r="E29" s="18" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7" t="s">
         <v>31</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K29" s="12">
-        <v>426.0</v>
+        <v>409.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:13" outlineLevel="1">
-      <c r="A30" s="14" t="s">
+    <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A30" s="15">
+        <v>13</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="8" t="s">
+        <v>87</v>
+      </c>
+      <c r="D30" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="E30" s="16"/>
-[...19 lines deleted...]
-      <c r="F31" s="4" t="s">
+      <c r="E30" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I30" s="8"/>
+      <c r="J30" s="8" t="s">
+        <v>90</v>
+      </c>
+      <c r="K30" s="12">
+        <v>426.0</v>
+      </c>
+      <c r="L30" s="7"/>
+      <c r="M30" s="12">
+        <f>K30*L30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A31" s="15">
         <v>14</v>
       </c>
-      <c r="G31" s="4" t="s">
-[...32 lines deleted...]
-      <c r="E32" s="18" t="s">
+      <c r="B31" s="7"/>
+      <c r="C31" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="F32" s="8"/>
-[...5 lines deleted...]
-      <c r="J32" s="8" t="s">
+      <c r="D31" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="K32" s="12">
-[...4 lines deleted...]
-        <f>K32*L32</f>
+      <c r="E31" s="18" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8"/>
+      <c r="H31" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="I31" s="8"/>
+      <c r="J31" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="K31" s="12">
+        <v>426.0</v>
+      </c>
+      <c r="L31" s="7"/>
+      <c r="M31" s="12">
+        <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:13">
-[...4 lines deleted...]
-        <f>SUM(L11:L32)</f>
+    <row r="32" spans="1:13">
+      <c r="K32" t="s">
+        <v>95</v>
+      </c>
+      <c r="L32">
+        <f>SUM(L11:L31)</f>
         <v>0</v>
       </c>
-      <c r="M33">
-        <f>SUM(M11:M32)</f>
+      <c r="M32">
+        <f>SUM(M11:M31)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A16:M16"/>
-    <mergeCell ref="A30:M30"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_16"/>
-    <hyperlink ref="C32" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>