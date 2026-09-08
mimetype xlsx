--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -1,147 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:49:06</t>
+    <t>Актуальность прайса на: 2026-09-08 15:49:26</t>
   </si>
   <si>
     <t>Детская мебель</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>В коробке, шт</t>
   </si>
   <si>
     <t>Штрихкод</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/49/24942/images/52031/52031.750x0.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png</t>
   </si>
   <si>
     <t>188T-2</t>
   </si>
   <si>
     <t>Стол для конструктора 188T-2</t>
   </si>
   <si>
     <t>44 × 22 × 58 см</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6922071882863</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG</t>
   </si>
   <si>
     <t>1008A2</t>
@@ -188,107 +173,89 @@
   <si>
     <t>45 × 45 × 45 см</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2000000085296</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG</t>
   </si>
   <si>
     <t>AL002</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002</t>
   </si>
   <si>
     <t>2000000052441</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG</t>
   </si>
   <si>
-    <t>Al002_дино_т.зел</t>
-[...7 lines deleted...]
-  <si>
     <t>AL002_ёжик</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 ёжик</t>
   </si>
   <si>
     <t>2000000046488</t>
   </si>
   <si>
+    <t>AL002_черепашка</t>
+  </si>
+  <si>
+    <t>Корзина Ящик для игрушек складной (без крышки) AL002 черепашка</t>
+  </si>
+  <si>
+    <t>2000000046495</t>
+  </si>
+  <si>
     <t>AL002_панда</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 панда</t>
   </si>
   <si>
     <t>2000000046525</t>
   </si>
   <si>
-    <t>AL002_белочка</t>
-[...7 lines deleted...]
-  <si>
     <t>AL002_порос.девочка</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 порос_дев</t>
   </si>
   <si>
     <t>2000000046556</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG</t>
   </si>
   <si>
-    <t>AL004_павлин</t>
-[...7 lines deleted...]
-  <si>
     <t>AL004_роз.слоник</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (с крышкой) AL004 розовый слоник</t>
   </si>
   <si>
     <t>2000000046419</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-blue</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (голубой) 37*37*31 см 24728-87</t>
   </si>
   <si>
     <t>2000000051598</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-brown</t>
@@ -300,50 +267,65 @@
     <t>2000000051550</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-pink</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (розовый) 37*37*31 см 24728-87 / YH6662</t>
   </si>
   <si>
     <t>2000000051567</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg</t>
   </si>
   <si>
     <t>24728-87-grey</t>
   </si>
   <si>
     <t>Корзина для хранения белья/ игрушек складная (серый) 37*37*31 см 24728-87 / YH6662</t>
   </si>
   <si>
     <t>2000000051574</t>
+  </si>
+  <si>
+    <t>Столы, стулья</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/33/33356/images/72133/72133.750x0.jpg</t>
+  </si>
+  <si>
+    <t>188T-13_голубой</t>
+  </si>
+  <si>
+    <t>Стол для конструирования 3в1 188T-13 Голубой</t>
+  </si>
+  <si>
+    <t>2000000054599</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -453,552 +435,492 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52031.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288.96x963.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x9610.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x9611.JPG"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x9612.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400.96x9617.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288.96x962.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x9610.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133.96x9615.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="product_21467" descr=""/>
+        <xdr:cNvPr id="1" name="product_25120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_25120" descr=""/>
+        <xdr:cNvPr id="2" name="product_25121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_25121" descr=""/>
+        <xdr:cNvPr id="3" name="product_19917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_19917" descr=""/>
+        <xdr:cNvPr id="4" name="product_17" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_17" descr=""/>
+        <xdr:cNvPr id="5" name="product_26284" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_26284" descr=""/>
+        <xdr:cNvPr id="6" name="product_28307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_28306" descr=""/>
+        <xdr:cNvPr id="7" name="product_28308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_28307" descr=""/>
+        <xdr:cNvPr id="8" name="product_28311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_28311" descr=""/>
+        <xdr:cNvPr id="9" name="product_28314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_28312" descr=""/>
+        <xdr:cNvPr id="10" name="product_28300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_28314" descr=""/>
+        <xdr:cNvPr id="11" name="product_30249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_28297" descr=""/>
+        <xdr:cNvPr id="12" name="product_30258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_28300" descr=""/>
+        <xdr:cNvPr id="13" name="product_30259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_30249" descr=""/>
+        <xdr:cNvPr id="14" name="product_30260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_30258" descr=""/>
+        <xdr:cNvPr id="15" name="product_30827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1257,51 +1179,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/49/24942/images/52031/52031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/36/23686/images/46077/46077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/38/3882/images/64945/64945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/36/23686/images/46077/46077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/38/3882/images/64945/64945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/33/33356/images/72133/72133.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
@@ -1395,685 +1317,667 @@
       <c r="L12" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M12" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="13" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A13" s="15">
         <v>1</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="8" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="9" t="s">
         <v>23</v>
       </c>
       <c r="E13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="8"/>
       <c r="G13" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="H13" s="7">
-[...2 lines deleted...]
-      <c r="I13" s="8"/>
+      <c r="H13" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I13" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J13" s="8" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="K13" s="12">
-        <v>1342.0</v>
+        <v>4063.0</v>
       </c>
       <c r="L13" s="7"/>
       <c r="M13" s="12">
         <f>K13*L13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="15">
         <v>2</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D14" s="9" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="E14" s="18" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="F14" s="8"/>
       <c r="G14" s="8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="H14" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I14" s="8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="J14" s="8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="K14" s="12">
-        <v>4063.0</v>
+        <v>3096.0</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="12">
         <f>K14*L14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-[...7 lines deleted...]
-      <c r="D15" s="9" t="s">
+    <row r="15" spans="1:13" outlineLevel="1">
+      <c r="A15" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="E15" s="18" t="s">
+      <c r="E15" s="16"/>
+      <c r="K15" s="10"/>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" outlineLevel="2">
+      <c r="A16" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E16" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G16" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H16" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I16" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L16" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M16" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A17" s="15">
+        <v>1</v>
+      </c>
+      <c r="B17" s="7"/>
+      <c r="C17" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="F15" s="8"/>
-      <c r="G15" s="8" t="s">
+      <c r="D17" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="H15" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="8" t="s">
+      <c r="E17" s="18" t="s">
         <v>38</v>
       </c>
-      <c r="J15" s="8" t="s">
+      <c r="F17" s="8"/>
+      <c r="G17" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="K15" s="12">
-[...4 lines deleted...]
-        <f>K15*L15</f>
+      <c r="H17" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I17" s="8"/>
+      <c r="J17" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="K17" s="12">
+        <v>590.0</v>
+      </c>
+      <c r="L17" s="7"/>
+      <c r="M17" s="12">
+        <f>K17*L17</f>
         <v>0</v>
-      </c>
-[...47 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
         <v>41</v>
       </c>
       <c r="D18" s="9" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="18" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="7" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="I18" s="8"/>
+        <v>26</v>
+      </c>
+      <c r="I18" s="8" t="s">
+        <v>45</v>
+      </c>
       <c r="J18" s="8" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K18" s="12">
-        <v>590.0</v>
+        <v>338.0</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D19" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E19" s="18" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F19" s="8"/>
-      <c r="G19" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I19" s="8" t="s">
+      <c r="G19" s="8"/>
+      <c r="H19" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I19" s="8"/>
+      <c r="J19" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="J19" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" s="12">
-        <v>338.0</v>
+        <v>527.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D20" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="D20" s="9" t="s">
+      <c r="E20" s="18" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="K20" s="12">
         <v>527.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="E21" s="18" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="7">
         <v>1.0</v>
       </c>
       <c r="I21" s="8"/>
       <c r="J21" s="8" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="K21" s="12">
         <v>527.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="E22" s="18" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="K22" s="12">
-        <v>527.0</v>
+        <v>562.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="K23" s="12">
-        <v>562.0</v>
+        <v>527.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="D24" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="E24" s="18" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="K24" s="12">
-        <v>527.0</v>
+        <v>588.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
-        <v>56</v>
+        <v>68</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>69</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>70</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
-      <c r="H25" s="7">
-        <v>5.0</v>
+      <c r="H25" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
         <v>71</v>
       </c>
       <c r="K25" s="12">
-        <v>527.0</v>
+        <v>426.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>72</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>73</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>74</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
-      <c r="H26" s="7">
-        <v>1.0</v>
+      <c r="H26" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="K26" s="12">
-        <v>588.0</v>
+        <v>409.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
-      <c r="H27" s="7">
-        <v>3.0</v>
+      <c r="H27" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K27" s="12">
-        <v>588.0</v>
+        <v>426.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E28" s="18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="I28" s="8"/>
       <c r="J28" s="8" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K28" s="12">
         <v>426.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A29" s="15">
+    <row r="29" spans="1:13" outlineLevel="1">
+      <c r="A29" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" s="16"/>
+      <c r="K29" s="10"/>
+      <c r="M29" s="10"/>
+    </row>
+    <row r="30" spans="1:13" outlineLevel="2">
+      <c r="A30" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B29" s="7"/>
-[...28 lines deleted...]
-      <c r="A30" s="15">
+      <c r="E30" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="7"/>
-[...24 lines deleted...]
-        <v>0</v>
+      <c r="F30" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H30" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I30" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J30" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L30" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M30" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="15">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>92</v>
+        <v>86</v>
       </c>
       <c r="E31" s="18" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
-      <c r="H31" s="7" t="s">
-        <v>31</v>
+      <c r="H31" s="7">
+        <v>1.0</v>
       </c>
       <c r="I31" s="8"/>
       <c r="J31" s="8" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="K31" s="12">
-        <v>426.0</v>
+        <v>1226.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="K32" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="L32">
         <f>SUM(L11:L31)</f>
         <v>0</v>
       </c>
       <c r="M32">
         <f>SUM(M11:M31)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
-    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A29:M29"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="C17" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_15"/>
-    <hyperlink ref="C29" r:id="rId_hyperlink_16"/>
-[...1 lines deleted...]
-    <hyperlink ref="C31" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_16"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>