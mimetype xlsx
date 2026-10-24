--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -15,74 +15,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:49:26</t>
+    <t>Актуальность прайса на: 2026-10-24 07:56:52</t>
   </si>
   <si>
     <t>Детская мебель</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -171,68 +171,50 @@
     <t>Корзина для игрушек Куб 45 см в ассортименте 1497-3</t>
   </si>
   <si>
     <t>45 × 45 × 45 см</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>2000000085296</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG</t>
   </si>
   <si>
     <t>AL002</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002</t>
   </si>
   <si>
     <t>2000000052441</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG</t>
-  </si>
-[...16 lines deleted...]
-    <t>2000000046495</t>
   </si>
   <si>
     <t>AL002_панда</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 панда</t>
   </si>
   <si>
     <t>2000000046525</t>
   </si>
   <si>
     <t>AL002_порос.девочка</t>
   </si>
   <si>
     <t>Корзина Ящик для игрушек складной (без крышки) AL002 порос_дев</t>
   </si>
   <si>
     <t>2000000046556</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG</t>
   </si>
   <si>
     <t>AL004_роз.слоник</t>
   </si>
@@ -435,51 +417,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288.96x962.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x9610.JPG"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133.96x9615.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61242.96x961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61288.96x962.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46077.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64945.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64427.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64495.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64478.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71399.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71398.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71401.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71400.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72133.96x9613.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_25120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -600,327 +582,267 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_28307" descr=""/>
+        <xdr:cNvPr id="6" name="product_28311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_28308" descr=""/>
+        <xdr:cNvPr id="7" name="product_28314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_28311" descr=""/>
+        <xdr:cNvPr id="8" name="product_28300" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_28314" descr=""/>
+        <xdr:cNvPr id="9" name="product_30249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_28300" descr=""/>
+        <xdr:cNvPr id="10" name="product_30258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_30249" descr=""/>
+        <xdr:cNvPr id="11" name="product_30259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_30258" descr=""/>
+        <xdr:cNvPr id="12" name="product_30260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>26</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_30259" descr=""/>
+        <xdr:cNvPr id="13" name="product_30827" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1179,59 +1101,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/36/23686/images/46077/46077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/38/3882/images/64945/64945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/33/33356/images/72133/72133.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/82/28297/images/61242/61242.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/82/28298/images/61288/61288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/36/23686/images/46077/46077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/38/3882/images/64945/64945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64427/64427.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/94/29415/images/64495/64495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/94/29416/images/64478/64478.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/29/32902/images/71399/71399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/29/32911/images/71398/71398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/29/32912/images/71401/71401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/32913/images/71400/71400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/33/33356/images/72133/72133.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1539,445 +1461,379 @@
         <v>527.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="15">
         <v>4</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>53</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="7">
-        <v>2.0</v>
+        <v>7.0</v>
       </c>
       <c r="I20" s="8"/>
       <c r="J20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="K20" s="12">
-        <v>527.0</v>
+        <v>562.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A21" s="15">
         <v>5</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>56</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="7">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="I21" s="8"/>
       <c r="J21" s="8" t="s">
         <v>57</v>
       </c>
       <c r="K21" s="12">
         <v>527.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="15">
         <v>6</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="D22" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E22" s="18" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="K22" s="12">
-        <v>562.0</v>
+        <v>588.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="15">
         <v>7</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
-      <c r="H23" s="7">
-        <v>5.0</v>
+      <c r="H23" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="K23" s="12">
-        <v>527.0</v>
+        <v>426.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
         <v>8</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
-      <c r="H24" s="7">
-        <v>4.0</v>
+      <c r="H24" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I24" s="8"/>
       <c r="J24" s="8" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="K24" s="12">
-        <v>588.0</v>
+        <v>409.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="15">
         <v>9</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="K25" s="12">
         <v>426.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
         <v>10</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E26" s="18" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K26" s="12">
-        <v>409.0</v>
+        <v>426.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A27" s="15">
+    <row r="27" spans="1:13" outlineLevel="1">
+      <c r="A27" s="14" t="s">
+        <v>78</v>
+      </c>
+      <c r="E27" s="16"/>
+      <c r="K27" s="10"/>
+      <c r="M27" s="10"/>
+    </row>
+    <row r="28" spans="1:13" outlineLevel="2">
+      <c r="A28" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C28" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B27" s="7"/>
-[...15 lines deleted...]
-      <c r="J27" s="8" t="s">
+      <c r="D28" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E28" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F28" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G28" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H28" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I28" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L28" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M28" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A29" s="15">
+        <v>1</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="K27" s="12">
-[...4 lines deleted...]
-        <f>K27*L27</f>
+      <c r="D29" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I29" s="8"/>
+      <c r="J29" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="K29" s="12">
+        <v>1226.0</v>
+      </c>
+      <c r="L29" s="7"/>
+      <c r="M29" s="12">
+        <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...19 lines deleted...]
-      <c r="J28" s="8" t="s">
+    <row r="30" spans="1:13">
+      <c r="K30" t="s">
         <v>83</v>
       </c>
-      <c r="K28" s="12">
-[...4 lines deleted...]
-        <f>K28*L28</f>
+      <c r="L30">
+        <f>SUM(L11:L29)</f>
         <v>0</v>
       </c>
-    </row>
-[...90 lines deleted...]
-        <f>SUM(M11:M31)</f>
+      <c r="M30">
+        <f>SUM(M11:M29)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A15:M15"/>
-    <mergeCell ref="A29:M29"/>
+    <mergeCell ref="A27:M27"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="C27" r:id="rId_hyperlink_14"/>
-[...1 lines deleted...]
-    <hyperlink ref="C31" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_14"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>