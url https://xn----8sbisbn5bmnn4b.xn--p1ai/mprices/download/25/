--- v0 (2026-06-09)
+++ v1 (2026-06-09)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:21:32</t>
+    <t>Актуальность прайса на: 2026-06-10 02:24:40</t>
   </si>
   <si>
     <t>Творчество</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>