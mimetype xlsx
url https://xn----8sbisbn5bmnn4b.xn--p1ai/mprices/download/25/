--- v1 (2026-06-09)
+++ v2 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1057">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 02:24:40</t>
+    <t>Актуальность прайса на: 2026-07-25 05:51:52</t>
   </si>
   <si>
     <t>Творчество</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -1431,50 +1431,74 @@
   <si>
     <t>JL-107</t>
   </si>
   <si>
     <t>Доска для рисования маркером двухсторонняя + лабиринт в ассортименте JL-107</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>6988966896520</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/87/28740/images/62127/62127.750x0.jpg</t>
   </si>
   <si>
     <t>628-88</t>
   </si>
   <si>
     <t>Складная доска для рисования 2в1 (меловая + маркерная) 628-88</t>
   </si>
   <si>
     <t>6922076288820</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png</t>
+  </si>
+  <si>
+    <t>188-Y2A</t>
+  </si>
+  <si>
+    <t>Ночник с маркерами для рисования K-POP 20х20см 188-Y2A</t>
+  </si>
+  <si>
+    <t>2000000073026</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg</t>
+  </si>
+  <si>
+    <t>188-Y1</t>
+  </si>
+  <si>
+    <t>Ночник с маркерами для рисования Стич 30х20см 188-Y1</t>
+  </si>
+  <si>
+    <t>2000000073033</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/23/2339/images/22296/22296.750x0.jpg</t>
   </si>
   <si>
     <t>JL-006</t>
   </si>
   <si>
     <t>Доска Писать-стирать + лабиринт в ассортименте JL-006</t>
   </si>
   <si>
     <t>27 × 36 см</t>
   </si>
   <si>
     <t>6958765785578</t>
   </si>
   <si>
     <t>Картины и поделки из пластилина</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg</t>
   </si>
   <si>
     <t>РПКМ-ББА4</t>
   </si>
   <si>
     <t>Рисование пластилином 4 картинки Раскраска А4 Биб-Биб Каляка-Маляка РПКМ-ББА4</t>
@@ -2013,72 +2037,57 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/90/19049/images/63061/63061.750x0.jpg</t>
   </si>
   <si>
     <t>682217</t>
   </si>
   <si>
     <t>3D-раскраска. В джунглях 682217</t>
   </si>
   <si>
     <t>4627131682217</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/90/19048/images/63058/63058.750x0.jpg</t>
   </si>
   <si>
     <t>681180</t>
   </si>
   <si>
     <t>3D-раскраска. На пруду 681180</t>
   </si>
   <si>
     <t>4627131681180</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/71/17156/images/33204/33204.750x0.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/71/17137/images/41584/41584.750x0.jpg</t>
   </si>
   <si>
     <t>80S.</t>
   </si>
   <si>
-    <t>Маркеры для скетчинга 80 цв. двусторонние</t>
+    <t>Маркеры для скетчинга 80 цв. двусторонние 80S.</t>
   </si>
   <si>
     <t>16 × 10.5 × 21.5 см</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>2000091691925</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/71/17136/images/33167/33167.750x0.jpg</t>
   </si>
   <si>
     <t>60S</t>
   </si>
   <si>
     <t>Маркеры для скетчинга 60 цв. двусторонние 60S</t>
   </si>
   <si>
     <t>16 × 10.5 × 16.5 см</t>
   </si>
   <si>
     <t>2000345381053</t>
   </si>
@@ -3096,51 +3105,51 @@
   <si>
     <t>Стразы для украшения головного убора FT2071-C</t>
   </si>
   <si>
     <t>6922075340727</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/24/32462/images/70670/70670.750x0.jpg</t>
   </si>
   <si>
     <t>JY004</t>
   </si>
   <si>
     <t>Набор для плетения браслетов JY004</t>
   </si>
   <si>
     <t>6922075341625</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/24/32470/images/70667/70667.750x0.jpg</t>
   </si>
   <si>
     <t>JY018</t>
   </si>
   <si>
-    <t>Набор для плетения браслетов JY018</t>
+    <t>Набор для плетения браслетов 3200 штук JY018</t>
   </si>
   <si>
     <t>2000000069609</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/24/32479/images/70654/70654.750x0.jpg</t>
   </si>
   <si>
     <t>8314</t>
   </si>
   <si>
     <t>Набор для создания брелков 8314</t>
   </si>
   <si>
     <t>6922075342776</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/26/32684/images/71000/71000.750x0.jpg</t>
   </si>
   <si>
     <t>MC004-1</t>
   </si>
   <si>
     <t>Pipe Cleaners / Синельная проволока / Набор для творчества Плюшевые палочки 1400+ дет. MC004-1</t>
   </si>
@@ -3337,51 +3346,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9615.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53971.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58732.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x96105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523.96x96107.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501.96x96108.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53934.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55689.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59801.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96174.JPG"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96175.JPG"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33204.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55647.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390.96x96201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394.96x96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60396.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198.96x96211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201.96x96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795.96x96227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802.96x96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654.96x96230.JPG"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123.96x96232.JPG"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125.96x96233.JPG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38888.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40174.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64991.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96263.JPG"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96264.JPG"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002.96x96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595.96x96273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592.96x96286.jpeg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67440.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68887.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656.96x96304.jpeg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224.96x96310.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9615.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53971.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58732.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x96105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523.96x96107.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501.96x96108.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53934.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55689.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59801.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55647.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390.96x96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60396.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654.96x96233.JPG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123.96x96235.JPG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125.96x96236.JPG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38888.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40174.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64991.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96266.JPG"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96267.JPG"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595.96x96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592.96x96289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67440.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68887.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656.96x96307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224.96x96313.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_14653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6772,5907 +6781,5997 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_15041" descr=""/>
+        <xdr:cNvPr id="115" name="product_32583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_15067" descr=""/>
+        <xdr:cNvPr id="116" name="product_32584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_15081" descr=""/>
+        <xdr:cNvPr id="117" name="product_15041" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_14807" descr=""/>
+        <xdr:cNvPr id="118" name="product_15067" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_14774" descr=""/>
+        <xdr:cNvPr id="119" name="product_15081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="120" name="product_15088" descr=""/>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="120" name="product_14807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="121" name="product_14681" descr=""/>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="121" name="product_14774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_23653" descr=""/>
+        <xdr:cNvPr id="122" name="product_15088" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>150</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="123" name="product_15253" descr=""/>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="123" name="product_14681" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="124" name="product_14702" descr=""/>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_23653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_14703" descr=""/>
+        <xdr:cNvPr id="125" name="product_15253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_14722" descr=""/>
+        <xdr:cNvPr id="126" name="product_14702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_14724" descr=""/>
+        <xdr:cNvPr id="127" name="product_14703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_16216" descr=""/>
+        <xdr:cNvPr id="128" name="product_14722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_16947" descr=""/>
+        <xdr:cNvPr id="129" name="product_14724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_19144" descr=""/>
+        <xdr:cNvPr id="130" name="product_16216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_19837" descr=""/>
+        <xdr:cNvPr id="131" name="product_16947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_22216" descr=""/>
+        <xdr:cNvPr id="132" name="product_19144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_22217" descr=""/>
+        <xdr:cNvPr id="133" name="product_19837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_22264" descr=""/>
+        <xdr:cNvPr id="134" name="product_22216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_22867" descr=""/>
+        <xdr:cNvPr id="135" name="product_22217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_22866" descr=""/>
+        <xdr:cNvPr id="136" name="product_22264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_22868" descr=""/>
+        <xdr:cNvPr id="137" name="product_22867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_22869" descr=""/>
+        <xdr:cNvPr id="138" name="product_22866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_22870" descr=""/>
+        <xdr:cNvPr id="139" name="product_22868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_23004" descr=""/>
+        <xdr:cNvPr id="140" name="product_22869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_23025" descr=""/>
+        <xdr:cNvPr id="141" name="product_22870" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_23029" descr=""/>
+        <xdr:cNvPr id="142" name="product_23004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_23030" descr=""/>
+        <xdr:cNvPr id="143" name="product_23025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_23031" descr=""/>
+        <xdr:cNvPr id="144" name="product_23029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_23653" descr=""/>
+        <xdr:cNvPr id="145" name="product_23030" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_24069" descr=""/>
+        <xdr:cNvPr id="146" name="product_23031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_24805" descr=""/>
+        <xdr:cNvPr id="147" name="product_23653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_24807" descr=""/>
+        <xdr:cNvPr id="148" name="product_24069" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_26624" descr=""/>
+        <xdr:cNvPr id="149" name="product_24805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_26625" descr=""/>
+        <xdr:cNvPr id="150" name="product_24807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_26627" descr=""/>
+        <xdr:cNvPr id="151" name="product_26624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_26840" descr=""/>
+        <xdr:cNvPr id="152" name="product_26625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_26847" descr=""/>
+        <xdr:cNvPr id="153" name="product_26627" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_27142" descr=""/>
+        <xdr:cNvPr id="154" name="product_26840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_28157" descr=""/>
+        <xdr:cNvPr id="155" name="product_26847" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_15233" descr=""/>
+        <xdr:cNvPr id="156" name="product_27142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_16943" descr=""/>
+        <xdr:cNvPr id="157" name="product_28157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_16946" descr=""/>
+        <xdr:cNvPr id="158" name="product_32583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_15230" descr=""/>
+        <xdr:cNvPr id="159" name="product_32584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_15248" descr=""/>
+        <xdr:cNvPr id="160" name="product_15233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_15246" descr=""/>
+        <xdr:cNvPr id="161" name="product_16943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_14698" descr=""/>
+        <xdr:cNvPr id="162" name="product_16946" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_15182" descr=""/>
+        <xdr:cNvPr id="163" name="product_15230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_15183" descr=""/>
+        <xdr:cNvPr id="164" name="product_15248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_19584" descr=""/>
+        <xdr:cNvPr id="165" name="product_15246" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_19585" descr=""/>
+        <xdr:cNvPr id="166" name="product_14698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_20187" descr=""/>
+        <xdr:cNvPr id="167" name="product_15182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_15202" descr=""/>
+        <xdr:cNvPr id="168" name="product_15183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_15136" descr=""/>
+        <xdr:cNvPr id="169" name="product_19584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_18446" descr=""/>
+        <xdr:cNvPr id="170" name="product_19585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_18445" descr=""/>
+        <xdr:cNvPr id="171" name="product_20187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_18442" descr=""/>
+        <xdr:cNvPr id="172" name="product_15202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_18441" descr=""/>
+        <xdr:cNvPr id="173" name="product_15136" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_14549" descr=""/>
+        <xdr:cNvPr id="174" name="product_18446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_14550" descr=""/>
+        <xdr:cNvPr id="175" name="product_18445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_16886" descr=""/>
+        <xdr:cNvPr id="176" name="product_18442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_15199" descr=""/>
+        <xdr:cNvPr id="177" name="product_18441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_15198" descr=""/>
+        <xdr:cNvPr id="178" name="product_14549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_14149" descr=""/>
+        <xdr:cNvPr id="179" name="product_14550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_15139" descr=""/>
+        <xdr:cNvPr id="180" name="product_16886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_15210" descr=""/>
+        <xdr:cNvPr id="181" name="product_15199" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_15209" descr=""/>
+        <xdr:cNvPr id="182" name="product_15198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_14630" descr=""/>
+        <xdr:cNvPr id="183" name="product_14149" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_14629" descr=""/>
+        <xdr:cNvPr id="184" name="product_15139" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_14628" descr=""/>
+        <xdr:cNvPr id="185" name="product_15210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_14627" descr=""/>
+        <xdr:cNvPr id="186" name="product_15209" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_14809" descr=""/>
+        <xdr:cNvPr id="187" name="product_14630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_14805" descr=""/>
+        <xdr:cNvPr id="188" name="product_14629" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_14804" descr=""/>
+        <xdr:cNvPr id="189" name="product_14628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_14803" descr=""/>
+        <xdr:cNvPr id="190" name="product_14627" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_14405" descr=""/>
+        <xdr:cNvPr id="191" name="product_14805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_14469" descr=""/>
+        <xdr:cNvPr id="192" name="product_14804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_17699" descr=""/>
+        <xdr:cNvPr id="193" name="product_14803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_19171" descr=""/>
+        <xdr:cNvPr id="194" name="product_14405" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_19143" descr=""/>
+        <xdr:cNvPr id="195" name="product_14469" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_19146" descr=""/>
+        <xdr:cNvPr id="196" name="product_17699" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_19232" descr=""/>
+        <xdr:cNvPr id="197" name="product_19171" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="product_19143" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="product_19146" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_22912" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="200" name="product_22924" descr=""/>
+        <xdr:cNvPr id="200" name="product_19232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_24810" descr=""/>
+        <xdr:cNvPr id="201" name="product_22912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_24812" descr=""/>
+        <xdr:cNvPr id="202" name="product_22914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_24813" descr=""/>
+        <xdr:cNvPr id="203" name="product_22924" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_24814" descr=""/>
+        <xdr:cNvPr id="204" name="product_24810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_27458" descr=""/>
+        <xdr:cNvPr id="205" name="product_24812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_27545" descr=""/>
+        <xdr:cNvPr id="206" name="product_24813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_29664" descr=""/>
+        <xdr:cNvPr id="207" name="product_24814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_29675" descr=""/>
+        <xdr:cNvPr id="208" name="product_27458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_19767" descr=""/>
+        <xdr:cNvPr id="209" name="product_27545" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_15296" descr=""/>
+        <xdr:cNvPr id="210" name="product_29664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_17520" descr=""/>
+        <xdr:cNvPr id="211" name="product_29675" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_17521" descr=""/>
+        <xdr:cNvPr id="212" name="product_19767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_15267" descr=""/>
+        <xdr:cNvPr id="213" name="product_15296" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_16937" descr=""/>
+        <xdr:cNvPr id="214" name="product_17520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_15309" descr=""/>
+        <xdr:cNvPr id="215" name="product_17521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_15310" descr=""/>
+        <xdr:cNvPr id="216" name="product_15267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_15311" descr=""/>
+        <xdr:cNvPr id="217" name="product_16937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_15297" descr=""/>
+        <xdr:cNvPr id="218" name="product_15309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_15261" descr=""/>
+        <xdr:cNvPr id="219" name="product_15310" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_15306" descr=""/>
+        <xdr:cNvPr id="220" name="product_15311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_16178" descr=""/>
+        <xdr:cNvPr id="221" name="product_15297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_16177" descr=""/>
+        <xdr:cNvPr id="222" name="product_15261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_16174" descr=""/>
+        <xdr:cNvPr id="223" name="product_15306" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_16170" descr=""/>
+        <xdr:cNvPr id="224" name="product_16178" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_14653" descr=""/>
+        <xdr:cNvPr id="225" name="product_16177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_14327" descr=""/>
+        <xdr:cNvPr id="226" name="product_16174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_15563" descr=""/>
+        <xdr:cNvPr id="227" name="product_16170" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_15564" descr=""/>
+        <xdr:cNvPr id="228" name="product_14653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_15604" descr=""/>
+        <xdr:cNvPr id="229" name="product_14327" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_15536" descr=""/>
+        <xdr:cNvPr id="230" name="product_15563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_15611" descr=""/>
+        <xdr:cNvPr id="231" name="product_15564" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_14509" descr=""/>
+        <xdr:cNvPr id="232" name="product_15604" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_14510" descr=""/>
+        <xdr:cNvPr id="233" name="product_15536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_14512" descr=""/>
+        <xdr:cNvPr id="234" name="product_15611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_25036" descr=""/>
+        <xdr:cNvPr id="235" name="product_14509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="product_14510" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="product_14512" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_4361" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="238" name="product_14457" descr=""/>
+        <xdr:cNvPr id="238" name="product_25036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_30243" descr=""/>
+        <xdr:cNvPr id="239" name="product_4361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_14456" descr=""/>
+        <xdr:cNvPr id="240" name="product_4362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_15351" descr=""/>
+        <xdr:cNvPr id="241" name="product_14457" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_15346" descr=""/>
+        <xdr:cNvPr id="242" name="product_30243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_14666" descr=""/>
+        <xdr:cNvPr id="243" name="product_14456" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_14424" descr=""/>
+        <xdr:cNvPr id="244" name="product_15351" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_15342" descr=""/>
+        <xdr:cNvPr id="245" name="product_15346" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_16828" descr=""/>
+        <xdr:cNvPr id="246" name="product_14666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_19013" descr=""/>
+        <xdr:cNvPr id="247" name="product_14424" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_15364" descr=""/>
+        <xdr:cNvPr id="248" name="product_15342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_16867" descr=""/>
+        <xdr:cNvPr id="249" name="product_16828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_23009" descr=""/>
+        <xdr:cNvPr id="250" name="product_19013" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_23005" descr=""/>
+        <xdr:cNvPr id="251" name="product_15364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_26763" descr=""/>
+        <xdr:cNvPr id="252" name="product_16867" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_26766" descr=""/>
+        <xdr:cNvPr id="253" name="product_23009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_26756" descr=""/>
+        <xdr:cNvPr id="254" name="product_23005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_26750" descr=""/>
+        <xdr:cNvPr id="255" name="product_26763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_26691" descr=""/>
+        <xdr:cNvPr id="256" name="product_26766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_26692" descr=""/>
+        <xdr:cNvPr id="257" name="product_26756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_26689" descr=""/>
+        <xdr:cNvPr id="258" name="product_26750" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_26690" descr=""/>
+        <xdr:cNvPr id="259" name="product_26691" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="product_26692" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="product_26689" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_12434" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="262" name="product_15476" descr=""/>
+        <xdr:cNvPr id="262" name="product_26690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_14549" descr=""/>
+        <xdr:cNvPr id="263" name="product_12434" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_14550" descr=""/>
+        <xdr:cNvPr id="264" name="product_15477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="product_15476" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="product_14549" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_16504" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="267" name="product_26761" descr=""/>
+        <xdr:cNvPr id="267" name="product_14550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_29716" descr=""/>
+        <xdr:cNvPr id="268" name="product_16504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_29724" descr=""/>
+        <xdr:cNvPr id="269" name="product_25136" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_30042" descr=""/>
+        <xdr:cNvPr id="270" name="product_26761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_30043" descr=""/>
+        <xdr:cNvPr id="271" name="product_29716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_30045" descr=""/>
+        <xdr:cNvPr id="272" name="product_29724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_15441" descr=""/>
+        <xdr:cNvPr id="273" name="product_30042" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_15384" descr=""/>
+        <xdr:cNvPr id="274" name="product_30043" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_15382" descr=""/>
+        <xdr:cNvPr id="275" name="product_30045" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_15377" descr=""/>
+        <xdr:cNvPr id="276" name="product_15441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_15378" descr=""/>
+        <xdr:cNvPr id="277" name="product_15384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_15413" descr=""/>
+        <xdr:cNvPr id="278" name="product_15382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_15412" descr=""/>
+        <xdr:cNvPr id="279" name="product_15377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_15409" descr=""/>
+        <xdr:cNvPr id="280" name="product_15378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_15408" descr=""/>
+        <xdr:cNvPr id="281" name="product_15413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_15403" descr=""/>
+        <xdr:cNvPr id="282" name="product_15412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="product_15409" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="product_15408" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_21031" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="285" name="product_25934" descr=""/>
+        <xdr:cNvPr id="285" name="product_15403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_26107" descr=""/>
+        <xdr:cNvPr id="286" name="product_21031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_26512" descr=""/>
+        <xdr:cNvPr id="287" name="product_25403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_26554" descr=""/>
+        <xdr:cNvPr id="288" name="product_25934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_26912" descr=""/>
+        <xdr:cNvPr id="289" name="product_26107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_26913" descr=""/>
+        <xdr:cNvPr id="290" name="product_26512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_26914" descr=""/>
+        <xdr:cNvPr id="291" name="product_26554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_27496" descr=""/>
+        <xdr:cNvPr id="292" name="product_26912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_27957" descr=""/>
+        <xdr:cNvPr id="293" name="product_26913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_28487" descr=""/>
+        <xdr:cNvPr id="294" name="product_26914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_28568" descr=""/>
+        <xdr:cNvPr id="295" name="product_27496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_28857" descr=""/>
+        <xdr:cNvPr id="296" name="product_27957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_29118" descr=""/>
+        <xdr:cNvPr id="297" name="product_28487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_29663" descr=""/>
+        <xdr:cNvPr id="298" name="product_28568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_29665" descr=""/>
+        <xdr:cNvPr id="299" name="product_28857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_29795" descr=""/>
+        <xdr:cNvPr id="300" name="product_29118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_29803" descr=""/>
+        <xdr:cNvPr id="301" name="product_29663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_29812" descr=""/>
+        <xdr:cNvPr id="302" name="product_29665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_30026" descr=""/>
+        <xdr:cNvPr id="303" name="product_29795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_19813" descr=""/>
+        <xdr:cNvPr id="304" name="product_29803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_15512" descr=""/>
+        <xdr:cNvPr id="305" name="product_29812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_12454" descr=""/>
+        <xdr:cNvPr id="306" name="product_30026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_28578" descr=""/>
+        <xdr:cNvPr id="307" name="product_19813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_19719" descr=""/>
+        <xdr:cNvPr id="308" name="product_15512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_13757" descr=""/>
+        <xdr:cNvPr id="309" name="product_12454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_30027" descr=""/>
+        <xdr:cNvPr id="310" name="product_28578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>348</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="product_19719" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>349</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="product_13757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>350</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="product_30027" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -12931,59 +13030,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/49/24972/images/51670/51670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/05/10570/images/63031/63031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/40/14076/images/25451/25451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/67/16707/images/32380/32380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/16/31640/images/68954/68954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/27/2776/images/55635/55635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/2661/images/63390/63390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/73/27323/images/58849/58849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/74/27441/images/59025/59025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/08/20873/images/40175/40175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/34/23494/images/45761/45761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/34/23499/images/45771/45771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/56/25646/images/53971/53971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/62/26203/images/55548/55548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/72/27280/images/58732/58732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/72/27281/images/58734/58734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/34/23489/images/45750/45750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/34/23498/images/45769/45769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/49/24938/images/51523/51523.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/49/24939/images/51501/51501.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/07/30722/images/67178/67178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/92/19216/images/62838/62838.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/92/19211/images/62835/62835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/55/25527/images/53810/53810.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/87/28740/images/62127/62127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/23/2339/images/22296/22296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/58/15847/images/50727/50727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/68/16885/images/32705/32705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/09/20991/images/40370/40370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/56/25665/images/54008/54008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/56/25666/images/54009/54009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/57/25713/images/53934/53934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/26228/images/55686/55686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/26229/images/55689/55689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/62/26230/images/55690/55690.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/62/26231/images/55691/55691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/62/26232/images/55692/55692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/63/26366/images/55900/55900.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/63/26387/images/55918/55918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/63/26391/images/55929/55929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/63/26392/images/55930/55930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/63/26393/images/55935/55935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/73/27349/images/59801/59801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/79/27987/images/60384/60384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/79/27989/images/60386/60386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/29665/images/65178/65178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/29666/images/65179/65179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/96/29668/images/65181/65181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/98/29872/images/65410/65410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/98/29879/images/65396/65396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/01/30141/images/65808/65808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/09/30983/images/67707/67707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/09/20987/images/40363/40363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/09/20990/images/40365/40365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/68/16881/images/32695/32695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/10605/images/55955/55955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/10606/images/55958/55958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/39/23906/images/47127/47127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/92/9292/images/13018/13018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/35/13598/images/55914/55914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/09/20930/images/40264/40264.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/40/14054/images/63171/63171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/52/15299/images/28865/28865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/52/15298/images/28866/28866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/90/19051/images/63065/63065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/90/19050/images/63068/63068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/90/19049/images/63061/63061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/90/19048/images/63058/63058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/71/17156/images/33204/33204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/71/17137/images/41584/41584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/71/17136/images/33167/33167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/71/17135/images/40696/40696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/21667/images/41561/41561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/62/26274/images/55627/55627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/62/26276/images/55629/55629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/26286/images/55647/55647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/79/27992/images/60390/60390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/79/27994/images/60394/60394.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/79/27995/images/60396/60396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/79/27996/images/60398/60398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/04/30417/images/66328/66328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/04/30472/images/66472/66472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/23/32349/images/70410/70410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/23/32360/images/70421/70421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/23553/images/46057/46057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/62/6220/images/32169/32169.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/21557/images/41198/41198.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/21558/images/41201/41201.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/09/20981/images/40327/40327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/37/3749/images/30902/30902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/12/11277/images/16795/16795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/12/11278/images/16802/16802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/80/8095/images/30161/30161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/03/10321/images/14654/14654.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/14/11476/images/17918/17918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/61/16189/images/31123/31123.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/61/16190/images/31125/31125.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/61/16191/images/31158/31158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/82/28213/images/61055/61055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/98/19824/images/38862/38862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/98/19825/images/38859/38859.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/28/32896/images/71378/71378.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/98/19859/images/38778/38778.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/92/19223/images/62844/62844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/98/19810/images/38888/38888.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/08/20872/images/40174/40174.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/28/22817/images/44225/44225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/63/26371/images/55876/55876.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/63/26367/images/55869/55869.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/98/29804/images/65003/65003.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/98/29807/images/65006/65006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/97/29797/images/64997/64997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/97/29791/images/64991/64991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/97/29732/images/65141/65141.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/97/29733/images/65143/65143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/97/29730/images/65137/65137.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/97/29731/images/65139/65139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/13617/images/50733/50733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/05/20548/images/39901/39901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/83/28313/images/61266/61266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/29802/images/65002/65002.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/23/32399/images/70483/70483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/24/32407/images/70487/70487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/27/32700/images/71036/71036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/27/32701/images/71038/71038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/27/32703/images/71042/71042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/99/9955/images/58595/58595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/06/10620/images/15090/15090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/05/10579/images/55269/55269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/05/10563/images/63035/63035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/05/10565/images/55282/55282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/41/14171/images/26058/26058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/46/24637/images/51066/51066.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/85/28579/images/61738/61738.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/90/29093/images/63418/63418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/92/29257/images/68592/68592.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/95/29575/images/64782/64782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/96/29616/images/67726/67726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/99/29940/images/65465/65465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/99/29941/images/65463/65463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/99/29942/images/65466/65466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/04/30451/images/66426/66426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/07/30789/images/67440/67440.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/12/31252/images/68364/68364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/13/31334/images/68386/68386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/16/31607/images/68887/68887.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/18/31854/images/69329/69329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/23/32348/images/70409/70409.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/23/32350/images/70411/70411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/24/32462/images/70670/70670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/24/32470/images/70667/70667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/24/32479/images/70654/70654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/26/32684/images/71000/71000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/35/23599/images/46656/46656.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/13/31344/images/68415/68415.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/35/23505/images/45780/45780.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/81/18199/images/35281/35281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/26/32685/images/71224/71224.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/49/24972/images/51670/51670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/05/10570/images/63031/63031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/40/14076/images/25451/25451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/67/16707/images/32380/32380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/16/31640/images/68954/68954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/27/2776/images/55635/55635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/2661/images/63390/63390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/73/27323/images/58849/58849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/74/27441/images/59025/59025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/08/20873/images/40175/40175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/34/23494/images/45761/45761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/34/23499/images/45771/45771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/56/25646/images/53971/53971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/62/26203/images/55548/55548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/72/27280/images/58732/58732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/72/27281/images/58734/58734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/34/23489/images/45750/45750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/34/23498/images/45769/45769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/49/24938/images/51523/51523.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/49/24939/images/51501/51501.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/07/30722/images/67178/67178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/92/19216/images/62838/62838.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/92/19211/images/62835/62835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/55/25527/images/53810/53810.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/87/28740/images/62127/62127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/23/2339/images/22296/22296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/58/15847/images/50727/50727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/68/16885/images/32705/32705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/09/20991/images/40370/40370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/56/25665/images/54008/54008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/56/25666/images/54009/54009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/57/25713/images/53934/53934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/26228/images/55686/55686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/26229/images/55689/55689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/62/26230/images/55690/55690.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/62/26231/images/55691/55691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/62/26232/images/55692/55692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/63/26366/images/55900/55900.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/63/26387/images/55918/55918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/63/26391/images/55929/55929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/63/26392/images/55930/55930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/63/26393/images/55935/55935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/73/27349/images/59801/59801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/79/27987/images/60384/60384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/79/27989/images/60386/60386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/29665/images/65178/65178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/29666/images/65179/65179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/96/29668/images/65181/65181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/98/29872/images/65410/65410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/98/29879/images/65396/65396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/01/30141/images/65808/65808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/09/30983/images/67707/67707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/09/20987/images/40363/40363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/09/20990/images/40365/40365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/68/16881/images/32695/32695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/10605/images/55955/55955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/10606/images/55958/55958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/39/23906/images/47127/47127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/92/9292/images/13018/13018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/35/13598/images/55914/55914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/09/20930/images/40264/40264.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/40/14054/images/63171/63171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/52/15299/images/28865/28865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/52/15298/images/28866/28866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/90/19051/images/63065/63065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/90/19050/images/63068/63068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/90/19049/images/63061/63061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/90/19048/images/63058/63058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/71/17137/images/41584/41584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/71/17136/images/33167/33167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/71/17135/images/40696/40696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/21667/images/41561/41561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/62/26274/images/55627/55627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/62/26276/images/55629/55629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/26286/images/55647/55647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/79/27992/images/60390/60390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/79/27994/images/60394/60394.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/79/27995/images/60396/60396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/79/27996/images/60398/60398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/04/30417/images/66328/66328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/04/30472/images/66472/66472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/23/32349/images/70410/70410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/23/32360/images/70421/70421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/23553/images/46057/46057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/62/6220/images/32169/32169.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/21557/images/41198/41198.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/21558/images/41201/41201.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/09/20981/images/40327/40327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/37/3749/images/30902/30902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/12/11277/images/16795/16795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/12/11278/images/16802/16802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/80/8095/images/30161/30161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/03/10321/images/14654/14654.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/14/11476/images/17918/17918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/61/16189/images/31123/31123.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/61/16190/images/31125/31125.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/61/16191/images/31158/31158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/82/28213/images/61055/61055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/98/19824/images/38862/38862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/98/19825/images/38859/38859.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/28/32896/images/71378/71378.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/98/19859/images/38778/38778.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/92/19223/images/62844/62844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/98/19810/images/38888/38888.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/08/20872/images/40174/40174.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/28/22817/images/44225/44225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/63/26371/images/55876/55876.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/63/26367/images/55869/55869.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/98/29804/images/65003/65003.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/98/29807/images/65006/65006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/97/29797/images/64997/64997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/97/29791/images/64991/64991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/97/29732/images/65141/65141.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/97/29733/images/65143/65143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/97/29730/images/65137/65137.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/97/29731/images/65139/65139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/13617/images/50733/50733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/05/20548/images/39901/39901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/83/28313/images/61266/61266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/29802/images/65002/65002.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/23/32399/images/70483/70483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/24/32407/images/70487/70487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/27/32700/images/71036/71036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/27/32701/images/71038/71038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/27/32703/images/71042/71042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/99/9955/images/58595/58595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/06/10620/images/15090/15090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/05/10579/images/55269/55269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/05/10563/images/63035/63035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/05/10565/images/55282/55282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/41/14171/images/26058/26058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/46/24637/images/51066/51066.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/85/28579/images/61738/61738.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/90/29093/images/63418/63418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/92/29257/images/68592/68592.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/95/29575/images/64782/64782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/96/29616/images/67726/67726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/99/29940/images/65465/65465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/99/29941/images/65463/65463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/99/29942/images/65466/65466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/04/30451/images/66426/66426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/07/30789/images/67440/67440.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/12/31252/images/68364/68364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/13/31334/images/68386/68386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/16/31607/images/68887/68887.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/18/31854/images/69329/69329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/23/32348/images/70409/70409.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/23/32350/images/70411/70411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/24/32462/images/70670/70670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/24/32470/images/70667/70667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/24/32479/images/70654/70654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/26/32684/images/71000/71000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/35/23599/images/46656/46656.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/13/31344/images/68415/68415.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/35/23505/images/45780/45780.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/81/18199/images/35281/35281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/26/32685/images/71224/71224.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M349"/>
+  <dimension ref="A1:M352"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -17235,6989 +17334,7081 @@
       <c r="G138" s="8"/>
       <c r="H138" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>351</v>
       </c>
       <c r="J138" s="8" t="s">
         <v>470</v>
       </c>
       <c r="K138" s="12">
         <v>985.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
         <v>4</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>335</v>
+        <v>471</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>336</v>
+        <v>472</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>337</v>
+        <v>473</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I139" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I139" s="8"/>
       <c r="J139" s="8" t="s">
-        <v>338</v>
+        <v>474</v>
       </c>
       <c r="K139" s="12">
-        <v>271.0</v>
+        <v>360.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
         <v>5</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>348</v>
+        <v>475</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>349</v>
+        <v>476</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>350</v>
+        <v>477</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I140" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I140" s="8"/>
       <c r="J140" s="8" t="s">
-        <v>352</v>
+        <v>478</v>
       </c>
       <c r="K140" s="12">
-        <v>675.0</v>
+        <v>444.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
         <v>6</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>471</v>
+        <v>335</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>472</v>
+        <v>336</v>
       </c>
       <c r="E141" s="18" t="s">
-        <v>473</v>
+        <v>337</v>
       </c>
       <c r="F141" s="8"/>
-      <c r="G141" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G141" s="8"/>
       <c r="H141" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I141" s="8" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="J141" s="8" t="s">
-        <v>475</v>
+        <v>338</v>
       </c>
       <c r="K141" s="12">
-        <v>387.0</v>
+        <v>271.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
         <v>7</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>41</v>
+        <v>348</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>42</v>
+        <v>349</v>
       </c>
       <c r="E142" s="18" t="s">
-        <v>43</v>
+        <v>350</v>
       </c>
       <c r="F142" s="8"/>
-      <c r="G142" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G142" s="8"/>
       <c r="H142" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I142" s="8" t="s">
-        <v>45</v>
+        <v>351</v>
       </c>
       <c r="J142" s="8" t="s">
-        <v>46</v>
+        <v>352</v>
       </c>
       <c r="K142" s="12">
-        <v>369.0</v>
+        <v>675.0</v>
       </c>
       <c r="L142" s="7"/>
       <c r="M142" s="12">
         <f>K142*L142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
         <v>8</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>47</v>
+        <v>479</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>48</v>
+        <v>480</v>
       </c>
       <c r="E143" s="18" t="s">
-        <v>49</v>
+        <v>481</v>
       </c>
       <c r="F143" s="8"/>
       <c r="G143" s="8" t="s">
-        <v>50</v>
+        <v>482</v>
       </c>
       <c r="H143" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I143" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J143" s="8" t="s">
-        <v>51</v>
+        <v>483</v>
       </c>
       <c r="K143" s="12">
-        <v>273.0</v>
+        <v>387.0</v>
       </c>
       <c r="L143" s="7"/>
       <c r="M143" s="12">
         <f>K143*L143</f>
         <v>0</v>
       </c>
     </row>
-    <row r="144" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A145" s="2" t="s">
+    <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A144" s="15">
         <v>9</v>
       </c>
-      <c r="B145" s="3" t="s">
+      <c r="B144" s="7"/>
+      <c r="C144" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="E144" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="F144" s="8"/>
+      <c r="G144" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="H144" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I144" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J144" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="K144" s="12">
+        <v>369.0</v>
+      </c>
+      <c r="L144" s="7"/>
+      <c r="M144" s="12">
+        <f>K144*L144</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A145" s="15">
         <v>10</v>
       </c>
-      <c r="C145" s="4" t="s">
+      <c r="B145" s="7"/>
+      <c r="C145" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="E145" s="18" t="s">
+        <v>49</v>
+      </c>
+      <c r="F145" s="8"/>
+      <c r="G145" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="H145" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I145" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J145" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="K145" s="12">
+        <v>273.0</v>
+      </c>
+      <c r="L145" s="7"/>
+      <c r="M145" s="12">
+        <f>K145*L145</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" outlineLevel="1">
+      <c r="A146" s="14" t="s">
+        <v>484</v>
+      </c>
+      <c r="E146" s="16"/>
+      <c r="K146" s="10"/>
+      <c r="M146" s="10"/>
+    </row>
+    <row r="147" spans="1:13" outlineLevel="2">
+      <c r="A147" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B147" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C147" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D145" s="3" t="s">
+      <c r="D147" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E145" s="17" t="s">
+      <c r="E147" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F145" s="4" t="s">
+      <c r="F147" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G145" s="4" t="s">
+      <c r="G147" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H145" s="5" t="s">
+      <c r="H147" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I145" s="4" t="s">
+      <c r="I147" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J145" s="3" t="s">
+      <c r="J147" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K145" s="13" t="s">
+      <c r="K147" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L145" s="4" t="s">
+      <c r="L147" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M145" s="11" t="s">
+      <c r="M147" s="11" t="s">
         <v>21</v>
-      </c>
-[...64 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>477</v>
+        <v>265</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>478</v>
+        <v>266</v>
       </c>
       <c r="E148" s="18" t="s">
-        <v>479</v>
+        <v>267</v>
       </c>
       <c r="F148" s="8"/>
-      <c r="G148" s="8"/>
+      <c r="G148" s="8" t="s">
+        <v>268</v>
+      </c>
       <c r="H148" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I148" s="8"/>
       <c r="J148" s="8" t="s">
-        <v>480</v>
+        <v>269</v>
       </c>
       <c r="K148" s="12">
-        <v>81.0</v>
+        <v>256.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A150" s="2" t="s">
+    <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A149" s="15">
+        <v>2</v>
+      </c>
+      <c r="B149" s="7"/>
+      <c r="C149" s="8" t="s">
+        <v>398</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>399</v>
+      </c>
+      <c r="E149" s="18" t="s">
+        <v>400</v>
+      </c>
+      <c r="F149" s="8"/>
+      <c r="G149" s="8"/>
+      <c r="H149" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I149" s="8"/>
+      <c r="J149" s="8" t="s">
+        <v>401</v>
+      </c>
+      <c r="K149" s="12">
+        <v>469.0</v>
+      </c>
+      <c r="L149" s="7"/>
+      <c r="M149" s="12">
+        <f>K149*L149</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A150" s="15">
+        <v>3</v>
+      </c>
+      <c r="B150" s="7"/>
+      <c r="C150" s="8" t="s">
+        <v>485</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>486</v>
+      </c>
+      <c r="E150" s="18" t="s">
+        <v>487</v>
+      </c>
+      <c r="F150" s="8"/>
+      <c r="G150" s="8"/>
+      <c r="H150" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I150" s="8"/>
+      <c r="J150" s="8" t="s">
+        <v>488</v>
+      </c>
+      <c r="K150" s="12">
+        <v>81.0</v>
+      </c>
+      <c r="L150" s="7"/>
+      <c r="M150" s="12">
+        <f>K150*L150</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" outlineLevel="1">
+      <c r="A151" s="14" t="s">
+        <v>489</v>
+      </c>
+      <c r="E151" s="16"/>
+      <c r="K151" s="10"/>
+      <c r="M151" s="10"/>
+    </row>
+    <row r="152" spans="1:13" outlineLevel="2">
+      <c r="A152" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B150" s="3" t="s">
+      <c r="B152" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C150" s="4" t="s">
+      <c r="C152" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D150" s="3" t="s">
+      <c r="D152" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E150" s="17" t="s">
+      <c r="E152" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F150" s="4" t="s">
+      <c r="F152" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G150" s="4" t="s">
+      <c r="G152" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H150" s="5" t="s">
+      <c r="H152" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I150" s="4" t="s">
+      <c r="I152" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J150" s="3" t="s">
+      <c r="J152" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K150" s="13" t="s">
+      <c r="K152" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L150" s="4" t="s">
+      <c r="L152" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M150" s="11" t="s">
+      <c r="M152" s="11" t="s">
         <v>21</v>
-      </c>
-[...64 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>157</v>
+        <v>490</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>158</v>
+        <v>491</v>
       </c>
       <c r="E153" s="18" t="s">
-        <v>159</v>
+        <v>492</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
       <c r="H153" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I153" s="8"/>
+        <v>2.0</v>
+      </c>
+      <c r="I153" s="8" t="s">
+        <v>493</v>
+      </c>
       <c r="J153" s="8" t="s">
-        <v>160</v>
+        <v>494</v>
       </c>
       <c r="K153" s="12">
-        <v>64.0</v>
+        <v>124.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>141</v>
+        <v>495</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>142</v>
+        <v>496</v>
       </c>
       <c r="E154" s="18" t="s">
-        <v>143</v>
+        <v>497</v>
       </c>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="7">
         <v>4.0</v>
       </c>
       <c r="I154" s="8"/>
       <c r="J154" s="8" t="s">
-        <v>144</v>
+        <v>498</v>
       </c>
       <c r="K154" s="12">
-        <v>124.0</v>
+        <v>90.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D155" s="9"/>
+        <v>157</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>158</v>
+      </c>
       <c r="E155" s="18" t="s">
-        <v>146</v>
+        <v>159</v>
       </c>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I155" s="8"/>
       <c r="J155" s="8" t="s">
-        <v>147</v>
+        <v>160</v>
       </c>
       <c r="K155" s="12">
-        <v>124.0</v>
+        <v>64.0</v>
       </c>
       <c r="L155" s="7"/>
       <c r="M155" s="12">
         <f>K155*L155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>57</v>
+        <v>141</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>58</v>
+        <v>142</v>
       </c>
       <c r="E156" s="18" t="s">
-        <v>59</v>
+        <v>143</v>
       </c>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
-      <c r="H156" s="7" t="s">
-        <v>26</v>
+      <c r="H156" s="7">
+        <v>4.0</v>
       </c>
       <c r="I156" s="8"/>
-      <c r="J156" s="8"/>
+      <c r="J156" s="8" t="s">
+        <v>144</v>
+      </c>
       <c r="K156" s="12">
-        <v>1623.0</v>
+        <v>124.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>491</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="D157" s="9"/>
       <c r="E157" s="18" t="s">
-        <v>493</v>
+        <v>146</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I157" s="8"/>
       <c r="J157" s="8" t="s">
-        <v>494</v>
+        <v>147</v>
       </c>
       <c r="K157" s="12">
-        <v>117.0</v>
+        <v>124.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>295</v>
+        <v>57</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>296</v>
+        <v>58</v>
       </c>
       <c r="E158" s="18" t="s">
-        <v>297</v>
+        <v>59</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
-      <c r="H158" s="7">
-        <v>1.0</v>
+      <c r="H158" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I158" s="8"/>
-      <c r="J158" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J158" s="8"/>
       <c r="K158" s="12">
-        <v>66.0</v>
+        <v>1623.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>304</v>
+        <v>499</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>305</v>
+        <v>500</v>
       </c>
       <c r="E159" s="18" t="s">
-        <v>306</v>
+        <v>501</v>
       </c>
       <c r="F159" s="8"/>
-      <c r="G159" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G159" s="8"/>
+      <c r="H159" s="7">
+        <v>1.0</v>
       </c>
       <c r="I159" s="8"/>
       <c r="J159" s="8" t="s">
-        <v>308</v>
+        <v>502</v>
       </c>
       <c r="K159" s="12">
-        <v>615.0</v>
+        <v>117.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>495</v>
+        <v>295</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>496</v>
+        <v>296</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>497</v>
+        <v>297</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="I160" s="8"/>
       <c r="J160" s="8" t="s">
-        <v>498</v>
+        <v>298</v>
       </c>
       <c r="K160" s="12">
-        <v>51.0</v>
+        <v>66.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>499</v>
+        <v>304</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>500</v>
+        <v>305</v>
       </c>
       <c r="E161" s="18" t="s">
-        <v>501</v>
+        <v>306</v>
       </c>
       <c r="F161" s="8"/>
-      <c r="G161" s="8"/>
-[...1 lines deleted...]
-        <v>4.0</v>
+      <c r="G161" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="H161" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I161" s="8"/>
       <c r="J161" s="8" t="s">
-        <v>502</v>
+        <v>308</v>
       </c>
       <c r="K161" s="12">
-        <v>51.0</v>
+        <v>615.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
         <v>503</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>504</v>
       </c>
       <c r="E162" s="18" t="s">
         <v>505</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="I162" s="8"/>
       <c r="J162" s="8" t="s">
         <v>506</v>
       </c>
       <c r="K162" s="12">
-        <v>62.0</v>
+        <v>51.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D163" s="9" t="s">
         <v>508</v>
       </c>
       <c r="E163" s="18" t="s">
         <v>509</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="I163" s="8"/>
       <c r="J163" s="8" t="s">
         <v>510</v>
       </c>
       <c r="K163" s="12">
-        <v>147.0</v>
+        <v>51.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
         <v>511</v>
       </c>
       <c r="D164" s="9" t="s">
         <v>512</v>
       </c>
       <c r="E164" s="18" t="s">
         <v>513</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8"/>
       <c r="H164" s="7">
         <v>4.0</v>
       </c>
       <c r="I164" s="8"/>
       <c r="J164" s="8" t="s">
         <v>514</v>
       </c>
       <c r="K164" s="12">
-        <v>185.0</v>
+        <v>62.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
         <v>515</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>516</v>
       </c>
       <c r="E165" s="18" t="s">
         <v>517</v>
       </c>
       <c r="F165" s="8"/>
       <c r="G165" s="8"/>
       <c r="H165" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="I165" s="8"/>
       <c r="J165" s="8" t="s">
         <v>518</v>
       </c>
       <c r="K165" s="12">
-        <v>185.0</v>
+        <v>147.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
         <v>519</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>520</v>
       </c>
       <c r="E166" s="18" t="s">
         <v>521</v>
       </c>
       <c r="F166" s="8"/>
       <c r="G166" s="8"/>
       <c r="H166" s="7">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="I166" s="8"/>
       <c r="J166" s="8" t="s">
         <v>522</v>
       </c>
       <c r="K166" s="12">
-        <v>132.0</v>
+        <v>185.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>524</v>
       </c>
       <c r="E167" s="18" t="s">
         <v>525</v>
       </c>
       <c r="F167" s="8"/>
       <c r="G167" s="8"/>
       <c r="H167" s="7">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="I167" s="8"/>
       <c r="J167" s="8" t="s">
         <v>526</v>
       </c>
       <c r="K167" s="12">
-        <v>132.0</v>
+        <v>185.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
         <v>527</v>
       </c>
       <c r="D168" s="9" t="s">
         <v>528</v>
       </c>
       <c r="E168" s="18" t="s">
         <v>529</v>
       </c>
       <c r="F168" s="8"/>
       <c r="G168" s="8"/>
       <c r="H168" s="7">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="I168" s="8"/>
       <c r="J168" s="8" t="s">
         <v>530</v>
       </c>
       <c r="K168" s="12">
-        <v>126.0</v>
+        <v>132.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
         <v>531</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>532</v>
       </c>
       <c r="E169" s="18" t="s">
         <v>533</v>
       </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I169" s="8"/>
       <c r="J169" s="8" t="s">
-        <v>532</v>
+        <v>534</v>
       </c>
       <c r="K169" s="12">
-        <v>105.0</v>
+        <v>132.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="E170" s="18" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="F170" s="8"/>
       <c r="G170" s="8"/>
       <c r="H170" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I170" s="8"/>
       <c r="J170" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="K170" s="12">
-        <v>413.0</v>
+        <v>126.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="E171" s="18" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="F171" s="8"/>
       <c r="G171" s="8"/>
       <c r="H171" s="7">
         <v>1.0</v>
       </c>
       <c r="I171" s="8"/>
       <c r="J171" s="8" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="K171" s="12">
-        <v>413.0</v>
+        <v>105.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
         <v>542</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>543</v>
       </c>
       <c r="E172" s="18" t="s">
         <v>544</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8"/>
       <c r="H172" s="7">
         <v>2.0</v>
       </c>
       <c r="I172" s="8"/>
       <c r="J172" s="8" t="s">
         <v>545</v>
       </c>
       <c r="K172" s="12">
         <v>413.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>477</v>
+        <v>546</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>478</v>
+        <v>547</v>
       </c>
       <c r="E173" s="18" t="s">
-        <v>479</v>
+        <v>548</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8"/>
       <c r="H173" s="7">
         <v>1.0</v>
       </c>
       <c r="I173" s="8"/>
       <c r="J173" s="8" t="s">
-        <v>480</v>
+        <v>549</v>
       </c>
       <c r="K173" s="12">
-        <v>81.0</v>
+        <v>413.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>546</v>
+        <v>550</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>547</v>
+        <v>551</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>548</v>
+        <v>552</v>
       </c>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="7">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
       <c r="I174" s="8"/>
       <c r="J174" s="8" t="s">
-        <v>549</v>
+        <v>553</v>
       </c>
       <c r="K174" s="12">
-        <v>44.0</v>
+        <v>413.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>550</v>
+        <v>485</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>551</v>
+        <v>486</v>
       </c>
       <c r="E175" s="18" t="s">
-        <v>552</v>
+        <v>487</v>
       </c>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
-      <c r="H175" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H175" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I175" s="8"/>
       <c r="J175" s="8" t="s">
-        <v>554</v>
+        <v>488</v>
       </c>
       <c r="K175" s="12">
-        <v>163.0</v>
+        <v>81.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
+        <v>554</v>
+      </c>
+      <c r="D176" s="9" t="s">
         <v>555</v>
       </c>
-      <c r="D176" s="9" t="s">
+      <c r="E176" s="18" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8"/>
-      <c r="H176" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H176" s="7">
+        <v>9.0</v>
+      </c>
+      <c r="I176" s="8"/>
       <c r="J176" s="8" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="K176" s="12">
-        <v>163.0</v>
+        <v>44.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
+        <v>558</v>
+      </c>
+      <c r="D177" s="9" t="s">
         <v>559</v>
       </c>
-      <c r="D177" s="9" t="s">
+      <c r="E177" s="18" t="s">
         <v>560</v>
-      </c>
-[...1 lines deleted...]
-        <v>561</v>
       </c>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
-      <c r="H177" s="7">
-[...2 lines deleted...]
-      <c r="I177" s="8"/>
+      <c r="H177" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I177" s="8" t="s">
+        <v>561</v>
+      </c>
       <c r="J177" s="8" t="s">
         <v>562</v>
       </c>
       <c r="K177" s="12">
-        <v>67.0</v>
+        <v>163.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
         <v>563</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>564</v>
       </c>
       <c r="E178" s="18" t="s">
         <v>565</v>
       </c>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
-      <c r="H178" s="7">
-[...2 lines deleted...]
-      <c r="I178" s="8"/>
+      <c r="H178" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I178" s="8" t="s">
+        <v>561</v>
+      </c>
       <c r="J178" s="8" t="s">
         <v>566</v>
       </c>
       <c r="K178" s="12">
-        <v>67.0</v>
+        <v>163.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
         <v>567</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>568</v>
       </c>
       <c r="E179" s="18" t="s">
         <v>569</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="7">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
       <c r="I179" s="8"/>
       <c r="J179" s="8" t="s">
         <v>570</v>
       </c>
       <c r="K179" s="12">
         <v>67.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
         <v>571</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>572</v>
       </c>
       <c r="E180" s="18" t="s">
         <v>573</v>
       </c>
       <c r="F180" s="8"/>
       <c r="G180" s="8"/>
       <c r="H180" s="7">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="I180" s="8"/>
       <c r="J180" s="8" t="s">
         <v>574</v>
       </c>
       <c r="K180" s="12">
-        <v>44.0</v>
+        <v>67.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
         <v>575</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>576</v>
       </c>
       <c r="E181" s="18" t="s">
         <v>577</v>
       </c>
       <c r="F181" s="8"/>
       <c r="G181" s="8"/>
       <c r="H181" s="7">
-        <v>25.0</v>
+        <v>10.0</v>
       </c>
       <c r="I181" s="8"/>
       <c r="J181" s="8" t="s">
         <v>578</v>
       </c>
       <c r="K181" s="12">
-        <v>34.0</v>
+        <v>67.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
         <v>579</v>
       </c>
       <c r="D182" s="9" t="s">
         <v>580</v>
       </c>
       <c r="E182" s="18" t="s">
         <v>581</v>
       </c>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="7">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
       <c r="I182" s="8"/>
       <c r="J182" s="8" t="s">
         <v>582</v>
       </c>
       <c r="K182" s="12">
-        <v>30.0</v>
+        <v>44.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="15">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
         <v>583</v>
       </c>
       <c r="D183" s="9" t="s">
         <v>584</v>
       </c>
       <c r="E183" s="18" t="s">
         <v>585</v>
       </c>
       <c r="F183" s="8"/>
       <c r="G183" s="8"/>
       <c r="H183" s="7">
-        <v>3.0</v>
+        <v>25.0</v>
       </c>
       <c r="I183" s="8"/>
       <c r="J183" s="8" t="s">
         <v>586</v>
       </c>
       <c r="K183" s="12">
-        <v>108.0</v>
+        <v>34.0</v>
       </c>
       <c r="L183" s="7"/>
       <c r="M183" s="12">
         <f>K183*L183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="15">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
-        <v>230</v>
+        <v>587</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>231</v>
+        <v>588</v>
       </c>
       <c r="E184" s="18" t="s">
-        <v>232</v>
+        <v>589</v>
       </c>
       <c r="F184" s="8"/>
-      <c r="G184" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G184" s="8"/>
       <c r="H184" s="7">
-        <v>2.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.0</v>
+      </c>
+      <c r="I184" s="8"/>
       <c r="J184" s="8" t="s">
-        <v>235</v>
+        <v>590</v>
       </c>
       <c r="K184" s="12">
-        <v>399.0</v>
+        <v>30.0</v>
       </c>
       <c r="L184" s="7"/>
       <c r="M184" s="12">
         <f>K184*L184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="15">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>587</v>
+        <v>591</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>588</v>
+        <v>592</v>
       </c>
       <c r="E185" s="18" t="s">
-        <v>589</v>
+        <v>593</v>
       </c>
       <c r="F185" s="8"/>
       <c r="G185" s="8"/>
       <c r="H185" s="7">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="I185" s="8"/>
       <c r="J185" s="8" t="s">
-        <v>590</v>
+        <v>594</v>
       </c>
       <c r="K185" s="12">
-        <v>81.0</v>
+        <v>108.0</v>
       </c>
       <c r="L185" s="7"/>
       <c r="M185" s="12">
         <f>K185*L185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>591</v>
+        <v>471</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>592</v>
+        <v>472</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>593</v>
+        <v>473</v>
       </c>
       <c r="F186" s="8"/>
       <c r="G186" s="8"/>
-      <c r="H186" s="7">
-        <v>2.0</v>
+      <c r="H186" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I186" s="8"/>
       <c r="J186" s="8" t="s">
-        <v>594</v>
+        <v>474</v>
       </c>
       <c r="K186" s="12">
-        <v>117.0</v>
+        <v>360.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>299</v>
+        <v>475</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>300</v>
+        <v>476</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>301</v>
+        <v>477</v>
       </c>
       <c r="F187" s="8"/>
-      <c r="G187" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G187" s="8"/>
       <c r="H187" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I187" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I187" s="8"/>
       <c r="J187" s="8" t="s">
-        <v>303</v>
+        <v>478</v>
       </c>
       <c r="K187" s="12">
-        <v>640.0</v>
+        <v>444.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>339</v>
+        <v>230</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>340</v>
+        <v>231</v>
       </c>
       <c r="E188" s="18" t="s">
-        <v>341</v>
+        <v>232</v>
       </c>
       <c r="F188" s="8"/>
-      <c r="G188" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G188" s="8" t="s">
+        <v>233</v>
+      </c>
+      <c r="H188" s="7">
+        <v>2.0</v>
       </c>
       <c r="I188" s="8" t="s">
-        <v>64</v>
+        <v>234</v>
       </c>
       <c r="J188" s="8" t="s">
-        <v>342</v>
+        <v>235</v>
       </c>
       <c r="K188" s="12">
-        <v>477.0</v>
+        <v>399.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="15">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
-        <v>343</v>
+        <v>595</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>344</v>
+        <v>596</v>
       </c>
       <c r="E189" s="18" t="s">
-        <v>345</v>
+        <v>597</v>
       </c>
       <c r="F189" s="8"/>
       <c r="G189" s="8"/>
-      <c r="H189" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H189" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I189" s="8"/>
       <c r="J189" s="8" t="s">
-        <v>347</v>
+        <v>598</v>
       </c>
       <c r="K189" s="12">
-        <v>219.0</v>
+        <v>81.0</v>
       </c>
       <c r="L189" s="7"/>
       <c r="M189" s="12">
         <f>K189*L189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="15">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
-        <v>595</v>
+        <v>599</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>596</v>
+        <v>600</v>
       </c>
       <c r="E190" s="18" t="s">
-        <v>597</v>
+        <v>601</v>
       </c>
       <c r="F190" s="8"/>
       <c r="G190" s="8"/>
       <c r="H190" s="7">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="I190" s="8"/>
       <c r="J190" s="8" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="K190" s="12">
-        <v>90.0</v>
+        <v>117.0</v>
       </c>
       <c r="L190" s="7"/>
       <c r="M190" s="12">
         <f>K190*L190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>599</v>
+        <v>299</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>600</v>
+        <v>300</v>
       </c>
       <c r="E191" s="18" t="s">
-        <v>601</v>
+        <v>301</v>
       </c>
       <c r="F191" s="8"/>
-      <c r="G191" s="8"/>
-[...1 lines deleted...]
-        <v>5.0</v>
+      <c r="G191" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="H191" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I191" s="8" t="s">
-        <v>602</v>
+        <v>64</v>
       </c>
       <c r="J191" s="8" t="s">
-        <v>603</v>
+        <v>303</v>
       </c>
       <c r="K191" s="12">
-        <v>299.0</v>
+        <v>640.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>604</v>
+        <v>339</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>605</v>
+        <v>340</v>
       </c>
       <c r="E192" s="18" t="s">
-        <v>606</v>
+        <v>341</v>
       </c>
       <c r="F192" s="8"/>
       <c r="G192" s="8"/>
-      <c r="H192" s="7">
-        <v>8.0</v>
+      <c r="H192" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I192" s="8" t="s">
-        <v>602</v>
+        <v>64</v>
       </c>
       <c r="J192" s="8" t="s">
-        <v>607</v>
+        <v>342</v>
       </c>
       <c r="K192" s="12">
-        <v>259.0</v>
+        <v>477.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>608</v>
+        <v>343</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>609</v>
+        <v>344</v>
       </c>
       <c r="E193" s="18" t="s">
-        <v>610</v>
+        <v>345</v>
       </c>
       <c r="F193" s="8"/>
       <c r="G193" s="8"/>
-      <c r="H193" s="7">
-[...2 lines deleted...]
-      <c r="I193" s="8"/>
+      <c r="H193" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I193" s="8" t="s">
+        <v>346</v>
+      </c>
       <c r="J193" s="8" t="s">
-        <v>611</v>
+        <v>347</v>
       </c>
       <c r="K193" s="12">
-        <v>369.0</v>
+        <v>219.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
-        <v>612</v>
+        <v>603</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>613</v>
+        <v>604</v>
       </c>
       <c r="E194" s="18" t="s">
-        <v>614</v>
+        <v>605</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="I194" s="8"/>
       <c r="J194" s="8" t="s">
-        <v>615</v>
+        <v>606</v>
       </c>
       <c r="K194" s="12">
-        <v>590.0</v>
+        <v>90.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
-        <v>616</v>
+        <v>607</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>617</v>
+        <v>608</v>
       </c>
       <c r="E195" s="18" t="s">
-        <v>618</v>
+        <v>609</v>
       </c>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="7">
-        <v>8.0</v>
-[...1 lines deleted...]
-      <c r="I195" s="8"/>
+        <v>5.0</v>
+      </c>
+      <c r="I195" s="8" t="s">
+        <v>610</v>
+      </c>
       <c r="J195" s="8" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="K195" s="12">
-        <v>61.0</v>
+        <v>299.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
-        <v>620</v>
+        <v>612</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>621</v>
+        <v>613</v>
       </c>
       <c r="E196" s="18" t="s">
-        <v>622</v>
+        <v>614</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7">
         <v>8.0</v>
       </c>
       <c r="I196" s="8" t="s">
-        <v>39</v>
+        <v>610</v>
       </c>
       <c r="J196" s="8" t="s">
-        <v>623</v>
+        <v>615</v>
       </c>
       <c r="K196" s="12">
-        <v>67.0</v>
+        <v>259.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>624</v>
+        <v>616</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>625</v>
+        <v>617</v>
       </c>
       <c r="E197" s="18" t="s">
-        <v>626</v>
+        <v>618</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.0</v>
+      </c>
+      <c r="I197" s="8"/>
       <c r="J197" s="8" t="s">
-        <v>627</v>
+        <v>619</v>
       </c>
       <c r="K197" s="12">
-        <v>152.0</v>
+        <v>369.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>96</v>
+        <v>620</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>97</v>
+        <v>621</v>
       </c>
       <c r="E198" s="18" t="s">
-        <v>98</v>
+        <v>622</v>
       </c>
       <c r="F198" s="8"/>
-      <c r="G198" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G198" s="8"/>
+      <c r="H198" s="7">
+        <v>8.0</v>
+      </c>
+      <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
-        <v>100</v>
+        <v>623</v>
       </c>
       <c r="K198" s="12">
-        <v>576.0</v>
+        <v>590.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>101</v>
+        <v>624</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>102</v>
+        <v>625</v>
       </c>
       <c r="E199" s="18" t="s">
-        <v>103</v>
+        <v>626</v>
       </c>
       <c r="F199" s="8"/>
-      <c r="G199" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G199" s="8"/>
+      <c r="H199" s="7">
+        <v>8.0</v>
+      </c>
+      <c r="I199" s="8"/>
       <c r="J199" s="8" t="s">
-        <v>104</v>
+        <v>627</v>
       </c>
       <c r="K199" s="12">
-        <v>640.0</v>
+        <v>61.0</v>
       </c>
       <c r="L199" s="7"/>
       <c r="M199" s="12">
         <f>K199*L199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="15">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
-        <v>111</v>
+        <v>628</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>112</v>
+        <v>629</v>
       </c>
       <c r="E200" s="18" t="s">
-        <v>113</v>
+        <v>630</v>
       </c>
       <c r="F200" s="8"/>
-      <c r="G200" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G200" s="8"/>
+      <c r="H200" s="7">
+        <v>8.0</v>
       </c>
       <c r="I200" s="8" t="s">
-        <v>64</v>
+        <v>39</v>
       </c>
       <c r="J200" s="8" t="s">
-        <v>114</v>
+        <v>631</v>
       </c>
       <c r="K200" s="12">
-        <v>665.0</v>
+        <v>67.0</v>
       </c>
       <c r="L200" s="7"/>
       <c r="M200" s="12">
         <f>K200*L200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="15">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
-        <v>120</v>
+        <v>632</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>121</v>
+        <v>633</v>
       </c>
       <c r="E201" s="18" t="s">
-        <v>122</v>
+        <v>634</v>
       </c>
       <c r="F201" s="8"/>
-      <c r="G201" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G201" s="8"/>
+      <c r="H201" s="7">
+        <v>1.0</v>
       </c>
       <c r="I201" s="8" t="s">
-        <v>64</v>
+        <v>346</v>
       </c>
       <c r="J201" s="8" t="s">
-        <v>123</v>
+        <v>635</v>
       </c>
       <c r="K201" s="12">
-        <v>555.0</v>
+        <v>152.0</v>
       </c>
       <c r="L201" s="7"/>
       <c r="M201" s="12">
         <f>K201*L201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
-        <v>628</v>
+        <v>96</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>629</v>
+        <v>97</v>
       </c>
       <c r="E202" s="18" t="s">
-        <v>630</v>
+        <v>98</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>13.0</v>
+        <v>99</v>
+      </c>
+      <c r="H202" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I202" s="8" t="s">
         <v>64</v>
       </c>
       <c r="J202" s="8" t="s">
-        <v>631</v>
+        <v>100</v>
       </c>
       <c r="K202" s="12">
-        <v>499.0</v>
+        <v>576.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>91</v>
+        <v>101</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>92</v>
+        <v>102</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>93</v>
+        <v>103</v>
       </c>
       <c r="F203" s="8"/>
       <c r="G203" s="8" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-        <v>19.0</v>
+        <v>99</v>
+      </c>
+      <c r="H203" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I203" s="8" t="s">
         <v>64</v>
       </c>
       <c r="J203" s="8" t="s">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="K203" s="12">
-        <v>499.0</v>
+        <v>640.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>632</v>
+        <v>111</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>633</v>
+        <v>112</v>
       </c>
       <c r="E204" s="18" t="s">
-        <v>634</v>
+        <v>113</v>
       </c>
       <c r="F204" s="8"/>
-      <c r="G204" s="8"/>
-[...3 lines deleted...]
-      <c r="I204" s="8"/>
+      <c r="G204" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="H204" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I204" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J204" s="8" t="s">
-        <v>635</v>
+        <v>114</v>
       </c>
       <c r="K204" s="12">
-        <v>153.0</v>
+        <v>665.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
-        <v>188</v>
+        <v>120</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>189</v>
+        <v>121</v>
       </c>
       <c r="E205" s="18" t="s">
-        <v>190</v>
+        <v>122</v>
       </c>
       <c r="F205" s="8"/>
-      <c r="G205" s="8"/>
-[...3 lines deleted...]
-      <c r="I205" s="8"/>
+      <c r="G205" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="H205" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I205" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J205" s="8" t="s">
-        <v>191</v>
+        <v>123</v>
       </c>
       <c r="K205" s="12">
-        <v>185.0</v>
+        <v>555.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
         <v>636</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>637</v>
       </c>
       <c r="E206" s="18" t="s">
         <v>638</v>
       </c>
       <c r="F206" s="8"/>
-      <c r="G206" s="8"/>
+      <c r="G206" s="8" t="s">
+        <v>94</v>
+      </c>
       <c r="H206" s="7">
-        <v>6.0</v>
-[...1 lines deleted...]
-      <c r="I206" s="8"/>
+        <v>13.0</v>
+      </c>
+      <c r="I206" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J206" s="8" t="s">
         <v>639</v>
       </c>
       <c r="K206" s="12">
-        <v>224.0</v>
+        <v>499.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
-        <v>192</v>
+        <v>91</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>193</v>
+        <v>92</v>
       </c>
       <c r="E207" s="18" t="s">
-        <v>194</v>
+        <v>93</v>
       </c>
       <c r="F207" s="8"/>
-      <c r="G207" s="8"/>
+      <c r="G207" s="8" t="s">
+        <v>94</v>
+      </c>
       <c r="H207" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I207" s="8"/>
+        <v>19.0</v>
+      </c>
+      <c r="I207" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J207" s="8" t="s">
-        <v>195</v>
+        <v>95</v>
       </c>
       <c r="K207" s="12">
-        <v>199.0</v>
+        <v>499.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="15">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>148</v>
+        <v>640</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>149</v>
+        <v>641</v>
       </c>
       <c r="E208" s="18" t="s">
-        <v>150</v>
+        <v>642</v>
       </c>
       <c r="F208" s="8"/>
-      <c r="G208" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G208" s="8"/>
       <c r="H208" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I208" s="8"/>
       <c r="J208" s="8" t="s">
-        <v>152</v>
+        <v>643</v>
       </c>
       <c r="K208" s="12">
-        <v>111.0</v>
+        <v>153.0</v>
       </c>
       <c r="L208" s="7"/>
       <c r="M208" s="12">
         <f>K208*L208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="15">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
-        <v>640</v>
+        <v>188</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>641</v>
+        <v>189</v>
       </c>
       <c r="E209" s="18" t="s">
-        <v>642</v>
+        <v>190</v>
       </c>
       <c r="F209" s="8"/>
       <c r="G209" s="8"/>
       <c r="H209" s="7">
         <v>4.0</v>
       </c>
       <c r="I209" s="8"/>
       <c r="J209" s="8" t="s">
-        <v>643</v>
+        <v>191</v>
       </c>
       <c r="K209" s="12">
-        <v>66.0</v>
+        <v>185.0</v>
       </c>
       <c r="L209" s="7"/>
       <c r="M209" s="12">
         <f>K209*L209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A210" s="15">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B210" s="7"/>
       <c r="C210" s="8" t="s">
         <v>644</v>
       </c>
       <c r="D210" s="9" t="s">
         <v>645</v>
       </c>
       <c r="E210" s="18" t="s">
         <v>646</v>
       </c>
       <c r="F210" s="8"/>
       <c r="G210" s="8"/>
       <c r="H210" s="7">
-        <v>8.0</v>
+        <v>6.0</v>
       </c>
       <c r="I210" s="8"/>
       <c r="J210" s="8" t="s">
         <v>647</v>
       </c>
       <c r="K210" s="12">
-        <v>76.0</v>
+        <v>224.0</v>
       </c>
       <c r="L210" s="7"/>
       <c r="M210" s="12">
         <f>K210*L210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="15">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>648</v>
+        <v>192</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>649</v>
+        <v>193</v>
       </c>
       <c r="E211" s="18" t="s">
-        <v>650</v>
+        <v>194</v>
       </c>
       <c r="F211" s="8"/>
-      <c r="G211" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G211" s="8"/>
       <c r="H211" s="7">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
       <c r="I211" s="8"/>
       <c r="J211" s="8" t="s">
-        <v>652</v>
+        <v>195</v>
       </c>
       <c r="K211" s="12">
-        <v>111.0</v>
+        <v>199.0</v>
       </c>
       <c r="L211" s="7"/>
       <c r="M211" s="12">
         <f>K211*L211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
-        <v>653</v>
+        <v>148</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>654</v>
+        <v>149</v>
       </c>
       <c r="E212" s="18" t="s">
-        <v>655</v>
+        <v>150</v>
       </c>
       <c r="F212" s="8"/>
       <c r="G212" s="8" t="s">
-        <v>651</v>
+        <v>151</v>
       </c>
       <c r="H212" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I212" s="8"/>
       <c r="J212" s="8" t="s">
-        <v>656</v>
+        <v>152</v>
       </c>
       <c r="K212" s="12">
         <v>111.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
-        <v>657</v>
+        <v>648</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>658</v>
+        <v>649</v>
       </c>
       <c r="E213" s="18" t="s">
-        <v>659</v>
+        <v>650</v>
       </c>
       <c r="F213" s="8"/>
-      <c r="G213" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G213" s="8"/>
       <c r="H213" s="7">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="I213" s="8"/>
       <c r="J213" s="8" t="s">
-        <v>660</v>
+        <v>651</v>
       </c>
       <c r="K213" s="12">
-        <v>111.0</v>
+        <v>66.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
-        <v>661</v>
+        <v>652</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>662</v>
+        <v>653</v>
       </c>
       <c r="E214" s="18" t="s">
-        <v>663</v>
+        <v>654</v>
       </c>
       <c r="F214" s="8"/>
-      <c r="G214" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G214" s="8"/>
       <c r="H214" s="7">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="I214" s="8"/>
       <c r="J214" s="8" t="s">
-        <v>664</v>
+        <v>655</v>
       </c>
       <c r="K214" s="12">
-        <v>111.0</v>
+        <v>76.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="15">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
-        <v>665</v>
+        <v>656</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>666</v>
+        <v>657</v>
       </c>
       <c r="E215" s="18" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="F215" s="8"/>
       <c r="G215" s="8" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
       <c r="H215" s="7">
-        <v>2.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>6.0</v>
+      </c>
+      <c r="I215" s="8"/>
       <c r="J215" s="8" t="s">
-        <v>669</v>
+        <v>660</v>
       </c>
       <c r="K215" s="12">
-        <v>357.0</v>
+        <v>111.0</v>
       </c>
       <c r="L215" s="7"/>
       <c r="M215" s="12">
         <f>K215*L215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="15">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
-        <v>670</v>
+        <v>661</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>671</v>
+        <v>662</v>
       </c>
       <c r="E216" s="18" t="s">
-        <v>672</v>
+        <v>663</v>
       </c>
       <c r="F216" s="8"/>
       <c r="G216" s="8" t="s">
-        <v>673</v>
-[...6 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="H216" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I216" s="8"/>
       <c r="J216" s="8" t="s">
-        <v>675</v>
+        <v>664</v>
       </c>
       <c r="K216" s="12">
-        <v>540.0</v>
+        <v>111.0</v>
       </c>
       <c r="L216" s="7"/>
       <c r="M216" s="12">
         <f>K216*L216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="15">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
-        <v>676</v>
+        <v>665</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>677</v>
+        <v>666</v>
       </c>
       <c r="E217" s="18" t="s">
-        <v>678</v>
+        <v>667</v>
       </c>
       <c r="F217" s="8"/>
       <c r="G217" s="8" t="s">
-        <v>679</v>
-[...6 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="H217" s="7">
+        <v>6.0</v>
+      </c>
+      <c r="I217" s="8"/>
       <c r="J217" s="8" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="K217" s="12">
-        <v>580.0</v>
+        <v>111.0</v>
       </c>
       <c r="L217" s="7"/>
       <c r="M217" s="12">
         <f>K217*L217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>681</v>
+        <v>669</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>682</v>
+        <v>670</v>
       </c>
       <c r="E218" s="18" t="s">
-        <v>683</v>
+        <v>671</v>
       </c>
       <c r="F218" s="8"/>
       <c r="G218" s="8" t="s">
-        <v>684</v>
-[...6 lines deleted...]
-      </c>
+        <v>659</v>
+      </c>
+      <c r="H218" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I218" s="8"/>
       <c r="J218" s="8" t="s">
-        <v>685</v>
+        <v>672</v>
       </c>
       <c r="K218" s="12">
-        <v>474.0</v>
+        <v>111.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
-        <v>52</v>
+        <v>673</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>53</v>
+        <v>674</v>
       </c>
       <c r="E219" s="18" t="s">
-        <v>54</v>
+        <v>675</v>
       </c>
       <c r="F219" s="8"/>
       <c r="G219" s="8" t="s">
-        <v>55</v>
+        <v>676</v>
       </c>
       <c r="H219" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I219" s="8"/>
+      <c r="I219" s="8" t="s">
+        <v>677</v>
+      </c>
       <c r="J219" s="8" t="s">
-        <v>56</v>
+        <v>678</v>
       </c>
       <c r="K219" s="12">
-        <v>1268.0</v>
+        <v>540.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="15">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
-        <v>133</v>
+        <v>679</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>134</v>
+        <v>680</v>
       </c>
       <c r="E220" s="18" t="s">
-        <v>135</v>
+        <v>681</v>
       </c>
       <c r="F220" s="8"/>
-      <c r="G220" s="8"/>
-[...3 lines deleted...]
-      <c r="I220" s="8"/>
+      <c r="G220" s="8" t="s">
+        <v>682</v>
+      </c>
+      <c r="H220" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I220" s="8" t="s">
+        <v>203</v>
+      </c>
       <c r="J220" s="8" t="s">
-        <v>136</v>
+        <v>683</v>
       </c>
       <c r="K220" s="12">
-        <v>85.0</v>
+        <v>580.0</v>
       </c>
       <c r="L220" s="7"/>
       <c r="M220" s="12">
         <f>K220*L220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="15">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
+        <v>684</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>685</v>
+      </c>
+      <c r="E221" s="18" t="s">
         <v>686</v>
       </c>
-      <c r="D221" s="9" t="s">
+      <c r="F221" s="8"/>
+      <c r="G221" s="8" t="s">
         <v>687</v>
       </c>
-      <c r="E221" s="18" t="s">
-[...3 lines deleted...]
-      <c r="G221" s="8"/>
       <c r="H221" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I221" s="8"/>
+      <c r="I221" s="8" t="s">
+        <v>118</v>
+      </c>
       <c r="J221" s="8" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="K221" s="12">
-        <v>2438.0</v>
+        <v>474.0</v>
       </c>
       <c r="L221" s="7"/>
       <c r="M221" s="12">
         <f>K221*L221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="15">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>75</v>
+        <v>53</v>
       </c>
       <c r="E222" s="18" t="s">
-        <v>76</v>
+        <v>54</v>
       </c>
       <c r="F222" s="8"/>
-      <c r="G222" s="8"/>
-[...1 lines deleted...]
-        <v>2.0</v>
+      <c r="G222" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="H222" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I222" s="8"/>
       <c r="J222" s="8" t="s">
-        <v>77</v>
+        <v>56</v>
       </c>
       <c r="K222" s="12">
-        <v>115.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L222" s="7"/>
       <c r="M222" s="12">
         <f>K222*L222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
-        <v>66</v>
+        <v>133</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>67</v>
+        <v>134</v>
       </c>
       <c r="E223" s="18" t="s">
-        <v>68</v>
+        <v>135</v>
       </c>
       <c r="F223" s="8"/>
       <c r="G223" s="8"/>
       <c r="H223" s="7">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="I223" s="8"/>
       <c r="J223" s="8" t="s">
-        <v>69</v>
+        <v>136</v>
       </c>
       <c r="K223" s="12">
-        <v>66.0</v>
+        <v>85.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
-        <v>70</v>
+        <v>689</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>71</v>
+        <v>690</v>
       </c>
       <c r="E224" s="18" t="s">
-        <v>72</v>
+        <v>691</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8"/>
-      <c r="H224" s="7">
-        <v>1.0</v>
+      <c r="H224" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I224" s="8"/>
       <c r="J224" s="8" t="s">
-        <v>73</v>
+        <v>692</v>
       </c>
       <c r="K224" s="12">
-        <v>228.0</v>
+        <v>2438.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E225" s="18" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="F225" s="8"/>
       <c r="G225" s="8"/>
       <c r="H225" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I225" s="8"/>
       <c r="J225" s="8" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="K225" s="12">
-        <v>315.0</v>
+        <v>115.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A226" s="15">
+        <v>74</v>
+      </c>
+      <c r="B226" s="7"/>
+      <c r="C226" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D226" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="E226" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="F226" s="8"/>
+      <c r="G226" s="8"/>
+      <c r="H226" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I226" s="8"/>
+      <c r="J226" s="8" t="s">
+        <v>69</v>
+      </c>
+      <c r="K226" s="12">
+        <v>66.0</v>
+      </c>
+      <c r="L226" s="7"/>
+      <c r="M226" s="12">
+        <f>K226*L226</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A227" s="15">
+        <v>75</v>
+      </c>
+      <c r="B227" s="7"/>
+      <c r="C227" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="D227" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="E227" s="18" t="s">
+        <v>72</v>
+      </c>
+      <c r="F227" s="8"/>
+      <c r="G227" s="8"/>
+      <c r="H227" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I227" s="8"/>
+      <c r="J227" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="K227" s="12">
+        <v>228.0</v>
+      </c>
+      <c r="L227" s="7"/>
+      <c r="M227" s="12">
+        <f>K227*L227</f>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>1</v>
+        <v>76</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
-        <v>691</v>
+        <v>78</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>692</v>
+        <v>79</v>
       </c>
       <c r="E228" s="18" t="s">
-        <v>693</v>
+        <v>80</v>
       </c>
       <c r="F228" s="8"/>
-      <c r="G228" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G228" s="8"/>
+      <c r="H228" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I228" s="8"/>
       <c r="J228" s="8" t="s">
-        <v>695</v>
+        <v>81</v>
       </c>
       <c r="K228" s="12">
-        <v>1440.0</v>
+        <v>315.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...66 lines deleted...]
-        <v>0</v>
+    <row r="229" spans="1:13" outlineLevel="1">
+      <c r="A229" s="14" t="s">
+        <v>693</v>
+      </c>
+      <c r="E229" s="16"/>
+      <c r="K229" s="10"/>
+      <c r="M229" s="10"/>
+    </row>
+    <row r="230" spans="1:13" outlineLevel="2">
+      <c r="A230" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B230" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C230" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D230" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E230" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F230" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G230" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H230" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I230" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J230" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K230" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L230" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M230" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
-        <v>705</v>
+        <v>694</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>706</v>
+        <v>695</v>
       </c>
       <c r="E231" s="18" t="s">
-        <v>707</v>
+        <v>696</v>
       </c>
       <c r="F231" s="8"/>
-      <c r="G231" s="8"/>
+      <c r="G231" s="8" t="s">
+        <v>697</v>
+      </c>
       <c r="H231" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I231" s="8" t="s">
-        <v>329</v>
+        <v>27</v>
       </c>
       <c r="J231" s="8" t="s">
-        <v>708</v>
+        <v>698</v>
       </c>
       <c r="K231" s="12">
-        <v>514.0</v>
+        <v>1440.0</v>
       </c>
       <c r="L231" s="7"/>
       <c r="M231" s="12">
         <f>K231*L231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>709</v>
+        <v>699</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>710</v>
+        <v>700</v>
       </c>
       <c r="E232" s="18" t="s">
-        <v>711</v>
+        <v>701</v>
       </c>
       <c r="F232" s="8"/>
-      <c r="G232" s="8"/>
+      <c r="G232" s="8" t="s">
+        <v>697</v>
+      </c>
       <c r="H232" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>703</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J232" s="8"/>
       <c r="K232" s="12">
-        <v>588.0</v>
+        <v>1345.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
-        <v>713</v>
+        <v>702</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>714</v>
+        <v>703</v>
       </c>
       <c r="E233" s="18" t="s">
-        <v>715</v>
+        <v>704</v>
       </c>
       <c r="F233" s="8"/>
-      <c r="G233" s="8"/>
+      <c r="G233" s="8" t="s">
+        <v>705</v>
+      </c>
       <c r="H233" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I233" s="8" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="J233" s="8" t="s">
-        <v>716</v>
+        <v>707</v>
       </c>
       <c r="K233" s="12">
-        <v>571.0</v>
+        <v>717.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>717</v>
+        <v>708</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>718</v>
+        <v>709</v>
       </c>
       <c r="E234" s="18" t="s">
-        <v>719</v>
+        <v>710</v>
       </c>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I234" s="8" t="s">
-        <v>703</v>
+        <v>329</v>
       </c>
       <c r="J234" s="8" t="s">
-        <v>720</v>
+        <v>711</v>
       </c>
       <c r="K234" s="12">
-        <v>588.0</v>
+        <v>514.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
-        <v>721</v>
+        <v>712</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>722</v>
+        <v>713</v>
       </c>
       <c r="E235" s="18" t="s">
-        <v>723</v>
+        <v>714</v>
       </c>
       <c r="F235" s="8"/>
       <c r="G235" s="8"/>
       <c r="H235" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I235" s="8" t="s">
-        <v>724</v>
+        <v>706</v>
       </c>
       <c r="J235" s="8" t="s">
-        <v>725</v>
+        <v>715</v>
       </c>
       <c r="K235" s="12">
-        <v>1124.0</v>
+        <v>588.0</v>
       </c>
       <c r="L235" s="7"/>
       <c r="M235" s="12">
         <f>K235*L235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
-        <v>726</v>
+        <v>716</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>727</v>
+        <v>717</v>
       </c>
       <c r="E236" s="18" t="s">
-        <v>728</v>
+        <v>718</v>
       </c>
       <c r="F236" s="8"/>
       <c r="G236" s="8"/>
       <c r="H236" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I236" s="8" t="s">
-        <v>64</v>
+        <v>706</v>
       </c>
       <c r="J236" s="8" t="s">
-        <v>729</v>
+        <v>719</v>
       </c>
       <c r="K236" s="12">
-        <v>439.0</v>
+        <v>571.0</v>
       </c>
       <c r="L236" s="7"/>
       <c r="M236" s="12">
         <f>K236*L236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="15">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
-        <v>730</v>
+        <v>720</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>731</v>
+        <v>721</v>
       </c>
       <c r="E237" s="18" t="s">
-        <v>732</v>
+        <v>722</v>
       </c>
       <c r="F237" s="8"/>
       <c r="G237" s="8"/>
       <c r="H237" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I237" s="8" t="s">
-        <v>733</v>
+        <v>706</v>
       </c>
       <c r="J237" s="8" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
       <c r="K237" s="12">
-        <v>210.0</v>
+        <v>588.0</v>
       </c>
       <c r="L237" s="7"/>
       <c r="M237" s="12">
         <f>K237*L237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B238" s="7"/>
       <c r="C238" s="8" t="s">
-        <v>735</v>
+        <v>724</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>736</v>
+        <v>725</v>
       </c>
       <c r="E238" s="18" t="s">
-        <v>737</v>
+        <v>726</v>
       </c>
       <c r="F238" s="8"/>
       <c r="G238" s="8"/>
       <c r="H238" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I238" s="8" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="J238" s="8" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="K238" s="12">
-        <v>210.0</v>
+        <v>1124.0</v>
       </c>
       <c r="L238" s="7"/>
       <c r="M238" s="12">
         <f>K238*L238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B239" s="7"/>
       <c r="C239" s="8" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="E239" s="18" t="s">
-        <v>741</v>
+        <v>731</v>
       </c>
       <c r="F239" s="8"/>
       <c r="G239" s="8"/>
-      <c r="H239" s="7">
-[...2 lines deleted...]
-      <c r="I239" s="8"/>
+      <c r="H239" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I239" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J239" s="8" t="s">
-        <v>742</v>
+        <v>732</v>
       </c>
       <c r="K239" s="12">
-        <v>253.0</v>
+        <v>439.0</v>
       </c>
       <c r="L239" s="7"/>
       <c r="M239" s="12">
         <f>K239*L239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
-        <v>743</v>
+        <v>733</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>744</v>
+        <v>734</v>
       </c>
       <c r="E240" s="18" t="s">
-        <v>745</v>
+        <v>735</v>
       </c>
       <c r="F240" s="8"/>
       <c r="G240" s="8"/>
       <c r="H240" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I240" s="8" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="J240" s="8" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="K240" s="12">
-        <v>230.0</v>
+        <v>210.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="E241" s="18" t="s">
-        <v>750</v>
+        <v>740</v>
       </c>
       <c r="F241" s="8"/>
-      <c r="G241" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G241" s="8"/>
       <c r="H241" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I241" s="8"/>
-      <c r="J241" s="8"/>
+      <c r="I241" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="J241" s="8" t="s">
+        <v>741</v>
+      </c>
       <c r="K241" s="12">
-        <v>80.0</v>
+        <v>210.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
-        <v>752</v>
+        <v>742</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>753</v>
+        <v>743</v>
       </c>
       <c r="E242" s="18" t="s">
-        <v>754</v>
+        <v>744</v>
       </c>
       <c r="F242" s="8"/>
-      <c r="G242" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G242" s="8"/>
+      <c r="H242" s="7">
+        <v>1.0</v>
       </c>
       <c r="I242" s="8"/>
       <c r="J242" s="8" t="s">
-        <v>756</v>
+        <v>745</v>
       </c>
       <c r="K242" s="12">
-        <v>95.0</v>
+        <v>253.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="15">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
-        <v>309</v>
+        <v>746</v>
       </c>
       <c r="D243" s="9" t="s">
-        <v>310</v>
+        <v>747</v>
       </c>
       <c r="E243" s="18" t="s">
-        <v>311</v>
+        <v>748</v>
       </c>
       <c r="F243" s="8"/>
       <c r="G243" s="8"/>
       <c r="H243" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I243" s="8" t="s">
-        <v>27</v>
+        <v>749</v>
       </c>
       <c r="J243" s="8" t="s">
-        <v>312</v>
+        <v>750</v>
       </c>
       <c r="K243" s="12">
-        <v>324.0</v>
+        <v>230.0</v>
       </c>
       <c r="L243" s="7"/>
       <c r="M243" s="12">
         <f>K243*L243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="D244" s="9" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
       <c r="E244" s="18" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F244" s="8"/>
       <c r="G244" s="8" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="H244" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I244" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I244" s="8"/>
+      <c r="J244" s="8"/>
       <c r="K244" s="12">
-        <v>1139.0</v>
+        <v>80.0</v>
       </c>
       <c r="L244" s="7"/>
       <c r="M244" s="12">
         <f>K244*L244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
-        <v>322</v>
+        <v>755</v>
       </c>
       <c r="D245" s="9" t="s">
-        <v>323</v>
+        <v>756</v>
       </c>
       <c r="E245" s="18" t="s">
-        <v>324</v>
+        <v>757</v>
       </c>
       <c r="F245" s="8"/>
       <c r="G245" s="8" t="s">
-        <v>316</v>
+        <v>758</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I245" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I245" s="8"/>
       <c r="J245" s="8" t="s">
-        <v>325</v>
+        <v>759</v>
       </c>
       <c r="K245" s="12">
-        <v>192.0</v>
+        <v>95.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="D246" s="9" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="E246" s="18" t="s">
-        <v>320</v>
+        <v>311</v>
       </c>
       <c r="F246" s="8"/>
       <c r="G246" s="8"/>
       <c r="H246" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I246" s="8" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="J246" s="8" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="K246" s="12">
-        <v>153.0</v>
+        <v>324.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="15">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
-        <v>313</v>
+        <v>760</v>
       </c>
       <c r="D247" s="9" t="s">
-        <v>314</v>
+        <v>761</v>
       </c>
       <c r="E247" s="18" t="s">
-        <v>315</v>
+        <v>762</v>
       </c>
       <c r="F247" s="8"/>
       <c r="G247" s="8" t="s">
-        <v>316</v>
+        <v>763</v>
       </c>
       <c r="H247" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I247" s="8" t="s">
-        <v>45</v>
+        <v>329</v>
       </c>
       <c r="J247" s="8" t="s">
-        <v>317</v>
+        <v>764</v>
       </c>
       <c r="K247" s="12">
-        <v>131.0</v>
+        <v>1139.0</v>
       </c>
       <c r="L247" s="7"/>
       <c r="M247" s="12">
         <f>K247*L247</f>
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A248" s="15">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="D248" s="9" t="s">
-        <v>332</v>
+        <v>323</v>
       </c>
       <c r="E248" s="18" t="s">
-        <v>333</v>
+        <v>324</v>
       </c>
       <c r="F248" s="8"/>
       <c r="G248" s="8" t="s">
         <v>316</v>
       </c>
       <c r="H248" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I248" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J248" s="8" t="s">
-        <v>334</v>
+        <v>325</v>
       </c>
       <c r="K248" s="12">
-        <v>210.0</v>
+        <v>192.0</v>
       </c>
       <c r="L248" s="7"/>
       <c r="M248" s="12">
         <f>K248*L248</f>
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="15">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
-        <v>762</v>
+        <v>318</v>
       </c>
       <c r="D249" s="9" t="s">
-        <v>763</v>
+        <v>319</v>
       </c>
       <c r="E249" s="18" t="s">
-        <v>764</v>
+        <v>320</v>
       </c>
       <c r="F249" s="8"/>
       <c r="G249" s="8"/>
       <c r="H249" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I249" s="8" t="s">
-        <v>703</v>
+        <v>45</v>
       </c>
       <c r="J249" s="8" t="s">
-        <v>765</v>
+        <v>321</v>
       </c>
       <c r="K249" s="12">
-        <v>233.0</v>
+        <v>153.0</v>
       </c>
       <c r="L249" s="7"/>
       <c r="M249" s="12">
         <f>K249*L249</f>
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="15">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
       <c r="D250" s="9" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="E250" s="18" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="F250" s="8"/>
-      <c r="G250" s="8"/>
+      <c r="G250" s="8" t="s">
+        <v>316</v>
+      </c>
       <c r="H250" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I250" s="8" t="s">
-        <v>329</v>
+        <v>45</v>
       </c>
       <c r="J250" s="8" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
       <c r="K250" s="12">
-        <v>234.0</v>
+        <v>131.0</v>
       </c>
       <c r="L250" s="7"/>
       <c r="M250" s="12">
         <f>K250*L250</f>
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="15">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
-        <v>236</v>
+        <v>331</v>
       </c>
       <c r="D251" s="9" t="s">
-        <v>237</v>
+        <v>332</v>
       </c>
       <c r="E251" s="18" t="s">
-        <v>238</v>
+        <v>333</v>
       </c>
       <c r="F251" s="8"/>
       <c r="G251" s="8" t="s">
-        <v>239</v>
-[...2 lines deleted...]
-        <v>6.0</v>
+        <v>316</v>
+      </c>
+      <c r="H251" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I251" s="8" t="s">
-        <v>240</v>
+        <v>45</v>
       </c>
       <c r="J251" s="8" t="s">
-        <v>241</v>
+        <v>334</v>
       </c>
       <c r="K251" s="12">
-        <v>58.0</v>
+        <v>210.0</v>
       </c>
       <c r="L251" s="7"/>
       <c r="M251" s="12">
         <f>K251*L251</f>
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="15">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B252" s="7"/>
       <c r="C252" s="8" t="s">
-        <v>242</v>
+        <v>765</v>
       </c>
       <c r="D252" s="9" t="s">
-        <v>243</v>
+        <v>766</v>
       </c>
       <c r="E252" s="18" t="s">
-        <v>244</v>
+        <v>767</v>
       </c>
       <c r="F252" s="8"/>
-      <c r="G252" s="8" t="s">
-[...3 lines deleted...]
-        <v>3.0</v>
+      <c r="G252" s="8"/>
+      <c r="H252" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I252" s="8" t="s">
-        <v>240</v>
+        <v>706</v>
       </c>
       <c r="J252" s="8" t="s">
-        <v>245</v>
+        <v>768</v>
       </c>
       <c r="K252" s="12">
-        <v>58.0</v>
+        <v>233.0</v>
       </c>
       <c r="L252" s="7"/>
       <c r="M252" s="12">
         <f>K252*L252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="15">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B253" s="7"/>
       <c r="C253" s="8" t="s">
-        <v>246</v>
+        <v>326</v>
       </c>
       <c r="D253" s="9" t="s">
-        <v>247</v>
+        <v>327</v>
       </c>
       <c r="E253" s="18" t="s">
-        <v>248</v>
+        <v>328</v>
       </c>
       <c r="F253" s="8"/>
-      <c r="G253" s="8" t="s">
-[...3 lines deleted...]
-        <v>2.0</v>
+      <c r="G253" s="8"/>
+      <c r="H253" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I253" s="8" t="s">
-        <v>240</v>
+        <v>329</v>
       </c>
       <c r="J253" s="8" t="s">
-        <v>250</v>
+        <v>330</v>
       </c>
       <c r="K253" s="12">
-        <v>58.0</v>
+        <v>234.0</v>
       </c>
       <c r="L253" s="7"/>
       <c r="M253" s="12">
         <f>K253*L253</f>
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="15">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8" t="s">
-        <v>251</v>
+        <v>236</v>
       </c>
       <c r="D254" s="9" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="E254" s="18" t="s">
-        <v>253</v>
+        <v>238</v>
       </c>
       <c r="F254" s="8"/>
       <c r="G254" s="8" t="s">
         <v>239</v>
       </c>
       <c r="H254" s="7">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
       <c r="I254" s="8" t="s">
         <v>240</v>
       </c>
       <c r="J254" s="8" t="s">
-        <v>254</v>
+        <v>241</v>
       </c>
       <c r="K254" s="12">
         <v>58.0</v>
       </c>
       <c r="L254" s="7"/>
       <c r="M254" s="12">
         <f>K254*L254</f>
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="15">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8" t="s">
-        <v>22</v>
+        <v>242</v>
       </c>
       <c r="D255" s="9" t="s">
-        <v>23</v>
+        <v>243</v>
       </c>
       <c r="E255" s="18" t="s">
-        <v>24</v>
+        <v>244</v>
       </c>
       <c r="F255" s="8"/>
       <c r="G255" s="8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>239</v>
+      </c>
+      <c r="H255" s="7">
+        <v>3.0</v>
       </c>
       <c r="I255" s="8" t="s">
-        <v>27</v>
+        <v>240</v>
       </c>
       <c r="J255" s="8" t="s">
-        <v>28</v>
+        <v>245</v>
       </c>
       <c r="K255" s="12">
-        <v>1034.0</v>
+        <v>58.0</v>
       </c>
       <c r="L255" s="7"/>
       <c r="M255" s="12">
         <f>K255*L255</f>
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="15">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B256" s="7"/>
       <c r="C256" s="8" t="s">
-        <v>29</v>
+        <v>246</v>
       </c>
       <c r="D256" s="9" t="s">
-        <v>30</v>
+        <v>247</v>
       </c>
       <c r="E256" s="18" t="s">
-        <v>31</v>
+        <v>248</v>
       </c>
       <c r="F256" s="8"/>
       <c r="G256" s="8" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>249</v>
+      </c>
+      <c r="H256" s="7">
+        <v>2.0</v>
       </c>
       <c r="I256" s="8" t="s">
-        <v>33</v>
+        <v>240</v>
       </c>
       <c r="J256" s="8" t="s">
-        <v>34</v>
+        <v>250</v>
       </c>
       <c r="K256" s="12">
-        <v>2093.0</v>
+        <v>58.0</v>
       </c>
       <c r="L256" s="7"/>
       <c r="M256" s="12">
         <f>K256*L256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="15">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
-        <v>766</v>
+        <v>251</v>
       </c>
       <c r="D257" s="9" t="s">
-        <v>767</v>
+        <v>252</v>
       </c>
       <c r="E257" s="18" t="s">
-        <v>768</v>
+        <v>253</v>
       </c>
       <c r="F257" s="8"/>
-      <c r="G257" s="8"/>
+      <c r="G257" s="8" t="s">
+        <v>239</v>
+      </c>
       <c r="H257" s="7">
-        <v>4.0</v>
-[...1 lines deleted...]
-      <c r="I257" s="8"/>
+        <v>9.0</v>
+      </c>
+      <c r="I257" s="8" t="s">
+        <v>240</v>
+      </c>
       <c r="J257" s="8" t="s">
-        <v>769</v>
+        <v>254</v>
       </c>
       <c r="K257" s="12">
-        <v>289.0</v>
+        <v>58.0</v>
       </c>
       <c r="L257" s="7"/>
       <c r="M257" s="12">
         <f>K257*L257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="15">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8" t="s">
-        <v>770</v>
+        <v>22</v>
       </c>
       <c r="D258" s="9" t="s">
-        <v>771</v>
+        <v>23</v>
       </c>
       <c r="E258" s="18" t="s">
-        <v>772</v>
+        <v>24</v>
       </c>
       <c r="F258" s="8"/>
-      <c r="G258" s="8"/>
-[...3 lines deleted...]
-      <c r="I258" s="8"/>
+      <c r="G258" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H258" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I258" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J258" s="8" t="s">
-        <v>773</v>
+        <v>28</v>
       </c>
       <c r="K258" s="12">
-        <v>449.0</v>
+        <v>1034.0</v>
       </c>
       <c r="L258" s="7"/>
       <c r="M258" s="12">
         <f>K258*L258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="15">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B259" s="7"/>
       <c r="C259" s="8" t="s">
-        <v>774</v>
+        <v>29</v>
       </c>
       <c r="D259" s="9" t="s">
-        <v>775</v>
+        <v>30</v>
       </c>
       <c r="E259" s="18" t="s">
-        <v>776</v>
+        <v>31</v>
       </c>
       <c r="F259" s="8"/>
       <c r="G259" s="8" t="s">
-        <v>777</v>
+        <v>32</v>
       </c>
       <c r="H259" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I259" s="8" t="s">
-        <v>778</v>
+        <v>33</v>
       </c>
       <c r="J259" s="8" t="s">
-        <v>779</v>
+        <v>34</v>
       </c>
       <c r="K259" s="12">
-        <v>67.0</v>
+        <v>2093.0</v>
       </c>
       <c r="L259" s="7"/>
       <c r="M259" s="12">
         <f>K259*L259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="15">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B260" s="7"/>
       <c r="C260" s="8" t="s">
-        <v>780</v>
+        <v>769</v>
       </c>
       <c r="D260" s="9" t="s">
-        <v>781</v>
+        <v>770</v>
       </c>
       <c r="E260" s="18" t="s">
-        <v>782</v>
+        <v>771</v>
       </c>
       <c r="F260" s="8"/>
       <c r="G260" s="8"/>
-      <c r="H260" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H260" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I260" s="8"/>
       <c r="J260" s="8" t="s">
-        <v>783</v>
+        <v>772</v>
       </c>
       <c r="K260" s="12">
-        <v>656.0</v>
+        <v>289.0</v>
       </c>
       <c r="L260" s="7"/>
       <c r="M260" s="12">
         <f>K260*L260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="15">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B261" s="7"/>
       <c r="C261" s="8" t="s">
-        <v>784</v>
+        <v>773</v>
       </c>
       <c r="D261" s="9" t="s">
-        <v>785</v>
+        <v>774</v>
       </c>
       <c r="E261" s="18" t="s">
-        <v>786</v>
+        <v>775</v>
       </c>
       <c r="F261" s="8"/>
-      <c r="G261" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G261" s="8"/>
+      <c r="H261" s="7">
+        <v>6.0</v>
+      </c>
+      <c r="I261" s="8"/>
       <c r="J261" s="8" t="s">
-        <v>789</v>
+        <v>776</v>
       </c>
       <c r="K261" s="12">
-        <v>486.0</v>
+        <v>449.0</v>
       </c>
       <c r="L261" s="7"/>
       <c r="M261" s="12">
         <f>K261*L261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="15">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="B262" s="7"/>
       <c r="C262" s="8" t="s">
-        <v>790</v>
+        <v>777</v>
       </c>
       <c r="D262" s="9" t="s">
-        <v>753</v>
+        <v>778</v>
       </c>
       <c r="E262" s="18" t="s">
-        <v>791</v>
+        <v>779</v>
       </c>
       <c r="F262" s="8"/>
       <c r="G262" s="8" t="s">
-        <v>792</v>
+        <v>780</v>
       </c>
       <c r="H262" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I262" s="8"/>
+      <c r="I262" s="8" t="s">
+        <v>781</v>
+      </c>
       <c r="J262" s="8" t="s">
-        <v>793</v>
+        <v>782</v>
       </c>
       <c r="K262" s="12">
-        <v>749.0</v>
+        <v>67.0</v>
       </c>
       <c r="L262" s="7"/>
       <c r="M262" s="12">
         <f>K262*L262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="15">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B263" s="7"/>
       <c r="C263" s="8" t="s">
-        <v>794</v>
+        <v>783</v>
       </c>
       <c r="D263" s="9" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="E263" s="18" t="s">
-        <v>796</v>
+        <v>785</v>
       </c>
       <c r="F263" s="8"/>
-      <c r="G263" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G263" s="8"/>
       <c r="H263" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I263" s="8"/>
+      <c r="I263" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J263" s="8" t="s">
-        <v>798</v>
+        <v>786</v>
       </c>
       <c r="K263" s="12">
-        <v>900.0</v>
+        <v>656.0</v>
       </c>
       <c r="L263" s="7"/>
       <c r="M263" s="12">
         <f>K263*L263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="15">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="D264" s="9" t="s">
-        <v>800</v>
+        <v>788</v>
       </c>
       <c r="E264" s="18" t="s">
-        <v>801</v>
+        <v>789</v>
       </c>
       <c r="F264" s="8"/>
-      <c r="G264" s="8"/>
+      <c r="G264" s="8" t="s">
+        <v>790</v>
+      </c>
       <c r="H264" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I264" s="8"/>
+      <c r="I264" s="8" t="s">
+        <v>791</v>
+      </c>
       <c r="J264" s="8" t="s">
-        <v>802</v>
+        <v>792</v>
       </c>
       <c r="K264" s="12">
-        <v>449.0</v>
+        <v>486.0</v>
       </c>
       <c r="L264" s="7"/>
       <c r="M264" s="12">
         <f>K264*L264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="15">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B265" s="7"/>
       <c r="C265" s="8" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="D265" s="9" t="s">
-        <v>804</v>
+        <v>756</v>
       </c>
       <c r="E265" s="18" t="s">
-        <v>805</v>
+        <v>794</v>
       </c>
       <c r="F265" s="8"/>
-      <c r="G265" s="8"/>
+      <c r="G265" s="8" t="s">
+        <v>795</v>
+      </c>
       <c r="H265" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I265" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I265" s="8"/>
       <c r="J265" s="8" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="K265" s="12">
-        <v>71.0</v>
+        <v>749.0</v>
       </c>
       <c r="L265" s="7"/>
       <c r="M265" s="12">
         <f>K265*L265</f>
         <v>0</v>
       </c>
     </row>
-    <row r="266" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="266" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A266" s="15">
+        <v>36</v>
+      </c>
+      <c r="B266" s="7"/>
+      <c r="C266" s="8" t="s">
+        <v>797</v>
+      </c>
+      <c r="D266" s="9" t="s">
+        <v>798</v>
+      </c>
+      <c r="E266" s="18" t="s">
+        <v>799</v>
+      </c>
+      <c r="F266" s="8"/>
+      <c r="G266" s="8" t="s">
+        <v>800</v>
+      </c>
+      <c r="H266" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I266" s="8"/>
+      <c r="J266" s="8" t="s">
+        <v>801</v>
+      </c>
+      <c r="K266" s="12">
+        <v>900.0</v>
+      </c>
+      <c r="L266" s="7"/>
+      <c r="M266" s="12">
+        <f>K266*L266</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A267" s="15">
+        <v>37</v>
+      </c>
+      <c r="B267" s="7"/>
+      <c r="C267" s="8" t="s">
+        <v>802</v>
+      </c>
+      <c r="D267" s="9" t="s">
+        <v>803</v>
+      </c>
+      <c r="E267" s="18" t="s">
+        <v>804</v>
+      </c>
+      <c r="F267" s="8"/>
+      <c r="G267" s="8"/>
+      <c r="H267" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I267" s="8"/>
+      <c r="J267" s="8" t="s">
+        <v>805</v>
+      </c>
+      <c r="K267" s="12">
+        <v>449.0</v>
+      </c>
+      <c r="L267" s="7"/>
+      <c r="M267" s="12">
+        <f>K267*L267</f>
+        <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="15">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="D268" s="9" t="s">
+        <v>807</v>
+      </c>
+      <c r="E268" s="18" t="s">
         <v>808</v>
-      </c>
-[...4 lines deleted...]
-        <v>810</v>
       </c>
       <c r="F268" s="8"/>
       <c r="G268" s="8"/>
-      <c r="H268" s="7">
-[...2 lines deleted...]
-      <c r="I268" s="8"/>
+      <c r="H268" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I268" s="8" t="s">
+        <v>465</v>
+      </c>
       <c r="J268" s="8" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="K268" s="12">
-        <v>228.0</v>
+        <v>71.0</v>
       </c>
       <c r="L268" s="7"/>
       <c r="M268" s="12">
         <f>K268*L268</f>
         <v>0</v>
       </c>
     </row>
-    <row r="269" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...62 lines deleted...]
-        <v>0</v>
+    <row r="269" spans="1:13" outlineLevel="1">
+      <c r="A269" s="14" t="s">
+        <v>810</v>
+      </c>
+      <c r="E269" s="16"/>
+      <c r="K269" s="10"/>
+      <c r="M269" s="10"/>
+    </row>
+    <row r="270" spans="1:13" outlineLevel="2">
+      <c r="A270" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B270" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C270" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D270" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E270" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F270" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G270" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H270" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I270" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J270" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K270" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L270" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M270" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B271" s="7"/>
       <c r="C271" s="8" t="s">
-        <v>816</v>
+        <v>811</v>
       </c>
       <c r="D271" s="9" t="s">
-        <v>817</v>
+        <v>812</v>
       </c>
       <c r="E271" s="18" t="s">
-        <v>818</v>
+        <v>813</v>
       </c>
       <c r="F271" s="8"/>
       <c r="G271" s="8"/>
       <c r="H271" s="7">
-        <v>18.0</v>
+        <v>2.0</v>
       </c>
       <c r="I271" s="8"/>
       <c r="J271" s="8" t="s">
-        <v>819</v>
+        <v>814</v>
       </c>
       <c r="K271" s="12">
-        <v>75.0</v>
+        <v>228.0</v>
       </c>
       <c r="L271" s="7"/>
       <c r="M271" s="12">
         <f>K271*L271</f>
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
-        <v>820</v>
+        <v>815</v>
       </c>
       <c r="D272" s="9" t="s">
-        <v>821</v>
+        <v>816</v>
       </c>
       <c r="E272" s="18" t="s">
-        <v>822</v>
+        <v>817</v>
       </c>
       <c r="F272" s="8"/>
-      <c r="G272" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G272" s="8"/>
       <c r="H272" s="7">
         <v>1.0</v>
       </c>
       <c r="I272" s="8"/>
       <c r="J272" s="8" t="s">
-        <v>823</v>
+        <v>818</v>
       </c>
       <c r="K272" s="12">
-        <v>116.0</v>
+        <v>228.0</v>
       </c>
       <c r="L272" s="7"/>
       <c r="M272" s="12">
         <f>K272*L272</f>
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
-        <v>209</v>
+        <v>219</v>
       </c>
       <c r="D273" s="9" t="s">
-        <v>210</v>
+        <v>220</v>
       </c>
       <c r="E273" s="18" t="s">
-        <v>211</v>
+        <v>221</v>
       </c>
       <c r="F273" s="8"/>
-      <c r="G273" s="8"/>
+      <c r="G273" s="8" t="s">
+        <v>222</v>
+      </c>
       <c r="H273" s="7">
-        <v>4.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I273" s="8"/>
       <c r="J273" s="8" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
       <c r="K273" s="12">
-        <v>150.0</v>
+        <v>65.0</v>
       </c>
       <c r="L273" s="7"/>
       <c r="M273" s="12">
         <f>K273*L273</f>
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A274" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
-        <v>129</v>
+        <v>819</v>
       </c>
       <c r="D274" s="9" t="s">
-        <v>130</v>
+        <v>820</v>
       </c>
       <c r="E274" s="18" t="s">
-        <v>131</v>
+        <v>821</v>
       </c>
       <c r="F274" s="8"/>
       <c r="G274" s="8"/>
       <c r="H274" s="7">
-        <v>5.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>18.0</v>
+      </c>
+      <c r="I274" s="8"/>
       <c r="J274" s="8" t="s">
-        <v>132</v>
+        <v>822</v>
       </c>
       <c r="K274" s="12">
-        <v>128.0</v>
+        <v>75.0</v>
       </c>
       <c r="L274" s="7"/>
       <c r="M274" s="12">
         <f>K274*L274</f>
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A275" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="D275" s="9" t="s">
         <v>824</v>
       </c>
-      <c r="D275" s="9" t="s">
+      <c r="E275" s="18" t="s">
         <v>825</v>
-      </c>
-[...1 lines deleted...]
-        <v>826</v>
       </c>
       <c r="F275" s="8"/>
       <c r="G275" s="8" t="s">
-        <v>827</v>
+        <v>222</v>
       </c>
       <c r="H275" s="7">
-        <v>4.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I275" s="8"/>
       <c r="J275" s="8" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="K275" s="12">
-        <v>79.0</v>
+        <v>116.0</v>
       </c>
       <c r="L275" s="7"/>
       <c r="M275" s="12">
         <f>K275*L275</f>
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
-        <v>829</v>
+        <v>209</v>
       </c>
       <c r="D276" s="9" t="s">
-        <v>830</v>
+        <v>210</v>
       </c>
       <c r="E276" s="18" t="s">
-        <v>831</v>
+        <v>211</v>
       </c>
       <c r="F276" s="8"/>
       <c r="G276" s="8"/>
       <c r="H276" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I276" s="8"/>
+        <v>4.0</v>
+      </c>
+      <c r="I276" s="8" t="s">
+        <v>212</v>
+      </c>
       <c r="J276" s="8" t="s">
-        <v>832</v>
+        <v>213</v>
       </c>
       <c r="K276" s="12">
-        <v>156.0</v>
+        <v>150.0</v>
       </c>
       <c r="L276" s="7"/>
       <c r="M276" s="12">
         <f>K276*L276</f>
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A277" s="15">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B277" s="7"/>
       <c r="C277" s="8" t="s">
-        <v>214</v>
+        <v>129</v>
       </c>
       <c r="D277" s="9" t="s">
-        <v>215</v>
+        <v>130</v>
       </c>
       <c r="E277" s="18" t="s">
-        <v>216</v>
+        <v>131</v>
       </c>
       <c r="F277" s="8"/>
       <c r="G277" s="8"/>
       <c r="H277" s="7">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="I277" s="8" t="s">
-        <v>217</v>
+        <v>39</v>
       </c>
       <c r="J277" s="8" t="s">
-        <v>218</v>
+        <v>132</v>
       </c>
       <c r="K277" s="12">
-        <v>66.0</v>
+        <v>128.0</v>
       </c>
       <c r="L277" s="7"/>
       <c r="M277" s="12">
         <f>K277*L277</f>
         <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A278" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B278" s="7"/>
       <c r="C278" s="8" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="D278" s="9" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="E278" s="18" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="F278" s="8"/>
-      <c r="G278" s="8"/>
+      <c r="G278" s="8" t="s">
+        <v>830</v>
+      </c>
       <c r="H278" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I278" s="8"/>
+        <v>4.0</v>
+      </c>
+      <c r="I278" s="8" t="s">
+        <v>610</v>
+      </c>
       <c r="J278" s="8" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="K278" s="12">
-        <v>81.0</v>
+        <v>79.0</v>
       </c>
       <c r="L278" s="7"/>
       <c r="M278" s="12">
         <f>K278*L278</f>
         <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A279" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B279" s="7"/>
       <c r="C279" s="8" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="D279" s="9" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="E279" s="18" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="F279" s="8"/>
       <c r="G279" s="8"/>
       <c r="H279" s="7">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="I279" s="8"/>
       <c r="J279" s="8" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="K279" s="12">
-        <v>80.0</v>
+        <v>156.0</v>
       </c>
       <c r="L279" s="7"/>
       <c r="M279" s="12">
         <f>K279*L279</f>
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
-        <v>137</v>
+        <v>214</v>
       </c>
       <c r="D280" s="9" t="s">
-        <v>138</v>
+        <v>215</v>
       </c>
       <c r="E280" s="18" t="s">
-        <v>139</v>
+        <v>216</v>
       </c>
       <c r="F280" s="8"/>
       <c r="G280" s="8"/>
       <c r="H280" s="7">
         <v>2.0</v>
       </c>
-      <c r="I280" s="8"/>
+      <c r="I280" s="8" t="s">
+        <v>217</v>
+      </c>
       <c r="J280" s="8" t="s">
-        <v>140</v>
+        <v>218</v>
       </c>
       <c r="K280" s="12">
-        <v>103.0</v>
+        <v>66.0</v>
       </c>
       <c r="L280" s="7"/>
       <c r="M280" s="12">
         <f>K280*L280</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
-        <v>153</v>
+        <v>836</v>
       </c>
       <c r="D281" s="9" t="s">
-        <v>154</v>
+        <v>837</v>
       </c>
       <c r="E281" s="18" t="s">
-        <v>155</v>
+        <v>838</v>
       </c>
       <c r="F281" s="8"/>
       <c r="G281" s="8"/>
       <c r="H281" s="7">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="I281" s="8"/>
       <c r="J281" s="8" t="s">
-        <v>156</v>
+        <v>839</v>
       </c>
       <c r="K281" s="12">
-        <v>103.0</v>
+        <v>81.0</v>
       </c>
       <c r="L281" s="7"/>
       <c r="M281" s="12">
         <f>K281*L281</f>
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="15">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
+        <v>840</v>
+      </c>
+      <c r="D282" s="9" t="s">
         <v>841</v>
       </c>
-      <c r="D282" s="9" t="s">
+      <c r="E282" s="18" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="F282" s="8"/>
       <c r="G282" s="8"/>
       <c r="H282" s="7">
-        <v>17.0</v>
+        <v>5.0</v>
       </c>
       <c r="I282" s="8"/>
       <c r="J282" s="8" t="s">
-        <v>844</v>
+        <v>843</v>
       </c>
       <c r="K282" s="12">
-        <v>12.0</v>
+        <v>80.0</v>
       </c>
       <c r="L282" s="7"/>
       <c r="M282" s="12">
         <f>K282*L282</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A283" s="15">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
-        <v>845</v>
+        <v>137</v>
       </c>
       <c r="D283" s="9" t="s">
-        <v>846</v>
+        <v>138</v>
       </c>
       <c r="E283" s="18" t="s">
-        <v>847</v>
+        <v>139</v>
       </c>
       <c r="F283" s="8"/>
       <c r="G283" s="8"/>
       <c r="H283" s="7">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
       <c r="I283" s="8"/>
       <c r="J283" s="8" t="s">
-        <v>848</v>
+        <v>140</v>
       </c>
       <c r="K283" s="12">
-        <v>12.0</v>
+        <v>103.0</v>
       </c>
       <c r="L283" s="7"/>
       <c r="M283" s="12">
         <f>K283*L283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
-        <v>849</v>
+        <v>153</v>
       </c>
       <c r="D284" s="9" t="s">
-        <v>850</v>
+        <v>154</v>
       </c>
       <c r="E284" s="18" t="s">
-        <v>851</v>
+        <v>155</v>
       </c>
       <c r="F284" s="8"/>
       <c r="G284" s="8"/>
       <c r="H284" s="7">
-        <v>35.0</v>
+        <v>4.0</v>
       </c>
       <c r="I284" s="8"/>
       <c r="J284" s="8" t="s">
-        <v>852</v>
+        <v>156</v>
       </c>
       <c r="K284" s="12">
-        <v>12.0</v>
+        <v>103.0</v>
       </c>
       <c r="L284" s="7"/>
       <c r="M284" s="12">
         <f>K284*L284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="15">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
-        <v>853</v>
+        <v>844</v>
       </c>
       <c r="D285" s="9" t="s">
-        <v>854</v>
+        <v>845</v>
       </c>
       <c r="E285" s="18" t="s">
-        <v>855</v>
+        <v>846</v>
       </c>
       <c r="F285" s="8"/>
       <c r="G285" s="8"/>
       <c r="H285" s="7">
-        <v>3.0</v>
+        <v>17.0</v>
       </c>
       <c r="I285" s="8"/>
       <c r="J285" s="8" t="s">
-        <v>856</v>
+        <v>847</v>
       </c>
       <c r="K285" s="12">
-        <v>80.0</v>
+        <v>12.0</v>
       </c>
       <c r="L285" s="7"/>
       <c r="M285" s="12">
         <f>K285*L285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="15">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
-        <v>857</v>
+        <v>848</v>
       </c>
       <c r="D286" s="9" t="s">
-        <v>858</v>
+        <v>849</v>
       </c>
       <c r="E286" s="18" t="s">
-        <v>859</v>
+        <v>850</v>
       </c>
       <c r="F286" s="8"/>
       <c r="G286" s="8"/>
       <c r="H286" s="7">
-        <v>28.0</v>
+        <v>14.0</v>
       </c>
       <c r="I286" s="8"/>
       <c r="J286" s="8" t="s">
-        <v>860</v>
+        <v>851</v>
       </c>
       <c r="K286" s="12">
         <v>12.0</v>
       </c>
       <c r="L286" s="7"/>
       <c r="M286" s="12">
         <f>K286*L286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="15">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
-        <v>861</v>
+        <v>852</v>
       </c>
       <c r="D287" s="9" t="s">
-        <v>862</v>
+        <v>853</v>
       </c>
       <c r="E287" s="18" t="s">
-        <v>863</v>
+        <v>854</v>
       </c>
       <c r="F287" s="8"/>
       <c r="G287" s="8"/>
       <c r="H287" s="7">
-        <v>40.0</v>
+        <v>35.0</v>
       </c>
       <c r="I287" s="8"/>
       <c r="J287" s="8" t="s">
-        <v>864</v>
+        <v>855</v>
       </c>
       <c r="K287" s="12">
         <v>12.0</v>
       </c>
       <c r="L287" s="7"/>
       <c r="M287" s="12">
         <f>K287*L287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="15">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
-        <v>865</v>
+        <v>856</v>
       </c>
       <c r="D288" s="9" t="s">
-        <v>866</v>
+        <v>857</v>
       </c>
       <c r="E288" s="18" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="F288" s="8"/>
       <c r="G288" s="8"/>
       <c r="H288" s="7">
-        <v>39.0</v>
+        <v>3.0</v>
       </c>
       <c r="I288" s="8"/>
       <c r="J288" s="8" t="s">
-        <v>868</v>
+        <v>859</v>
       </c>
       <c r="K288" s="12">
-        <v>12.0</v>
+        <v>80.0</v>
       </c>
       <c r="L288" s="7"/>
       <c r="M288" s="12">
         <f>K288*L288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="15">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="D289" s="9" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
       <c r="E289" s="18" t="s">
-        <v>871</v>
+        <v>862</v>
       </c>
       <c r="F289" s="8"/>
       <c r="G289" s="8"/>
       <c r="H289" s="7">
-        <v>30.0</v>
+        <v>28.0</v>
       </c>
       <c r="I289" s="8"/>
       <c r="J289" s="8" t="s">
-        <v>872</v>
+        <v>863</v>
       </c>
       <c r="K289" s="12">
         <v>12.0</v>
       </c>
       <c r="L289" s="7"/>
       <c r="M289" s="12">
         <f>K289*L289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="15">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="D290" s="9" t="s">
-        <v>874</v>
+        <v>865</v>
       </c>
       <c r="E290" s="18" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="F290" s="8"/>
       <c r="G290" s="8"/>
       <c r="H290" s="7">
-        <v>22.0</v>
+        <v>40.0</v>
       </c>
       <c r="I290" s="8"/>
       <c r="J290" s="8" t="s">
-        <v>876</v>
+        <v>867</v>
       </c>
       <c r="K290" s="12">
         <v>12.0</v>
       </c>
       <c r="L290" s="7"/>
       <c r="M290" s="12">
         <f>K290*L290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="15">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
-        <v>877</v>
+        <v>868</v>
       </c>
       <c r="D291" s="9" t="s">
-        <v>878</v>
+        <v>869</v>
       </c>
       <c r="E291" s="18" t="s">
-        <v>879</v>
+        <v>870</v>
       </c>
       <c r="F291" s="8"/>
       <c r="G291" s="8"/>
       <c r="H291" s="7">
-        <v>7.0</v>
+        <v>39.0</v>
       </c>
       <c r="I291" s="8"/>
       <c r="J291" s="8" t="s">
-        <v>880</v>
+        <v>871</v>
       </c>
       <c r="K291" s="12">
         <v>12.0</v>
       </c>
       <c r="L291" s="7"/>
       <c r="M291" s="12">
         <f>K291*L291</f>
         <v>0</v>
       </c>
     </row>
-    <row r="292" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="292" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A292" s="15">
+        <v>22</v>
+      </c>
+      <c r="B292" s="7"/>
+      <c r="C292" s="8" t="s">
+        <v>872</v>
+      </c>
+      <c r="D292" s="9" t="s">
+        <v>873</v>
+      </c>
+      <c r="E292" s="18" t="s">
+        <v>874</v>
+      </c>
+      <c r="F292" s="8"/>
+      <c r="G292" s="8"/>
+      <c r="H292" s="7">
+        <v>30.0</v>
+      </c>
+      <c r="I292" s="8"/>
+      <c r="J292" s="8" t="s">
+        <v>875</v>
+      </c>
+      <c r="K292" s="12">
+        <v>12.0</v>
+      </c>
+      <c r="L292" s="7"/>
+      <c r="M292" s="12">
+        <f>K292*L292</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="293" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A293" s="15">
+        <v>23</v>
+      </c>
+      <c r="B293" s="7"/>
+      <c r="C293" s="8" t="s">
+        <v>876</v>
+      </c>
+      <c r="D293" s="9" t="s">
+        <v>877</v>
+      </c>
+      <c r="E293" s="18" t="s">
+        <v>878</v>
+      </c>
+      <c r="F293" s="8"/>
+      <c r="G293" s="8"/>
+      <c r="H293" s="7">
+        <v>22.0</v>
+      </c>
+      <c r="I293" s="8"/>
+      <c r="J293" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="K293" s="12">
+        <v>12.0</v>
+      </c>
+      <c r="L293" s="7"/>
+      <c r="M293" s="12">
+        <f>K293*L293</f>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="15">
-        <v>1</v>
+        <v>24</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
+        <v>880</v>
+      </c>
+      <c r="D294" s="9" t="s">
+        <v>881</v>
+      </c>
+      <c r="E294" s="18" t="s">
         <v>882</v>
-      </c>
-[...4 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F294" s="8"/>
       <c r="G294" s="8"/>
       <c r="H294" s="7">
-        <v>3.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.0</v>
+      </c>
+      <c r="I294" s="8"/>
       <c r="J294" s="8" t="s">
-        <v>886</v>
+        <v>883</v>
       </c>
       <c r="K294" s="12">
-        <v>223.0</v>
+        <v>12.0</v>
       </c>
       <c r="L294" s="7"/>
       <c r="M294" s="12">
         <f>K294*L294</f>
         <v>0</v>
       </c>
     </row>
-    <row r="295" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...60 lines deleted...]
-        <v>0</v>
+    <row r="295" spans="1:13" outlineLevel="1">
+      <c r="A295" s="14" t="s">
+        <v>884</v>
+      </c>
+      <c r="E295" s="16"/>
+      <c r="K295" s="10"/>
+      <c r="M295" s="10"/>
+    </row>
+    <row r="296" spans="1:13" outlineLevel="2">
+      <c r="A296" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B296" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C296" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D296" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E296" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F296" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G296" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H296" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I296" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J296" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K296" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L296" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M296" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="297" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B297" s="7"/>
       <c r="C297" s="8" t="s">
-        <v>628</v>
+        <v>885</v>
       </c>
       <c r="D297" s="9" t="s">
-        <v>629</v>
+        <v>886</v>
       </c>
       <c r="E297" s="18" t="s">
-        <v>630</v>
+        <v>887</v>
       </c>
       <c r="F297" s="8"/>
-      <c r="G297" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G297" s="8"/>
       <c r="H297" s="7">
-        <v>13.0</v>
+        <v>3.0</v>
       </c>
       <c r="I297" s="8" t="s">
-        <v>64</v>
+        <v>888</v>
       </c>
       <c r="J297" s="8" t="s">
-        <v>631</v>
+        <v>889</v>
       </c>
       <c r="K297" s="12">
-        <v>499.0</v>
+        <v>223.0</v>
       </c>
       <c r="L297" s="7"/>
       <c r="M297" s="12">
         <f>K297*L297</f>
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A298" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B298" s="7"/>
       <c r="C298" s="8" t="s">
-        <v>91</v>
+        <v>161</v>
       </c>
       <c r="D298" s="9" t="s">
-        <v>92</v>
+        <v>162</v>
       </c>
       <c r="E298" s="18" t="s">
-        <v>93</v>
+        <v>163</v>
       </c>
       <c r="F298" s="8"/>
-      <c r="G298" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G298" s="8"/>
       <c r="H298" s="7">
-        <v>19.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I298" s="8"/>
       <c r="J298" s="8" t="s">
-        <v>95</v>
+        <v>164</v>
       </c>
       <c r="K298" s="12">
-        <v>499.0</v>
+        <v>279.0</v>
       </c>
       <c r="L298" s="7"/>
       <c r="M298" s="12">
         <f>K298*L298</f>
         <v>0</v>
       </c>
     </row>
-    <row r="299" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="299" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A299" s="15">
+        <v>3</v>
+      </c>
+      <c r="B299" s="7"/>
+      <c r="C299" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D299" s="9" t="s">
+        <v>166</v>
+      </c>
+      <c r="E299" s="18" t="s">
+        <v>167</v>
+      </c>
+      <c r="F299" s="8"/>
+      <c r="G299" s="8"/>
+      <c r="H299" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I299" s="8"/>
+      <c r="J299" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="K299" s="12">
+        <v>279.0</v>
+      </c>
+      <c r="L299" s="7"/>
+      <c r="M299" s="12">
+        <f>K299*L299</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A300" s="15">
+        <v>4</v>
+      </c>
+      <c r="B300" s="7"/>
+      <c r="C300" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E300" s="18" t="s">
+        <v>638</v>
+      </c>
+      <c r="F300" s="8"/>
+      <c r="G300" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="H300" s="7">
+        <v>13.0</v>
+      </c>
+      <c r="I300" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J300" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="K300" s="12">
+        <v>499.0</v>
+      </c>
+      <c r="L300" s="7"/>
+      <c r="M300" s="12">
+        <f>K300*L300</f>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B301" s="7"/>
       <c r="C301" s="8" t="s">
-        <v>888</v>
+        <v>91</v>
       </c>
       <c r="D301" s="9" t="s">
-        <v>889</v>
+        <v>92</v>
       </c>
       <c r="E301" s="18" t="s">
-        <v>890</v>
+        <v>93</v>
       </c>
       <c r="F301" s="8"/>
       <c r="G301" s="8" t="s">
-        <v>891</v>
+        <v>94</v>
       </c>
       <c r="H301" s="7">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="I301" s="8"/>
+        <v>19.0</v>
+      </c>
+      <c r="I301" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J301" s="8" t="s">
-        <v>892</v>
+        <v>95</v>
       </c>
       <c r="K301" s="12">
-        <v>189.0</v>
+        <v>499.0</v>
       </c>
       <c r="L301" s="7"/>
       <c r="M301" s="12">
         <f>K301*L301</f>
         <v>0</v>
       </c>
     </row>
-    <row r="302" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...64 lines deleted...]
-        <v>0</v>
+    <row r="302" spans="1:13" outlineLevel="1">
+      <c r="A302" s="14" t="s">
+        <v>890</v>
+      </c>
+      <c r="E302" s="16"/>
+      <c r="K302" s="10"/>
+      <c r="M302" s="10"/>
+    </row>
+    <row r="303" spans="1:13" outlineLevel="2">
+      <c r="A303" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B303" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C303" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D303" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E303" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F303" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G303" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H303" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I303" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J303" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K303" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L303" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M303" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B304" s="7"/>
       <c r="C304" s="8" t="s">
-        <v>902</v>
+        <v>891</v>
       </c>
       <c r="D304" s="9" t="s">
-        <v>903</v>
+        <v>892</v>
       </c>
       <c r="E304" s="18" t="s">
-        <v>904</v>
+        <v>893</v>
       </c>
       <c r="F304" s="8"/>
-      <c r="G304" s="8"/>
+      <c r="G304" s="8" t="s">
+        <v>894</v>
+      </c>
       <c r="H304" s="7">
-        <v>4.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I304" s="8"/>
       <c r="J304" s="8" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="K304" s="12">
-        <v>142.0</v>
+        <v>189.0</v>
       </c>
       <c r="L304" s="7"/>
       <c r="M304" s="12">
         <f>K304*L304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8" t="s">
-        <v>907</v>
+        <v>896</v>
       </c>
       <c r="D305" s="9" t="s">
-        <v>908</v>
+        <v>897</v>
       </c>
       <c r="E305" s="18" t="s">
-        <v>909</v>
+        <v>898</v>
       </c>
       <c r="F305" s="8"/>
-      <c r="G305" s="8"/>
+      <c r="G305" s="8" t="s">
+        <v>899</v>
+      </c>
       <c r="H305" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I305" s="8" t="s">
-        <v>64</v>
+        <v>610</v>
       </c>
       <c r="J305" s="8" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
       <c r="K305" s="12">
-        <v>325.0</v>
+        <v>775.0</v>
       </c>
       <c r="L305" s="7"/>
       <c r="M305" s="12">
         <f>K305*L305</f>
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B306" s="7"/>
       <c r="C306" s="8" t="s">
-        <v>911</v>
+        <v>901</v>
       </c>
       <c r="D306" s="9" t="s">
-        <v>912</v>
+        <v>902</v>
       </c>
       <c r="E306" s="18" t="s">
-        <v>913</v>
+        <v>903</v>
       </c>
       <c r="F306" s="8"/>
       <c r="G306" s="8"/>
-      <c r="H306" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H306" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I306" s="8"/>
       <c r="J306" s="8" t="s">
-        <v>915</v>
+        <v>904</v>
       </c>
       <c r="K306" s="12">
-        <v>233.0</v>
+        <v>589.0</v>
       </c>
       <c r="L306" s="7"/>
       <c r="M306" s="12">
         <f>K306*L306</f>
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
-        <v>916</v>
+        <v>905</v>
       </c>
       <c r="D307" s="9" t="s">
-        <v>917</v>
+        <v>906</v>
       </c>
       <c r="E307" s="18" t="s">
-        <v>918</v>
+        <v>907</v>
       </c>
       <c r="F307" s="8"/>
       <c r="G307" s="8"/>
-      <c r="H307" s="7" t="s">
-        <v>26</v>
+      <c r="H307" s="7">
+        <v>4.0</v>
       </c>
       <c r="I307" s="8" t="s">
-        <v>914</v>
+        <v>908</v>
       </c>
       <c r="J307" s="8" t="s">
-        <v>919</v>
+        <v>909</v>
       </c>
       <c r="K307" s="12">
-        <v>233.0</v>
+        <v>142.0</v>
       </c>
       <c r="L307" s="7"/>
       <c r="M307" s="12">
         <f>K307*L307</f>
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="D308" s="9" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="E308" s="18" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="F308" s="8"/>
       <c r="G308" s="8"/>
       <c r="H308" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I308" s="8" t="s">
         <v>64</v>
       </c>
       <c r="J308" s="8" t="s">
-        <v>923</v>
+        <v>913</v>
       </c>
       <c r="K308" s="12">
-        <v>351.0</v>
+        <v>325.0</v>
       </c>
       <c r="L308" s="7"/>
       <c r="M308" s="12">
         <f>K308*L308</f>
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
-        <v>924</v>
+        <v>914</v>
       </c>
       <c r="D309" s="9" t="s">
-        <v>925</v>
+        <v>915</v>
       </c>
       <c r="E309" s="18" t="s">
-        <v>926</v>
+        <v>916</v>
       </c>
       <c r="F309" s="8"/>
       <c r="G309" s="8"/>
-      <c r="H309" s="7">
-        <v>15.0</v>
+      <c r="H309" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I309" s="8" t="s">
-        <v>109</v>
+        <v>917</v>
       </c>
       <c r="J309" s="8" t="s">
-        <v>927</v>
+        <v>918</v>
       </c>
       <c r="K309" s="12">
-        <v>149.0</v>
+        <v>233.0</v>
       </c>
       <c r="L309" s="7"/>
       <c r="M309" s="12">
         <f>K309*L309</f>
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="15">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
-        <v>928</v>
+        <v>919</v>
       </c>
       <c r="D310" s="9" t="s">
-        <v>929</v>
+        <v>920</v>
       </c>
       <c r="E310" s="18" t="s">
-        <v>930</v>
+        <v>921</v>
       </c>
       <c r="F310" s="8"/>
       <c r="G310" s="8"/>
-      <c r="H310" s="7">
-        <v>1.0</v>
+      <c r="H310" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I310" s="8" t="s">
-        <v>33</v>
+        <v>917</v>
       </c>
       <c r="J310" s="8" t="s">
-        <v>931</v>
+        <v>922</v>
       </c>
       <c r="K310" s="12">
-        <v>1411.0</v>
+        <v>233.0</v>
       </c>
       <c r="L310" s="7"/>
       <c r="M310" s="12">
         <f>K310*L310</f>
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
-        <v>932</v>
+        <v>923</v>
       </c>
       <c r="D311" s="9" t="s">
-        <v>933</v>
+        <v>924</v>
       </c>
       <c r="E311" s="18" t="s">
-        <v>934</v>
+        <v>925</v>
       </c>
       <c r="F311" s="8"/>
       <c r="G311" s="8"/>
-      <c r="H311" s="7">
-        <v>1.0</v>
+      <c r="H311" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I311" s="8" t="s">
-        <v>329</v>
+        <v>64</v>
       </c>
       <c r="J311" s="8" t="s">
-        <v>935</v>
+        <v>926</v>
       </c>
       <c r="K311" s="12">
-        <v>249.0</v>
+        <v>351.0</v>
       </c>
       <c r="L311" s="7"/>
       <c r="M311" s="12">
         <f>K311*L311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
-        <v>936</v>
+        <v>927</v>
       </c>
       <c r="D312" s="9" t="s">
-        <v>937</v>
+        <v>928</v>
       </c>
       <c r="E312" s="18" t="s">
-        <v>938</v>
+        <v>929</v>
       </c>
       <c r="F312" s="8"/>
       <c r="G312" s="8"/>
       <c r="H312" s="7">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
       <c r="I312" s="8" t="s">
-        <v>939</v>
+        <v>109</v>
       </c>
       <c r="J312" s="8" t="s">
-        <v>940</v>
+        <v>930</v>
       </c>
       <c r="K312" s="12">
-        <v>1199.0</v>
+        <v>149.0</v>
       </c>
       <c r="L312" s="7"/>
       <c r="M312" s="12">
         <f>K312*L312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
-        <v>941</v>
+        <v>931</v>
       </c>
       <c r="D313" s="9" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="E313" s="18" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="F313" s="8"/>
       <c r="G313" s="8"/>
       <c r="H313" s="7">
         <v>1.0</v>
       </c>
       <c r="I313" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J313" s="8" t="s">
-        <v>944</v>
+        <v>934</v>
       </c>
       <c r="K313" s="12">
-        <v>500.0</v>
+        <v>1411.0</v>
       </c>
       <c r="L313" s="7"/>
       <c r="M313" s="12">
         <f>K313*L313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B314" s="7"/>
       <c r="C314" s="8" t="s">
-        <v>279</v>
+        <v>935</v>
       </c>
       <c r="D314" s="9" t="s">
-        <v>280</v>
+        <v>936</v>
       </c>
       <c r="E314" s="18" t="s">
-        <v>281</v>
+        <v>937</v>
       </c>
       <c r="F314" s="8"/>
       <c r="G314" s="8"/>
       <c r="H314" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I314" s="8" t="s">
-        <v>228</v>
+        <v>329</v>
       </c>
       <c r="J314" s="8" t="s">
-        <v>282</v>
+        <v>938</v>
       </c>
       <c r="K314" s="12">
-        <v>555.0</v>
+        <v>249.0</v>
       </c>
       <c r="L314" s="7"/>
       <c r="M314" s="12">
         <f>K314*L314</f>
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="15">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B315" s="7"/>
       <c r="C315" s="8" t="s">
-        <v>283</v>
+        <v>939</v>
       </c>
       <c r="D315" s="9" t="s">
-        <v>284</v>
+        <v>940</v>
       </c>
       <c r="E315" s="18" t="s">
-        <v>285</v>
+        <v>941</v>
       </c>
       <c r="F315" s="8"/>
       <c r="G315" s="8"/>
       <c r="H315" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I315" s="8" t="s">
-        <v>228</v>
+        <v>942</v>
       </c>
       <c r="J315" s="8" t="s">
-        <v>286</v>
+        <v>943</v>
       </c>
       <c r="K315" s="12">
-        <v>555.0</v>
+        <v>1199.0</v>
       </c>
       <c r="L315" s="7"/>
       <c r="M315" s="12">
         <f>K315*L315</f>
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="15">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
-        <v>287</v>
+        <v>944</v>
       </c>
       <c r="D316" s="9" t="s">
-        <v>288</v>
+        <v>945</v>
       </c>
       <c r="E316" s="18" t="s">
-        <v>289</v>
+        <v>946</v>
       </c>
       <c r="F316" s="8"/>
       <c r="G316" s="8"/>
       <c r="H316" s="7">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="I316" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J316" s="8" t="s">
-        <v>290</v>
+        <v>947</v>
       </c>
       <c r="K316" s="12">
-        <v>555.0</v>
+        <v>500.0</v>
       </c>
       <c r="L316" s="7"/>
       <c r="M316" s="12">
         <f>K316*L316</f>
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="D317" s="9" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="E317" s="18" t="s">
-        <v>293</v>
+        <v>281</v>
       </c>
       <c r="F317" s="8"/>
       <c r="G317" s="8"/>
       <c r="H317" s="7">
         <v>2.0</v>
       </c>
       <c r="I317" s="8" t="s">
-        <v>27</v>
+        <v>228</v>
       </c>
       <c r="J317" s="8" t="s">
-        <v>294</v>
+        <v>282</v>
       </c>
       <c r="K317" s="12">
         <v>555.0</v>
       </c>
       <c r="L317" s="7"/>
       <c r="M317" s="12">
         <f>K317*L317</f>
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="15">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
-        <v>945</v>
+        <v>283</v>
       </c>
       <c r="D318" s="9" t="s">
-        <v>946</v>
+        <v>284</v>
       </c>
       <c r="E318" s="18" t="s">
-        <v>947</v>
+        <v>285</v>
       </c>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="7">
         <v>1.0</v>
       </c>
-      <c r="I318" s="8"/>
+      <c r="I318" s="8" t="s">
+        <v>228</v>
+      </c>
       <c r="J318" s="8" t="s">
-        <v>948</v>
+        <v>286</v>
       </c>
       <c r="K318" s="12">
-        <v>261.0</v>
+        <v>555.0</v>
       </c>
       <c r="L318" s="7"/>
       <c r="M318" s="12">
         <f>K318*L318</f>
         <v>0</v>
       </c>
     </row>
-    <row r="319" spans="1:13" outlineLevel="1">
-[...29 lines deleted...]
-      <c r="H320" s="5" t="s">
+    <row r="319" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A319" s="15">
         <v>16</v>
       </c>
-      <c r="I320" s="4" t="s">
+      <c r="B319" s="7"/>
+      <c r="C319" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="D319" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="E319" s="18" t="s">
+        <v>289</v>
+      </c>
+      <c r="F319" s="8"/>
+      <c r="G319" s="8"/>
+      <c r="H319" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I319" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J319" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="K319" s="12">
+        <v>555.0</v>
+      </c>
+      <c r="L319" s="7"/>
+      <c r="M319" s="12">
+        <f>K319*L319</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="320" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A320" s="15">
         <v>17</v>
       </c>
-      <c r="J320" s="3" t="s">
-[...9 lines deleted...]
-        <v>21</v>
+      <c r="B320" s="7"/>
+      <c r="C320" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D320" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="E320" s="18" t="s">
+        <v>293</v>
+      </c>
+      <c r="F320" s="8"/>
+      <c r="G320" s="8"/>
+      <c r="H320" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I320" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J320" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="K320" s="12">
+        <v>555.0</v>
+      </c>
+      <c r="L320" s="7"/>
+      <c r="M320" s="12">
+        <f>K320*L320</f>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A321" s="15">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="B321" s="7"/>
       <c r="C321" s="8" t="s">
+        <v>948</v>
+      </c>
+      <c r="D321" s="9" t="s">
+        <v>949</v>
+      </c>
+      <c r="E321" s="18" t="s">
         <v>950</v>
       </c>
-      <c r="D321" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F321" s="8"/>
-      <c r="G321" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G321" s="8"/>
       <c r="H321" s="7">
         <v>1.0</v>
       </c>
       <c r="I321" s="8"/>
       <c r="J321" s="8" t="s">
-        <v>954</v>
+        <v>951</v>
       </c>
       <c r="K321" s="12">
-        <v>196.0</v>
+        <v>261.0</v>
       </c>
       <c r="L321" s="7"/>
       <c r="M321" s="12">
         <f>K321*L321</f>
         <v>0</v>
       </c>
     </row>
-    <row r="322" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...64 lines deleted...]
-        <v>0</v>
+    <row r="322" spans="1:13" outlineLevel="1">
+      <c r="A322" s="14" t="s">
+        <v>952</v>
+      </c>
+      <c r="E322" s="16"/>
+      <c r="K322" s="10"/>
+      <c r="M322" s="10"/>
+    </row>
+    <row r="323" spans="1:13" outlineLevel="2">
+      <c r="A323" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B323" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C323" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D323" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E323" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F323" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G323" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H323" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I323" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J323" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K323" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L323" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M323" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A324" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="D324" s="9" t="s">
-        <v>964</v>
+        <v>954</v>
       </c>
       <c r="E324" s="18" t="s">
-        <v>965</v>
+        <v>955</v>
       </c>
       <c r="F324" s="8"/>
-      <c r="G324" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G324" s="8" t="s">
+        <v>956</v>
+      </c>
+      <c r="H324" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I324" s="8"/>
       <c r="J324" s="8" t="s">
-        <v>966</v>
+        <v>957</v>
       </c>
       <c r="K324" s="12">
-        <v>314.0</v>
+        <v>196.0</v>
       </c>
       <c r="L324" s="7"/>
       <c r="M324" s="12">
         <f>K324*L324</f>
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
-        <v>967</v>
+        <v>958</v>
       </c>
       <c r="D325" s="9" t="s">
-        <v>968</v>
+        <v>959</v>
       </c>
       <c r="E325" s="18" t="s">
-        <v>969</v>
+        <v>960</v>
       </c>
       <c r="F325" s="8"/>
-      <c r="G325" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G325" s="8"/>
       <c r="H325" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I325" s="8"/>
+      <c r="I325" s="8" t="s">
+        <v>465</v>
+      </c>
       <c r="J325" s="8" t="s">
-        <v>971</v>
+        <v>961</v>
       </c>
       <c r="K325" s="12">
-        <v>501.0</v>
+        <v>316.0</v>
       </c>
       <c r="L325" s="7"/>
       <c r="M325" s="12">
         <f>K325*L325</f>
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
-        <v>972</v>
+        <v>962</v>
       </c>
       <c r="D326" s="9" t="s">
-        <v>973</v>
+        <v>963</v>
       </c>
       <c r="E326" s="18" t="s">
-        <v>974</v>
+        <v>964</v>
       </c>
       <c r="F326" s="8"/>
       <c r="G326" s="8"/>
-      <c r="H326" s="7" t="s">
-        <v>26</v>
+      <c r="H326" s="7">
+        <v>4.0</v>
       </c>
       <c r="I326" s="8" t="s">
-        <v>465</v>
+        <v>203</v>
       </c>
       <c r="J326" s="8" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="K326" s="12">
-        <v>571.0</v>
+        <v>659.0</v>
       </c>
       <c r="L326" s="7"/>
       <c r="M326" s="12">
         <f>K326*L326</f>
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="15">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="D327" s="9" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
       <c r="E327" s="18" t="s">
-        <v>978</v>
+        <v>968</v>
       </c>
       <c r="F327" s="8"/>
       <c r="G327" s="8"/>
       <c r="H327" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I327" s="8" t="s">
-        <v>217</v>
+        <v>351</v>
       </c>
       <c r="J327" s="8" t="s">
-        <v>979</v>
+        <v>969</v>
       </c>
       <c r="K327" s="12">
-        <v>109.0</v>
+        <v>314.0</v>
       </c>
       <c r="L327" s="7"/>
       <c r="M327" s="12">
         <f>K327*L327</f>
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="15">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
-        <v>980</v>
+        <v>970</v>
       </c>
       <c r="D328" s="9" t="s">
-        <v>981</v>
+        <v>971</v>
       </c>
       <c r="E328" s="18" t="s">
-        <v>982</v>
+        <v>972</v>
       </c>
       <c r="F328" s="8"/>
-      <c r="G328" s="8"/>
+      <c r="G328" s="8" t="s">
+        <v>973</v>
+      </c>
       <c r="H328" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I328" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I328" s="8"/>
       <c r="J328" s="8" t="s">
-        <v>983</v>
+        <v>974</v>
       </c>
       <c r="K328" s="12">
-        <v>109.0</v>
+        <v>501.0</v>
       </c>
       <c r="L328" s="7"/>
       <c r="M328" s="12">
         <f>K328*L328</f>
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="15">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
-        <v>984</v>
+        <v>975</v>
       </c>
       <c r="D329" s="9" t="s">
-        <v>985</v>
+        <v>976</v>
       </c>
       <c r="E329" s="18" t="s">
-        <v>986</v>
+        <v>977</v>
       </c>
       <c r="F329" s="8"/>
       <c r="G329" s="8"/>
       <c r="H329" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I329" s="8" t="s">
-        <v>987</v>
+        <v>465</v>
       </c>
       <c r="J329" s="8" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
       <c r="K329" s="12">
-        <v>316.0</v>
+        <v>571.0</v>
       </c>
       <c r="L329" s="7"/>
       <c r="M329" s="12">
         <f>K329*L329</f>
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="15">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
-        <v>989</v>
+        <v>979</v>
       </c>
       <c r="D330" s="9" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
       <c r="E330" s="18" t="s">
-        <v>991</v>
+        <v>981</v>
       </c>
       <c r="F330" s="8"/>
       <c r="G330" s="8"/>
-      <c r="H330" s="7">
-[...2 lines deleted...]
-      <c r="I330" s="8"/>
+      <c r="H330" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I330" s="8" t="s">
+        <v>217</v>
+      </c>
       <c r="J330" s="8" t="s">
-        <v>992</v>
+        <v>982</v>
       </c>
       <c r="K330" s="12">
-        <v>264.0</v>
+        <v>109.0</v>
       </c>
       <c r="L330" s="7"/>
       <c r="M330" s="12">
         <f>K330*L330</f>
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="15">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
-        <v>993</v>
+        <v>983</v>
       </c>
       <c r="D331" s="9" t="s">
-        <v>994</v>
+        <v>984</v>
       </c>
       <c r="E331" s="18" t="s">
-        <v>995</v>
+        <v>985</v>
       </c>
       <c r="F331" s="8"/>
       <c r="G331" s="8"/>
       <c r="H331" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I331" s="8" t="s">
-        <v>465</v>
+        <v>217</v>
       </c>
       <c r="J331" s="8" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
       <c r="K331" s="12">
-        <v>710.0</v>
+        <v>109.0</v>
       </c>
       <c r="L331" s="7"/>
       <c r="M331" s="12">
         <f>K331*L331</f>
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A332" s="15">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
-        <v>997</v>
+        <v>987</v>
       </c>
       <c r="D332" s="9" t="s">
-        <v>998</v>
+        <v>988</v>
       </c>
       <c r="E332" s="18" t="s">
-        <v>999</v>
+        <v>989</v>
       </c>
       <c r="F332" s="8"/>
       <c r="G332" s="8"/>
       <c r="H332" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I332" s="8"/>
+      <c r="I332" s="8" t="s">
+        <v>990</v>
+      </c>
       <c r="J332" s="8" t="s">
-        <v>1000</v>
+        <v>991</v>
       </c>
       <c r="K332" s="12">
-        <v>782.0</v>
+        <v>316.0</v>
       </c>
       <c r="L332" s="7"/>
       <c r="M332" s="12">
         <f>K332*L332</f>
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A333" s="15">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
-        <v>1001</v>
+        <v>992</v>
       </c>
       <c r="D333" s="9" t="s">
-        <v>1002</v>
+        <v>993</v>
       </c>
       <c r="E333" s="18" t="s">
-        <v>1003</v>
+        <v>994</v>
       </c>
       <c r="F333" s="8"/>
       <c r="G333" s="8"/>
-      <c r="H333" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J333" s="8"/>
+      <c r="H333" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I333" s="8"/>
+      <c r="J333" s="8" t="s">
+        <v>995</v>
+      </c>
       <c r="K333" s="12">
-        <v>820.0</v>
+        <v>264.0</v>
       </c>
       <c r="L333" s="7"/>
       <c r="M333" s="12">
         <f>K333*L333</f>
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A334" s="15">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
-        <v>1004</v>
+        <v>996</v>
       </c>
       <c r="D334" s="9" t="s">
-        <v>1005</v>
+        <v>997</v>
       </c>
       <c r="E334" s="18" t="s">
-        <v>1006</v>
+        <v>998</v>
       </c>
       <c r="F334" s="8"/>
       <c r="G334" s="8"/>
       <c r="H334" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I334" s="8" t="s">
-        <v>329</v>
+        <v>465</v>
       </c>
       <c r="J334" s="8" t="s">
-        <v>1007</v>
+        <v>999</v>
       </c>
       <c r="K334" s="12">
-        <v>795.0</v>
+        <v>710.0</v>
       </c>
       <c r="L334" s="7"/>
       <c r="M334" s="12">
         <f>K334*L334</f>
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A335" s="15">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
-        <v>1008</v>
+        <v>1000</v>
       </c>
       <c r="D335" s="9" t="s">
-        <v>1009</v>
+        <v>1001</v>
       </c>
       <c r="E335" s="18" t="s">
-        <v>1010</v>
+        <v>1002</v>
       </c>
       <c r="F335" s="8"/>
       <c r="G335" s="8"/>
       <c r="H335" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I335" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I335" s="8"/>
       <c r="J335" s="8" t="s">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="K335" s="12">
-        <v>917.0</v>
+        <v>782.0</v>
       </c>
       <c r="L335" s="7"/>
       <c r="M335" s="12">
         <f>K335*L335</f>
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="15">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="D336" s="9" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="E336" s="18" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="F336" s="8"/>
       <c r="G336" s="8"/>
       <c r="H336" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I336" s="8" t="s">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>706</v>
+      </c>
+      <c r="J336" s="8"/>
       <c r="K336" s="12">
-        <v>566.0</v>
+        <v>820.0</v>
       </c>
       <c r="L336" s="7"/>
       <c r="M336" s="12">
         <f>K336*L336</f>
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="15">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
-        <v>1016</v>
+        <v>1007</v>
       </c>
       <c r="D337" s="9" t="s">
-        <v>1017</v>
+        <v>1008</v>
       </c>
       <c r="E337" s="18" t="s">
-        <v>1018</v>
+        <v>1009</v>
       </c>
       <c r="F337" s="8"/>
       <c r="G337" s="8"/>
       <c r="H337" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I337" s="8" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="J337" s="8" t="s">
-        <v>1019</v>
+        <v>1010</v>
       </c>
       <c r="K337" s="12">
-        <v>566.0</v>
+        <v>795.0</v>
       </c>
       <c r="L337" s="7"/>
       <c r="M337" s="12">
         <f>K337*L337</f>
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="15">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
-        <v>1020</v>
+        <v>1011</v>
       </c>
       <c r="D338" s="9" t="s">
-        <v>1021</v>
+        <v>1012</v>
       </c>
       <c r="E338" s="18" t="s">
-        <v>1022</v>
+        <v>1013</v>
       </c>
       <c r="F338" s="8"/>
       <c r="G338" s="8"/>
       <c r="H338" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I338" s="8" t="s">
-        <v>987</v>
+        <v>465</v>
       </c>
       <c r="J338" s="8" t="s">
-        <v>1023</v>
+        <v>1014</v>
       </c>
       <c r="K338" s="12">
-        <v>251.0</v>
+        <v>917.0</v>
       </c>
       <c r="L338" s="7"/>
       <c r="M338" s="12">
         <f>K338*L338</f>
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="15">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
-        <v>1024</v>
+        <v>1015</v>
       </c>
       <c r="D339" s="9" t="s">
-        <v>1025</v>
+        <v>1016</v>
       </c>
       <c r="E339" s="18" t="s">
-        <v>1026</v>
+        <v>1017</v>
       </c>
       <c r="F339" s="8"/>
       <c r="G339" s="8"/>
       <c r="H339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I339" s="8" t="s">
-        <v>45</v>
+        <v>346</v>
       </c>
       <c r="J339" s="8" t="s">
-        <v>1027</v>
+        <v>1018</v>
       </c>
       <c r="K339" s="12">
-        <v>330.0</v>
+        <v>566.0</v>
       </c>
       <c r="L339" s="7"/>
       <c r="M339" s="12">
         <f>K339*L339</f>
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="15">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
-        <v>1028</v>
+        <v>1019</v>
       </c>
       <c r="D340" s="9" t="s">
-        <v>1029</v>
+        <v>1020</v>
       </c>
       <c r="E340" s="18" t="s">
-        <v>1030</v>
+        <v>1021</v>
       </c>
       <c r="F340" s="8"/>
       <c r="G340" s="8"/>
       <c r="H340" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I340" s="8" t="s">
         <v>346</v>
       </c>
       <c r="J340" s="8" t="s">
-        <v>1031</v>
+        <v>1022</v>
       </c>
       <c r="K340" s="12">
-        <v>316.0</v>
+        <v>566.0</v>
       </c>
       <c r="L340" s="7"/>
       <c r="M340" s="12">
         <f>K340*L340</f>
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="15">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
-        <v>1032</v>
+        <v>1023</v>
       </c>
       <c r="D341" s="9" t="s">
-        <v>1033</v>
+        <v>1024</v>
       </c>
       <c r="E341" s="18" t="s">
-        <v>1034</v>
+        <v>1025</v>
       </c>
       <c r="F341" s="8"/>
       <c r="G341" s="8"/>
       <c r="H341" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I341" s="8" t="s">
-        <v>109</v>
+        <v>990</v>
       </c>
       <c r="J341" s="8" t="s">
-        <v>1035</v>
+        <v>1026</v>
       </c>
       <c r="K341" s="12">
-        <v>667.0</v>
+        <v>251.0</v>
       </c>
       <c r="L341" s="7"/>
       <c r="M341" s="12">
         <f>K341*L341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="15">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
-        <v>1036</v>
+        <v>1027</v>
       </c>
       <c r="D342" s="9" t="s">
-        <v>1037</v>
+        <v>1028</v>
       </c>
       <c r="E342" s="18" t="s">
-        <v>1038</v>
+        <v>1029</v>
       </c>
       <c r="F342" s="8"/>
-      <c r="G342" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G342" s="8"/>
       <c r="H342" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I342" s="8" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="J342" s="8" t="s">
-        <v>1039</v>
+        <v>1030</v>
       </c>
       <c r="K342" s="12">
-        <v>609.0</v>
+        <v>330.0</v>
       </c>
       <c r="L342" s="7"/>
       <c r="M342" s="12">
         <f>K342*L342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="15">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
-        <v>169</v>
+        <v>1031</v>
       </c>
       <c r="D343" s="9" t="s">
-        <v>170</v>
+        <v>1032</v>
       </c>
       <c r="E343" s="18" t="s">
-        <v>171</v>
+        <v>1033</v>
       </c>
       <c r="F343" s="8"/>
       <c r="G343" s="8"/>
-      <c r="H343" s="7">
-[...2 lines deleted...]
-      <c r="I343" s="8"/>
+      <c r="H343" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I343" s="8" t="s">
+        <v>346</v>
+      </c>
       <c r="J343" s="8" t="s">
-        <v>172</v>
+        <v>1034</v>
       </c>
       <c r="K343" s="12">
-        <v>449.0</v>
+        <v>316.0</v>
       </c>
       <c r="L343" s="7"/>
       <c r="M343" s="12">
         <f>K343*L343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="15">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
-        <v>87</v>
+        <v>1035</v>
       </c>
       <c r="D344" s="9" t="s">
-        <v>88</v>
+        <v>1036</v>
       </c>
       <c r="E344" s="18" t="s">
-        <v>89</v>
+        <v>1037</v>
       </c>
       <c r="F344" s="8"/>
       <c r="G344" s="8"/>
-      <c r="H344" s="7">
-        <v>9.0</v>
+      <c r="H344" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I344" s="8" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="J344" s="8" t="s">
-        <v>90</v>
+        <v>1038</v>
       </c>
       <c r="K344" s="12">
-        <v>199.0</v>
+        <v>667.0</v>
       </c>
       <c r="L344" s="7"/>
       <c r="M344" s="12">
         <f>K344*L344</f>
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="15">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B345" s="7"/>
       <c r="C345" s="8" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D345" s="9" t="s">
         <v>1040</v>
       </c>
-      <c r="D345" s="9" t="s">
+      <c r="E345" s="18" t="s">
         <v>1041</v>
       </c>
-      <c r="E345" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F345" s="8"/>
-      <c r="G345" s="8"/>
+      <c r="G345" s="8" t="s">
+        <v>85</v>
+      </c>
       <c r="H345" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I345" s="8" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="J345" s="8"/>
+        <v>64</v>
+      </c>
+      <c r="J345" s="8" t="s">
+        <v>1042</v>
+      </c>
       <c r="K345" s="12">
-        <v>1260.0</v>
+        <v>609.0</v>
       </c>
       <c r="L345" s="7"/>
       <c r="M345" s="12">
         <f>K345*L345</f>
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="15">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B346" s="7"/>
       <c r="C346" s="8" t="s">
-        <v>1043</v>
+        <v>169</v>
       </c>
       <c r="D346" s="9" t="s">
-        <v>1044</v>
+        <v>170</v>
       </c>
       <c r="E346" s="18" t="s">
-        <v>1045</v>
+        <v>171</v>
       </c>
       <c r="F346" s="8"/>
       <c r="G346" s="8"/>
       <c r="H346" s="7">
         <v>1.0</v>
       </c>
       <c r="I346" s="8"/>
       <c r="J346" s="8" t="s">
-        <v>1046</v>
+        <v>172</v>
       </c>
       <c r="K346" s="12">
-        <v>154.0</v>
+        <v>449.0</v>
       </c>
       <c r="L346" s="7"/>
       <c r="M346" s="12">
         <f>K346*L346</f>
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="15">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B347" s="7"/>
       <c r="C347" s="8" t="s">
-        <v>1047</v>
+        <v>87</v>
       </c>
       <c r="D347" s="9" t="s">
-        <v>1048</v>
+        <v>88</v>
       </c>
       <c r="E347" s="18" t="s">
-        <v>1049</v>
+        <v>89</v>
       </c>
       <c r="F347" s="8"/>
-      <c r="G347" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G347" s="8"/>
+      <c r="H347" s="7">
+        <v>9.0</v>
       </c>
       <c r="I347" s="8" t="s">
-        <v>602</v>
+        <v>64</v>
       </c>
       <c r="J347" s="8" t="s">
-        <v>1051</v>
+        <v>90</v>
       </c>
       <c r="K347" s="12">
-        <v>659.0</v>
+        <v>199.0</v>
       </c>
       <c r="L347" s="7"/>
       <c r="M347" s="12">
         <f>K347*L347</f>
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="15">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B348" s="7"/>
       <c r="C348" s="8" t="s">
-        <v>1052</v>
+        <v>1043</v>
       </c>
       <c r="D348" s="9" t="s">
-        <v>1053</v>
+        <v>1044</v>
       </c>
       <c r="E348" s="18" t="s">
-        <v>1054</v>
+        <v>1045</v>
       </c>
       <c r="F348" s="8"/>
       <c r="G348" s="8"/>
       <c r="H348" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I348" s="8" t="s">
-        <v>109</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="J348" s="8"/>
       <c r="K348" s="12">
-        <v>509.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L348" s="7"/>
       <c r="M348" s="12">
         <f>K348*L348</f>
         <v>0</v>
       </c>
     </row>
-    <row r="349" spans="1:13">
-      <c r="K349" t="s">
+    <row r="349" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A349" s="15">
+        <v>26</v>
+      </c>
+      <c r="B349" s="7"/>
+      <c r="C349" s="8" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D349" s="9" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E349" s="18" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F349" s="8"/>
+      <c r="G349" s="8"/>
+      <c r="H349" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I349" s="8"/>
+      <c r="J349" s="8" t="s">
+        <v>1049</v>
+      </c>
+      <c r="K349" s="12">
+        <v>154.0</v>
+      </c>
+      <c r="L349" s="7"/>
+      <c r="M349" s="12">
+        <f>K349*L349</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="350" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A350" s="15">
+        <v>27</v>
+      </c>
+      <c r="B350" s="7"/>
+      <c r="C350" s="8" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D350" s="9" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E350" s="18" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F350" s="8"/>
+      <c r="G350" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H350" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I350" s="8" t="s">
+        <v>610</v>
+      </c>
+      <c r="J350" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="K350" s="12">
+        <v>659.0</v>
+      </c>
+      <c r="L350" s="7"/>
+      <c r="M350" s="12">
+        <f>K350*L350</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="351" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A351" s="15">
+        <v>28</v>
+      </c>
+      <c r="B351" s="7"/>
+      <c r="C351" s="8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D351" s="9" t="s">
         <v>1056</v>
       </c>
-      <c r="L349">
-[...4 lines deleted...]
-        <f>SUM(M11:M348)</f>
+      <c r="E351" s="18" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F351" s="8"/>
+      <c r="G351" s="8"/>
+      <c r="H351" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I351" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="J351" s="8" t="s">
+        <v>1058</v>
+      </c>
+      <c r="K351" s="12">
+        <v>509.0</v>
+      </c>
+      <c r="L351" s="7"/>
+      <c r="M351" s="12">
+        <f>K351*L351</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="352" spans="1:13">
+      <c r="K352" t="s">
+        <v>1059</v>
+      </c>
+      <c r="L352">
+        <f>SUM(L11:L351)</f>
+        <v>0</v>
+      </c>
+      <c r="M352">
+        <f>SUM(M11:M351)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A92:M92"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A134:M134"/>
-    <mergeCell ref="A144:M144"/>
-[...5 lines deleted...]
-    <mergeCell ref="A319:M319"/>
+    <mergeCell ref="A146:M146"/>
+    <mergeCell ref="A151:M151"/>
+    <mergeCell ref="A229:M229"/>
+    <mergeCell ref="A269:M269"/>
+    <mergeCell ref="A295:M295"/>
+    <mergeCell ref="A302:M302"/>
+    <mergeCell ref="A322:M322"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -24296,55 +24487,55 @@
     <hyperlink ref="C115" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_120"/>
-    <hyperlink ref="C146" r:id="rId_hyperlink_121"/>
-    <hyperlink ref="C147" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_123"/>
-    <hyperlink ref="C151" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="C152" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_150"/>
@@ -24374,163 +24565,166 @@
     <hyperlink ref="C201" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_198"/>
-    <hyperlink ref="C228" r:id="rId_hyperlink_199"/>
-[...1 lines deleted...]
-    <hyperlink ref="C230" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C228" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C238" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C239" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C248" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C249" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C250" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C251" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C254" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C255" r:id="rId_hyperlink_226"/>
     <hyperlink ref="C256" r:id="rId_hyperlink_227"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_228"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_229"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_236"/>
-    <hyperlink ref="C268" r:id="rId_hyperlink_237"/>
-[...1 lines deleted...]
-    <hyperlink ref="C270" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="C266" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="C267" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="C268" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_242"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C275" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C277" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C278" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_260"/>
-    <hyperlink ref="C294" r:id="rId_hyperlink_261"/>
-[...1 lines deleted...]
-    <hyperlink ref="C296" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="C292" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="C293" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="C294" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_265"/>
-    <hyperlink ref="C301" r:id="rId_hyperlink_266"/>
-[...1 lines deleted...]
-    <hyperlink ref="C303" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="C299" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C317" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C318" r:id="rId_hyperlink_283"/>
-    <hyperlink ref="C321" r:id="rId_hyperlink_284"/>
-[...1 lines deleted...]
-    <hyperlink ref="C323" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="C319" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="C320" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="C321" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C327" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C328" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C332" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C333" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_301"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_302"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C342" r:id="rId_hyperlink_305"/>
     <hyperlink ref="C343" r:id="rId_hyperlink_306"/>
     <hyperlink ref="C344" r:id="rId_hyperlink_307"/>
     <hyperlink ref="C345" r:id="rId_hyperlink_308"/>
     <hyperlink ref="C346" r:id="rId_hyperlink_309"/>
     <hyperlink ref="C347" r:id="rId_hyperlink_310"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="C349" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="C350" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="C351" r:id="rId_hyperlink_314"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>