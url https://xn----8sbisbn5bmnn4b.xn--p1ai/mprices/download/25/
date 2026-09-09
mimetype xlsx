--- v2 (2026-07-25)
+++ v3 (2026-09-09)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1064">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:51:52</t>
+    <t>Актуальность прайса на: 2026-09-09 18:28:04</t>
   </si>
   <si>
     <t>Творчество</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -2797,50 +2797,62 @@
     <t>6922075342868</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/27/32701/images/71038/71038.750x0.jpg</t>
   </si>
   <si>
     <t>KL-66</t>
   </si>
   <si>
     <t>Набор для раскопок Сокровища 1 шт в ассортименте KL-66</t>
   </si>
   <si>
     <t>6922075342851</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/27/32703/images/71042/71042.750x0.jpg</t>
   </si>
   <si>
     <t>KL-79</t>
   </si>
   <si>
     <t>Набор для раскопок Динозавры KL-79</t>
   </si>
   <si>
     <t>6922075342899</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/99/9958/images/58596/58596.750x0.png</t>
+  </si>
+  <si>
+    <t>Z110</t>
+  </si>
+  <si>
+    <t>Набор химических экспериментов для детей "Молекулярная икра" (красная икра) Z110</t>
+  </si>
+  <si>
+    <t>4603728100197</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/99/9955/images/58595/58595.750x0.png</t>
   </si>
   <si>
     <t>Z107</t>
   </si>
   <si>
     <t>"Защитный Набор"  для безопасного проведения экспериментов Z107</t>
   </si>
   <si>
     <t>4603728100166</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/06/10620/images/15090/15090.750x0.jpg</t>
   </si>
   <si>
     <t>ВВ0927</t>
   </si>
   <si>
     <t>Опыты Секреты человеческого тела ВВ0927</t>
   </si>
   <si>
     <t>4895136007599</t>
   </si>
@@ -3346,51 +3358,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9615.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53971.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58732.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x96105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523.96x96107.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501.96x96108.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53934.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55689.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59801.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55647.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390.96x96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60396.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654.96x96233.JPG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123.96x96235.JPG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125.96x96236.JPG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38888.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40174.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64991.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96266.JPG"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96267.JPG"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595.96x96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592.96x96289.jpeg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67440.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68887.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656.96x96307.jpeg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224.96x96313.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51670.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9615.JPG"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63031.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63076.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63163.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25451.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32380.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33087.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68954.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55635.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63390.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34037.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58849.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59025.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38375.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38059.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43006.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40175.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45761.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45771.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53971.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55548.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58732.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58734.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21604.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45750.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45769.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21721.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21725.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21324.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21320.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25139.96x96105.jpeg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25435.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51523.96x96107.JPG"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501.96x96108.JPG"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67178.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62838.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62835.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45846.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53810.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62127.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x96115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49816.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16167.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22296.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35195.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38068.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21806.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29497.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50727.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32705.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32706.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32800.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32799.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39389.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40370.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44463.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45851.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54008.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54009.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53934.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55686.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55689.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55690.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55691.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55692.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55900.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55929.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55930.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57685.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59801.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60384.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60386.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65178.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65179.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65181.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65410.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65396.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65808.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67707.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21611.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40363.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40365.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18215.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25207.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44791.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55955.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55958.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47127.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55914.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47496.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47499.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47491.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47492.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96178.JPG"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40264.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63171.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27908.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28865.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28866.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63065.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63068.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63061.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41584.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33167.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40696.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38569.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41561.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44462.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44576.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55627.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55647.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60390.96x96204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60394.96x96205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60396.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60398.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66328.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66472.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70410.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70421.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46057.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32169.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41198.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41201.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29091.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22160.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22159.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22158.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30902.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21439.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21443.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21436.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21353.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32360.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33343.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16795.96x96230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16802.96x96231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14654.96x96233.JPG"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17918.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31123.96x96235.JPG"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31125.96x96236.JPG"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31158.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61055.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38862.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38859.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38764.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38778.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63071.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47331.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62844.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38888.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23871.96x96248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40174.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44225.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28910.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55876.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55869.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65006.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64997.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64991.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65141.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65143.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65137.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50733.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25873.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25875.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x96266.JPG"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x96267.JPG"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39901.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65002.96x96270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70483.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70487.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71036.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71038.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71042.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58596.96x96276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595.96x96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15090.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55269.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63035.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55282.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48528.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48524.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48519.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48517.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51066.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63418.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68592.96x96290.jpeg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64782.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67726.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65465.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65463.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65466.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66426.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67440.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68364.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68386.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68887.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70409.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70670.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70667.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70654.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71000.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46656.96x96308.jpeg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25910.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23969.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68415.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45780.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224.96x96314.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_14653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -11611,1167 +11623,1197 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_15441" descr=""/>
+        <xdr:cNvPr id="276" name="product_15444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_15384" descr=""/>
+        <xdr:cNvPr id="277" name="product_15441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_15382" descr=""/>
+        <xdr:cNvPr id="278" name="product_15384" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_15377" descr=""/>
+        <xdr:cNvPr id="279" name="product_15382" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_15378" descr=""/>
+        <xdr:cNvPr id="280" name="product_15377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_15413" descr=""/>
+        <xdr:cNvPr id="281" name="product_15378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_15412" descr=""/>
+        <xdr:cNvPr id="282" name="product_15413" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_15409" descr=""/>
+        <xdr:cNvPr id="283" name="product_15412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_15408" descr=""/>
+        <xdr:cNvPr id="284" name="product_15409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_15403" descr=""/>
+        <xdr:cNvPr id="285" name="product_15408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>323</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="286" name="product_21031" descr=""/>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="product_15403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_25403" descr=""/>
+        <xdr:cNvPr id="287" name="product_21031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_25934" descr=""/>
+        <xdr:cNvPr id="288" name="product_25403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_26107" descr=""/>
+        <xdr:cNvPr id="289" name="product_25934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_26512" descr=""/>
+        <xdr:cNvPr id="290" name="product_26107" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_26554" descr=""/>
+        <xdr:cNvPr id="291" name="product_26512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_26912" descr=""/>
+        <xdr:cNvPr id="292" name="product_26554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_26913" descr=""/>
+        <xdr:cNvPr id="293" name="product_26912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_26914" descr=""/>
+        <xdr:cNvPr id="294" name="product_26913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_27496" descr=""/>
+        <xdr:cNvPr id="295" name="product_26914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_27957" descr=""/>
+        <xdr:cNvPr id="296" name="product_27496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_28487" descr=""/>
+        <xdr:cNvPr id="297" name="product_27957" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_28568" descr=""/>
+        <xdr:cNvPr id="298" name="product_28487" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_28857" descr=""/>
+        <xdr:cNvPr id="299" name="product_28568" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_29118" descr=""/>
+        <xdr:cNvPr id="300" name="product_28857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_29663" descr=""/>
+        <xdr:cNvPr id="301" name="product_29118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_29665" descr=""/>
+        <xdr:cNvPr id="302" name="product_29663" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_29795" descr=""/>
+        <xdr:cNvPr id="303" name="product_29665" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_29803" descr=""/>
+        <xdr:cNvPr id="304" name="product_29795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_29812" descr=""/>
+        <xdr:cNvPr id="305" name="product_29803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_30026" descr=""/>
+        <xdr:cNvPr id="306" name="product_29812" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_19813" descr=""/>
+        <xdr:cNvPr id="307" name="product_30026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_15512" descr=""/>
+        <xdr:cNvPr id="308" name="product_19813" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_12454" descr=""/>
+        <xdr:cNvPr id="309" name="product_15512" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_28578" descr=""/>
+        <xdr:cNvPr id="310" name="product_12454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_19719" descr=""/>
+        <xdr:cNvPr id="311" name="product_28578" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_13757" descr=""/>
+        <xdr:cNvPr id="312" name="product_19719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_30027" descr=""/>
+        <xdr:cNvPr id="313" name="product_13757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>351</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="product_30027" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -13030,59 +13072,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/49/24972/images/51670/51670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/05/10570/images/63031/63031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/40/14076/images/25451/25451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/67/16707/images/32380/32380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/16/31640/images/68954/68954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/27/2776/images/55635/55635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/2661/images/63390/63390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/73/27323/images/58849/58849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/74/27441/images/59025/59025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/08/20873/images/40175/40175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/34/23494/images/45761/45761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/34/23499/images/45771/45771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/56/25646/images/53971/53971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/62/26203/images/55548/55548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/72/27280/images/58732/58732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/72/27281/images/58734/58734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/34/23489/images/45750/45750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/34/23498/images/45769/45769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/49/24938/images/51523/51523.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/49/24939/images/51501/51501.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/07/30722/images/67178/67178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/92/19216/images/62838/62838.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/92/19211/images/62835/62835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/55/25527/images/53810/53810.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/87/28740/images/62127/62127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/23/2339/images/22296/22296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/58/15847/images/50727/50727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/68/16885/images/32705/32705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/09/20991/images/40370/40370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/56/25665/images/54008/54008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/56/25666/images/54009/54009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/57/25713/images/53934/53934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/26228/images/55686/55686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/26229/images/55689/55689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/62/26230/images/55690/55690.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/62/26231/images/55691/55691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/62/26232/images/55692/55692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/63/26366/images/55900/55900.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/63/26387/images/55918/55918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/63/26391/images/55929/55929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/63/26392/images/55930/55930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/63/26393/images/55935/55935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/73/27349/images/59801/59801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/79/27987/images/60384/60384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/79/27989/images/60386/60386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/29665/images/65178/65178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/29666/images/65179/65179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/96/29668/images/65181/65181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/98/29872/images/65410/65410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/98/29879/images/65396/65396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/01/30141/images/65808/65808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/09/30983/images/67707/67707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/09/20987/images/40363/40363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/09/20990/images/40365/40365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/68/16881/images/32695/32695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/10605/images/55955/55955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/10606/images/55958/55958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/39/23906/images/47127/47127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/92/9292/images/13018/13018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/35/13598/images/55914/55914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/09/20930/images/40264/40264.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/40/14054/images/63171/63171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/52/15299/images/28865/28865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/52/15298/images/28866/28866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/90/19051/images/63065/63065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/90/19050/images/63068/63068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/90/19049/images/63061/63061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/90/19048/images/63058/63058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/71/17137/images/41584/41584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/71/17136/images/33167/33167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/71/17135/images/40696/40696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/21667/images/41561/41561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/62/26274/images/55627/55627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/62/26276/images/55629/55629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/26286/images/55647/55647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/79/27992/images/60390/60390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/79/27994/images/60394/60394.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/79/27995/images/60396/60396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/79/27996/images/60398/60398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/04/30417/images/66328/66328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/04/30472/images/66472/66472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/23/32349/images/70410/70410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/23/32360/images/70421/70421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/23553/images/46057/46057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/62/6220/images/32169/32169.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/21557/images/41198/41198.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/21558/images/41201/41201.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/09/20981/images/40327/40327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/37/3749/images/30902/30902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/12/11277/images/16795/16795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/12/11278/images/16802/16802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/80/8095/images/30161/30161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/03/10321/images/14654/14654.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/14/11476/images/17918/17918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/61/16189/images/31123/31123.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/61/16190/images/31125/31125.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/61/16191/images/31158/31158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/82/28213/images/61055/61055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/98/19824/images/38862/38862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/98/19825/images/38859/38859.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/28/32896/images/71378/71378.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/98/19859/images/38778/38778.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/92/19223/images/62844/62844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/98/19810/images/38888/38888.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/08/20872/images/40174/40174.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/28/22817/images/44225/44225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/63/26371/images/55876/55876.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/63/26367/images/55869/55869.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/98/29804/images/65003/65003.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/98/29807/images/65006/65006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/97/29797/images/64997/64997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/97/29791/images/64991/64991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/97/29732/images/65141/65141.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/97/29733/images/65143/65143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/97/29730/images/65137/65137.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/97/29731/images/65139/65139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/13617/images/50733/50733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/05/20548/images/39901/39901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/83/28313/images/61266/61266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/29802/images/65002/65002.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/23/32399/images/70483/70483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/24/32407/images/70487/70487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/27/32700/images/71036/71036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/27/32701/images/71038/71038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/27/32703/images/71042/71042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/99/9955/images/58595/58595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/06/10620/images/15090/15090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/05/10579/images/55269/55269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/05/10563/images/63035/63035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/05/10565/images/55282/55282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/41/14171/images/26058/26058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/46/24637/images/51066/51066.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/85/28579/images/61738/61738.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/90/29093/images/63418/63418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/92/29257/images/68592/68592.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/95/29575/images/64782/64782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/96/29616/images/67726/67726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/99/29940/images/65465/65465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/99/29941/images/65463/65463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/99/29942/images/65466/65466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/04/30451/images/66426/66426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/07/30789/images/67440/67440.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/12/31252/images/68364/68364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/13/31334/images/68386/68386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/16/31607/images/68887/68887.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/18/31854/images/69329/69329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/23/32348/images/70409/70409.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/23/32350/images/70411/70411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/24/32462/images/70670/70670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/24/32470/images/70667/70667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/24/32479/images/70654/70654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/26/32684/images/71000/71000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/35/23599/images/46656/46656.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/13/31344/images/68415/68415.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/35/23505/images/45780/45780.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/81/18199/images/35281/35281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/26/32685/images/71224/71224.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/49/24972/images/51670/51670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/05/10570/images/63031/63031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/36/13602/images/63076/63076.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/36/13601/images/63163/63163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/40/14076/images/25451/25451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/67/16707/images/32380/32380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/17078/images/33087/33087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/27/22712/images/44082/44082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/16/31640/images/68954/68954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/27/2776/images/55635/55635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/2661/images/63390/63390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/74/17487/images/34037/34037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/73/27323/images/58849/58849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/74/27441/images/59025/59025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/19657/images/38375/38375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/95/19516/images/38059/38059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/22314/images/43006/43006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/08/20873/images/40175/40175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/34/23494/images/45761/45761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/34/23499/images/45771/45771.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/56/25646/images/53971/53971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/62/26203/images/55548/55548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/72/27280/images/58732/58732.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/72/27281/images/58734/58734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/30/13054/images/21604/21604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/34/23489/images/45750/45750.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/34/23498/images/45769/45769.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/28/12894/images/21721/21721.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/28/12893/images/21725/21725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/28/12810/images/21324/21324.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/28/12808/images/21320/21320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/38/13878/images/25139/25139.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/40/14082/images/25435/25435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/49/24938/images/51523/51523.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/49/24939/images/51501/51501.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/07/30722/images/67178/67178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/92/19216/images/62838/62838.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/92/19211/images/62835/62835.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/36/23616/images/45846/45846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/55/25527/images/53810/53810.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/87/28740/images/62127/62127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/55/5512/images/49816/49816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/44/4431/images/16167/16167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/23/2339/images/22296/22296.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/81/18134/images/35195/35195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/19525/images/38068/38068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/28/12856/images/21806/21806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/15540/images/29497/29497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/58/15847/images/50727/50727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/68/16885/images/32705/32705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/68/16886/images/32706/32706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/69/16924/images/32800/32800.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/69/16926/images/32799/32799.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/02/20276/images/39389/39389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/09/20991/images/40370/40370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/29/22948/images/44463/44463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/23619/images/45851/45851.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/56/25665/images/54008/54008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/56/25666/images/54009/54009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/57/25713/images/53934/53934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/26228/images/55686/55686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/26229/images/55689/55689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/62/26230/images/55690/55690.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/62/26231/images/55691/55691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/62/26232/images/55692/55692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/63/26366/images/55900/55900.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/63/26387/images/55918/55918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/63/26391/images/55929/55929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/63/26392/images/55930/55930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/63/26393/images/55935/55935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/69/26970/images/57685/57685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/73/27349/images/59801/59801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/79/27987/images/60384/60384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/79/27989/images/60386/60386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/29665/images/65178/65178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/29666/images/65179/65179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/96/29668/images/65181/65181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/98/29872/images/65410/65410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/98/29879/images/65396/65396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/01/30141/images/65808/65808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/09/30983/images/67707/67707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/13050/images/21611/21611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/09/20987/images/40363/40363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/09/20990/images/40365/40365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/09/10945/images/18215/18215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/51/5122/images/25207/25207.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/51/5108/images/44791/44791.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/68/16881/images/32695/32695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/10605/images/55955/55955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/10606/images/55958/55958.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/39/23906/images/47127/47127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/92/9292/images/13018/13018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/35/13598/images/55914/55914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/23/22311/images/47496/47496.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/23/22310/images/47499/47499.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/23/22307/images/47491/47491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/23/22306/images/47492/47492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/09/20930/images/40264/40264.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/40/14055/images/25517/25517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/40/14054/images/63171/63171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/48/14872/images/27908/27908.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/52/15299/images/28865/28865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/52/15298/images/28866/28866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/90/19051/images/63065/63065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/90/19050/images/63068/63068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/90/19049/images/63061/63061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/90/19048/images/63058/63058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/71/17137/images/41584/41584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/71/17136/images/33167/33167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/71/17135/images/40696/40696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/97/19773/images/38569/38569.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/98/19874/images/38734/38734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/21667/images/41561/41561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/22975/images/44454/44454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/29/22947/images/44462/44462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/22950/images/44520/44520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/30/23036/images/44576/44576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/62/26274/images/55627/55627.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/62/26276/images/55629/55629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/26286/images/55647/55647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/79/27992/images/60390/60390.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/79/27994/images/60394/60394.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/79/27995/images/60396/60396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/79/27996/images/60398/60398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/04/30417/images/66328/66328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/04/30472/images/66472/66472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/23/32349/images/70410/70410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/23/32360/images/70421/70421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/23553/images/46057/46057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/62/6220/images/32169/32169.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/21557/images/41198/41198.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/21558/images/41201/41201.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/04/10440/images/29091/29091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/09/20981/images/40327/40327.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/65/6542/images/22160/22160.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/65/6543/images/8155/8155.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/65/6549/images/22159/22159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/6229/images/22158/22158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/37/3749/images/30902/30902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/64/6450/images/7952/7952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/29/12918/images/21439/21439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/29/12916/images/21443/21443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/29/12913/images/21436/21436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/29/12909/images/21353/21353.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/67/16701/images/32360/32360.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/71/17199/images/33343/33343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/12/11277/images/16795/16795.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/12/11278/images/16802/16802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/80/8095/images/30161/30161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/03/10321/images/14654/14654.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/14/11476/images/17918/17918.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/61/16189/images/31123/31123.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/61/16190/images/31125/31125.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/61/16191/images/31158/31158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/82/28213/images/61055/61055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/98/19824/images/38862/38862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/98/19825/images/38859/38859.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/98/19860/images/38764/38764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/28/32896/images/71378/71378.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/98/19859/images/38778/38778.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/35/13561/images/63071/63071.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/35/13555/images/47331/47331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/92/19223/images/62844/62844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/98/19810/images/38888/38888.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/35/13547/images/23871/23871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/08/20872/images/40174/40174.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/28/22817/images/44225/44225.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/52/15270/images/28910/28910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/09/20911/images/40233/40233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/63/26371/images/55876/55876.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/63/26367/images/55869/55869.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/98/29804/images/65003/65003.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/98/29807/images/65006/65006.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/97/29797/images/64997/64997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/97/29791/images/64991/64991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/97/29732/images/65141/65141.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/97/29733/images/65143/65143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/97/29730/images/65137/65137.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/97/29731/images/65139/65139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/13617/images/50733/50733.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/42/14254/images/25873/25873.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/42/14253/images/25875/25875.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/05/20548/images/39901/39901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/83/28313/images/61266/61266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/29802/images/65002/65002.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/23/32399/images/70483/70483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/24/32407/images/70487/70487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/27/32700/images/71036/71036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/27/32701/images/71038/71038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/27/32703/images/71042/71042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/99/9958/images/58596/58596.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/99/9955/images/58595/58595.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/06/10620/images/15090/15090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/05/10579/images/55269/55269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/05/10563/images/63035/63035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/05/10565/images/55282/55282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/22/12228/images/48528/48528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/12227/images/48524/48524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/22/12224/images/48519/48519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/22/12223/images/48517/48517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/41/14171/images/26058/26058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/46/24637/images/51066/51066.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/85/28579/images/61738/61738.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/90/29093/images/63418/63418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/92/29257/images/68592/68592.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/95/29575/images/64782/64782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/96/29616/images/67726/67726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/99/29940/images/65465/65465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/99/29941/images/65463/65463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/99/29942/images/65466/65466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/04/30451/images/66426/66426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/07/30789/images/67440/67440.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/12/31252/images/68364/68364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/13/31334/images/68386/68386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/16/31607/images/68887/68887.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/18/31854/images/69329/69329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/23/32348/images/70409/70409.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/23/32350/images/70411/70411.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/24/32462/images/70670/70670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/24/32470/images/70667/70667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/24/32479/images/70654/70654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/26/32684/images/71000/71000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/35/23599/images/46656/46656.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/42/14246/images/25910/25910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/36/13639/images/23969/23969.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/13/31344/images/68415/68415.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/35/23505/images/45780/45780.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/81/18199/images/35281/35281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/26/32685/images/71224/71224.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M352"/>
+  <dimension ref="A1:M353"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -15710,51 +15752,51 @@
         <v>355.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
         <v>2</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
         <v>358</v>
       </c>
       <c r="D88" s="9" t="s">
         <v>359</v>
       </c>
       <c r="E88" s="18" t="s">
         <v>360</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="7">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J88" s="8" t="s">
         <v>361</v>
       </c>
       <c r="K88" s="12">
         <v>299.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
         <v>3</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>200</v>
       </c>
       <c r="D89" s="9" t="s">
@@ -19208,84 +19250,84 @@
       <c r="K196" s="12">
         <v>259.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
         <v>45</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
         <v>616</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>617</v>
       </c>
       <c r="E197" s="18" t="s">
         <v>618</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
-      <c r="H197" s="7">
-        <v>2.0</v>
+      <c r="H197" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I197" s="8"/>
       <c r="J197" s="8" t="s">
         <v>619</v>
       </c>
       <c r="K197" s="12">
         <v>369.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
         <v>46</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
         <v>620</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>621</v>
       </c>
       <c r="E198" s="18" t="s">
         <v>622</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
-      <c r="H198" s="7">
-        <v>8.0</v>
+      <c r="H198" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
         <v>623</v>
       </c>
       <c r="K198" s="12">
         <v>590.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
         <v>47</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
         <v>624</v>
       </c>
       <c r="D199" s="9" t="s">
         <v>625</v>
       </c>
@@ -23015,1400 +23057,1434 @@
         <v>351.0</v>
       </c>
       <c r="L311" s="7"/>
       <c r="M311" s="12">
         <f>K311*L311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="15">
         <v>9</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
         <v>927</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>928</v>
       </c>
       <c r="E312" s="18" t="s">
         <v>929</v>
       </c>
       <c r="F312" s="8"/>
       <c r="G312" s="8"/>
       <c r="H312" s="7">
-        <v>15.0</v>
+        <v>1.0</v>
       </c>
       <c r="I312" s="8" t="s">
         <v>109</v>
       </c>
       <c r="J312" s="8" t="s">
         <v>930</v>
       </c>
       <c r="K312" s="12">
-        <v>149.0</v>
+        <v>299.0</v>
       </c>
       <c r="L312" s="7"/>
       <c r="M312" s="12">
         <f>K312*L312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="15">
         <v>10</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
         <v>931</v>
       </c>
       <c r="D313" s="9" t="s">
         <v>932</v>
       </c>
       <c r="E313" s="18" t="s">
         <v>933</v>
       </c>
       <c r="F313" s="8"/>
       <c r="G313" s="8"/>
       <c r="H313" s="7">
-        <v>1.0</v>
+        <v>15.0</v>
       </c>
       <c r="I313" s="8" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="J313" s="8" t="s">
         <v>934</v>
       </c>
       <c r="K313" s="12">
-        <v>1411.0</v>
+        <v>149.0</v>
       </c>
       <c r="L313" s="7"/>
       <c r="M313" s="12">
         <f>K313*L313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="15">
         <v>11</v>
       </c>
       <c r="B314" s="7"/>
       <c r="C314" s="8" t="s">
         <v>935</v>
       </c>
       <c r="D314" s="9" t="s">
         <v>936</v>
       </c>
       <c r="E314" s="18" t="s">
         <v>937</v>
       </c>
       <c r="F314" s="8"/>
       <c r="G314" s="8"/>
       <c r="H314" s="7">
         <v>1.0</v>
       </c>
       <c r="I314" s="8" t="s">
-        <v>329</v>
+        <v>33</v>
       </c>
       <c r="J314" s="8" t="s">
         <v>938</v>
       </c>
       <c r="K314" s="12">
-        <v>249.0</v>
+        <v>1411.0</v>
       </c>
       <c r="L314" s="7"/>
       <c r="M314" s="12">
         <f>K314*L314</f>
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="15">
         <v>12</v>
       </c>
       <c r="B315" s="7"/>
       <c r="C315" s="8" t="s">
         <v>939</v>
       </c>
       <c r="D315" s="9" t="s">
         <v>940</v>
       </c>
       <c r="E315" s="18" t="s">
         <v>941</v>
       </c>
       <c r="F315" s="8"/>
       <c r="G315" s="8"/>
       <c r="H315" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I315" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="J315" s="8" t="s">
         <v>942</v>
       </c>
-      <c r="J315" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K315" s="12">
-        <v>1199.0</v>
+        <v>249.0</v>
       </c>
       <c r="L315" s="7"/>
       <c r="M315" s="12">
         <f>K315*L315</f>
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="15">
         <v>13</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="D316" s="9" t="s">
         <v>944</v>
       </c>
-      <c r="D316" s="9" t="s">
+      <c r="E316" s="18" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="F316" s="8"/>
       <c r="G316" s="8"/>
       <c r="H316" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I316" s="8" t="s">
-        <v>33</v>
+        <v>946</v>
       </c>
       <c r="J316" s="8" t="s">
         <v>947</v>
       </c>
       <c r="K316" s="12">
-        <v>500.0</v>
+        <v>1199.0</v>
       </c>
       <c r="L316" s="7"/>
       <c r="M316" s="12">
         <f>K316*L316</f>
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="15">
         <v>14</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
-        <v>279</v>
+        <v>948</v>
       </c>
       <c r="D317" s="9" t="s">
-        <v>280</v>
+        <v>949</v>
       </c>
       <c r="E317" s="18" t="s">
-        <v>281</v>
+        <v>950</v>
       </c>
       <c r="F317" s="8"/>
       <c r="G317" s="8"/>
       <c r="H317" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I317" s="8" t="s">
-        <v>228</v>
+        <v>33</v>
       </c>
       <c r="J317" s="8" t="s">
-        <v>282</v>
+        <v>951</v>
       </c>
       <c r="K317" s="12">
-        <v>555.0</v>
+        <v>500.0</v>
       </c>
       <c r="L317" s="7"/>
       <c r="M317" s="12">
         <f>K317*L317</f>
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="15">
         <v>15</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D318" s="9" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="E318" s="18" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
       <c r="H318" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I318" s="8" t="s">
         <v>228</v>
       </c>
       <c r="J318" s="8" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="K318" s="12">
         <v>555.0</v>
       </c>
       <c r="L318" s="7"/>
       <c r="M318" s="12">
         <f>K318*L318</f>
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="15">
         <v>16</v>
       </c>
       <c r="B319" s="7"/>
       <c r="C319" s="8" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="D319" s="9" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="E319" s="18" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="F319" s="8"/>
       <c r="G319" s="8"/>
       <c r="H319" s="7">
-        <v>3.0</v>
+        <v>1.0</v>
       </c>
       <c r="I319" s="8" t="s">
-        <v>27</v>
+        <v>228</v>
       </c>
       <c r="J319" s="8" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="K319" s="12">
         <v>555.0</v>
       </c>
       <c r="L319" s="7"/>
       <c r="M319" s="12">
         <f>K319*L319</f>
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A320" s="15">
         <v>17</v>
       </c>
       <c r="B320" s="7"/>
       <c r="C320" s="8" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="D320" s="9" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="E320" s="18" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="F320" s="8"/>
       <c r="G320" s="8"/>
       <c r="H320" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I320" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J320" s="8" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="K320" s="12">
         <v>555.0</v>
       </c>
       <c r="L320" s="7"/>
       <c r="M320" s="12">
         <f>K320*L320</f>
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A321" s="15">
         <v>18</v>
       </c>
       <c r="B321" s="7"/>
       <c r="C321" s="8" t="s">
-        <v>948</v>
+        <v>291</v>
       </c>
       <c r="D321" s="9" t="s">
-        <v>949</v>
+        <v>292</v>
       </c>
       <c r="E321" s="18" t="s">
-        <v>950</v>
+        <v>293</v>
       </c>
       <c r="F321" s="8"/>
       <c r="G321" s="8"/>
       <c r="H321" s="7">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="I321" s="8"/>
+        <v>2.0</v>
+      </c>
+      <c r="I321" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J321" s="8" t="s">
-        <v>951</v>
+        <v>294</v>
       </c>
       <c r="K321" s="12">
-        <v>261.0</v>
+        <v>555.0</v>
       </c>
       <c r="L321" s="7"/>
       <c r="M321" s="12">
         <f>K321*L321</f>
         <v>0</v>
       </c>
     </row>
-    <row r="322" spans="1:13" outlineLevel="1">
-      <c r="A322" s="14" t="s">
+    <row r="322" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A322" s="15">
+        <v>19</v>
+      </c>
+      <c r="B322" s="7"/>
+      <c r="C322" s="8" t="s">
         <v>952</v>
       </c>
-      <c r="E322" s="16"/>
-[...4 lines deleted...]
-      <c r="A323" s="2" t="s">
+      <c r="D322" s="9" t="s">
+        <v>953</v>
+      </c>
+      <c r="E322" s="18" t="s">
+        <v>954</v>
+      </c>
+      <c r="F322" s="8"/>
+      <c r="G322" s="8"/>
+      <c r="H322" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I322" s="8"/>
+      <c r="J322" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="K322" s="12">
+        <v>261.0</v>
+      </c>
+      <c r="L322" s="7"/>
+      <c r="M322" s="12">
+        <f>K322*L322</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="323" spans="1:13" outlineLevel="1">
+      <c r="A323" s="14" t="s">
+        <v>956</v>
+      </c>
+      <c r="E323" s="16"/>
+      <c r="K323" s="10"/>
+      <c r="M323" s="10"/>
+    </row>
+    <row r="324" spans="1:13" outlineLevel="2">
+      <c r="A324" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B323" s="3" t="s">
+      <c r="B324" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C323" s="4" t="s">
+      <c r="C324" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D323" s="3" t="s">
+      <c r="D324" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E323" s="17" t="s">
+      <c r="E324" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F323" s="4" t="s">
+      <c r="F324" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G323" s="4" t="s">
+      <c r="G324" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H323" s="5" t="s">
+      <c r="H324" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I323" s="4" t="s">
+      <c r="I324" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J323" s="3" t="s">
+      <c r="J324" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K323" s="13" t="s">
+      <c r="K324" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L323" s="4" t="s">
+      <c r="L324" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M323" s="11" t="s">
+      <c r="M324" s="11" t="s">
         <v>21</v>
-      </c>
-[...32 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
+        <v>957</v>
+      </c>
+      <c r="D325" s="9" t="s">
         <v>958</v>
       </c>
-      <c r="D325" s="9" t="s">
+      <c r="E325" s="18" t="s">
         <v>959</v>
       </c>
-      <c r="E325" s="18" t="s">
+      <c r="F325" s="8"/>
+      <c r="G325" s="8" t="s">
         <v>960</v>
       </c>
-      <c r="F325" s="8"/>
-[...6 lines deleted...]
-      </c>
+      <c r="H325" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I325" s="8"/>
       <c r="J325" s="8" t="s">
         <v>961</v>
       </c>
       <c r="K325" s="12">
-        <v>316.0</v>
+        <v>196.0</v>
       </c>
       <c r="L325" s="7"/>
       <c r="M325" s="12">
         <f>K325*L325</f>
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
         <v>962</v>
       </c>
       <c r="D326" s="9" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="18" t="s">
         <v>964</v>
       </c>
       <c r="F326" s="8"/>
       <c r="G326" s="8"/>
-      <c r="H326" s="7">
-        <v>4.0</v>
+      <c r="H326" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I326" s="8" t="s">
-        <v>203</v>
+        <v>465</v>
       </c>
       <c r="J326" s="8" t="s">
         <v>965</v>
       </c>
       <c r="K326" s="12">
-        <v>659.0</v>
+        <v>316.0</v>
       </c>
       <c r="L326" s="7"/>
       <c r="M326" s="12">
         <f>K326*L326</f>
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
         <v>966</v>
       </c>
       <c r="D327" s="9" t="s">
         <v>967</v>
       </c>
       <c r="E327" s="18" t="s">
         <v>968</v>
       </c>
       <c r="F327" s="8"/>
       <c r="G327" s="8"/>
-      <c r="H327" s="7" t="s">
-        <v>26</v>
+      <c r="H327" s="7">
+        <v>7.0</v>
       </c>
       <c r="I327" s="8" t="s">
-        <v>351</v>
+        <v>203</v>
       </c>
       <c r="J327" s="8" t="s">
         <v>969</v>
       </c>
       <c r="K327" s="12">
-        <v>314.0</v>
+        <v>659.0</v>
       </c>
       <c r="L327" s="7"/>
       <c r="M327" s="12">
         <f>K327*L327</f>
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
         <v>970</v>
       </c>
       <c r="D328" s="9" t="s">
         <v>971</v>
       </c>
       <c r="E328" s="18" t="s">
         <v>972</v>
       </c>
       <c r="F328" s="8"/>
-      <c r="G328" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G328" s="8"/>
       <c r="H328" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I328" s="8"/>
+      <c r="I328" s="8" t="s">
+        <v>351</v>
+      </c>
       <c r="J328" s="8" t="s">
-        <v>974</v>
+        <v>973</v>
       </c>
       <c r="K328" s="12">
-        <v>501.0</v>
+        <v>314.0</v>
       </c>
       <c r="L328" s="7"/>
       <c r="M328" s="12">
         <f>K328*L328</f>
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
+        <v>974</v>
+      </c>
+      <c r="D329" s="9" t="s">
         <v>975</v>
       </c>
-      <c r="D329" s="9" t="s">
+      <c r="E329" s="18" t="s">
         <v>976</v>
       </c>
-      <c r="E329" s="18" t="s">
+      <c r="F329" s="8"/>
+      <c r="G329" s="8" t="s">
         <v>977</v>
       </c>
-      <c r="F329" s="8"/>
-      <c r="G329" s="8"/>
       <c r="H329" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I329" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I329" s="8"/>
       <c r="J329" s="8" t="s">
         <v>978</v>
       </c>
       <c r="K329" s="12">
-        <v>571.0</v>
+        <v>501.0</v>
       </c>
       <c r="L329" s="7"/>
       <c r="M329" s="12">
         <f>K329*L329</f>
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
         <v>979</v>
       </c>
       <c r="D330" s="9" t="s">
         <v>980</v>
       </c>
       <c r="E330" s="18" t="s">
         <v>981</v>
       </c>
       <c r="F330" s="8"/>
       <c r="G330" s="8"/>
       <c r="H330" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I330" s="8" t="s">
-        <v>217</v>
+        <v>465</v>
       </c>
       <c r="J330" s="8" t="s">
         <v>982</v>
       </c>
       <c r="K330" s="12">
-        <v>109.0</v>
+        <v>571.0</v>
       </c>
       <c r="L330" s="7"/>
       <c r="M330" s="12">
         <f>K330*L330</f>
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
         <v>983</v>
       </c>
       <c r="D331" s="9" t="s">
         <v>984</v>
       </c>
       <c r="E331" s="18" t="s">
         <v>985</v>
       </c>
       <c r="F331" s="8"/>
       <c r="G331" s="8"/>
       <c r="H331" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I331" s="8" t="s">
         <v>217</v>
       </c>
       <c r="J331" s="8" t="s">
         <v>986</v>
       </c>
       <c r="K331" s="12">
         <v>109.0</v>
       </c>
       <c r="L331" s="7"/>
       <c r="M331" s="12">
         <f>K331*L331</f>
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A332" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
         <v>987</v>
       </c>
       <c r="D332" s="9" t="s">
         <v>988</v>
       </c>
       <c r="E332" s="18" t="s">
         <v>989</v>
       </c>
       <c r="F332" s="8"/>
       <c r="G332" s="8"/>
       <c r="H332" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I332" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="J332" s="8" t="s">
         <v>990</v>
       </c>
-      <c r="J332" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K332" s="12">
-        <v>316.0</v>
+        <v>109.0</v>
       </c>
       <c r="L332" s="7"/>
       <c r="M332" s="12">
         <f>K332*L332</f>
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A333" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
+        <v>991</v>
+      </c>
+      <c r="D333" s="9" t="s">
         <v>992</v>
       </c>
-      <c r="D333" s="9" t="s">
+      <c r="E333" s="18" t="s">
         <v>993</v>
-      </c>
-[...1 lines deleted...]
-        <v>994</v>
       </c>
       <c r="F333" s="8"/>
       <c r="G333" s="8"/>
-      <c r="H333" s="7">
-[...2 lines deleted...]
-      <c r="I333" s="8"/>
+      <c r="H333" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I333" s="8" t="s">
+        <v>994</v>
+      </c>
       <c r="J333" s="8" t="s">
         <v>995</v>
       </c>
       <c r="K333" s="12">
-        <v>264.0</v>
+        <v>316.0</v>
       </c>
       <c r="L333" s="7"/>
       <c r="M333" s="12">
         <f>K333*L333</f>
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A334" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
         <v>996</v>
       </c>
       <c r="D334" s="9" t="s">
         <v>997</v>
       </c>
       <c r="E334" s="18" t="s">
         <v>998</v>
       </c>
       <c r="F334" s="8"/>
       <c r="G334" s="8"/>
-      <c r="H334" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H334" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I334" s="8"/>
       <c r="J334" s="8" t="s">
         <v>999</v>
       </c>
       <c r="K334" s="12">
-        <v>710.0</v>
+        <v>264.0</v>
       </c>
       <c r="L334" s="7"/>
       <c r="M334" s="12">
         <f>K334*L334</f>
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A335" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
         <v>1000</v>
       </c>
       <c r="D335" s="9" t="s">
         <v>1001</v>
       </c>
       <c r="E335" s="18" t="s">
         <v>1002</v>
       </c>
       <c r="F335" s="8"/>
       <c r="G335" s="8"/>
       <c r="H335" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I335" s="8"/>
+      <c r="I335" s="8" t="s">
+        <v>465</v>
+      </c>
       <c r="J335" s="8" t="s">
         <v>1003</v>
       </c>
       <c r="K335" s="12">
-        <v>782.0</v>
+        <v>710.0</v>
       </c>
       <c r="L335" s="7"/>
       <c r="M335" s="12">
         <f>K335*L335</f>
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
         <v>1004</v>
       </c>
       <c r="D336" s="9" t="s">
         <v>1005</v>
       </c>
       <c r="E336" s="18" t="s">
         <v>1006</v>
       </c>
       <c r="F336" s="8"/>
       <c r="G336" s="8"/>
       <c r="H336" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I336" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J336" s="8"/>
+      <c r="I336" s="8"/>
+      <c r="J336" s="8" t="s">
+        <v>1007</v>
+      </c>
       <c r="K336" s="12">
-        <v>820.0</v>
+        <v>782.0</v>
       </c>
       <c r="L336" s="7"/>
       <c r="M336" s="12">
         <f>K336*L336</f>
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="D337" s="9" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="E337" s="18" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F337" s="8"/>
       <c r="G337" s="8"/>
       <c r="H337" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I337" s="8" t="s">
-        <v>329</v>
-[...3 lines deleted...]
-      </c>
+        <v>706</v>
+      </c>
+      <c r="J337" s="8"/>
       <c r="K337" s="12">
-        <v>795.0</v>
+        <v>820.0</v>
       </c>
       <c r="L337" s="7"/>
       <c r="M337" s="12">
         <f>K337*L337</f>
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="D338" s="9" t="s">
         <v>1012</v>
       </c>
       <c r="E338" s="18" t="s">
         <v>1013</v>
       </c>
       <c r="F338" s="8"/>
       <c r="G338" s="8"/>
       <c r="H338" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I338" s="8" t="s">
-        <v>465</v>
+        <v>329</v>
       </c>
       <c r="J338" s="8" t="s">
         <v>1014</v>
       </c>
       <c r="K338" s="12">
-        <v>917.0</v>
+        <v>795.0</v>
       </c>
       <c r="L338" s="7"/>
       <c r="M338" s="12">
         <f>K338*L338</f>
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
         <v>1015</v>
       </c>
       <c r="D339" s="9" t="s">
         <v>1016</v>
       </c>
       <c r="E339" s="18" t="s">
         <v>1017</v>
       </c>
       <c r="F339" s="8"/>
       <c r="G339" s="8"/>
       <c r="H339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I339" s="8" t="s">
-        <v>346</v>
+        <v>465</v>
       </c>
       <c r="J339" s="8" t="s">
         <v>1018</v>
       </c>
       <c r="K339" s="12">
-        <v>566.0</v>
+        <v>917.0</v>
       </c>
       <c r="L339" s="7"/>
       <c r="M339" s="12">
         <f>K339*L339</f>
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
         <v>1019</v>
       </c>
       <c r="D340" s="9" t="s">
         <v>1020</v>
       </c>
       <c r="E340" s="18" t="s">
         <v>1021</v>
       </c>
       <c r="F340" s="8"/>
       <c r="G340" s="8"/>
       <c r="H340" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I340" s="8" t="s">
         <v>346</v>
       </c>
       <c r="J340" s="8" t="s">
         <v>1022</v>
       </c>
       <c r="K340" s="12">
         <v>566.0</v>
       </c>
       <c r="L340" s="7"/>
       <c r="M340" s="12">
         <f>K340*L340</f>
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
         <v>1023</v>
       </c>
       <c r="D341" s="9" t="s">
         <v>1024</v>
       </c>
       <c r="E341" s="18" t="s">
         <v>1025</v>
       </c>
       <c r="F341" s="8"/>
       <c r="G341" s="8"/>
       <c r="H341" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I341" s="8" t="s">
-        <v>990</v>
+        <v>346</v>
       </c>
       <c r="J341" s="8" t="s">
         <v>1026</v>
       </c>
       <c r="K341" s="12">
-        <v>251.0</v>
+        <v>566.0</v>
       </c>
       <c r="L341" s="7"/>
       <c r="M341" s="12">
         <f>K341*L341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
         <v>1027</v>
       </c>
       <c r="D342" s="9" t="s">
         <v>1028</v>
       </c>
       <c r="E342" s="18" t="s">
         <v>1029</v>
       </c>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I342" s="8" t="s">
-        <v>45</v>
+        <v>994</v>
       </c>
       <c r="J342" s="8" t="s">
         <v>1030</v>
       </c>
       <c r="K342" s="12">
-        <v>330.0</v>
+        <v>251.0</v>
       </c>
       <c r="L342" s="7"/>
       <c r="M342" s="12">
         <f>K342*L342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
         <v>1031</v>
       </c>
       <c r="D343" s="9" t="s">
         <v>1032</v>
       </c>
       <c r="E343" s="18" t="s">
         <v>1033</v>
       </c>
       <c r="F343" s="8"/>
       <c r="G343" s="8"/>
       <c r="H343" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I343" s="8" t="s">
-        <v>346</v>
+        <v>45</v>
       </c>
       <c r="J343" s="8" t="s">
         <v>1034</v>
       </c>
       <c r="K343" s="12">
-        <v>316.0</v>
+        <v>330.0</v>
       </c>
       <c r="L343" s="7"/>
       <c r="M343" s="12">
         <f>K343*L343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="15">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
         <v>1035</v>
       </c>
       <c r="D344" s="9" t="s">
         <v>1036</v>
       </c>
       <c r="E344" s="18" t="s">
         <v>1037</v>
       </c>
       <c r="F344" s="8"/>
       <c r="G344" s="8"/>
       <c r="H344" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I344" s="8" t="s">
-        <v>109</v>
+        <v>346</v>
       </c>
       <c r="J344" s="8" t="s">
         <v>1038</v>
       </c>
       <c r="K344" s="12">
-        <v>667.0</v>
+        <v>316.0</v>
       </c>
       <c r="L344" s="7"/>
       <c r="M344" s="12">
         <f>K344*L344</f>
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B345" s="7"/>
       <c r="C345" s="8" t="s">
         <v>1039</v>
       </c>
       <c r="D345" s="9" t="s">
         <v>1040</v>
       </c>
       <c r="E345" s="18" t="s">
         <v>1041</v>
       </c>
       <c r="F345" s="8"/>
-      <c r="G345" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G345" s="8"/>
       <c r="H345" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I345" s="8" t="s">
-        <v>64</v>
+        <v>109</v>
       </c>
       <c r="J345" s="8" t="s">
         <v>1042</v>
       </c>
       <c r="K345" s="12">
-        <v>609.0</v>
+        <v>667.0</v>
       </c>
       <c r="L345" s="7"/>
       <c r="M345" s="12">
         <f>K345*L345</f>
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="15">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B346" s="7"/>
       <c r="C346" s="8" t="s">
-        <v>169</v>
+        <v>1043</v>
       </c>
       <c r="D346" s="9" t="s">
-        <v>170</v>
+        <v>1044</v>
       </c>
       <c r="E346" s="18" t="s">
-        <v>171</v>
+        <v>1045</v>
       </c>
       <c r="F346" s="8"/>
-      <c r="G346" s="8"/>
-[...3 lines deleted...]
-      <c r="I346" s="8"/>
+      <c r="G346" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="H346" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I346" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J346" s="8" t="s">
-        <v>172</v>
+        <v>1046</v>
       </c>
       <c r="K346" s="12">
-        <v>449.0</v>
+        <v>609.0</v>
       </c>
       <c r="L346" s="7"/>
       <c r="M346" s="12">
         <f>K346*L346</f>
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="15">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B347" s="7"/>
       <c r="C347" s="8" t="s">
-        <v>87</v>
+        <v>169</v>
       </c>
       <c r="D347" s="9" t="s">
-        <v>88</v>
+        <v>170</v>
       </c>
       <c r="E347" s="18" t="s">
-        <v>89</v>
+        <v>171</v>
       </c>
       <c r="F347" s="8"/>
       <c r="G347" s="8"/>
       <c r="H347" s="7">
-        <v>9.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I347" s="8"/>
       <c r="J347" s="8" t="s">
-        <v>90</v>
+        <v>172</v>
       </c>
       <c r="K347" s="12">
-        <v>199.0</v>
+        <v>449.0</v>
       </c>
       <c r="L347" s="7"/>
       <c r="M347" s="12">
         <f>K347*L347</f>
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="15">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B348" s="7"/>
       <c r="C348" s="8" t="s">
-        <v>1043</v>
+        <v>87</v>
       </c>
       <c r="D348" s="9" t="s">
-        <v>1044</v>
+        <v>88</v>
       </c>
       <c r="E348" s="18" t="s">
-        <v>1045</v>
+        <v>89</v>
       </c>
       <c r="F348" s="8"/>
       <c r="G348" s="8"/>
-      <c r="H348" s="7" t="s">
-        <v>26</v>
+      <c r="H348" s="7">
+        <v>9.0</v>
       </c>
       <c r="I348" s="8" t="s">
-        <v>329</v>
-[...1 lines deleted...]
-      <c r="J348" s="8"/>
+        <v>64</v>
+      </c>
+      <c r="J348" s="8" t="s">
+        <v>90</v>
+      </c>
       <c r="K348" s="12">
-        <v>1260.0</v>
+        <v>199.0</v>
       </c>
       <c r="L348" s="7"/>
       <c r="M348" s="12">
         <f>K348*L348</f>
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="15">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B349" s="7"/>
       <c r="C349" s="8" t="s">
-        <v>1046</v>
+        <v>1047</v>
       </c>
       <c r="D349" s="9" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="E349" s="18" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="F349" s="8"/>
       <c r="G349" s="8"/>
-      <c r="H349" s="7">
-[...5 lines deleted...]
-      </c>
+      <c r="H349" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I349" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="J349" s="8"/>
       <c r="K349" s="12">
-        <v>154.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L349" s="7"/>
       <c r="M349" s="12">
         <f>K349*L349</f>
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A350" s="15">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B350" s="7"/>
       <c r="C350" s="8" t="s">
         <v>1050</v>
       </c>
       <c r="D350" s="9" t="s">
         <v>1051</v>
       </c>
       <c r="E350" s="18" t="s">
         <v>1052</v>
       </c>
       <c r="F350" s="8"/>
-      <c r="G350" s="8" t="s">
+      <c r="G350" s="8"/>
+      <c r="H350" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I350" s="8"/>
+      <c r="J350" s="8" t="s">
         <v>1053</v>
       </c>
-      <c r="H350" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K350" s="12">
-        <v>659.0</v>
+        <v>154.0</v>
       </c>
       <c r="L350" s="7"/>
       <c r="M350" s="12">
         <f>K350*L350</f>
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A351" s="15">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B351" s="7"/>
       <c r="C351" s="8" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D351" s="9" t="s">
         <v>1055</v>
       </c>
-      <c r="D351" s="9" t="s">
+      <c r="E351" s="18" t="s">
         <v>1056</v>
       </c>
-      <c r="E351" s="18" t="s">
+      <c r="F351" s="8"/>
+      <c r="G351" s="8" t="s">
         <v>1057</v>
       </c>
-      <c r="F351" s="8"/>
-      <c r="G351" s="8"/>
       <c r="H351" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I351" s="8" t="s">
-        <v>109</v>
+        <v>610</v>
       </c>
       <c r="J351" s="8" t="s">
         <v>1058</v>
       </c>
       <c r="K351" s="12">
-        <v>509.0</v>
+        <v>659.0</v>
       </c>
       <c r="L351" s="7"/>
       <c r="M351" s="12">
         <f>K351*L351</f>
         <v>0</v>
       </c>
     </row>
-    <row r="352" spans="1:13">
-      <c r="K352" t="s">
+    <row r="352" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A352" s="15">
+        <v>28</v>
+      </c>
+      <c r="B352" s="7"/>
+      <c r="C352" s="8" t="s">
         <v>1059</v>
       </c>
-      <c r="L352">
-[...4 lines deleted...]
-        <f>SUM(M11:M351)</f>
+      <c r="D352" s="9" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E352" s="18" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F352" s="8"/>
+      <c r="G352" s="8"/>
+      <c r="H352" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I352" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="J352" s="8" t="s">
+        <v>1062</v>
+      </c>
+      <c r="K352" s="12">
+        <v>509.0</v>
+      </c>
+      <c r="L352" s="7"/>
+      <c r="M352" s="12">
+        <f>K352*L352</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="353" spans="1:13">
+      <c r="K353" t="s">
+        <v>1063</v>
+      </c>
+      <c r="L353">
+        <f>SUM(L11:L352)</f>
+        <v>0</v>
+      </c>
+      <c r="M353">
+        <f>SUM(M11:M352)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A92:M92"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A134:M134"/>
     <mergeCell ref="A146:M146"/>
     <mergeCell ref="A151:M151"/>
     <mergeCell ref="A229:M229"/>
     <mergeCell ref="A269:M269"/>
     <mergeCell ref="A295:M295"/>
     <mergeCell ref="A302:M302"/>
-    <mergeCell ref="A322:M322"/>
+    <mergeCell ref="A323:M323"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -24653,78 +24729,79 @@
     <hyperlink ref="C293" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C299" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C300" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C301" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C317" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C318" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C319" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C320" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C321" r:id="rId_hyperlink_286"/>
-    <hyperlink ref="C324" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="C322" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C327" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C328" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C329" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C330" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C331" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C332" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C333" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C334" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C335" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C336" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C337" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C338" r:id="rId_hyperlink_301"/>
     <hyperlink ref="C339" r:id="rId_hyperlink_302"/>
     <hyperlink ref="C340" r:id="rId_hyperlink_303"/>
     <hyperlink ref="C341" r:id="rId_hyperlink_304"/>
     <hyperlink ref="C342" r:id="rId_hyperlink_305"/>
     <hyperlink ref="C343" r:id="rId_hyperlink_306"/>
     <hyperlink ref="C344" r:id="rId_hyperlink_307"/>
     <hyperlink ref="C345" r:id="rId_hyperlink_308"/>
     <hyperlink ref="C346" r:id="rId_hyperlink_309"/>
     <hyperlink ref="C347" r:id="rId_hyperlink_310"/>
     <hyperlink ref="C348" r:id="rId_hyperlink_311"/>
     <hyperlink ref="C349" r:id="rId_hyperlink_312"/>
     <hyperlink ref="C350" r:id="rId_hyperlink_313"/>
     <hyperlink ref="C351" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="C352" r:id="rId_hyperlink_315"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>