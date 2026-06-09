--- v0 (2026-06-09)
+++ v1 (2026-06-09)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:19:43</t>
+    <t>Актуальность прайса на: 2026-06-10 02:24:53</t>
   </si>
   <si>
     <t>Роботы и Трансформеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>