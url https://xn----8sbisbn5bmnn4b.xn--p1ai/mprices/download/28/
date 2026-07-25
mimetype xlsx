--- v1 (2026-06-09)
+++ v2 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 02:24:53</t>
+    <t>Актуальность прайса на: 2026-07-25 07:16:14</t>
   </si>
   <si>
     <t>Роботы и Трансформеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -385,50 +385,53 @@
     <t>6922075334184</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/12/31227/images/68204/68204.750x0.jpg</t>
   </si>
   <si>
     <t>W8836B</t>
   </si>
   <si>
     <t>Робот Трансформер W8836B</t>
   </si>
   <si>
     <t>6922075334177</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/12/31259/images/68223/68223.750x0.jpg</t>
   </si>
   <si>
     <t>8088</t>
   </si>
   <si>
     <t>Робот (стреляет) Р/У 8088</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/15/31546/images/68811/68811.750x0.jpg</t>
+  </si>
+  <si>
+    <t>32080</t>
   </si>
   <si>
     <t>Робот Р/У (ВЫБОР ЦВЕТА) 0755-1 Розовый</t>
   </si>
   <si>
     <t>0755-1_ЖЕЛТЫЙ</t>
   </si>
   <si>
     <t>Робот Р/У (ВЫБОР ЦВЕТА) 0755-1 желтый</t>
   </si>
   <si>
     <t>2000000067131</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/16/31668/images/68983/68983.750x0.jpg</t>
   </si>
   <si>
     <t>27107</t>
   </si>
   <si>
     <t>Робот стреляет дисками (свет, звук) 27107</t>
   </si>
   <si>
     <t>6922075337185</t>
   </si>
@@ -3383,927 +3386,929 @@
       <c r="G33" s="8"/>
       <c r="H33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>69</v>
       </c>
       <c r="J33" s="8"/>
       <c r="K33" s="12">
         <v>2966.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="15">
         <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="D34" s="9"/>
+      <c r="D34" s="9" t="s">
+        <v>123</v>
+      </c>
       <c r="E34" s="18" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J34" s="8"/>
       <c r="K34" s="12">
         <v>1292.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E35" s="18" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J35" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="K35" s="12">
         <v>1292.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E36" s="18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="8" t="s">
         <v>96</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="K36" s="12">
         <v>1788.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E37" s="18" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="8" t="s">
         <v>96</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="K37" s="12">
         <v>1772.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E38" s="18" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="J38" s="8"/>
       <c r="K38" s="12">
         <v>632.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="8"/>
       <c r="J39" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K39" s="12">
         <v>947.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E40" s="18" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="J40" s="8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="K40" s="12">
         <v>1398.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E41" s="18" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="8" t="s">
         <v>44</v>
       </c>
       <c r="J41" s="8" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="K41" s="12">
         <v>672.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="15">
         <v>30</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E42" s="18" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="K42" s="12">
         <v>972.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="15">
         <v>31</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="8" t="s">
         <v>91</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K43" s="12">
         <v>689.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="15">
         <v>32</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E44" s="18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="K44" s="12">
         <v>972.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="15">
         <v>33</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="K45" s="12">
         <v>1141.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" outlineLevel="1">
       <c r="A46" s="15">
         <v>34</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J46" s="8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="K46" s="12">
         <v>1141.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="15">
         <v>35</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E47" s="18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>109</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K47" s="12">
         <v>896.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="15">
         <v>36</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E48" s="18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K48" s="12">
         <v>1942.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="15">
         <v>37</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="K49" s="12">
         <v>668.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="15">
         <v>38</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E50" s="18" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J50" s="8" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="K50" s="12">
         <v>1999.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="15">
         <v>39</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J51" s="8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="K51" s="12">
         <v>1650.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7">
         <v>2.0</v>
       </c>
       <c r="I52" s="8"/>
       <c r="J52" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="K52" s="12">
         <v>719.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="K53" s="12">
         <v>159.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="K54" s="12">
         <v>182.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="15">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I55" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J55" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K55" s="12">
         <v>769.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="15">
         <v>44</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I56" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="K56" s="12">
         <v>925.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="15">
         <v>45</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>69</v>
       </c>
       <c r="J57" s="8" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="K57" s="12">
         <v>2122.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="15">
         <v>46</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E58" s="18" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I58" s="8" t="s">
         <v>69</v>
       </c>
       <c r="J58" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K58" s="12">
         <v>2250.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="15">
         <v>47</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I59" s="8" t="s">
         <v>91</v>
       </c>
       <c r="J59" s="8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K59" s="12">
         <v>281.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13">
       <c r="K60" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="L60">
         <f>SUM(L11:L59)</f>
         <v>0</v>
       </c>
       <c r="M60">
         <f>SUM(M11:M59)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>