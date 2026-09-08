--- v2 (2026-07-25)
+++ v3 (2026-09-08)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 07:16:14</t>
+    <t>Актуальность прайса на: 2026-09-08 15:45:22</t>
   </si>
   <si>
     <t>Роботы и Трансформеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -4001,51 +4001,51 @@
         <v>1650.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>196</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I52" s="8"/>
       <c r="J52" s="8" t="s">
         <v>197</v>
       </c>
       <c r="K52" s="12">
         <v>719.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>198</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>199</v>
       </c>