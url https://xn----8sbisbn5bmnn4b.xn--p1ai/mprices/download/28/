--- v3 (2026-09-08)
+++ v4 (2026-10-24)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="232">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="228">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:45:22</t>
+    <t>Актуальность прайса на: 2026-10-24 07:55:07</t>
   </si>
   <si>
     <t>Роботы и Трансформеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -523,62 +523,50 @@
     <t>6922075347153</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/29/32980/images/71444/71444.750x0.jpg</t>
   </si>
   <si>
     <t>J608-2</t>
   </si>
   <si>
     <t>Робот Р/У J608-2</t>
   </si>
   <si>
     <t>6922075346538</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/31/33105/images/71652/71652.750x0.jpg</t>
   </si>
   <si>
     <t>S-024</t>
   </si>
   <si>
     <t>Робот на батарейках (свет, звук) S-024</t>
   </si>
   <si>
     <t>6922075348501</t>
-  </si>
-[...10 lines deleted...]
-    <t>2000000067148</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/32/33283/images/72010/72010.750x0.jpg</t>
   </si>
   <si>
     <t>047</t>
   </si>
   <si>
     <t>Робот Трансформер 047</t>
   </si>
   <si>
     <t>6922075345746</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/32/33287/images/72012/72012.750x0.jpg</t>
   </si>
   <si>
     <t>W8826C</t>
   </si>
   <si>
     <t>Робот Трансформер W8826C</t>
   </si>
   <si>
     <t>6922075348778</t>
   </si>
@@ -1861,411 +1849,411 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="product_30474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_30708" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_30708" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="35" name="product_30712" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_30712" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="36" name="product_30715" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_30715" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="37" name="product_30720" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_30720" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="38" name="product_30721" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_30721" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="39" name="product_32082" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_32082" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="product_13712" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_13712" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <xdr:cNvPr id="41" name="product_13528" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_13528" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <xdr:cNvPr id="42" name="product_13597" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_13597" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <xdr:cNvPr id="43" name="product_13746" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_13746" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <xdr:cNvPr id="44" name="product_13578" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_13578" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <xdr:cNvPr id="45" name="product_13579" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
-[...28 lines deleted...]
-      <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="product_22509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -2536,59 +2524,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/17482/images/33997/33997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/49/24968/images/51665/51665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/50/25024/images/51937/51937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/50/25025/images/51941/51941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/50/25026/images/51949/51949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/66/26684/images/56797/56797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/77/27744/images/59951/59951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/82/28200/images/61036/61036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/82/28249/images/61100/61100.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/86/28636/images/61746/61746.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/90/29052/images/63360/63360.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/90/29080/images/63439/63439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/90/29083/images/63443/63443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/02/30215/images/65941/65941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/11/31150/images/68320/68320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/12/31212/images/68146/68146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/12/31213/images/68144/68144.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/12/31225/images/68202/68202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/12/31226/images/68203/68203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/12/31227/images/68204/68204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/12/31259/images/68223/68223.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/15/31546/images/68811/68811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/15/31546/images/68811/68811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/16/31668/images/68983/68983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/16/31670/images/68975/68975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/20/32013/images/69731/69731.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/21/32104/images/69938/69938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/23/32385/images/70462/70462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/25/32556/images/70933/70933.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/29/32954/images/71463/71463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/29/32957/images/71466/71466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/29/32980/images/71444/71444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/31/33105/images/71652/71652.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/31/33116/images/73715/73715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/32/33283/images/72010/72010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/32/33287/images/72012/72012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/32/33290/images/72014/72014.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/32/33295/images/72146/72146.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/32/33296/images/72149/72149.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/42/34243/images/73716/73716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/33/13339/images/22999/22999.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/01/10195/images/56319/56319.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/05/10519/images/61536/61536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/31/3107/images/34709/34709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/85/18507/images/35877/35877.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/85/18508/images/35878/35878.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/59/25915/images/54336/54336.750x0.JPG" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/17482/images/33997/33997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/49/24968/images/51665/51665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/50/25024/images/51937/51937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/50/25025/images/51941/51941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/50/25026/images/51949/51949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/66/26684/images/56797/56797.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/77/27744/images/59951/59951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/82/28200/images/61036/61036.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/82/28249/images/61100/61100.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/86/28636/images/61746/61746.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/90/29052/images/63360/63360.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/90/29080/images/63439/63439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/90/29083/images/63443/63443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/02/30215/images/65941/65941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/11/31150/images/68320/68320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/12/31212/images/68146/68146.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/12/31213/images/68144/68144.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/12/31225/images/68202/68202.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/12/31226/images/68203/68203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/12/31227/images/68204/68204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/12/31259/images/68223/68223.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/15/31546/images/68811/68811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/15/31546/images/68811/68811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/16/31668/images/68983/68983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/16/31670/images/68975/68975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/20/32013/images/69731/69731.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/21/32104/images/69938/69938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/23/32385/images/70462/70462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/25/32556/images/70933/70933.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/29/32954/images/71463/71463.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/29/32957/images/71466/71466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/29/32980/images/71444/71444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/31/33105/images/71652/71652.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/32/33283/images/72010/72010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/32/33287/images/72012/72012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/32/33290/images/72014/72014.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/32/33295/images/72146/72146.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/32/33296/images/72149/72149.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/42/34243/images/73716/73716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/33/13339/images/22999/22999.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/01/10195/images/56319/56319.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/05/10519/images/61536/61536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/31/3107/images/34709/34709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/85/18507/images/35877/35877.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/85/18508/images/35878/35878.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/59/25915/images/54336/54336.750x0.JPG" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M60"/>
+  <dimension ref="A1:M59"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3780,542 +3768,508 @@
         <v>166</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>167</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>168</v>
       </c>
       <c r="K45" s="12">
         <v>1141.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:13" outlineLevel="1">
+    <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="15">
         <v>34</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>169</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>170</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>171</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>27</v>
+        <v>109</v>
       </c>
       <c r="J46" s="8" t="s">
         <v>172</v>
       </c>
       <c r="K46" s="12">
-        <v>1141.0</v>
+        <v>896.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="15">
         <v>35</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>174</v>
       </c>
       <c r="E47" s="18" t="s">
         <v>175</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="8" t="s">
-        <v>109</v>
+        <v>55</v>
       </c>
       <c r="J47" s="8" t="s">
         <v>176</v>
       </c>
       <c r="K47" s="12">
-        <v>896.0</v>
+        <v>1942.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="15">
         <v>36</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
         <v>177</v>
       </c>
       <c r="D48" s="9" t="s">
         <v>178</v>
       </c>
       <c r="E48" s="18" t="s">
         <v>179</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>55</v>
+        <v>180</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K48" s="12">
-        <v>1942.0</v>
+        <v>668.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="15">
         <v>37</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>184</v>
+        <v>55</v>
       </c>
       <c r="J49" s="8" t="s">
         <v>185</v>
       </c>
       <c r="K49" s="12">
-        <v>668.0</v>
+        <v>1999.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="15">
         <v>38</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>186</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>187</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>188</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J50" s="8" t="s">
         <v>189</v>
       </c>
       <c r="K50" s="12">
-        <v>1999.0</v>
+        <v>1650.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="15">
         <v>39</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>190</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>191</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>192</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
-      <c r="H51" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H51" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I51" s="8"/>
       <c r="J51" s="8" t="s">
         <v>193</v>
       </c>
       <c r="K51" s="12">
-        <v>1650.0</v>
+        <v>719.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>194</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>195</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>196</v>
       </c>
       <c r="F52" s="8"/>
-      <c r="G52" s="8"/>
-[...3 lines deleted...]
-      <c r="I52" s="8"/>
+      <c r="G52" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>198</v>
+      </c>
       <c r="J52" s="8" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="K52" s="12">
-        <v>719.0</v>
+        <v>159.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="F53" s="8"/>
-      <c r="G53" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="K53" s="12">
-        <v>159.0</v>
+        <v>182.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="F54" s="8"/>
-      <c r="G54" s="8"/>
+      <c r="G54" s="8" t="s">
+        <v>208</v>
+      </c>
       <c r="H54" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>207</v>
+        <v>55</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="K54" s="12">
-        <v>182.0</v>
+        <v>769.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="15">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F55" s="8"/>
-      <c r="G55" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G55" s="8"/>
       <c r="H55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I55" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J55" s="8" t="s">
         <v>213</v>
       </c>
       <c r="K55" s="12">
-        <v>769.0</v>
+        <v>925.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="15">
         <v>44</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D56" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E56" s="18" t="s">
         <v>216</v>
       </c>
       <c r="F56" s="8"/>
-      <c r="G56" s="8"/>
+      <c r="G56" s="8" t="s">
+        <v>217</v>
+      </c>
       <c r="H56" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>55</v>
+        <v>69</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="K56" s="12">
-        <v>925.0</v>
+        <v>2122.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="15">
         <v>45</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="H57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>69</v>
       </c>
       <c r="J57" s="8" t="s">
         <v>222</v>
       </c>
       <c r="K57" s="12">
-        <v>2122.0</v>
+        <v>2250.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="15">
         <v>46</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>223</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>224</v>
       </c>
       <c r="E58" s="18" t="s">
         <v>225</v>
       </c>
       <c r="F58" s="8"/>
-      <c r="G58" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G58" s="8"/>
       <c r="H58" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>69</v>
+        <v>91</v>
       </c>
       <c r="J58" s="8" t="s">
         <v>226</v>
       </c>
       <c r="K58" s="12">
-        <v>2250.0</v>
+        <v>281.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
-    <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-[...4 lines deleted...]
-      <c r="C59" s="8" t="s">
+    <row r="59" spans="1:13">
+      <c r="K59" t="s">
         <v>227</v>
       </c>
-      <c r="D59" s="9" t="s">
-[...34 lines deleted...]
-        <f>SUM(M11:M59)</f>
+      <c r="L59">
+        <f>SUM(L11:L58)</f>
+        <v>0</v>
+      </c>
+      <c r="M59">
+        <f>SUM(M11:M58)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
@@ -4334,51 +4288,50 @@
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_47"/>
-    <hyperlink ref="C59" r:id="rId_hyperlink_48"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>