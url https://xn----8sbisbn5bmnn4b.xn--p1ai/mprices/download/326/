--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:31:18</t>
+    <t>Актуальность прайса на: 2026-07-25 05:57:32</t>
   </si>
   <si>
     <t>Игрушки из дерева</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -1122,102 +1122,87 @@
   <si>
     <t>Тетрис (дерево) 2407-18-1/113А/5588-62</t>
   </si>
   <si>
     <t>27 × 18 см</t>
   </si>
   <si>
     <t>2020102151132</t>
   </si>
   <si>
     <t>Трафареты и спирографы</t>
   </si>
   <si>
     <t>Шнуровки</t>
   </si>
   <si>
     <t>Прочие развивающие наборы</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>Мольберт для рисования двухсторонний с маркером / алфавит и мелки для рисования</t>
+    <t>Мольберт для рисования двухсторонний с маркером / алфавит и мелки для рисования 1210 / 2181-179</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>2000000068602</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>Развивающая игра для малышей ВЕСЕЛЫЕ ЧЕРВЯЧКИ (дерево) в ассортименте 2745</t>
   </si>
   <si>
     <t>16.5 × 7.5 × 16.5 см</t>
   </si>
   <si>
     <t>2000846941015</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/46/24682/images/50133/50133.750x0.jpeg</t>
   </si>
   <si>
     <t>1902-44</t>
   </si>
   <si>
     <t>Игрушка из дерева Набор инструментов Конструктор 34 дет. 1902-44 / 2181-177</t>
   </si>
   <si>
     <t>23 × 7 × 30 см</t>
   </si>
   <si>
     <t>2000034691999</t>
-  </si>
-[...13 lines deleted...]
-    <t>OZN544596589</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg</t>
   </si>
   <si>
     <t>M-009</t>
   </si>
   <si>
     <t>Кубик Пазл дерево M-009</t>
   </si>
   <si>
     <t>6 × 9 × 9 см</t>
   </si>
   <si>
     <t>2019071701035</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1342,51 +1327,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9614.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9621.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9627.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193.96x9649.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850.96x9680.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9697.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x96102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133.96x96111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49213.96x96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96113.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9614.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9621.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9627.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193.96x9649.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850.96x9680.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9697.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x96102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133.96x96111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96112.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4687,87 +4672,57 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2020" descr=""/>
+        <xdr:cNvPr id="112" name="product_2026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5026,59 +4981,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/37/23773/images/46470/46470.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/71/27166/images/58145/58145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/78/27816/images/60104/60104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/78/27818/images/60112/60112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/78/27819/images/60109/60109.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/47/24707/images/50307/50307.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/47/24701/images/50264/50264.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/91/9109/images/32193/32193.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/25/2559/images/21983/21983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/24714/images/50357/50357.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/46/24684/images/50153/50153.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/24/32460/images/70642/70642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/08/10800/images/63100/63100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/29657/images/64949/64949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/24/32471/images/70661/70661.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/25/32510/images/70718/70718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/07/10799/images/63107/63107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/07/10798/images/63116/63116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/07/10797/images/63123/63123.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/07/10796/images/63130/63130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/07/10795/images/63153/63153.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/07/10794/images/63143/63143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/10793/images/63136/63136.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/25/2553/images/41224/41224.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/14525/images/49185/49185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/46/24682/images/50133/50133.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/78/7865/images/49213/49213.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/37/23773/images/46470/46470.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/71/27166/images/58145/58145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/78/27816/images/60104/60104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/78/27818/images/60112/60112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/78/27819/images/60109/60109.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/47/24707/images/50307/50307.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/47/24701/images/50264/50264.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/91/9109/images/32193/32193.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/25/2559/images/21983/21983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/24714/images/50357/50357.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/46/24684/images/50153/50153.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/24/32460/images/70642/70642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/08/10800/images/63100/63100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/29657/images/64949/64949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/24/32471/images/70661/70661.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/25/32510/images/70718/70718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/07/10799/images/63107/63107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/07/10798/images/63116/63116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/07/10797/images/63123/63123.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/07/10796/images/63130/63130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/07/10795/images/63153/63153.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/07/10794/images/63143/63143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/10793/images/63136/63136.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/25/2553/images/41224/41224.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/14525/images/49185/49185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/46/24682/images/50133/50133.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M148"/>
+  <dimension ref="A1:M147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -9287,51 +9242,51 @@
       <c r="A141" s="15">
         <v>1</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>367</v>
       </c>
       <c r="E141" s="18" t="s">
         <v>368</v>
       </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I141" s="8" t="s">
         <v>369</v>
       </c>
       <c r="J141" s="8" t="s">
         <v>370</v>
       </c>
       <c r="K141" s="12">
-        <v>753.0</v>
+        <v>601.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
         <v>2</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
         <v>89</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>90</v>
       </c>
       <c r="E142" s="18" t="s">
         <v>91</v>
       </c>
       <c r="F142" s="8"/>
       <c r="G142" s="8" t="s">
         <v>92</v>
       </c>
@@ -9450,115 +9405,81 @@
       </c>
       <c r="K145" s="12">
         <v>956.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
         <v>6</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
         <v>381</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>382</v>
       </c>
       <c r="E146" s="18" t="s">
         <v>383</v>
       </c>
       <c r="F146" s="8"/>
-      <c r="G146" s="8"/>
-[...1 lines deleted...]
-        <v>1.0</v>
+      <c r="G146" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>29</v>
       </c>
       <c r="I146" s="8" t="s">
-        <v>384</v>
+        <v>40</v>
       </c>
       <c r="J146" s="8" t="s">
         <v>385</v>
       </c>
       <c r="K146" s="12">
-        <v>193.0</v>
+        <v>208.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C147" s="8" t="s">
+    <row r="147" spans="1:13">
+      <c r="K147" t="s">
         <v>386</v>
       </c>
-      <c r="D147" s="9" t="s">
-[...36 lines deleted...]
-        <f>SUM(M11:M147)</f>
+      <c r="L147">
+        <f>SUM(L11:L146)</f>
+        <v>0</v>
+      </c>
+      <c r="M147">
+        <f>SUM(M11:M146)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A94:M94"/>
     <mergeCell ref="A101:M101"/>
     <mergeCell ref="A106:M106"/>
     <mergeCell ref="A110:M110"/>
     <mergeCell ref="A129:M129"/>
     <mergeCell ref="A132:M132"/>
     <mergeCell ref="A135:M135"/>
     <mergeCell ref="A139:M139"/>
   </mergeCells>
@@ -9654,51 +9575,50 @@
     <hyperlink ref="C114" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_113"/>
-    <hyperlink ref="C147" r:id="rId_hyperlink_114"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>