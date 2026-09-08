--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="387">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:57:32</t>
+    <t>Актуальность прайса на: 2026-09-08 15:50:37</t>
   </si>
   <si>
     <t>Игрушки из дерева</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -870,54 +870,69 @@
   <si>
     <t>Изучение букв и цифр и Обучение счету</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg</t>
   </si>
   <si>
     <t>1902-34</t>
   </si>
   <si>
     <t>Деревянная многофункциональная развивающая доска-сортер / рыбалка 1902-34 / 2181-160</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2000178151878</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg</t>
   </si>
   <si>
     <t>2181-150</t>
   </si>
   <si>
-    <t>Деревянная многофункциональная развивающая доска-сортер / рыбалка</t>
+    <t>Деревянная многофункциональная развивающая доска-сортер / рыбалка 2181-150</t>
   </si>
   <si>
     <t>2000000068619</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg</t>
+  </si>
+  <si>
+    <t>2181-148</t>
+  </si>
+  <si>
+    <t>Деревянная многофункциональная развивающая доска-сортер / рыбалка 2181-148</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>6922075341212</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg</t>
   </si>
   <si>
     <t>091102</t>
   </si>
   <si>
     <t>Изучаем цифры дерев. с гравировкой 091102</t>
   </si>
   <si>
     <t>4665302899606</t>
   </si>
   <si>
     <t>Каталки и паровозики</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg</t>
   </si>
   <si>
     <t>02962</t>
   </si>
   <si>
     <t>Игрушка Машинка деревянная в ассортименте 02962</t>
   </si>
@@ -1327,51 +1342,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9614.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9621.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9627.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193.96x9649.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850.96x9680.jpeg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9697.JPG"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x96102.jpeg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133.96x96111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96112.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9614.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9621.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9627.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193.96x9649.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9679.JPG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850.96x9681.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x9685.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9699.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224.96x96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x96104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133.96x96113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96114.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3442,1287 +3457,1347 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_2227" descr=""/>
+        <xdr:cNvPr id="71" name="product_29790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_2228" descr=""/>
+        <xdr:cNvPr id="72" name="product_2227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_2215" descr=""/>
+        <xdr:cNvPr id="73" name="product_2228" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_2220" descr=""/>
+        <xdr:cNvPr id="74" name="product_2215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_2210" descr=""/>
+        <xdr:cNvPr id="75" name="product_2220" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>95</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="76" name="product_1943" descr=""/>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_2210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_2239" descr=""/>
+        <xdr:cNvPr id="77" name="product_1943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_2238" descr=""/>
+        <xdr:cNvPr id="78" name="product_2239" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_2234" descr=""/>
+        <xdr:cNvPr id="79" name="product_2238" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_16142" descr=""/>
+        <xdr:cNvPr id="80" name="product_2234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>102</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="81" name="product_2287" descr=""/>
+      <xdr:row>100</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_16142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_2289" descr=""/>
+        <xdr:cNvPr id="82" name="product_2287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_2291" descr=""/>
+        <xdr:cNvPr id="83" name="product_2289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>107</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="84" name="product_1927" descr=""/>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_2291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_29793" descr=""/>
+        <xdr:cNvPr id="85" name="product_1927" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>111</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="86" name="product_2443" descr=""/>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_29793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_26616" descr=""/>
+        <xdr:cNvPr id="87" name="product_2443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_29804" descr=""/>
+        <xdr:cNvPr id="88" name="product_26616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_29843" descr=""/>
+        <xdr:cNvPr id="89" name="product_29790" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_2442" descr=""/>
+        <xdr:cNvPr id="90" name="product_29804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_2441" descr=""/>
+        <xdr:cNvPr id="91" name="product_29843" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_2440" descr=""/>
+        <xdr:cNvPr id="92" name="product_2442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_2439" descr=""/>
+        <xdr:cNvPr id="93" name="product_2441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_2438" descr=""/>
+        <xdr:cNvPr id="94" name="product_2440" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_2437" descr=""/>
+        <xdr:cNvPr id="95" name="product_2439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_2436" descr=""/>
+        <xdr:cNvPr id="96" name="product_2438" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_2409" descr=""/>
+        <xdr:cNvPr id="97" name="product_2437" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_2418" descr=""/>
+        <xdr:cNvPr id="98" name="product_2436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_2417" descr=""/>
+        <xdr:cNvPr id="99" name="product_2409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_2470" descr=""/>
+        <xdr:cNvPr id="100" name="product_2418" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_2458" descr=""/>
+        <xdr:cNvPr id="101" name="product_2417" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_21087" descr=""/>
+        <xdr:cNvPr id="102" name="product_2470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="103" name="product_2513" descr=""/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_2458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>133</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="104" name="product_2524" descr=""/>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="104" name="product_21087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>136</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="105" name="product_2586" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_2513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>137</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="106" name="product_2585" descr=""/>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_2524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="107" name="product_29786" descr=""/>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_2586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>141</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="108" name="product_2369" descr=""/>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="108" name="product_2585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_2395" descr=""/>
+        <xdr:cNvPr id="109" name="product_29786" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_19359" descr=""/>
+        <xdr:cNvPr id="110" name="product_2369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_21077" descr=""/>
+        <xdr:cNvPr id="111" name="product_2395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_2026" descr=""/>
+        <xdr:cNvPr id="112" name="product_19359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="113" name="product_21077" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="114" name="product_2026" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4981,59 +5056,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/37/23773/images/46470/46470.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/71/27166/images/58145/58145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/78/27816/images/60104/60104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/78/27818/images/60112/60112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/78/27819/images/60109/60109.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/47/24707/images/50307/50307.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/47/24701/images/50264/50264.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/91/9109/images/32193/32193.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/25/2559/images/21983/21983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/24714/images/50357/50357.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/46/24684/images/50153/50153.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/24/32460/images/70642/70642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/08/10800/images/63100/63100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/29657/images/64949/64949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/24/32471/images/70661/70661.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/25/32510/images/70718/70718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/07/10799/images/63107/63107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/07/10798/images/63116/63116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/07/10797/images/63123/63123.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/07/10796/images/63130/63130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/07/10795/images/63153/63153.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/07/10794/images/63143/63143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/10793/images/63136/63136.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/25/2553/images/41224/41224.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/14525/images/49185/49185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/46/24682/images/50133/50133.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/37/23773/images/46470/46470.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/71/27166/images/58145/58145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/78/27816/images/60104/60104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/78/27818/images/60112/60112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/78/27819/images/60109/60109.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/47/24707/images/50307/50307.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/47/24701/images/50264/50264.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/91/9109/images/32193/32193.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/25/2559/images/21983/21983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/24714/images/50357/50357.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/46/24684/images/50153/50153.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/24/32460/images/70642/70642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/08/10800/images/63100/63100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/29657/images/64949/64949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/24/32471/images/70661/70661.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/25/32510/images/70718/70718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/07/10799/images/63107/63107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/07/10798/images/63116/63116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/07/10797/images/63123/63123.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/07/10796/images/63130/63130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/07/10795/images/63153/63153.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/07/10794/images/63143/63143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/10793/images/63136/63136.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/25/2553/images/41224/41224.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/14525/images/49185/49185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/46/24682/images/50133/50133.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M147"/>
+  <dimension ref="A1:M149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -6831,51 +6906,51 @@
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>16</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>211</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E64" s="18" t="s">
         <v>213</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8" t="s">
         <v>214</v>
       </c>
       <c r="H64" s="7">
-        <v>35.0</v>
+        <v>34.0</v>
       </c>
       <c r="I64" s="8" t="s">
         <v>215</v>
       </c>
       <c r="J64" s="8" t="s">
         <v>216</v>
       </c>
       <c r="K64" s="12">
         <v>219.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>17</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D65" s="9" t="s">
@@ -7628,1882 +7703,1950 @@
       <c r="G88" s="8"/>
       <c r="H88" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>280</v>
       </c>
       <c r="J88" s="8" t="s">
         <v>285</v>
       </c>
       <c r="K88" s="12">
         <v>680.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
         <v>3</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>118</v>
+        <v>286</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>119</v>
+        <v>287</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>120</v>
+        <v>288</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="7">
         <v>1.0</v>
       </c>
-      <c r="I89" s="8"/>
+      <c r="I89" s="8" t="s">
+        <v>289</v>
+      </c>
       <c r="J89" s="8" t="s">
-        <v>121</v>
+        <v>290</v>
       </c>
       <c r="K89" s="12">
-        <v>176.0</v>
+        <v>543.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
         <v>4</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="7">
         <v>1.0</v>
       </c>
-      <c r="I90" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="K90" s="12">
-        <v>142.0</v>
+        <v>176.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
         <v>5</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>161</v>
+        <v>122</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>162</v>
+        <v>123</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>163</v>
+        <v>124</v>
       </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="7">
         <v>1.0</v>
       </c>
       <c r="I91" s="8" t="s">
         <v>125</v>
       </c>
       <c r="J91" s="8" t="s">
-        <v>164</v>
+        <v>126</v>
       </c>
       <c r="K91" s="12">
-        <v>131.0</v>
+        <v>142.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
         <v>6</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>286</v>
+        <v>161</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>287</v>
+        <v>162</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>288</v>
+        <v>163</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="7">
         <v>1.0</v>
       </c>
       <c r="I92" s="8" t="s">
         <v>125</v>
       </c>
       <c r="J92" s="8" t="s">
-        <v>289</v>
+        <v>164</v>
       </c>
       <c r="K92" s="12">
-        <v>109.0</v>
+        <v>131.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
         <v>7</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>67</v>
+        <v>291</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>68</v>
+        <v>292</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>69</v>
+        <v>293</v>
       </c>
       <c r="F93" s="8"/>
-      <c r="G93" s="8" t="s">
-[...3 lines deleted...]
-        <v>29</v>
+      <c r="G93" s="8"/>
+      <c r="H93" s="7">
+        <v>1.0</v>
       </c>
       <c r="I93" s="8" t="s">
-        <v>40</v>
+        <v>125</v>
       </c>
       <c r="J93" s="8" t="s">
-        <v>71</v>
+        <v>294</v>
       </c>
       <c r="K93" s="12">
-        <v>174.0</v>
+        <v>109.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
-    <row r="94" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A95" s="2" t="s">
+    <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A94" s="15">
+        <v>8</v>
+      </c>
+      <c r="B94" s="7"/>
+      <c r="C94" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E94" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="H94" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I94" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J94" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="K94" s="12">
+        <v>174.0</v>
+      </c>
+      <c r="L94" s="7"/>
+      <c r="M94" s="12">
+        <f>K94*L94</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" outlineLevel="1">
+      <c r="A95" s="14" t="s">
+        <v>295</v>
+      </c>
+      <c r="E95" s="16"/>
+      <c r="K95" s="10"/>
+      <c r="M95" s="10"/>
+    </row>
+    <row r="96" spans="1:13" outlineLevel="2">
+      <c r="A96" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B95" s="3" t="s">
+      <c r="B96" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C95" s="4" t="s">
+      <c r="C96" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D95" s="3" t="s">
+      <c r="D96" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E95" s="17" t="s">
+      <c r="E96" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F95" s="4" t="s">
+      <c r="F96" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G95" s="4" t="s">
+      <c r="G96" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H95" s="5" t="s">
+      <c r="H96" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I95" s="4" t="s">
+      <c r="I96" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J95" s="3" t="s">
+      <c r="J96" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K95" s="13" t="s">
+      <c r="K96" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L95" s="4" t="s">
+      <c r="L96" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M95" s="11" t="s">
+      <c r="M96" s="11" t="s">
         <v>21</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>81</v>
+        <v>48</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>82</v>
+        <v>49</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>83</v>
+        <v>50</v>
       </c>
       <c r="F97" s="8"/>
-      <c r="G97" s="8"/>
+      <c r="G97" s="8" t="s">
+        <v>51</v>
+      </c>
       <c r="H97" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I97" s="8" t="s">
-        <v>65</v>
+        <v>52</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>84</v>
+        <v>53</v>
       </c>
       <c r="K97" s="12">
-        <v>826.0</v>
+        <v>112.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I98" s="8"/>
+      <c r="I98" s="8" t="s">
+        <v>65</v>
+      </c>
       <c r="J98" s="8" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="K98" s="12">
-        <v>322.0</v>
+        <v>826.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>62</v>
+        <v>85</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>64</v>
+        <v>87</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
-      <c r="H99" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H99" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I99" s="8"/>
       <c r="J99" s="8" t="s">
-        <v>66</v>
+        <v>88</v>
       </c>
       <c r="K99" s="12">
-        <v>282.0</v>
+        <v>322.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>291</v>
+        <v>62</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>292</v>
+        <v>63</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>293</v>
+        <v>64</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="7">
-        <v>7.0</v>
-[...1 lines deleted...]
-      <c r="I100" s="8"/>
+        <v>3.0</v>
+      </c>
+      <c r="I100" s="8" t="s">
+        <v>65</v>
+      </c>
       <c r="J100" s="8" t="s">
-        <v>294</v>
+        <v>66</v>
       </c>
       <c r="K100" s="12">
-        <v>171.0</v>
+        <v>282.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
-    <row r="101" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A102" s="2" t="s">
+    <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A101" s="15">
+        <v>5</v>
+      </c>
+      <c r="B101" s="7"/>
+      <c r="C101" s="8" t="s">
+        <v>296</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>297</v>
+      </c>
+      <c r="E101" s="18" t="s">
+        <v>298</v>
+      </c>
+      <c r="F101" s="8"/>
+      <c r="G101" s="8"/>
+      <c r="H101" s="7">
+        <v>7.0</v>
+      </c>
+      <c r="I101" s="8"/>
+      <c r="J101" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="K101" s="12">
+        <v>171.0</v>
+      </c>
+      <c r="L101" s="7"/>
+      <c r="M101" s="12">
+        <f>K101*L101</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" outlineLevel="1">
+      <c r="A102" s="14" t="s">
+        <v>300</v>
+      </c>
+      <c r="E102" s="16"/>
+      <c r="K102" s="10"/>
+      <c r="M102" s="10"/>
+    </row>
+    <row r="103" spans="1:13" outlineLevel="2">
+      <c r="A103" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B102" s="3" t="s">
+      <c r="B103" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C102" s="4" t="s">
+      <c r="C103" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D102" s="3" t="s">
+      <c r="D103" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E102" s="17" t="s">
+      <c r="E103" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F102" s="4" t="s">
+      <c r="F103" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G102" s="4" t="s">
+      <c r="G103" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H102" s="5" t="s">
+      <c r="H103" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I102" s="4" t="s">
+      <c r="I103" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J102" s="3" t="s">
+      <c r="J103" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K102" s="13" t="s">
+      <c r="K103" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L102" s="4" t="s">
+      <c r="L103" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M102" s="11" t="s">
+      <c r="M103" s="11" t="s">
         <v>21</v>
-      </c>
-[...32 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>134</v>
       </c>
       <c r="J104" s="8" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="K104" s="12">
         <v>299.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F105" s="8"/>
       <c r="G105" s="8"/>
       <c r="H105" s="7">
         <v>3.0</v>
       </c>
       <c r="I105" s="8" t="s">
-        <v>102</v>
+        <v>134</v>
       </c>
       <c r="J105" s="8" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="K105" s="12">
         <v>299.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
-    <row r="106" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A107" s="2" t="s">
+    <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A106" s="15">
+        <v>3</v>
+      </c>
+      <c r="B106" s="7"/>
+      <c r="C106" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="E106" s="18" t="s">
+        <v>142</v>
+      </c>
+      <c r="F106" s="8"/>
+      <c r="G106" s="8"/>
+      <c r="H106" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I106" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="J106" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="K106" s="12">
+        <v>299.0</v>
+      </c>
+      <c r="L106" s="7"/>
+      <c r="M106" s="12">
+        <f>K106*L106</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" outlineLevel="1">
+      <c r="A107" s="14" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="16"/>
+      <c r="K107" s="10"/>
+      <c r="M107" s="10"/>
+    </row>
+    <row r="108" spans="1:13" outlineLevel="2">
+      <c r="A108" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B107" s="3" t="s">
+      <c r="B108" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C107" s="4" t="s">
+      <c r="C108" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D107" s="3" t="s">
+      <c r="D108" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E107" s="17" t="s">
+      <c r="E108" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F107" s="4" t="s">
+      <c r="F108" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G107" s="4" t="s">
+      <c r="G108" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H107" s="5" t="s">
+      <c r="H108" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I107" s="4" t="s">
+      <c r="I108" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J107" s="3" t="s">
+      <c r="J108" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K107" s="13" t="s">
+      <c r="K108" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L107" s="4" t="s">
+      <c r="L108" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M107" s="11" t="s">
+      <c r="M108" s="11" t="s">
         <v>21</v>
-      </c>
-[...30 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>297</v>
+        <v>58</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>298</v>
+        <v>59</v>
       </c>
       <c r="E109" s="18" t="s">
-        <v>299</v>
+        <v>60</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I109" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I109" s="8"/>
       <c r="J109" s="8" t="s">
-        <v>301</v>
+        <v>61</v>
       </c>
       <c r="K109" s="12">
-        <v>64.0</v>
+        <v>219.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
-    <row r="110" spans="1:13" outlineLevel="1">
-      <c r="A110" s="14" t="s">
+    <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A110" s="15">
+        <v>2</v>
+      </c>
+      <c r="B110" s="7"/>
+      <c r="C110" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="E110" s="16"/>
-[...4 lines deleted...]
-      <c r="A111" s="2" t="s">
+      <c r="D110" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="E110" s="18" t="s">
+        <v>304</v>
+      </c>
+      <c r="F110" s="8"/>
+      <c r="G110" s="8"/>
+      <c r="H110" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I110" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="J110" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="K110" s="12">
+        <v>64.0</v>
+      </c>
+      <c r="L110" s="7"/>
+      <c r="M110" s="12">
+        <f>K110*L110</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" outlineLevel="1">
+      <c r="A111" s="14" t="s">
+        <v>307</v>
+      </c>
+      <c r="E111" s="16"/>
+      <c r="K111" s="10"/>
+      <c r="M111" s="10"/>
+    </row>
+    <row r="112" spans="1:13" outlineLevel="2">
+      <c r="A112" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B111" s="3" t="s">
+      <c r="B112" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C111" s="4" t="s">
+      <c r="C112" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D111" s="3" t="s">
+      <c r="D112" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E111" s="17" t="s">
+      <c r="E112" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F111" s="4" t="s">
+      <c r="F112" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G111" s="4" t="s">
+      <c r="G112" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H111" s="5" t="s">
+      <c r="H112" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I111" s="4" t="s">
+      <c r="I112" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J111" s="3" t="s">
+      <c r="J112" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K111" s="13" t="s">
+      <c r="K112" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L111" s="4" t="s">
+      <c r="L112" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M111" s="11" t="s">
+      <c r="M112" s="11" t="s">
         <v>21</v>
-      </c>
-[...30 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E113" s="18" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I113" s="8"/>
-      <c r="J113" s="8"/>
+      <c r="J113" s="8" t="s">
+        <v>311</v>
+      </c>
       <c r="K113" s="12">
-        <v>245.0</v>
+        <v>209.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
-      <c r="H114" s="7" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="H114" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I114" s="8"/>
+      <c r="J114" s="8"/>
       <c r="K114" s="12">
-        <v>610.0</v>
+        <v>245.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>315</v>
+        <v>286</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>316</v>
+        <v>287</v>
       </c>
       <c r="E115" s="18" t="s">
-        <v>317</v>
+        <v>288</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
-      <c r="H115" s="7" t="s">
-        <v>29</v>
+      <c r="H115" s="7">
+        <v>1.0</v>
       </c>
       <c r="I115" s="8" t="s">
-        <v>244</v>
+        <v>289</v>
       </c>
       <c r="J115" s="8" t="s">
-        <v>318</v>
+        <v>290</v>
       </c>
       <c r="K115" s="12">
-        <v>173.0</v>
+        <v>543.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
-      <c r="H116" s="7">
-[...2 lines deleted...]
-      <c r="I116" s="8"/>
+      <c r="H116" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I116" s="8" t="s">
+        <v>318</v>
+      </c>
       <c r="J116" s="8" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="K116" s="12">
-        <v>209.0</v>
+        <v>610.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
-      <c r="H117" s="7">
-[...2 lines deleted...]
-      <c r="I117" s="8"/>
+      <c r="H117" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I117" s="8" t="s">
+        <v>244</v>
+      </c>
       <c r="J117" s="8" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="K117" s="12">
-        <v>209.0</v>
+        <v>173.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="F118" s="8"/>
       <c r="G118" s="8"/>
       <c r="H118" s="7">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="I118" s="8"/>
       <c r="J118" s="8" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="K118" s="12">
         <v>209.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="I119" s="8"/>
       <c r="J119" s="8" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="K119" s="12">
         <v>209.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7">
-        <v>9.0</v>
+        <v>1.0</v>
       </c>
       <c r="I120" s="8"/>
       <c r="J120" s="8" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="K120" s="12">
         <v>209.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="7">
-        <v>7.0</v>
+        <v>1.0</v>
       </c>
       <c r="I121" s="8"/>
       <c r="J121" s="8" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="K121" s="12">
         <v>209.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="7">
-        <v>4.0</v>
+        <v>9.0</v>
       </c>
       <c r="I122" s="8"/>
       <c r="J122" s="8" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="K122" s="12">
         <v>209.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>95</v>
+        <v>344</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>96</v>
+        <v>345</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>97</v>
+        <v>346</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
-      <c r="H123" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H123" s="7">
+        <v>7.0</v>
+      </c>
+      <c r="I123" s="8"/>
       <c r="J123" s="8" t="s">
-        <v>98</v>
+        <v>347</v>
       </c>
       <c r="K123" s="12">
-        <v>527.0</v>
+        <v>209.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>104</v>
+        <v>348</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>105</v>
+        <v>349</v>
       </c>
       <c r="E124" s="18" t="s">
-        <v>106</v>
+        <v>350</v>
       </c>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
-      <c r="H124" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H124" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I124" s="8"/>
       <c r="J124" s="8" t="s">
-        <v>108</v>
+        <v>351</v>
       </c>
       <c r="K124" s="12">
-        <v>505.0</v>
+        <v>209.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>109</v>
+        <v>95</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>110</v>
+        <v>96</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>111</v>
+        <v>97</v>
       </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
       <c r="H125" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I125" s="8" t="s">
         <v>65</v>
       </c>
       <c r="J125" s="8" t="s">
-        <v>112</v>
+        <v>98</v>
       </c>
       <c r="K125" s="12">
-        <v>656.0</v>
+        <v>527.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>347</v>
+        <v>104</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>348</v>
+        <v>105</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>349</v>
+        <v>106</v>
       </c>
       <c r="F126" s="8"/>
-      <c r="G126" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I126" s="8" t="s">
-        <v>351</v>
+        <v>107</v>
       </c>
       <c r="J126" s="8" t="s">
-        <v>352</v>
+        <v>108</v>
       </c>
       <c r="K126" s="12">
-        <v>221.0</v>
+        <v>505.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>353</v>
+        <v>109</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>354</v>
+        <v>110</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>355</v>
+        <v>111</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
-      <c r="H127" s="7">
-[...2 lines deleted...]
-      <c r="I127" s="8"/>
+      <c r="H127" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I127" s="8" t="s">
+        <v>65</v>
+      </c>
       <c r="J127" s="8" t="s">
-        <v>356</v>
+        <v>112</v>
       </c>
       <c r="K127" s="12">
-        <v>147.0</v>
+        <v>656.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>277</v>
+        <v>352</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>278</v>
+        <v>353</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>279</v>
+        <v>354</v>
       </c>
       <c r="F128" s="8"/>
-      <c r="G128" s="8"/>
+      <c r="G128" s="8" t="s">
+        <v>355</v>
+      </c>
       <c r="H128" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I128" s="8" t="s">
-        <v>280</v>
+        <v>356</v>
       </c>
       <c r="J128" s="8" t="s">
-        <v>281</v>
+        <v>357</v>
       </c>
       <c r="K128" s="12">
-        <v>820.0</v>
+        <v>221.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
-    <row r="129" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A130" s="2" t="s">
+    <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A129" s="15">
+        <v>17</v>
+      </c>
+      <c r="B129" s="7"/>
+      <c r="C129" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>359</v>
+      </c>
+      <c r="E129" s="18" t="s">
+        <v>360</v>
+      </c>
+      <c r="F129" s="8"/>
+      <c r="G129" s="8"/>
+      <c r="H129" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I129" s="8"/>
+      <c r="J129" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="K129" s="12">
+        <v>147.0</v>
+      </c>
+      <c r="L129" s="7"/>
+      <c r="M129" s="12">
+        <f>K129*L129</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A130" s="15">
+        <v>18</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="E130" s="18" t="s">
+        <v>279</v>
+      </c>
+      <c r="F130" s="8"/>
+      <c r="G130" s="8"/>
+      <c r="H130" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I130" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="J130" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="K130" s="12">
+        <v>820.0</v>
+      </c>
+      <c r="L130" s="7"/>
+      <c r="M130" s="12">
+        <f>K130*L130</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" outlineLevel="1">
+      <c r="A131" s="14" t="s">
+        <v>362</v>
+      </c>
+      <c r="E131" s="16"/>
+      <c r="K131" s="10"/>
+      <c r="M131" s="10"/>
+    </row>
+    <row r="132" spans="1:13" outlineLevel="2">
+      <c r="A132" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B130" s="3" t="s">
+      <c r="B132" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C130" s="4" t="s">
+      <c r="C132" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D130" s="3" t="s">
+      <c r="D132" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E130" s="17" t="s">
+      <c r="E132" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F130" s="4" t="s">
+      <c r="F132" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G130" s="4" t="s">
+      <c r="G132" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H130" s="5" t="s">
+      <c r="H132" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I130" s="4" t="s">
+      <c r="I132" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J130" s="3" t="s">
+      <c r="J132" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K130" s="13" t="s">
+      <c r="K132" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L130" s="4" t="s">
+      <c r="L132" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M130" s="11" t="s">
+      <c r="M132" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A131" s="15">
+    <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A133" s="15">
         <v>1</v>
       </c>
-      <c r="B131" s="7"/>
-[...13 lines deleted...]
-      <c r="H131" s="7" t="s">
+      <c r="B133" s="7"/>
+      <c r="C133" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>364</v>
+      </c>
+      <c r="E133" s="18" t="s">
+        <v>365</v>
+      </c>
+      <c r="F133" s="8"/>
+      <c r="G133" s="8" t="s">
+        <v>366</v>
+      </c>
+      <c r="H133" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I131" s="8" t="s">
+      <c r="I133" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="J131" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K131" s="12">
+      <c r="J133" s="8" t="s">
+        <v>367</v>
+      </c>
+      <c r="K133" s="12">
         <v>178.0</v>
       </c>
-      <c r="L131" s="7"/>
-[...14 lines deleted...]
-      <c r="A133" s="2" t="s">
+      <c r="L133" s="7"/>
+      <c r="M133" s="12">
+        <f>K133*L133</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" outlineLevel="1">
+      <c r="A134" s="14" t="s">
+        <v>368</v>
+      </c>
+      <c r="E134" s="16"/>
+      <c r="K134" s="10"/>
+      <c r="M134" s="10"/>
+    </row>
+    <row r="135" spans="1:13" outlineLevel="2">
+      <c r="A135" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B133" s="3" t="s">
+      <c r="B135" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C133" s="4" t="s">
+      <c r="C135" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D133" s="3" t="s">
+      <c r="D135" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E133" s="17" t="s">
+      <c r="E135" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F133" s="4" t="s">
+      <c r="F135" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G133" s="4" t="s">
+      <c r="G135" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H133" s="5" t="s">
+      <c r="H135" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I133" s="4" t="s">
+      <c r="I135" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J133" s="3" t="s">
+      <c r="J135" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K133" s="13" t="s">
+      <c r="K135" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L133" s="4" t="s">
+      <c r="L135" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M133" s="11" t="s">
+      <c r="M135" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A134" s="15">
+    <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A136" s="15">
         <v>1</v>
       </c>
-      <c r="B134" s="7"/>
-      <c r="C134" s="8" t="s">
+      <c r="B136" s="7"/>
+      <c r="C136" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="D134" s="9" t="s">
+      <c r="D136" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="E134" s="18" t="s">
+      <c r="E136" s="18" t="s">
         <v>74</v>
       </c>
-      <c r="F134" s="8"/>
-[...1 lines deleted...]
-      <c r="H134" s="7">
+      <c r="F136" s="8"/>
+      <c r="G136" s="8"/>
+      <c r="H136" s="7">
         <v>7.0</v>
       </c>
-      <c r="I134" s="8" t="s">
+      <c r="I136" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="J134" s="8" t="s">
+      <c r="J136" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="K134" s="12">
+      <c r="K136" s="12">
         <v>157.0</v>
       </c>
-      <c r="L134" s="7"/>
-[...14 lines deleted...]
-      <c r="A136" s="2" t="s">
+      <c r="L136" s="7"/>
+      <c r="M136" s="12">
+        <f>K136*L136</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" outlineLevel="1">
+      <c r="A137" s="14" t="s">
+        <v>369</v>
+      </c>
+      <c r="E137" s="16"/>
+      <c r="K137" s="10"/>
+      <c r="M137" s="10"/>
+    </row>
+    <row r="138" spans="1:13" outlineLevel="2">
+      <c r="A138" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B136" s="3" t="s">
+      <c r="B138" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C136" s="4" t="s">
+      <c r="C138" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D136" s="3" t="s">
+      <c r="D138" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E136" s="17" t="s">
+      <c r="E138" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F136" s="4" t="s">
+      <c r="F138" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G136" s="4" t="s">
+      <c r="G138" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H136" s="5" t="s">
+      <c r="H138" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I136" s="4" t="s">
+      <c r="I138" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J136" s="3" t="s">
+      <c r="J138" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K136" s="13" t="s">
+      <c r="K138" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L136" s="4" t="s">
+      <c r="L138" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M136" s="11" t="s">
+      <c r="M138" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A137" s="15">
+    <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A139" s="15">
         <v>1</v>
       </c>
-      <c r="B137" s="7"/>
-      <c r="C137" s="8" t="s">
+      <c r="B139" s="7"/>
+      <c r="C139" s="8" t="s">
         <v>169</v>
       </c>
-      <c r="D137" s="9" t="s">
+      <c r="D139" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="E137" s="18" t="s">
+      <c r="E139" s="18" t="s">
         <v>171</v>
       </c>
-      <c r="F137" s="8"/>
-[...1 lines deleted...]
-      <c r="H137" s="7" t="s">
+      <c r="F139" s="8"/>
+      <c r="G139" s="8"/>
+      <c r="H139" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I137" s="8" t="s">
+      <c r="I139" s="8" t="s">
         <v>172</v>
       </c>
-      <c r="J137" s="8" t="s">
+      <c r="J139" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="K137" s="12">
+      <c r="K139" s="12">
         <v>219.0</v>
       </c>
-      <c r="L137" s="7"/>
-[...6 lines deleted...]
-      <c r="A138" s="15">
+      <c r="L139" s="7"/>
+      <c r="M139" s="12">
+        <f>K139*L139</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A140" s="15">
         <v>2</v>
       </c>
-      <c r="B138" s="7"/>
-      <c r="C138" s="8" t="s">
+      <c r="B140" s="7"/>
+      <c r="C140" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="D138" s="9" t="s">
+      <c r="D140" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="E138" s="18" t="s">
+      <c r="E140" s="18" t="s">
         <v>176</v>
       </c>
-      <c r="F138" s="8"/>
-[...1 lines deleted...]
-      <c r="H138" s="7" t="s">
+      <c r="F140" s="8"/>
+      <c r="G140" s="8"/>
+      <c r="H140" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I138" s="8" t="s">
+      <c r="I140" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="J138" s="8" t="s">
+      <c r="J140" s="8" t="s">
         <v>177</v>
       </c>
-      <c r="K138" s="12">
+      <c r="K140" s="12">
         <v>324.0</v>
       </c>
-      <c r="L138" s="7"/>
-[...14 lines deleted...]
-      <c r="A140" s="2" t="s">
+      <c r="L140" s="7"/>
+      <c r="M140" s="12">
+        <f>K140*L140</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" outlineLevel="1">
+      <c r="A141" s="14" t="s">
+        <v>370</v>
+      </c>
+      <c r="E141" s="16"/>
+      <c r="K141" s="10"/>
+      <c r="M141" s="10"/>
+    </row>
+    <row r="142" spans="1:13" outlineLevel="2">
+      <c r="A142" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B140" s="3" t="s">
+      <c r="B142" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C140" s="4" t="s">
+      <c r="C142" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D140" s="3" t="s">
+      <c r="D142" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E140" s="17" t="s">
+      <c r="E142" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F140" s="4" t="s">
+      <c r="F142" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G140" s="4" t="s">
+      <c r="G142" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H140" s="5" t="s">
+      <c r="H142" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I140" s="4" t="s">
+      <c r="I142" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J140" s="3" t="s">
+      <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K140" s="13" t="s">
+      <c r="K142" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L140" s="4" t="s">
+      <c r="L142" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M140" s="11" t="s">
+      <c r="M142" s="11" t="s">
         <v>21</v>
-      </c>
-[...68 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>165</v>
+        <v>371</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>166</v>
+        <v>372</v>
       </c>
       <c r="E143" s="18" t="s">
-        <v>167</v>
+        <v>373</v>
       </c>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I143" s="8" t="s">
-        <v>40</v>
+        <v>374</v>
       </c>
       <c r="J143" s="8" t="s">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="K143" s="12">
-        <v>205.0</v>
+        <v>601.0</v>
       </c>
       <c r="L143" s="7"/>
       <c r="M143" s="12">
         <f>K143*L143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>371</v>
+        <v>89</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>372</v>
+        <v>90</v>
       </c>
       <c r="E144" s="18" t="s">
-        <v>373</v>
+        <v>91</v>
       </c>
       <c r="F144" s="8"/>
       <c r="G144" s="8" t="s">
-        <v>374</v>
+        <v>92</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I144" s="8"/>
+      <c r="I144" s="8" t="s">
+        <v>93</v>
+      </c>
       <c r="J144" s="8" t="s">
-        <v>375</v>
+        <v>94</v>
       </c>
       <c r="K144" s="12">
-        <v>657.0</v>
+        <v>648.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>376</v>
+        <v>165</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>377</v>
+        <v>166</v>
       </c>
       <c r="E145" s="18" t="s">
-        <v>378</v>
+        <v>167</v>
       </c>
       <c r="F145" s="8"/>
-      <c r="G145" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G145" s="8"/>
       <c r="H145" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I145" s="8" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="J145" s="8" t="s">
-        <v>380</v>
+        <v>168</v>
       </c>
       <c r="K145" s="12">
-        <v>956.0</v>
+        <v>205.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="E146" s="18" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="F146" s="8"/>
       <c r="G146" s="8" t="s">
-        <v>384</v>
+        <v>379</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I146" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I146" s="8"/>
       <c r="J146" s="8" t="s">
-        <v>385</v>
+        <v>380</v>
       </c>
       <c r="K146" s="12">
-        <v>208.0</v>
+        <v>657.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:13">
-      <c r="K147" t="s">
+    <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A147" s="15">
+        <v>5</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>382</v>
+      </c>
+      <c r="E147" s="18" t="s">
+        <v>383</v>
+      </c>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="H147" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I147" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="J147" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="K147" s="12">
+        <v>956.0</v>
+      </c>
+      <c r="L147" s="7"/>
+      <c r="M147" s="12">
+        <f>K147*L147</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A148" s="15">
+        <v>6</v>
+      </c>
+      <c r="B148" s="7"/>
+      <c r="C148" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="L147">
-[...4 lines deleted...]
-        <f>SUM(M11:M146)</f>
+      <c r="D148" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="E148" s="18" t="s">
+        <v>388</v>
+      </c>
+      <c r="F148" s="8"/>
+      <c r="G148" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="H148" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="I148" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="J148" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="K148" s="12">
+        <v>208.0</v>
+      </c>
+      <c r="L148" s="7"/>
+      <c r="M148" s="12">
+        <f>K148*L148</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="K149" t="s">
+        <v>391</v>
+      </c>
+      <c r="L149">
+        <f>SUM(L11:L148)</f>
+        <v>0</v>
+      </c>
+      <c r="M149">
+        <f>SUM(M11:M148)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A85:M85"/>
-    <mergeCell ref="A94:M94"/>
-[...6 lines deleted...]
-    <mergeCell ref="A139:M139"/>
+    <mergeCell ref="A95:M95"/>
+    <mergeCell ref="A102:M102"/>
+    <mergeCell ref="A107:M107"/>
+    <mergeCell ref="A111:M111"/>
+    <mergeCell ref="A131:M131"/>
+    <mergeCell ref="A134:M134"/>
+    <mergeCell ref="A137:M137"/>
+    <mergeCell ref="A141:M141"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -9538,87 +9681,89 @@
     <hyperlink ref="C65" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_76"/>
-    <hyperlink ref="C96" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_81"/>
-    <hyperlink ref="C103" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C101" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_84"/>
-    <hyperlink ref="C108" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="C106" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_86"/>
-    <hyperlink ref="C112" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C110" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_103"/>
-    <hyperlink ref="C131" r:id="rId_hyperlink_104"/>
-[...4 lines deleted...]
-    <hyperlink ref="C142" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_115"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>