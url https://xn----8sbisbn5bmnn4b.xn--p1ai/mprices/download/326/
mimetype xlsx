--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="392">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:50:37</t>
+    <t>Актуальность прайса на: 2026-10-24 07:57:39</t>
   </si>
   <si>
     <t>Игрушки из дерева</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -474,51 +474,51 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG</t>
   </si>
   <si>
     <t>067101</t>
   </si>
   <si>
     <t>Мозаика-кружочки "Цветочек" 067101</t>
   </si>
   <si>
     <t>30/</t>
   </si>
   <si>
     <t>4665302899514</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg</t>
   </si>
   <si>
     <t>011803</t>
   </si>
   <si>
     <t>Деревянный вкладыш "Пираты-бегемоты в пещере" 011803</t>
   </si>
   <si>
-    <t>20007346807</t>
+    <t>2000734680743</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg</t>
   </si>
   <si>
     <t>011802</t>
   </si>
   <si>
     <t>Деревянный вкладыш "Пираты-бегемоты на корабле" 011802</t>
   </si>
   <si>
     <t>2000962960822</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg</t>
   </si>
   <si>
     <t>011801</t>
   </si>
   <si>
     <t>Деревянный вкладыш "Пираты-бегемоты на острове" 011801</t>
   </si>
   <si>
     <t>2000194610991</t>
   </si>
@@ -1131,93 +1131,63 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg</t>
   </si>
   <si>
     <t>2407-18-1/113A</t>
   </si>
   <si>
     <t>Тетрис (дерево) 2407-18-1/113А/5588-62</t>
   </si>
   <si>
     <t>27 × 18 см</t>
   </si>
   <si>
     <t>2020102151132</t>
   </si>
   <si>
     <t>Трафареты и спирографы</t>
   </si>
   <si>
     <t>Шнуровки</t>
   </si>
   <si>
     <t>Прочие развивающие наборы</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>Развивающая игра для малышей ВЕСЕЛЫЕ ЧЕРВЯЧКИ (дерево) в ассортименте 2745</t>
   </si>
   <si>
     <t>16.5 × 7.5 × 16.5 см</t>
   </si>
   <si>
     <t>2000846941015</t>
-  </si>
-[...13 lines deleted...]
-    <t>2000034691999</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg</t>
   </si>
   <si>
     <t>M-009</t>
   </si>
   <si>
     <t>Кубик Пазл дерево M-009</t>
   </si>
   <si>
     <t>6 × 9 × 9 см</t>
   </si>
   <si>
     <t>2019071701035</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1342,51 +1312,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9614.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9621.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9627.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193.96x9649.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9679.JPG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850.96x9681.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x9685.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9699.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224.96x96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x96104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70657.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50133.96x96113.jpeg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96114.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46470.96x962.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x965.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x968.JPG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9613.JPG"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9614.JPG"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9616.JPG"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9617.JPG"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9621.JPG"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9627.JPG"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35512.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42357.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42368.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58145.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60104.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60112.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60109.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10511.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49086.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10709.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10710.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10711.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50307.96x9647.jpeg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50264.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32193.96x9649.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14589.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50357.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11437.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49089.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35514.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31892.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50153.96x9657.jpeg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x9669.jpeg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73806.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49194.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49100.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10801.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49102.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18272.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31893.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15293.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15288.96x9679.JPG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23881.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18850.96x9681.jpeg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49076.96x9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49077.96x9683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61665.96x9684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31785.96x9685.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70642.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63100.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64949.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70616.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70661.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70718.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63107.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63116.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63123.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63130.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63153.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63143.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63136.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14590.96x9699.JPG"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12098.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12093.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41224.96x96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49185.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50223.96x96104.jpeg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64764.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15472.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8759.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46379.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96112.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_1896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4597,207 +4567,147 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_29786" descr=""/>
+        <xdr:cNvPr id="109" name="product_2369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_2369" descr=""/>
+        <xdr:cNvPr id="110" name="product_2395" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_2395" descr=""/>
+        <xdr:cNvPr id="111" name="product_19359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_19359" descr=""/>
+        <xdr:cNvPr id="112" name="product_2026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -5056,59 +4966,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/37/23773/images/46470/46470.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/71/27166/images/58145/58145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/78/27816/images/60104/60104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/78/27818/images/60112/60112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/78/27819/images/60109/60109.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/47/24707/images/50307/50307.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/47/24701/images/50264/50264.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/91/9109/images/32193/32193.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/25/2559/images/21983/21983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/24714/images/50357/50357.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/46/24684/images/50153/50153.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/24/32460/images/70642/70642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/08/10800/images/63100/63100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/29657/images/64949/64949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/24/32471/images/70661/70661.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/25/32510/images/70718/70718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/07/10799/images/63107/63107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/07/10798/images/63116/63116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/07/10797/images/63123/63123.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/07/10796/images/63130/63130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/07/10795/images/63153/63153.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/07/10794/images/63143/63143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/10793/images/63136/63136.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/25/2553/images/41224/41224.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/14525/images/49185/49185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/24/32453/images/70657/70657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/46/24682/images/50133/50133.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/37/23773/images/46470/46470.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/83/18344/images/35512/35512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/19/21999/images/42357/42357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/20/22004/images/42368/42368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/71/27166/images/58145/58145.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/78/27816/images/60104/60104.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/78/27818/images/60112/60112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/78/27819/images/60109/60109.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/80/8001/images/10511/10511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/79/7968/images/49086/49086.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/78/7878/images/10709/10709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/78/7879/images/10710/10710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/78/7880/images/10711/10711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/47/24707/images/50307/50307.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/47/24701/images/50264/50264.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/91/9109/images/32193/32193.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/25/2559/images/21983/21983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/04/10403/images/14589/14589.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/24714/images/50357/50357.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/89/8975/images/11437/11437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/44/14474/images/49089/49089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/83/18343/images/35514/35514.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/64/16466/images/31892/31892.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/46/24684/images/50153/50153.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/05/10568/images/55287/55287.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/24/32456/images/73806/73806.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/79/7988/images/49194/49194.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/79/7993/images/49100/49100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/79/7918/images/10801/10801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/79/7923/images/49102/49102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/08/10899/images/18272/18272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/64/16475/images/31893/31893.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/06/10690/images/15293/15293.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/06/10686/images/15288/15288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/35/13553/images/23881/23881.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/17/11721/images/18850/18850.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/79/7945/images/49076/49076.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/79/7947/images/49077/49077.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/79/7949/images/61665/61665.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/64/16449/images/31785/31785.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/24/32460/images/70642/70642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/08/10800/images/63100/63100.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/96/29657/images/64949/64949.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/24/32457/images/70616/70616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/24/32471/images/70661/70661.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/25/32510/images/70718/70718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/07/10799/images/63107/63107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/07/10798/images/63116/63116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/07/10797/images/63123/63123.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/07/10796/images/63130/63130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/07/10795/images/63153/63153.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/07/10794/images/63143/63143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/10793/images/63136/63136.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/04/10404/images/14590/14590.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/91/9114/images/12098/12098.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/91/9110/images/12093/12093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/25/2553/images/41224/41224.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/14525/images/49185/49185.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/46/24692/images/50223/50223.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/21/2132/images/64764/64764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/08/10823/images/15472/15472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/25/2560/images/9348/9348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/25/2548/images/9344/9344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/50/5055/images/8759/8759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/31/23162/images/46379/46379.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M149"/>
+  <dimension ref="A1:M147"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -7714,51 +7624,51 @@
         <v>680.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
         <v>3</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>287</v>
       </c>
       <c r="E89" s="18" t="s">
         <v>288</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I89" s="8" t="s">
         <v>289</v>
       </c>
       <c r="J89" s="8" t="s">
         <v>290</v>
       </c>
       <c r="K89" s="12">
         <v>543.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
         <v>4</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D90" s="9" t="s">
@@ -8512,51 +8422,51 @@
         <v>245.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
         <v>3</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
         <v>286</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>287</v>
       </c>
       <c r="E115" s="18" t="s">
         <v>288</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I115" s="8" t="s">
         <v>289</v>
       </c>
       <c r="J115" s="8" t="s">
         <v>290</v>
       </c>
       <c r="K115" s="12">
         <v>543.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
         <v>4</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D116" s="9" t="s">
@@ -9365,264 +9275,194 @@
       <c r="H142" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J142" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K142" s="13" t="s">
         <v>19</v>
       </c>
       <c r="L142" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M142" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
         <v>1</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>371</v>
+        <v>89</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>372</v>
+        <v>90</v>
       </c>
       <c r="E143" s="18" t="s">
-        <v>373</v>
+        <v>91</v>
       </c>
       <c r="F143" s="8"/>
-      <c r="G143" s="8"/>
+      <c r="G143" s="8" t="s">
+        <v>92</v>
+      </c>
       <c r="H143" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I143" s="8" t="s">
-        <v>374</v>
+        <v>93</v>
       </c>
       <c r="J143" s="8" t="s">
-        <v>375</v>
+        <v>94</v>
       </c>
       <c r="K143" s="12">
-        <v>601.0</v>
+        <v>648.0</v>
       </c>
       <c r="L143" s="7"/>
       <c r="M143" s="12">
         <f>K143*L143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
         <v>2</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>89</v>
+        <v>165</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>90</v>
+        <v>166</v>
       </c>
       <c r="E144" s="18" t="s">
-        <v>91</v>
+        <v>167</v>
       </c>
       <c r="F144" s="8"/>
-      <c r="G144" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G144" s="8"/>
       <c r="H144" s="7" t="s">
         <v>29</v>
       </c>
       <c r="I144" s="8" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="J144" s="8" t="s">
-        <v>94</v>
+        <v>168</v>
       </c>
       <c r="K144" s="12">
-        <v>648.0</v>
+        <v>205.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
         <v>3</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>165</v>
+        <v>371</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>166</v>
+        <v>372</v>
       </c>
       <c r="E145" s="18" t="s">
-        <v>167</v>
+        <v>373</v>
       </c>
       <c r="F145" s="8"/>
-      <c r="G145" s="8"/>
+      <c r="G145" s="8" t="s">
+        <v>374</v>
+      </c>
       <c r="H145" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I145" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I145" s="8"/>
       <c r="J145" s="8" t="s">
-        <v>168</v>
+        <v>375</v>
       </c>
       <c r="K145" s="12">
-        <v>205.0</v>
+        <v>657.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
         <v>4</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
         <v>376</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>377</v>
       </c>
       <c r="E146" s="18" t="s">
         <v>378</v>
       </c>
       <c r="F146" s="8"/>
       <c r="G146" s="8" t="s">
         <v>379</v>
       </c>
       <c r="H146" s="7" t="s">
         <v>29</v>
       </c>
-      <c r="I146" s="8"/>
+      <c r="I146" s="8" t="s">
+        <v>40</v>
+      </c>
       <c r="J146" s="8" t="s">
         <v>380</v>
       </c>
       <c r="K146" s="12">
-        <v>657.0</v>
+        <v>208.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C147" s="8" t="s">
+    <row r="147" spans="1:13">
+      <c r="K147" t="s">
         <v>381</v>
       </c>
-      <c r="D147" s="9" t="s">
-[...72 lines deleted...]
-        <f>SUM(M11:M148)</f>
+      <c r="L147">
+        <f>SUM(L11:L146)</f>
+        <v>0</v>
+      </c>
+      <c r="M147">
+        <f>SUM(M11:M146)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A47:M47"/>
     <mergeCell ref="A73:M73"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A95:M95"/>
     <mergeCell ref="A102:M102"/>
     <mergeCell ref="A107:M107"/>
     <mergeCell ref="A111:M111"/>
     <mergeCell ref="A131:M131"/>
     <mergeCell ref="A134:M134"/>
     <mergeCell ref="A137:M137"/>
     <mergeCell ref="A141:M141"/>
   </mergeCells>
@@ -9718,52 +9558,50 @@
     <hyperlink ref="C114" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_113"/>
-    <hyperlink ref="C147" r:id="rId_hyperlink_114"/>
-    <hyperlink ref="C148" r:id="rId_hyperlink_115"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>