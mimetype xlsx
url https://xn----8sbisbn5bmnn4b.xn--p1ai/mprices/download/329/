--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,87 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:32:11</t>
+    <t>Актуальность прайса на: 2026-07-25 05:56:59</t>
   </si>
   <si>
     <t>Подвижные игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -184,102 +185,162 @@
   <si>
     <t>6922075341151</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/25/32501/images/70715/70715.750x0.jpg</t>
   </si>
   <si>
     <t>YG18J</t>
   </si>
   <si>
     <t>Фрисби 1 шт в ассортименте YG18J</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>6922075341144</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/70937/70937.750x0.jpg</t>
   </si>
   <si>
     <t>YG01I</t>
   </si>
   <si>
-    <t>Игра Лови-бросай 1 шт в ассортименте YG01I</t>
+    <t>Игровой набор Кетчбол Поймай мяч на липучках (ВЫБОР ЦВЕТА) YG01I</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>6922075345166</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74368/74368.750x0.png</t>
+  </si>
+  <si>
+    <t>YG01I_yellow</t>
+  </si>
+  <si>
+    <t>Игровой набор Кетчбол Поймай мяч на липучках (ВЫБОР ЦВЕТА) YG01I желтый</t>
+  </si>
+  <si>
+    <t>2000000073361</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74367/74367.750x0.png</t>
+  </si>
+  <si>
+    <t>YG01I_blue</t>
+  </si>
+  <si>
+    <t>Игровой набор Кетчбол Поймай мяч на липучках (ВЫБОР ЦВЕТА) YG01I Синий</t>
+  </si>
+  <si>
+    <t>2000000073378</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74365/74365.750x0.png</t>
+  </si>
+  <si>
+    <t>YG01I_orange</t>
+  </si>
+  <si>
+    <t>Игровой набор Кетчбол Поймай мяч на липучках (ВЫБОР ЦВЕТА) YG01I Оранжевый</t>
+  </si>
+  <si>
+    <t>2000000073385</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74366/74366.750x0.png</t>
+  </si>
+  <si>
+    <t>YG01I_green</t>
+  </si>
+  <si>
+    <t>Игровой набор Кетчбол Поймай мяч на липучках (ВЫБОР ЦВЕТА) YG01I зеленый</t>
+  </si>
+  <si>
+    <t>2000000073392</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/32643/images/70941/70941.750x0.jpg</t>
   </si>
   <si>
     <t>YG49J</t>
   </si>
   <si>
     <t>Летающая тарелка Фрисби 1 шт в ассортименте YG49J</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>6922075345142</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/26/32687/images/71022/71022.750x0.jpg</t>
   </si>
   <si>
     <t>YG07J</t>
   </si>
   <si>
     <t>Бумеранг 1 шт в ассортименте YG07J</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>6922075345135</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/26/32689/images/71023/71023.750x0.jpg</t>
   </si>
   <si>
     <t>YG45J</t>
   </si>
   <si>
     <t>Фрисби 1 шт в ассортименте YG45J</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>6922075345159</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/44/34490/images/74278/74278.750x0.png</t>
+  </si>
+  <si>
+    <t>685-5</t>
+  </si>
+  <si>
+    <t>Набор ракетки с воланом для бадминтона и тенниса 685-5</t>
+  </si>
+  <si>
+    <t>2000000072654</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/53/15366/images/29178/29178.750x0.jpg</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Игра Лови мяч 821</t>
   </si>
   <si>
     <t>20 × 7.5 × 21.5 см</t>
   </si>
   <si>
     <t>6922078211116</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/62/6213/images/47251/47251.750x0.jpg</t>
   </si>
   <si>
     <t>6134R</t>
   </si>
   <si>
     <t>Твистер 6134R</t>
   </si>
@@ -461,51 +522,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70446.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71022.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306.96x9615.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70446.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71022.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306.96x9620.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_21376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -686,267 +747,417 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_29985" descr=""/>
+        <xdr:cNvPr id="8" name="product_32620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_30029" descr=""/>
+        <xdr:cNvPr id="9" name="product_32621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_30031" descr=""/>
+        <xdr:cNvPr id="10" name="product_32622" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_13272" descr=""/>
+        <xdr:cNvPr id="11" name="product_32623" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_13273" descr=""/>
+        <xdr:cNvPr id="12" name="product_29985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_13268" descr=""/>
+        <xdr:cNvPr id="13" name="product_30029" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_18737" descr=""/>
+        <xdr:cNvPr id="14" name="product_30031" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_28287" descr=""/>
+        <xdr:cNvPr id="15" name="product_32542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="product_13272" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="product_13273" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="product_13268" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="product_18737" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="product_28287" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1205,59 +1416,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/49/24975/images/51686/51686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/16/31622/images/68920/68920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/17/31701/images/69041/69041.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/23/32383/images/70446/70446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/25/32500/images/70708/70708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/25/32501/images/70715/70715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/70937/70937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/32643/images/70941/70941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/26/32687/images/71022/71022.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/26/32689/images/71023/71023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/53/15366/images/29178/29178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/62/6213/images/47251/47251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/06/10600/images/15038/15038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/25/22597/images/50168/50168.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/10/31083/images/68306/68306.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/49/24975/images/51686/51686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/16/31622/images/68920/68920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/17/31701/images/69041/69041.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/23/32383/images/70446/70446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/25/32500/images/70708/70708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/25/32501/images/70715/70715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/70937/70937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74368/74368.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74367/74367.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74365/74365.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74366/74366.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/32643/images/70941/70941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/26/32687/images/71022/71022.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/26/32689/images/71023/71023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/44/34490/images/74278/74278.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/53/15366/images/29178/29178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/62/6213/images/47251/47251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/06/10600/images/15038/15038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/25/22597/images/50168/50168.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/10/31083/images/68306/68306.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M28"/>
+  <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1585,347 +1796,520 @@
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="15">
         <v>8</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E20" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="8" t="s">
+        <v>57</v>
+      </c>
+      <c r="J20" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="J20" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K20" s="12">
-        <v>196.0</v>
+        <v>205.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="15">
         <v>9</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="D21" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="D21" s="9" t="s">
+      <c r="E21" s="18" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I21" s="8" t="s">
-        <v>67</v>
+        <v>57</v>
       </c>
       <c r="J21" s="8" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="K21" s="12">
-        <v>25.0</v>
+        <v>205.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="15">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
+        <v>67</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="E22" s="18" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I22" s="8" t="s">
-        <v>72</v>
+        <v>57</v>
       </c>
       <c r="J22" s="8" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="K22" s="12">
-        <v>57.0</v>
+        <v>205.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="F23" s="8"/>
-      <c r="G23" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="8"/>
       <c r="H23" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I23" s="8" t="s">
-        <v>37</v>
+        <v>57</v>
       </c>
       <c r="J23" s="8" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="K23" s="12">
-        <v>400.0</v>
+        <v>205.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="15">
         <v>12</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="8" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="J24" s="8" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="K24" s="12">
-        <v>1095.0</v>
+        <v>196.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="15">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
-      <c r="H25" s="7">
-        <v>1.0</v>
+      <c r="H25" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c r="J25" s="8" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="K25" s="12">
-        <v>278.0</v>
+        <v>25.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="15">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E26" s="18" t="s">
+        <v>87</v>
+      </c>
+      <c r="F26" s="8"/>
+      <c r="G26" s="8"/>
+      <c r="H26" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I26" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="J26" s="8" t="s">
         <v>89</v>
       </c>
-      <c r="E26" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K26" s="12">
-        <v>329.0</v>
+        <v>57.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I27" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="K27" s="12">
-        <v>812.0</v>
+        <v>435.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:13">
-      <c r="K28" t="s">
+    <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A28" s="15">
+        <v>16</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E28" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F28" s="8"/>
+      <c r="G28" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="H28" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I28" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="J28" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="L28">
-        <f>SUM(L11:L27)</f>
+      <c r="K28" s="12">
+        <v>400.0</v>
+      </c>
+      <c r="L28" s="7"/>
+      <c r="M28" s="12">
+        <f>K28*L28</f>
         <v>0</v>
       </c>
-      <c r="M28">
-        <f>SUM(M11:M27)</f>
+    </row>
+    <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A29" s="15">
+        <v>17</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>100</v>
+      </c>
+      <c r="E29" s="18" t="s">
+        <v>101</v>
+      </c>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8"/>
+      <c r="H29" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>103</v>
+      </c>
+      <c r="K29" s="12">
+        <v>1095.0</v>
+      </c>
+      <c r="L29" s="7"/>
+      <c r="M29" s="12">
+        <f>K29*L29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A30" s="15">
+        <v>18</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E30" s="18" t="s">
+        <v>106</v>
+      </c>
+      <c r="F30" s="8"/>
+      <c r="G30" s="8"/>
+      <c r="H30" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I30" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="J30" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="K30" s="12">
+        <v>278.0</v>
+      </c>
+      <c r="L30" s="7"/>
+      <c r="M30" s="12">
+        <f>K30*L30</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A31" s="15">
+        <v>19</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31" s="18" t="s">
+        <v>110</v>
+      </c>
+      <c r="F31" s="8"/>
+      <c r="G31" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="H31" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I31" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="J31" s="8" t="s">
+        <v>113</v>
+      </c>
+      <c r="K31" s="12">
+        <v>329.0</v>
+      </c>
+      <c r="L31" s="7"/>
+      <c r="M31" s="12">
+        <f>K31*L31</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A32" s="15">
+        <v>20</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E32" s="18" t="s">
+        <v>116</v>
+      </c>
+      <c r="F32" s="8"/>
+      <c r="G32" s="8"/>
+      <c r="H32" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I32" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="J32" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="K32" s="12">
+        <v>812.0</v>
+      </c>
+      <c r="L32" s="7"/>
+      <c r="M32" s="12">
+        <f>K32*L32</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="K33" t="s">
+        <v>118</v>
+      </c>
+      <c r="L33">
+        <f>SUM(L11:L32)</f>
+        <v>0</v>
+      </c>
+      <c r="M33">
+        <f>SUM(M11:M32)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>