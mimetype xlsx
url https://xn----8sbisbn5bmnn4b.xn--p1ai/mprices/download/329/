--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:56:59</t>
+    <t>Актуальность прайса на: 2026-09-08 16:42:33</t>
   </si>
   <si>
     <t>Подвижные игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -2030,52 +2030,52 @@
       <c r="K26" s="12">
         <v>57.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>92</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
-      <c r="H27" s="7" t="s">
-        <v>26</v>
+      <c r="H27" s="7">
+        <v>2.0</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
         <v>93</v>
       </c>
       <c r="K27" s="12">
         <v>435.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>95</v>
       </c>