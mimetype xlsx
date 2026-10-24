--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -38,51 +38,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 16:42:33</t>
+    <t>Актуальность прайса на: 2026-10-24 07:58:40</t>
   </si>
   <si>
     <t>Подвижные игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -287,62 +287,50 @@
   <si>
     <t>Бумеранг 1 шт в ассортименте YG07J</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
     <t>6922075345135</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/26/32689/images/71023/71023.750x0.jpg</t>
   </si>
   <si>
     <t>YG45J</t>
   </si>
   <si>
     <t>Фрисби 1 шт в ассортименте YG45J</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>6922075345159</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/44/34490/images/74278/74278.750x0.png</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/53/15366/images/29178/29178.750x0.jpg</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>Игра Лови мяч 821</t>
   </si>
   <si>
     <t>20 × 7.5 × 21.5 см</t>
   </si>
   <si>
     <t>6922078211116</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/62/6213/images/47251/47251.750x0.jpg</t>
   </si>
   <si>
     <t>6134R</t>
   </si>
   <si>
     <t>Твистер 6134R</t>
   </si>
   <si>
     <t>30</t>
@@ -369,50 +357,62 @@
     <t>2126/2021-22</t>
   </si>
   <si>
     <t>Мяч - летающая тарелка / мяч-диск / в ассортименте 2126 / 2021-22 / 2021-11</t>
   </si>
   <si>
     <t>22 × 22 × 5 см</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>5920192145578</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/10/31083/images/68306/68306.750x0.jpg</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>Боксерская груша настольная 1104</t>
   </si>
   <si>
     <t>6922075333873</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/45/34527/images/74369/74369.750x0.jpg</t>
+  </si>
+  <si>
+    <t>BY82801W</t>
+  </si>
+  <si>
+    <t>Игровой набор Кетчбол Поймай мяч на липучках BY82801W</t>
+  </si>
+  <si>
+    <t>2000000073408</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -522,51 +522,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70446.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71022.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74278.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306.96x9620.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51686.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68920.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69041.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70446.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70708.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70715.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368.96x968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71022.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71023.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29178.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47251.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15038.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50168.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68306.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369.96x9620.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_21376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -957,201 +957,201 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_32542" descr=""/>
+        <xdr:cNvPr id="15" name="product_13272" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_13272" descr=""/>
+        <xdr:cNvPr id="16" name="product_13273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_13273" descr=""/>
+        <xdr:cNvPr id="17" name="product_13268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_13268" descr=""/>
+        <xdr:cNvPr id="18" name="product_18737" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_18737" descr=""/>
+        <xdr:cNvPr id="19" name="product_28287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_28287" descr=""/>
+        <xdr:cNvPr id="20" name="product_32624" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1416,51 +1416,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/49/24975/images/51686/51686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/16/31622/images/68920/68920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/17/31701/images/69041/69041.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/23/32383/images/70446/70446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/25/32500/images/70708/70708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/25/32501/images/70715/70715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/70937/70937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74368/74368.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74367/74367.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74365/74365.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74366/74366.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/32643/images/70941/70941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/26/32687/images/71022/71022.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/26/32689/images/71023/71023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/44/34490/images/74278/74278.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/53/15366/images/29178/29178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/62/6213/images/47251/47251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/06/10600/images/15038/15038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/25/22597/images/50168/50168.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/10/31083/images/68306/68306.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/49/24975/images/51686/51686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/16/31622/images/68920/68920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/17/31701/images/69041/69041.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/23/32383/images/70446/70446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/25/32500/images/70708/70708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/25/32501/images/70715/70715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/70937/70937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74368/74368.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74367/74367.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74365/74365.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74366/74366.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/32643/images/70941/70941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/26/32687/images/71022/71022.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/26/32689/images/71023/71023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/53/15366/images/29178/29178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/62/6213/images/47251/47251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/06/10600/images/15038/15038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/25/22597/images/50168/50168.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/10/31083/images/68306/68306.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/45/34527/images/74369/74369.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
@@ -2029,234 +2029,234 @@
       </c>
       <c r="K26" s="12">
         <v>57.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>92</v>
       </c>
       <c r="F27" s="8"/>
-      <c r="G27" s="8"/>
-[...3 lines deleted...]
-      <c r="I27" s="8"/>
+      <c r="G27" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="H27" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>37</v>
+      </c>
       <c r="J27" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K27" s="12">
-        <v>435.0</v>
+        <v>400.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E28" s="18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F28" s="8"/>
-      <c r="G28" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>37</v>
+        <v>98</v>
       </c>
       <c r="J28" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="K28" s="12">
-        <v>400.0</v>
+        <v>1095.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="15">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E29" s="18" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
-      <c r="H29" s="7" t="s">
-        <v>26</v>
+      <c r="H29" s="7">
+        <v>1.0</v>
       </c>
       <c r="I29" s="8" t="s">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c r="J29" s="8" t="s">
         <v>103</v>
       </c>
       <c r="K29" s="12">
-        <v>1095.0</v>
+        <v>278.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>106</v>
       </c>
       <c r="F30" s="8"/>
-      <c r="G30" s="8"/>
+      <c r="G30" s="8" t="s">
+        <v>107</v>
+      </c>
       <c r="H30" s="7">
         <v>1.0</v>
       </c>
       <c r="I30" s="8" t="s">
-        <v>37</v>
+        <v>108</v>
       </c>
       <c r="J30" s="8" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="K30" s="12">
-        <v>278.0</v>
+        <v>329.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="15">
         <v>19</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E31" s="18" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F31" s="8"/>
-      <c r="G31" s="8" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="G31" s="8"/>
+      <c r="H31" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I31" s="8" t="s">
-        <v>112</v>
+        <v>37</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>113</v>
       </c>
       <c r="K31" s="12">
-        <v>329.0</v>
+        <v>812.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>116</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I32" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I32" s="8"/>
       <c r="J32" s="8" t="s">
         <v>117</v>
       </c>
       <c r="K32" s="12">
-        <v>812.0</v>
+        <v>356.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="K33" t="s">
         <v>118</v>
       </c>
       <c r="L33">
         <f>SUM(L11:L32)</f>
         <v>0</v>
       </c>
       <c r="M33">
         <f>SUM(M11:M32)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>