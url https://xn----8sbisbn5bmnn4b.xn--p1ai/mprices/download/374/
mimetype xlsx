--- v0 (2026-06-09)
+++ v1 (2026-09-08)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 02:25:12</t>
+    <t>Актуальность прайса на: 2026-09-08 16:44:09</t>
   </si>
   <si>
     <t>Игрушка-сюрприз</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>