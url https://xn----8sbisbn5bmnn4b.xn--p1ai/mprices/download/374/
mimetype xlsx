--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -37,51 +37,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 16:44:09</t>
+    <t>Актуальность прайса на: 2026-10-24 08:53:53</t>
   </si>
   <si>
     <t>Игрушка-сюрприз</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>