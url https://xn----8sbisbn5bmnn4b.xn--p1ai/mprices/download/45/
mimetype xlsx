--- v0 (2026-07-25)
+++ v1 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1367">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1359">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:51:31</t>
+    <t>Актуальность прайса на: 2026-09-08 16:35:47</t>
   </si>
   <si>
     <t>Машинки и другой транспорт</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -1842,62 +1842,50 @@
   <si>
     <t>Машинка с шестеренками (ВЫБОР ЦВЕТА) Р/У JT689</t>
   </si>
   <si>
     <t>JT689-red</t>
   </si>
   <si>
     <t>Машинка с шестеренками (ВЫБОР ЦВЕТА) Р/У JT689 Красный</t>
   </si>
   <si>
     <t>2000000068435</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73932/73932.750x0.jpg</t>
   </si>
   <si>
     <t>JT689-blue</t>
   </si>
   <si>
     <t>Машинка с шестеренками (ВЫБОР ЦВЕТА) Р/У JT689 Синий</t>
   </si>
   <si>
     <t>2000000068442</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/44/34434/images/74190/74190.750x0.png</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png</t>
   </si>
   <si>
     <t>999G-21AS</t>
   </si>
   <si>
     <t>Машинка перевертыш РУ (ВЫБОР ЦВЕТА) 999G-21AS</t>
   </si>
   <si>
     <t>2000000073002</t>
   </si>
   <si>
     <t>999G-21AS_white</t>
   </si>
   <si>
     <t>Машинка перевертыш РУ (ВЫБОР ЦВЕТА) 999G-21AS Белый</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74335/74335.750x0.jpg</t>
   </si>
   <si>
     <t>999G-21AS_green</t>
   </si>
   <si>
     <t>Машинка перевертыш РУ (ВЫБОР ЦВЕТА) 999G-21AS зеленый</t>
@@ -2106,51 +2094,51 @@
   <si>
     <t>10</t>
   </si>
   <si>
     <t>6922075331831</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/07/30765/images/67319/67319.750x0.jpg</t>
   </si>
   <si>
     <t>Y907-51</t>
   </si>
   <si>
     <t>Машинка Дино трансформер 10 шт в блоке Y907-51</t>
   </si>
   <si>
     <t>6922075331848</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg</t>
   </si>
   <si>
     <t>E7001</t>
   </si>
   <si>
-    <t>Машина трансформер Пожарная станция (свет, звук) E7001</t>
+    <t>Автотрек Машина трансформер Пожарная станция (свет, звук) E7001</t>
   </si>
   <si>
     <t>2000000057200</t>
   </si>
   <si>
     <t>Металлические модели</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/52/25271/images/52779/52779.750x0.jpg</t>
   </si>
   <si>
     <t>M923O</t>
   </si>
   <si>
     <t>Модель машины (металл, свет, звук) без индивидуальной упаковки в ассортименте M923O</t>
   </si>
   <si>
     <t>6970956610063</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/52/25275/images/52967/52967.750x0.jpg</t>
   </si>
   <si>
     <t>FY6188R-6198R-12D</t>
   </si>
@@ -3177,51 +3165,51 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/25/2540/images/23281/23281.750x0.jpg</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>Грузовик Хот Вилс (машинки внутри) в ассортименте 8820</t>
   </si>
   <si>
     <t>14 × 10.5 × 48 см</t>
   </si>
   <si>
     <t>6922075332258</t>
   </si>
   <si>
     <t>Прочие машинки</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/51/25130/images/52541/52541.750x0.jpg</t>
   </si>
   <si>
     <t>XC-1101</t>
   </si>
   <si>
-    <t>Машинка с шестерёнками (свет, звук) на 3d колесе XC-1101</t>
+    <t>Машинка с шестерёнками (свет, звук) на 3d колесе XC-1101 / C-1</t>
   </si>
   <si>
     <t>9 × 19 × 8 см</t>
   </si>
   <si>
     <t>2000797918029</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/62/26266/images/55609/55609.750x0.jpg</t>
   </si>
   <si>
     <t>FS238-3A</t>
   </si>
   <si>
     <t>Танк с шестеренками на 3d колесе (свет, звук) в ассортименте FS238-3A</t>
   </si>
   <si>
     <t>9.5 × 9 × 18 см</t>
   </si>
   <si>
     <t>2021333556611</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/62/26267/images/55611/55611.750x0.jpg</t>
   </si>
@@ -3370,62 +3358,50 @@
     <t>911-7</t>
   </si>
   <si>
     <t>Машинка Дино в ассортименте 911-7</t>
   </si>
   <si>
     <t>10.5 × 7 × 13.5 см</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>6922079117196</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/81/28118/images/60833/60833.750x0.png</t>
   </si>
   <si>
     <t>GC169-152</t>
   </si>
   <si>
     <t>Танк стреляющий дисками (свет, звук) на 3d колесе GC169-152</t>
   </si>
   <si>
     <t>6922071691526</t>
-  </si>
-[...10 lines deleted...]
-    <t>2000000068657</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/82/28247/images/61097/61097.750x0.jpg</t>
   </si>
   <si>
     <t>HY-720</t>
   </si>
   <si>
     <t>Погрузчик 1 шт в ассортименте HY-720</t>
   </si>
   <si>
     <t>6922077207592</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/86/28667/images/61939/61939.750x0.jpg</t>
   </si>
   <si>
     <t>0488-251</t>
   </si>
   <si>
     <t>Трактор в ассортименте 0488-251</t>
   </si>
   <si>
     <t>6922070488257</t>
   </si>
@@ -4267,51 +4243,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x9638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x9646.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52934.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53438.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62084.96x9676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65556.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68213.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68159.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73776.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74190.96x96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x96167.JPG"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x96171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68321.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67318.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66238.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802.96x96226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68915.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69369.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635.96x96239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626.96x96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624.96x96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628.96x96243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291.96x96247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884.96x96248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786.96x96249.jpeg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45495.96x96250.JPG"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52776.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042.96x96255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631.96x96259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70315.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633.96x96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65699.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57614.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58051.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59395.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833.96x96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61061.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812.96x96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66427.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345.96x96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70172.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55660.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57158.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140.96x96365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329.96x96366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348.96x96367.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x9638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x9646.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52934.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53438.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62084.96x9676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65556.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68213.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68159.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73776.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x96166.JPG"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x96170.JPG"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68321.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67318.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66238.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68915.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69369.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624.96x96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628.96x96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884.96x96247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786.96x96248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45495.96x96249.JPG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52776.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042.96x96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631.96x96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70315.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633.96x96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65699.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57614.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58051.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59395.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833.96x96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812.96x96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66427.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345.96x96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70172.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55660.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57158.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348.96x96365.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_8943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8902,6417 +8878,6357 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_32454" descr=""/>
+        <xdr:cNvPr id="155" name="product_32581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_32581" descr=""/>
+        <xdr:cNvPr id="156" name="product_32585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_32585" descr=""/>
+        <xdr:cNvPr id="157" name="product_32586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_32586" descr=""/>
+        <xdr:cNvPr id="158" name="product_31697" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_31697" descr=""/>
+        <xdr:cNvPr id="159" name="product_31692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_31692" descr=""/>
+        <xdr:cNvPr id="160" name="product_31693" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_31693" descr=""/>
+        <xdr:cNvPr id="161" name="product_31694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_31694" descr=""/>
+        <xdr:cNvPr id="162" name="product_31689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_31689" descr=""/>
+        <xdr:cNvPr id="163" name="product_31690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_31690" descr=""/>
+        <xdr:cNvPr id="164" name="product_31691" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_31691" descr=""/>
+        <xdr:cNvPr id="165" name="product_8943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_8943" descr=""/>
+        <xdr:cNvPr id="166" name="product_9086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_9086" descr=""/>
+        <xdr:cNvPr id="167" name="product_12120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_12120" descr=""/>
+        <xdr:cNvPr id="168" name="product_9153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_9153" descr=""/>
+        <xdr:cNvPr id="169" name="product_9147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_9147" descr=""/>
+        <xdr:cNvPr id="170" name="product_9124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_9124" descr=""/>
+        <xdr:cNvPr id="171" name="product_9159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_9159" descr=""/>
+        <xdr:cNvPr id="172" name="product_9154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_9154" descr=""/>
+        <xdr:cNvPr id="173" name="product_28374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_28374" descr=""/>
+        <xdr:cNvPr id="174" name="product_28379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_28379" descr=""/>
+        <xdr:cNvPr id="175" name="product_31826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_31826" descr=""/>
+        <xdr:cNvPr id="176" name="product_31821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_31821" descr=""/>
+        <xdr:cNvPr id="177" name="product_31822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_31822" descr=""/>
+        <xdr:cNvPr id="178" name="product_31823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_31823" descr=""/>
+        <xdr:cNvPr id="179" name="product_31824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_31824" descr=""/>
+        <xdr:cNvPr id="180" name="product_31825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>198</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="181" name="product_31825" descr=""/>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_8934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_8934" descr=""/>
+        <xdr:cNvPr id="182" name="product_8834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_8834" descr=""/>
+        <xdr:cNvPr id="183" name="product_20160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_20160" descr=""/>
+        <xdr:cNvPr id="184" name="product_27544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_27544" descr=""/>
+        <xdr:cNvPr id="185" name="product_27932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_27932" descr=""/>
+        <xdr:cNvPr id="186" name="product_27933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_27933" descr=""/>
+        <xdr:cNvPr id="187" name="product_28958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>207</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="188" name="product_28958" descr=""/>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_19423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_19423" descr=""/>
+        <xdr:cNvPr id="189" name="product_21757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_21757" descr=""/>
+        <xdr:cNvPr id="190" name="product_21761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_21761" descr=""/>
+        <xdr:cNvPr id="191" name="product_21762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_21762" descr=""/>
+        <xdr:cNvPr id="192" name="product_21765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_21765" descr=""/>
+        <xdr:cNvPr id="193" name="product_21768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_21768" descr=""/>
+        <xdr:cNvPr id="194" name="product_21773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_21773" descr=""/>
+        <xdr:cNvPr id="195" name="product_21796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_21796" descr=""/>
+        <xdr:cNvPr id="196" name="product_21815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_21815" descr=""/>
+        <xdr:cNvPr id="197" name="product_23323" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_23323" descr=""/>
+        <xdr:cNvPr id="198" name="product_25981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_25981" descr=""/>
+        <xdr:cNvPr id="199" name="product_26866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_26866" descr=""/>
+        <xdr:cNvPr id="200" name="product_26871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_26871" descr=""/>
+        <xdr:cNvPr id="201" name="product_26909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_26909" descr=""/>
+        <xdr:cNvPr id="202" name="product_27074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_27074" descr=""/>
+        <xdr:cNvPr id="203" name="product_27075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_27075" descr=""/>
+        <xdr:cNvPr id="204" name="product_27076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_27076" descr=""/>
+        <xdr:cNvPr id="205" name="product_27077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_27077" descr=""/>
+        <xdr:cNvPr id="206" name="product_27078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_27078" descr=""/>
+        <xdr:cNvPr id="207" name="product_27080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_27080" descr=""/>
+        <xdr:cNvPr id="208" name="product_27081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_27081" descr=""/>
+        <xdr:cNvPr id="209" name="product_27082" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_27082" descr=""/>
+        <xdr:cNvPr id="210" name="product_27210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_27210" descr=""/>
+        <xdr:cNvPr id="211" name="product_27214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_27214" descr=""/>
+        <xdr:cNvPr id="212" name="product_27217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_27217" descr=""/>
+        <xdr:cNvPr id="213" name="product_27252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_27252" descr=""/>
+        <xdr:cNvPr id="214" name="product_27253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_27253" descr=""/>
+        <xdr:cNvPr id="215" name="product_27255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_27255" descr=""/>
+        <xdr:cNvPr id="216" name="product_27401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_27401" descr=""/>
+        <xdr:cNvPr id="217" name="product_27403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_27403" descr=""/>
+        <xdr:cNvPr id="218" name="product_27404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_27404" descr=""/>
+        <xdr:cNvPr id="219" name="product_27408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_27408" descr=""/>
+        <xdr:cNvPr id="220" name="product_27463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_27463" descr=""/>
+        <xdr:cNvPr id="221" name="product_27464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_27464" descr=""/>
+        <xdr:cNvPr id="222" name="product_27470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_27470" descr=""/>
+        <xdr:cNvPr id="223" name="product_27471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_27471" descr=""/>
+        <xdr:cNvPr id="224" name="product_28603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_28603" descr=""/>
+        <xdr:cNvPr id="225" name="product_28784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_28784" descr=""/>
+        <xdr:cNvPr id="226" name="product_28795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_28795" descr=""/>
+        <xdr:cNvPr id="227" name="product_28798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_28798" descr=""/>
+        <xdr:cNvPr id="228" name="product_28799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_28799" descr=""/>
+        <xdr:cNvPr id="229" name="product_28800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_28800" descr=""/>
+        <xdr:cNvPr id="230" name="product_28803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_28803" descr=""/>
+        <xdr:cNvPr id="231" name="product_28868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_28868" descr=""/>
+        <xdr:cNvPr id="232" name="product_28869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_28869" descr=""/>
+        <xdr:cNvPr id="233" name="product_29141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_29141" descr=""/>
+        <xdr:cNvPr id="234" name="product_29142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_29142" descr=""/>
+        <xdr:cNvPr id="235" name="product_29183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_29183" descr=""/>
+        <xdr:cNvPr id="236" name="product_29184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_29184" descr=""/>
+        <xdr:cNvPr id="237" name="product_29611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_29611" descr=""/>
+        <xdr:cNvPr id="238" name="product_30494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_30494" descr=""/>
+        <xdr:cNvPr id="239" name="product_28619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_28619" descr=""/>
+        <xdr:cNvPr id="240" name="product_28620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_28620" descr=""/>
+        <xdr:cNvPr id="241" name="product_28616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_28616" descr=""/>
+        <xdr:cNvPr id="242" name="product_28618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_28618" descr=""/>
+        <xdr:cNvPr id="243" name="product_28614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_28614" descr=""/>
+        <xdr:cNvPr id="244" name="product_28615" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_28615" descr=""/>
+        <xdr:cNvPr id="245" name="product_19295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_19295" descr=""/>
+        <xdr:cNvPr id="246" name="product_28263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_28263" descr=""/>
+        <xdr:cNvPr id="247" name="product_16476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_16476" descr=""/>
+        <xdr:cNvPr id="248" name="product_16415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_16415" descr=""/>
+        <xdr:cNvPr id="249" name="product_18905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_18905" descr=""/>
+        <xdr:cNvPr id="250" name="product_18902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_18902" descr=""/>
+        <xdr:cNvPr id="251" name="product_19793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_19793" descr=""/>
+        <xdr:cNvPr id="252" name="product_21794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_21794" descr=""/>
+        <xdr:cNvPr id="253" name="product_24414" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="254" name="product_24414" descr=""/>
+        <xdr:cNvPr id="254" name="product_28949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>276</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="255" name="product_28949" descr=""/>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="product_21269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_21269" descr=""/>
+        <xdr:cNvPr id="256" name="product_21656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_21656" descr=""/>
+        <xdr:cNvPr id="257" name="product_21744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_21744" descr=""/>
+        <xdr:cNvPr id="258" name="product_22916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_22916" descr=""/>
+        <xdr:cNvPr id="259" name="product_24797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_24797" descr=""/>
+        <xdr:cNvPr id="260" name="product_24798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_24798" descr=""/>
+        <xdr:cNvPr id="261" name="product_27058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_27058" descr=""/>
+        <xdr:cNvPr id="262" name="product_29599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_29599" descr=""/>
+        <xdr:cNvPr id="263" name="product_30380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_30380" descr=""/>
+        <xdr:cNvPr id="264" name="product_21635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_21635" descr=""/>
+        <xdr:cNvPr id="265" name="product_21661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_21661" descr=""/>
+        <xdr:cNvPr id="266" name="product_27057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_27057" descr=""/>
+        <xdr:cNvPr id="267" name="product_9509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_9509" descr=""/>
+        <xdr:cNvPr id="268" name="product_29630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_29630" descr=""/>
+        <xdr:cNvPr id="269" name="product_29628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_29628" descr=""/>
+        <xdr:cNvPr id="270" name="product_9483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_9483" descr=""/>
+        <xdr:cNvPr id="271" name="product_9454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_9454" descr=""/>
+        <xdr:cNvPr id="272" name="product_9480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_9480" descr=""/>
+        <xdr:cNvPr id="273" name="product_9473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>297</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="product_9473" descr=""/>
+        <xdr:cNvPr id="274" name="product_9510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="275" name="product_9510" descr=""/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="product_10110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_10110" descr=""/>
+        <xdr:cNvPr id="276" name="product_9186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_9186" descr=""/>
+        <xdr:cNvPr id="277" name="product_9237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_9237" descr=""/>
+        <xdr:cNvPr id="278" name="product_21601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_21601" descr=""/>
+        <xdr:cNvPr id="279" name="product_22904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_22904" descr=""/>
+        <xdr:cNvPr id="280" name="product_22905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_22905" descr=""/>
+        <xdr:cNvPr id="281" name="product_23291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_23291" descr=""/>
+        <xdr:cNvPr id="282" name="product_23687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_23687" descr=""/>
+        <xdr:cNvPr id="283" name="product_23689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_23689" descr=""/>
+        <xdr:cNvPr id="284" name="product_23850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_23850" descr=""/>
+        <xdr:cNvPr id="285" name="product_23852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_23852" descr=""/>
+        <xdr:cNvPr id="286" name="product_23853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_23853" descr=""/>
+        <xdr:cNvPr id="287" name="product_23891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_23891" descr=""/>
+        <xdr:cNvPr id="288" name="product_23892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_23892" descr=""/>
+        <xdr:cNvPr id="289" name="product_23893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_23893" descr=""/>
+        <xdr:cNvPr id="290" name="product_24309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_24309" descr=""/>
+        <xdr:cNvPr id="291" name="product_24941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_24941" descr=""/>
+        <xdr:cNvPr id="292" name="product_25070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_25042" descr=""/>
+        <xdr:cNvPr id="293" name="product_25500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_25070" descr=""/>
+        <xdr:cNvPr id="294" name="product_25536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_25500" descr=""/>
+        <xdr:cNvPr id="295" name="product_25758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_25536" descr=""/>
+        <xdr:cNvPr id="296" name="product_26932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_25758" descr=""/>
+        <xdr:cNvPr id="297" name="product_26933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_26932" descr=""/>
+        <xdr:cNvPr id="298" name="product_26947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_26933" descr=""/>
+        <xdr:cNvPr id="299" name="product_26980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_26947" descr=""/>
+        <xdr:cNvPr id="300" name="product_27004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_26980" descr=""/>
+        <xdr:cNvPr id="301" name="product_27051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_27004" descr=""/>
+        <xdr:cNvPr id="302" name="product_27052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_27051" descr=""/>
+        <xdr:cNvPr id="303" name="product_27083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_27052" descr=""/>
+        <xdr:cNvPr id="304" name="product_27087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_27083" descr=""/>
+        <xdr:cNvPr id="305" name="product_27526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_27087" descr=""/>
+        <xdr:cNvPr id="306" name="product_28536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_27526" descr=""/>
+        <xdr:cNvPr id="307" name="product_28555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_28536" descr=""/>
+        <xdr:cNvPr id="308" name="product_28885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_28555" descr=""/>
+        <xdr:cNvPr id="309" name="product_28909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_28885" descr=""/>
+        <xdr:cNvPr id="310" name="product_28917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_28909" descr=""/>
+        <xdr:cNvPr id="311" name="product_28936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_28917" descr=""/>
+        <xdr:cNvPr id="312" name="product_28956" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_28936" descr=""/>
+        <xdr:cNvPr id="313" name="product_28961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="product_28956" descr=""/>
+        <xdr:cNvPr id="314" name="product_28973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_28961" descr=""/>
+        <xdr:cNvPr id="315" name="product_28978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_28973" descr=""/>
+        <xdr:cNvPr id="316" name="product_29092" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_28978" descr=""/>
+        <xdr:cNvPr id="317" name="product_29388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_29092" descr=""/>
+        <xdr:cNvPr id="318" name="product_29389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_29388" descr=""/>
+        <xdr:cNvPr id="319" name="product_29391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_29389" descr=""/>
+        <xdr:cNvPr id="320" name="product_29394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_29391" descr=""/>
+        <xdr:cNvPr id="321" name="product_29483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_29394" descr=""/>
+        <xdr:cNvPr id="322" name="product_29556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_29483" descr=""/>
+        <xdr:cNvPr id="323" name="product_29571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_29556" descr=""/>
+        <xdr:cNvPr id="324" name="product_29671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_29571" descr=""/>
+        <xdr:cNvPr id="325" name="product_29732" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_29671" descr=""/>
+        <xdr:cNvPr id="326" name="product_29830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_29732" descr=""/>
+        <xdr:cNvPr id="327" name="product_29842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_29830" descr=""/>
+        <xdr:cNvPr id="328" name="product_30177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_29842" descr=""/>
+        <xdr:cNvPr id="329" name="product_30211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_30177" descr=""/>
+        <xdr:cNvPr id="330" name="product_30214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_30211" descr=""/>
+        <xdr:cNvPr id="331" name="product_30216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_30214" descr=""/>
+        <xdr:cNvPr id="332" name="product_30220" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="product_30216" descr=""/>
+        <xdr:cNvPr id="333" name="product_30330" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="product_30220" descr=""/>
+        <xdr:cNvPr id="334" name="product_30378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="product_30330" descr=""/>
+        <xdr:cNvPr id="335" name="product_9007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_30378" descr=""/>
+        <xdr:cNvPr id="336" name="product_18666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="product_9007" descr=""/>
+        <xdr:cNvPr id="337" name="product_16809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="product_18666" descr=""/>
+        <xdr:cNvPr id="338" name="product_16810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="product_16809" descr=""/>
+        <xdr:cNvPr id="339" name="product_8816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="product_16810" descr=""/>
+        <xdr:cNvPr id="340" name="product_22934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="product_8816" descr=""/>
+        <xdr:cNvPr id="341" name="product_8853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="product_22934" descr=""/>
+        <xdr:cNvPr id="342" name="product_8858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="product_8853" descr=""/>
+        <xdr:cNvPr id="343" name="product_16767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_8858" descr=""/>
+        <xdr:cNvPr id="344" name="product_20762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="product_16767" descr=""/>
+        <xdr:cNvPr id="345" name="product_9185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="product_20762" descr=""/>
+        <xdr:cNvPr id="346" name="product_9187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="product_9185" descr=""/>
+        <xdr:cNvPr id="347" name="product_9250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="product_9187" descr=""/>
+        <xdr:cNvPr id="348" name="product_4899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="product_9250" descr=""/>
+        <xdr:cNvPr id="349" name="product_8845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="product_4899" descr=""/>
+        <xdr:cNvPr id="350" name="product_9002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="product_8845" descr=""/>
+        <xdr:cNvPr id="351" name="product_21378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="product_9002" descr=""/>
+        <xdr:cNvPr id="352" name="product_9314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="product_21378" descr=""/>
+        <xdr:cNvPr id="353" name="product_9291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="product_9314" descr=""/>
+        <xdr:cNvPr id="354" name="product_18476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="product_9291" descr=""/>
+        <xdr:cNvPr id="355" name="product_19861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="product_18476" descr=""/>
+        <xdr:cNvPr id="356" name="product_18494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="product_19861" descr=""/>
+        <xdr:cNvPr id="357" name="product_18906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_18494" descr=""/>
+        <xdr:cNvPr id="358" name="product_18997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_18906" descr=""/>
+        <xdr:cNvPr id="359" name="product_18509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_18997" descr=""/>
+        <xdr:cNvPr id="360" name="product_19839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_18509" descr=""/>
+        <xdr:cNvPr id="361" name="product_19838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_19839" descr=""/>
+        <xdr:cNvPr id="362" name="product_21304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_19838" descr=""/>
+        <xdr:cNvPr id="363" name="product_18472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="product_21304" descr=""/>
+        <xdr:cNvPr id="364" name="product_28509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="product_18472" descr=""/>
+        <xdr:cNvPr id="365" name="product_28525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -15571,59 +15487,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/49/24974/images/51682/51682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/24/32409/images/70501/70501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/24/32412/images/70489/70489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/24/32452/images/70653/70653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/84/18469/images/35804/35804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/49/24978/images/51701/51701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/24/32474/images/70666/70666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/86/28635/images/61770/61770.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/52/25205/images/52934/52934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/52/25212/images/52899/52899.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/54/25478/images/53438/53438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/82/28202/images/61037/61037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/87/28700/images/62084/62084.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/87/28716/images/62025/62025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/88/28861/images/62465/62465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/92/29298/images/64348/64348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/96/29651/images/64956/64956.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/00/30025/images/65556/65556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/00/30026/images/65557/65557.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/12/31228/images/68213/68213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/12/31233/images/68158/68158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/12/31234/images/68220/68220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/12/31235/images/68159/68159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/12/31257/images/68219/68219.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/12/31297/images/68354/68354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/12/31298/images/68355/68355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/12/31299/images/68356/68356.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/13/31319/images/68318/68318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/14/31414/images/68567/68567.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/14/31468/images/68715/68715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/14/31469/images/68714/68714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/14/31470/images/68716/68716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/15/31569/images/68843/68843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/16/31679/images/68966/68966.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/17/31736/images/69055/69055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/18/31817/images/69233/69233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/18/31828/images/69240/69240.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/21/32199/images/70166/70166.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/22/32295/images/70321/70321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/22/32298/images/70322/70322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/23/32347/images/70408/70408.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/23/32380/images/70444/70444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/27/32791/images/71205/71205.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/32950/images/71471/71471.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/29/32962/images/71458/71458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/29/32970/images/71448/71448.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/29/32979/images/71443/71443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/29/32987/images/71439/71439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/30/33093/images/71653/71653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/31/33122/images/71636/71636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/32/33293/images/72151/72151.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/32/33294/images/72147/72147.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/33/33335/images/72087/72087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/33/33336/images/72088/72088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/33/33337/images/72089/72089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/33/33338/images/72090/72090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/39/33964/images/73369/73369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/40/34086/images/73459/73459.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73775/73775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73776/73776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73932/73932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/44/34434/images/74190/74190.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74335/74335.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/39/33956/images/73351/73351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/11/31151/images/68321/68321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/11/31156/images/68323/68323.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/40/34073/images/73402/73402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/40/34068/images/73407/73407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/34069/images/73406/73406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/40/34070/images/73405/73405.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/40/34071/images/73404/73404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/40/34072/images/73403/73403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/38/23879/images/47150/47150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/30471/images/66462/66462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/07/30764/images/67318/67318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/07/30765/images/67319/67319.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/52/25271/images/52779/52779.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/52/25275/images/52967/52967.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/52/25276/images/52783/52783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/52/25279/images/52801/52801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/52/25282/images/52704/52704.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/52/25287/images/52768/52768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/53/25310/images/52995/52995.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/53/25329/images/52833/52833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/66/26652/images/56926/56926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/91/29140/images/63629/63629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/98/29898/images/65420/65420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/99/29903/images/65425/65425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/99/29937/images/65467/65467.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/01/30100/images/65700/65700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/01/30101/images/65701/65701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/01/30102/images/65706/65706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/01/30103/images/65707/65707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/01/30104/images/65708/65708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/01/30106/images/65710/65710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/01/30107/images/65711/65711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/01/30108/images/65734/65734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/02/30203/images/65928/65928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/02/30207/images/65931/65931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/02/30210/images/65932/65932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/02/30245/images/65988/65988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/02/30246/images/65989/65989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/02/30248/images/65991/65991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/03/30360/images/66231/66231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/03/30362/images/66233/66233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/03/30363/images/66234/66234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/03/30367/images/66238/66238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/04/30422/images/66342/66342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/04/30423/images/66343/66343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/30429/images/66346/66346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/04/30430/images/66347/66347.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/13/31369/images/68478/68478.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/15/31539/images/68802/68802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/15/31550/images/68815/68815.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/15/31553/images/68818/68818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/15/31554/images/68819/68819.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/15/31555/images/68820/68820.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/31558/images/68823/68823.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/16/31618/images/68915/68915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/16/31619/images/68916/68916.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/18/31877/images/69369/69369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/18/31878/images/69370/69370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/19/31919/images/69399/69399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/19/31920/images/69400/69400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/22/32299/images/70303/70303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/31/33125/images/71635/71635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/13/31385/images/68626/68626.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/13/31386/images/68624/68624.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/13/31382/images/68631/68631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/31384/images/68628/68628.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/13/31380/images/68633/68633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/13/31381/images/68632/68632.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/10/31059/images/68291/68291.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/05/20520/images/39884/39884.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/04/20459/images/39786/39786.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/27/22728/images/45495/45495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/27/22725/images/45594/45594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/53/25308/images/52776/52776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/76/27605/images/60087/60087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/16/31699/images/69042/69042.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/48/24874/images/51355/51355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/51/25185/images/52880/52880.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/52/25258/images/60282/60282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/62/26278/images/55631/55631.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/79/27979/images/60342/60342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/79/27980/images/60343/60343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/00/30085/images/65696/65696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/22/32287/images/70315/70315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/30/33029/images/71565/71565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/51/25164/images/55633/55633.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/51/25190/images/52884/52884.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/00/30084/images/65699/65699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/45/14553/images/27472/27472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/23/32318/images/70354/70354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/23/32316/images/70352/70352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/41/14164/images/25674/25674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/15/11507/images/18023/18023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/07/10757/images/23930/23930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/91/9154/images/12154/12154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/25/2540/images/23281/23281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/51/25130/images/52541/52541.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/62/26266/images/55609/55609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/62/26267/images/55611/55611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/66/26620/images/56473/56473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/70/27002/images/57614/57614.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/70/27004/images/57617/57617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/71/27144/images/58042/58042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/71/27146/images/58050/58050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/27147/images/58051/58051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/71/27184/images/58218/58218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/27185/images/58220/58220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/71/27186/images/58222/58222.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/75/27559/images/59395/59395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/81/28118/images/60833/60833.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/82/28219/images/61061/61061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/82/28247/images/61097/61097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/86/28667/images/61939/61939.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/87/28703/images/61996/61996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/89/28925/images/62594/62594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/99/29960/images/65500/65500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/99/29961/images/65501/65501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/99/29975/images/65538/65538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/00/30008/images/65596/65596.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/00/30031/images/65562/65562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/00/30078/images/65658/65658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/00/30079/images/65659/65659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/01/30109/images/65735/65735.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/01/30113/images/65812/65812.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/04/30455/images/66427/66427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/13/31302/images/68362/68362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/13/31321/images/68345/68345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/16/31635/images/68940/68940.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/16/31659/images/68929/68929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/31667/images/68985/68985.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/16/31686/images/68961/68961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/17/31706/images/69009/69009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/17/31711/images/69016/69016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/17/31723/images/69024/69024.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/17/31728/images/69031/69031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/21/32111/images/70062/70062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/21/32112/images/70063/70063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/21/32114/images/70065/70065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/21/32117/images/70068/70068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/22/32206/images/70172/70172.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/22/32256/images/70269/70269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/22/32271/images/70280/70280.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/23/32356/images/70417/70417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/24/32415/images/70494/70494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/24/32497/images/70707/70707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/25/32509/images/70720/70720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/28/32833/images/71266/71266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/28/32867/images/71367/71367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/28/32870/images/71368/71368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/28/32872/images/71369/71369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/28/32876/images/71421/71421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/29/32983/images/71441/71441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/30/33027/images/71558/71558.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/58/15808/images/30176/30176.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/25/22526/images/43515/43515.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/62/26296/images/55660/55660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/3371/images/24954/24954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/53/5359/images/62117/62117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/05/10560/images/39078/39078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/49/24977/images/51700/51700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/08/10874/images/57158/57158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/07/10762/images/17775/17775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/23/22340/images/43021/43021.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/22359/images/43064/43064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/49/24907/images/51454/51454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/23/22337/images/58140/58140.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/12/31275/images/68329/68329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/12/31291/images/68348/68348.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/49/24974/images/51682/51682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/24/32409/images/70501/70501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/24/32412/images/70489/70489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/24/32452/images/70653/70653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/84/18469/images/35804/35804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/49/24978/images/51701/51701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/24/32474/images/70666/70666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/86/28635/images/61770/61770.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/52/25205/images/52934/52934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/52/25212/images/52899/52899.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/54/25478/images/53438/53438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/82/28202/images/61037/61037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/87/28700/images/62084/62084.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/87/28716/images/62025/62025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/88/28861/images/62465/62465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/92/29298/images/64348/64348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/96/29651/images/64956/64956.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/00/30025/images/65556/65556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/00/30026/images/65557/65557.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/12/31228/images/68213/68213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/12/31233/images/68158/68158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/12/31234/images/68220/68220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/12/31235/images/68159/68159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/12/31257/images/68219/68219.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/12/31297/images/68354/68354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/12/31298/images/68355/68355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/12/31299/images/68356/68356.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/13/31319/images/68318/68318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/14/31414/images/68567/68567.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/14/31468/images/68715/68715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/14/31469/images/68714/68714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/14/31470/images/68716/68716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/15/31569/images/68843/68843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/16/31679/images/68966/68966.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/17/31736/images/69055/69055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/18/31817/images/69233/69233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/18/31828/images/69240/69240.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/21/32199/images/70166/70166.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/22/32295/images/70321/70321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/22/32298/images/70322/70322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/23/32347/images/70408/70408.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/23/32380/images/70444/70444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/27/32791/images/71205/71205.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/32950/images/71471/71471.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/29/32962/images/71458/71458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/29/32970/images/71448/71448.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/29/32979/images/71443/71443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/29/32987/images/71439/71439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/30/33093/images/71653/71653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/31/33122/images/71636/71636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/32/33293/images/72151/72151.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/32/33294/images/72147/72147.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/33/33335/images/72087/72087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/33/33336/images/72088/72088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/33/33337/images/72089/72089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/33/33338/images/72090/72090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/39/33964/images/73369/73369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/40/34086/images/73459/73459.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73775/73775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73776/73776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73932/73932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74335/74335.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/39/33956/images/73351/73351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/11/31151/images/68321/68321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/11/31156/images/68323/68323.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/40/34073/images/73402/73402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/40/34068/images/73407/73407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/34069/images/73406/73406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/40/34070/images/73405/73405.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/40/34071/images/73404/73404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/40/34072/images/73403/73403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/38/23879/images/47150/47150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/30471/images/66462/66462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/07/30764/images/67318/67318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/07/30765/images/67319/67319.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/52/25271/images/52779/52779.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/52/25275/images/52967/52967.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/52/25276/images/52783/52783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/52/25279/images/52801/52801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/52/25282/images/52704/52704.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/52/25287/images/52768/52768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/53/25310/images/52995/52995.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/53/25329/images/52833/52833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/66/26652/images/56926/56926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/91/29140/images/63629/63629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/98/29898/images/65420/65420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/99/29903/images/65425/65425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/99/29937/images/65467/65467.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/01/30100/images/65700/65700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/01/30101/images/65701/65701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/01/30102/images/65706/65706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/01/30103/images/65707/65707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/01/30104/images/65708/65708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/01/30106/images/65710/65710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/01/30107/images/65711/65711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/01/30108/images/65734/65734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/02/30203/images/65928/65928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/02/30207/images/65931/65931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/02/30210/images/65932/65932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/02/30245/images/65988/65988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/02/30246/images/65989/65989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/02/30248/images/65991/65991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/03/30360/images/66231/66231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/03/30362/images/66233/66233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/03/30363/images/66234/66234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/03/30367/images/66238/66238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/04/30422/images/66342/66342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/04/30423/images/66343/66343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/30429/images/66346/66346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/04/30430/images/66347/66347.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/13/31369/images/68478/68478.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/15/31539/images/68802/68802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/15/31550/images/68815/68815.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/15/31553/images/68818/68818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/15/31554/images/68819/68819.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/15/31555/images/68820/68820.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/31558/images/68823/68823.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/16/31618/images/68915/68915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/16/31619/images/68916/68916.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/18/31877/images/69369/69369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/18/31878/images/69370/69370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/19/31919/images/69399/69399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/19/31920/images/69400/69400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/22/32299/images/70303/70303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/31/33125/images/71635/71635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/13/31385/images/68626/68626.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/13/31386/images/68624/68624.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/13/31382/images/68631/68631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/31384/images/68628/68628.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/13/31380/images/68633/68633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/13/31381/images/68632/68632.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/10/31059/images/68291/68291.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/05/20520/images/39884/39884.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/04/20459/images/39786/39786.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/27/22728/images/45495/45495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/27/22725/images/45594/45594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/53/25308/images/52776/52776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/76/27605/images/60087/60087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/16/31699/images/69042/69042.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/48/24874/images/51355/51355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/51/25185/images/52880/52880.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/52/25258/images/60282/60282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/62/26278/images/55631/55631.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/79/27979/images/60342/60342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/79/27980/images/60343/60343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/00/30085/images/65696/65696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/22/32287/images/70315/70315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/30/33029/images/71565/71565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/51/25164/images/55633/55633.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/51/25190/images/52884/52884.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/00/30084/images/65699/65699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/45/14553/images/27472/27472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/23/32318/images/70354/70354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/23/32316/images/70352/70352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/41/14164/images/25674/25674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/15/11507/images/18023/18023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/07/10757/images/23930/23930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/91/9154/images/12154/12154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/25/2540/images/23281/23281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/51/25130/images/52541/52541.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/62/26266/images/55609/55609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/62/26267/images/55611/55611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/66/26620/images/56473/56473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/70/27002/images/57614/57614.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/70/27004/images/57617/57617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/71/27144/images/58042/58042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/71/27146/images/58050/58050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/27147/images/58051/58051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/71/27184/images/58218/58218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/27185/images/58220/58220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/71/27186/images/58222/58222.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/75/27559/images/59395/59395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/81/28118/images/60833/60833.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/82/28247/images/61097/61097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/86/28667/images/61939/61939.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/87/28703/images/61996/61996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/89/28925/images/62594/62594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/99/29960/images/65500/65500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/99/29961/images/65501/65501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/99/29975/images/65538/65538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/00/30008/images/65596/65596.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/00/30031/images/65562/65562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/00/30078/images/65658/65658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/00/30079/images/65659/65659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/01/30109/images/65735/65735.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/01/30113/images/65812/65812.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/04/30455/images/66427/66427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/13/31302/images/68362/68362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/13/31321/images/68345/68345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/16/31635/images/68940/68940.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/16/31659/images/68929/68929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/31667/images/68985/68985.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/16/31686/images/68961/68961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/17/31706/images/69009/69009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/17/31711/images/69016/69016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/17/31723/images/69024/69024.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/17/31728/images/69031/69031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/21/32111/images/70062/70062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/21/32112/images/70063/70063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/21/32114/images/70065/70065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/21/32117/images/70068/70068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/22/32206/images/70172/70172.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/22/32256/images/70269/70269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/22/32271/images/70280/70280.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/23/32356/images/70417/70417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/24/32415/images/70494/70494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/24/32497/images/70707/70707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/25/32509/images/70720/70720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/28/32833/images/71266/71266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/28/32867/images/71367/71367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/28/32870/images/71368/71368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/28/32872/images/71369/71369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/28/32876/images/71421/71421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/29/32983/images/71441/71441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/30/33027/images/71558/71558.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/58/15808/images/30176/30176.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/25/22526/images/43515/43515.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/62/26296/images/55660/55660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/3371/images/24954/24954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/53/5359/images/62117/62117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/05/10560/images/39078/39078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/49/24977/images/51700/51700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/08/10874/images/57158/57158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/07/10762/images/17775/17775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/23/22340/images/43021/43021.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/22359/images/43064/43064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/49/24907/images/51454/51454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/23/22337/images/58140/58140.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/12/31275/images/68329/68329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/12/31291/images/68348/68348.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M394"/>
+  <dimension ref="A1:M392"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -16359,85 +16275,85 @@
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8" t="s">
         <v>123</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>124</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>125</v>
       </c>
       <c r="K31" s="12">
-        <v>219.0</v>
+        <v>195.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8" t="s">
         <v>123</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="8" t="s">
         <v>124</v>
       </c>
       <c r="J32" s="8"/>
       <c r="K32" s="12">
-        <v>2621.0</v>
+        <v>2340.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>131</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8" t="s">
         <v>132</v>
       </c>
@@ -21096,809 +21012,809 @@
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
         <v>90</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>609</v>
       </c>
       <c r="E173" s="18" t="s">
         <v>610</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8"/>
       <c r="H173" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I173" s="8"/>
       <c r="J173" s="8" t="s">
         <v>611</v>
       </c>
       <c r="K173" s="12">
-        <v>1027.0</v>
+        <v>667.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
         <v>91</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="D174" s="9" t="s">
         <v>612</v>
       </c>
-      <c r="D174" s="9" t="s">
+      <c r="E174" s="18" t="s">
         <v>613</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I174" s="8"/>
       <c r="J174" s="8" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="K174" s="12">
         <v>667.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
         <v>92</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="D175" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="E175" s="18" t="s">
         <v>616</v>
-      </c>
-[...1 lines deleted...]
-        <v>617</v>
       </c>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I175" s="8"/>
       <c r="J175" s="8" t="s">
-        <v>615</v>
+        <v>617</v>
       </c>
       <c r="K175" s="12">
         <v>667.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
         <v>93</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>619</v>
       </c>
       <c r="E176" s="18" t="s">
         <v>620</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8"/>
       <c r="H176" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I176" s="8"/>
       <c r="J176" s="8" t="s">
         <v>621</v>
       </c>
       <c r="K176" s="12">
-        <v>667.0</v>
+        <v>2315.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
         <v>94</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>623</v>
       </c>
       <c r="E177" s="18" t="s">
         <v>624</v>
       </c>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
       <c r="H177" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I177" s="8"/>
-      <c r="J177" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J177" s="8"/>
       <c r="K177" s="12">
-        <v>2315.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
         <v>95</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>625</v>
+      </c>
+      <c r="E178" s="18" t="s">
         <v>626</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
       <c r="H178" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I178" s="8"/>
-      <c r="J178" s="8"/>
+      <c r="J178" s="8" t="s">
+        <v>627</v>
+      </c>
       <c r="K178" s="12">
-        <v>1126.0</v>
+        <v>1125.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
         <v>96</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="D179" s="9" t="s">
+        <v>628</v>
+      </c>
+      <c r="E179" s="18" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I179" s="8"/>
       <c r="J179" s="8" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="K179" s="12">
-        <v>1125.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
         <v>97</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>626</v>
-[...1 lines deleted...]
-      <c r="D180" s="9" t="s">
+        <v>631</v>
+      </c>
+      <c r="D180" s="9"/>
+      <c r="E180" s="18" t="s">
         <v>632</v>
-      </c>
-[...1 lines deleted...]
-        <v>633</v>
       </c>
       <c r="F180" s="8"/>
       <c r="G180" s="8"/>
       <c r="H180" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I180" s="8"/>
-      <c r="J180" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J180" s="8"/>
       <c r="K180" s="12">
-        <v>1126.0</v>
+        <v>1125.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
         <v>98</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>635</v>
-[...1 lines deleted...]
-      <c r="D181" s="9"/>
+        <v>631</v>
+      </c>
+      <c r="D181" s="9" t="s">
+        <v>633</v>
+      </c>
       <c r="E181" s="18" t="s">
-        <v>636</v>
+        <v>634</v>
       </c>
       <c r="F181" s="8"/>
       <c r="G181" s="8"/>
       <c r="H181" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I181" s="8"/>
-      <c r="J181" s="8"/>
+      <c r="J181" s="8" t="s">
+        <v>635</v>
+      </c>
       <c r="K181" s="12">
         <v>1125.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
         <v>99</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="D182" s="9" t="s">
+        <v>636</v>
+      </c>
+      <c r="E182" s="18" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I182" s="8"/>
       <c r="J182" s="8" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="K182" s="12">
         <v>1125.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="15">
         <v>100</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>635</v>
+        <v>22</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>640</v>
+        <v>23</v>
       </c>
       <c r="E183" s="18" t="s">
-        <v>641</v>
+        <v>24</v>
       </c>
       <c r="F183" s="8"/>
-      <c r="G183" s="8"/>
+      <c r="G183" s="8" t="s">
+        <v>25</v>
+      </c>
       <c r="H183" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I183" s="8"/>
+      <c r="I183" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J183" s="8" t="s">
-        <v>642</v>
+        <v>28</v>
       </c>
       <c r="K183" s="12">
-        <v>1125.0</v>
+        <v>2593.0</v>
       </c>
       <c r="L183" s="7"/>
       <c r="M183" s="12">
         <f>K183*L183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="15">
         <v>101</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
-        <v>22</v>
+        <v>239</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>23</v>
+        <v>240</v>
       </c>
       <c r="E184" s="18" t="s">
-        <v>24</v>
+        <v>241</v>
       </c>
       <c r="F184" s="8"/>
-      <c r="G184" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G184" s="8"/>
       <c r="H184" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I184" s="8" t="s">
-        <v>27</v>
+        <v>232</v>
       </c>
       <c r="J184" s="8" t="s">
-        <v>28</v>
+        <v>242</v>
       </c>
       <c r="K184" s="12">
-        <v>2593.0</v>
+        <v>2700.0</v>
       </c>
       <c r="L184" s="7"/>
       <c r="M184" s="12">
         <f>K184*L184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="15">
         <v>102</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>239</v>
+        <v>86</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>240</v>
+        <v>87</v>
       </c>
       <c r="E185" s="18" t="s">
-        <v>241</v>
+        <v>88</v>
       </c>
       <c r="F185" s="8"/>
-      <c r="G185" s="8"/>
+      <c r="G185" s="8" t="s">
+        <v>89</v>
+      </c>
       <c r="H185" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I185" s="8" t="s">
-        <v>232</v>
+        <v>33</v>
       </c>
       <c r="J185" s="8" t="s">
-        <v>242</v>
+        <v>90</v>
       </c>
       <c r="K185" s="12">
-        <v>2700.0</v>
+        <v>1650.0</v>
       </c>
       <c r="L185" s="7"/>
       <c r="M185" s="12">
         <f>K185*L185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
         <v>103</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>86</v>
+        <v>229</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>87</v>
+        <v>230</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>88</v>
+        <v>231</v>
       </c>
       <c r="F186" s="8"/>
-      <c r="G186" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G186" s="8"/>
       <c r="H186" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I186" s="8" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
       <c r="J186" s="8" t="s">
-        <v>90</v>
+        <v>233</v>
       </c>
       <c r="K186" s="12">
-        <v>1650.0</v>
+        <v>3510.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
         <v>104</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>229</v>
+        <v>234</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="F187" s="8"/>
       <c r="G187" s="8"/>
       <c r="H187" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I187" s="8" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="J187" s="8" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="K187" s="12">
-        <v>3510.0</v>
+        <v>4035.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
         <v>105</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>234</v>
+        <v>203</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>235</v>
+        <v>204</v>
       </c>
       <c r="E188" s="18" t="s">
-        <v>236</v>
+        <v>205</v>
       </c>
       <c r="F188" s="8"/>
       <c r="G188" s="8"/>
       <c r="H188" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I188" s="8" t="s">
-        <v>237</v>
+        <v>33</v>
       </c>
       <c r="J188" s="8" t="s">
-        <v>238</v>
+        <v>206</v>
       </c>
       <c r="K188" s="12">
-        <v>4035.0</v>
+        <v>931.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="15">
         <v>106</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>204</v>
+        <v>189</v>
       </c>
       <c r="E189" s="18" t="s">
-        <v>205</v>
+        <v>190</v>
       </c>
       <c r="F189" s="8"/>
-      <c r="G189" s="8"/>
+      <c r="G189" s="8" t="s">
+        <v>191</v>
+      </c>
       <c r="H189" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I189" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J189" s="8" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="K189" s="12">
-        <v>931.0</v>
+        <v>2010.0</v>
       </c>
       <c r="L189" s="7"/>
       <c r="M189" s="12">
         <f>K189*L189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="15">
         <v>107</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
-        <v>188</v>
+        <v>155</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>189</v>
+        <v>156</v>
       </c>
       <c r="E190" s="18" t="s">
-        <v>190</v>
+        <v>157</v>
       </c>
       <c r="F190" s="8"/>
       <c r="G190" s="8" t="s">
-        <v>191</v>
+        <v>158</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I190" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J190" s="8" t="s">
-        <v>192</v>
+        <v>159</v>
       </c>
       <c r="K190" s="12">
-        <v>2010.0</v>
+        <v>3584.0</v>
       </c>
       <c r="L190" s="7"/>
       <c r="M190" s="12">
         <f>K190*L190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
         <v>108</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>155</v>
+        <v>639</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>156</v>
+        <v>640</v>
       </c>
       <c r="E191" s="18" t="s">
-        <v>157</v>
+        <v>641</v>
       </c>
       <c r="F191" s="8"/>
-      <c r="G191" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G191" s="8"/>
       <c r="H191" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I191" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J191" s="8" t="s">
-        <v>159</v>
+        <v>642</v>
       </c>
       <c r="K191" s="12">
-        <v>3584.0</v>
+        <v>1699.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
         <v>109</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
         <v>643</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>644</v>
       </c>
       <c r="E192" s="18" t="s">
         <v>645</v>
       </c>
       <c r="F192" s="8"/>
       <c r="G192" s="8"/>
       <c r="H192" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I192" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J192" s="8" t="s">
         <v>646</v>
       </c>
       <c r="K192" s="12">
-        <v>1699.0</v>
+        <v>877.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
         <v>110</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
         <v>647</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>648</v>
       </c>
       <c r="E193" s="18" t="s">
         <v>649</v>
       </c>
       <c r="F193" s="8"/>
       <c r="G193" s="8"/>
       <c r="H193" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I193" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I193" s="8"/>
       <c r="J193" s="8" t="s">
         <v>650</v>
       </c>
       <c r="K193" s="12">
-        <v>877.0</v>
+        <v>761.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
         <v>111</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>652</v>
       </c>
       <c r="E194" s="18" t="s">
         <v>653</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I194" s="8"/>
       <c r="J194" s="8" t="s">
         <v>654</v>
       </c>
       <c r="K194" s="12">
-        <v>761.0</v>
+        <v>676.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
         <v>112</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
         <v>655</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>656</v>
       </c>
       <c r="E195" s="18" t="s">
         <v>657</v>
       </c>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I195" s="8"/>
       <c r="J195" s="8" t="s">
         <v>658</v>
       </c>
       <c r="K195" s="12">
-        <v>676.0</v>
+        <v>761.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
         <v>113</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>660</v>
       </c>
       <c r="E196" s="18" t="s">
         <v>661</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I196" s="8"/>
       <c r="J196" s="8" t="s">
         <v>662</v>
       </c>
       <c r="K196" s="12">
-        <v>761.0</v>
+        <v>829.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
         <v>114</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>664</v>
       </c>
       <c r="E197" s="18" t="s">
         <v>665</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7" t="s">
         <v>26</v>
@@ -21918,6712 +21834,6646 @@
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
         <v>115</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
         <v>667</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>668</v>
       </c>
       <c r="E198" s="18" t="s">
         <v>669</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
         <v>670</v>
       </c>
       <c r="K198" s="12">
-        <v>829.0</v>
+        <v>761.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C199" s="8" t="s">
+    <row r="199" spans="1:13" outlineLevel="1">
+      <c r="A199" s="14" t="s">
         <v>671</v>
       </c>
-      <c r="D199" s="9" t="s">
-[...32 lines deleted...]
-      <c r="A201" s="2" t="s">
+      <c r="E199" s="16"/>
+      <c r="K199" s="10"/>
+      <c r="M199" s="10"/>
+    </row>
+    <row r="200" spans="1:13" outlineLevel="2">
+      <c r="A200" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B201" s="3" t="s">
+      <c r="B200" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C201" s="4" t="s">
+      <c r="C200" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D201" s="3" t="s">
+      <c r="D200" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E201" s="17" t="s">
+      <c r="E200" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F201" s="4" t="s">
+      <c r="F200" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G201" s="4" t="s">
+      <c r="G200" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H201" s="5" t="s">
+      <c r="H200" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I201" s="4" t="s">
+      <c r="I200" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J201" s="3" t="s">
+      <c r="J200" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K201" s="13" t="s">
+      <c r="K200" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L201" s="4" t="s">
+      <c r="L200" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M201" s="11" t="s">
+      <c r="M200" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A201" s="15">
+        <v>1</v>
+      </c>
+      <c r="B201" s="7"/>
+      <c r="C201" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="D201" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="E201" s="18" t="s">
+        <v>220</v>
+      </c>
+      <c r="F201" s="8"/>
+      <c r="G201" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="H201" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I201" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="J201" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="K201" s="12">
+        <v>396.0</v>
+      </c>
+      <c r="L201" s="7"/>
+      <c r="M201" s="12">
+        <f>K201*L201</f>
+        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="E202" s="18" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I202" s="8" t="s">
-        <v>222</v>
+        <v>72</v>
       </c>
       <c r="J202" s="8" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
       <c r="K202" s="12">
-        <v>396.0</v>
+        <v>449.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>198</v>
+        <v>672</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>199</v>
+        <v>673</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>200</v>
+        <v>674</v>
       </c>
       <c r="F203" s="8"/>
       <c r="G203" s="8" t="s">
-        <v>201</v>
+        <v>675</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I203" s="8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="J203" s="8" t="s">
-        <v>202</v>
+        <v>676</v>
       </c>
       <c r="K203" s="12">
-        <v>449.0</v>
+        <v>486.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="E204" s="18" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="F204" s="8"/>
-      <c r="G204" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G204" s="8"/>
       <c r="H204" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I204" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J204" s="8" t="s">
         <v>680</v>
       </c>
       <c r="K204" s="12">
-        <v>486.0</v>
+        <v>492.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>682</v>
       </c>
       <c r="E205" s="18" t="s">
         <v>683</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I205" s="8" t="s">
-        <v>78</v>
+        <v>684</v>
       </c>
       <c r="J205" s="8" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="K205" s="12">
-        <v>492.0</v>
+        <v>2584.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="E206" s="18" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I206" s="8" t="s">
-        <v>688</v>
+        <v>684</v>
       </c>
       <c r="J206" s="8" t="s">
         <v>689</v>
       </c>
       <c r="K206" s="12">
         <v>2584.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>691</v>
       </c>
       <c r="E207" s="18" t="s">
         <v>692</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I207" s="8" t="s">
-        <v>688</v>
+        <v>27</v>
       </c>
       <c r="J207" s="8" t="s">
         <v>693</v>
       </c>
       <c r="K207" s="12">
-        <v>2584.0</v>
+        <v>1877.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
-    <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C208" s="8" t="s">
+    <row r="208" spans="1:13" outlineLevel="1">
+      <c r="A208" s="14" t="s">
         <v>694</v>
       </c>
-      <c r="D208" s="9" t="s">
-[...34 lines deleted...]
-      <c r="A210" s="2" t="s">
+      <c r="E208" s="16"/>
+      <c r="K208" s="10"/>
+      <c r="M208" s="10"/>
+    </row>
+    <row r="209" spans="1:13" outlineLevel="2">
+      <c r="A209" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B210" s="3" t="s">
+      <c r="B209" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C210" s="4" t="s">
+      <c r="C209" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D210" s="3" t="s">
+      <c r="D209" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E210" s="17" t="s">
+      <c r="E209" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F210" s="4" t="s">
+      <c r="F209" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G210" s="4" t="s">
+      <c r="G209" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H210" s="5" t="s">
+      <c r="H209" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I210" s="4" t="s">
+      <c r="I209" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J210" s="3" t="s">
+      <c r="J209" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K210" s="13" t="s">
+      <c r="K209" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L210" s="4" t="s">
+      <c r="L209" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M210" s="11" t="s">
+      <c r="M209" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A210" s="15">
+        <v>1</v>
+      </c>
+      <c r="B210" s="7"/>
+      <c r="C210" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E210" s="18" t="s">
+        <v>245</v>
+      </c>
+      <c r="F210" s="8"/>
+      <c r="G210" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="H210" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>247</v>
+      </c>
+      <c r="J210" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="K210" s="12">
+        <v>1199.0</v>
+      </c>
+      <c r="L210" s="7"/>
+      <c r="M210" s="12">
+        <f>K210*L210</f>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>243</v>
+        <v>695</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>244</v>
+        <v>696</v>
       </c>
       <c r="E211" s="18" t="s">
-        <v>245</v>
+        <v>697</v>
       </c>
       <c r="F211" s="8"/>
-      <c r="G211" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G211" s="8"/>
       <c r="H211" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I211" s="8" t="s">
-        <v>247</v>
+        <v>27</v>
       </c>
       <c r="J211" s="8" t="s">
-        <v>248</v>
+        <v>698</v>
       </c>
       <c r="K211" s="12">
-        <v>1199.0</v>
+        <v>1298.0</v>
       </c>
       <c r="L211" s="7"/>
       <c r="M211" s="12">
         <f>K211*L211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>700</v>
       </c>
       <c r="E212" s="18" t="s">
         <v>701</v>
       </c>
       <c r="F212" s="8"/>
       <c r="G212" s="8"/>
       <c r="H212" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I212" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J212" s="8" t="s">
         <v>702</v>
       </c>
       <c r="K212" s="12">
-        <v>1298.0</v>
+        <v>3600.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
         <v>703</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>704</v>
       </c>
       <c r="E213" s="18" t="s">
         <v>705</v>
       </c>
       <c r="F213" s="8"/>
-      <c r="G213" s="8"/>
+      <c r="G213" s="8" t="s">
+        <v>706</v>
+      </c>
       <c r="H213" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I213" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J213" s="8" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="K213" s="12">
-        <v>3600.0</v>
+        <v>981.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
       <c r="E214" s="18" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="F214" s="8"/>
-      <c r="G214" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G214" s="8"/>
       <c r="H214" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I214" s="8" t="s">
-        <v>27</v>
+        <v>357</v>
       </c>
       <c r="J214" s="8" t="s">
         <v>711</v>
       </c>
       <c r="K214" s="12">
-        <v>981.0</v>
+        <v>669.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
         <v>712</v>
       </c>
       <c r="D215" s="9" t="s">
         <v>713</v>
       </c>
       <c r="E215" s="18" t="s">
         <v>714</v>
       </c>
       <c r="F215" s="8"/>
-      <c r="G215" s="8"/>
+      <c r="G215" s="8" t="s">
+        <v>706</v>
+      </c>
       <c r="H215" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I215" s="8" t="s">
-        <v>357</v>
+        <v>27</v>
       </c>
       <c r="J215" s="8" t="s">
         <v>715</v>
       </c>
       <c r="K215" s="12">
-        <v>669.0</v>
+        <v>998.0</v>
       </c>
       <c r="L215" s="7"/>
       <c r="M215" s="12">
         <f>K215*L215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>717</v>
       </c>
       <c r="E216" s="18" t="s">
         <v>718</v>
       </c>
       <c r="F216" s="8"/>
-      <c r="G216" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G216" s="8"/>
       <c r="H216" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I216" s="8" t="s">
-        <v>27</v>
+        <v>232</v>
       </c>
       <c r="J216" s="8" t="s">
         <v>719</v>
       </c>
       <c r="K216" s="12">
-        <v>998.0</v>
+        <v>1530.0</v>
       </c>
       <c r="L216" s="7"/>
       <c r="M216" s="12">
         <f>K216*L216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>721</v>
       </c>
       <c r="E217" s="18" t="s">
         <v>722</v>
       </c>
       <c r="F217" s="8"/>
-      <c r="G217" s="8"/>
+      <c r="G217" s="8" t="s">
+        <v>723</v>
+      </c>
       <c r="H217" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I217" s="8" t="s">
-        <v>232</v>
+        <v>33</v>
       </c>
       <c r="J217" s="8" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="K217" s="12">
-        <v>1530.0</v>
+        <v>3150.0</v>
       </c>
       <c r="L217" s="7"/>
       <c r="M217" s="12">
         <f>K217*L217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E218" s="18" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F218" s="8"/>
-      <c r="G218" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="8"/>
       <c r="H218" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I218" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I218" s="8"/>
       <c r="J218" s="8" t="s">
         <v>728</v>
       </c>
       <c r="K218" s="12">
-        <v>3150.0</v>
+        <v>1102.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>730</v>
       </c>
       <c r="E219" s="18" t="s">
         <v>731</v>
       </c>
       <c r="F219" s="8"/>
-      <c r="G219" s="8"/>
+      <c r="G219" s="8" t="s">
+        <v>732</v>
+      </c>
       <c r="H219" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I219" s="8"/>
-      <c r="J219" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J219" s="8"/>
       <c r="K219" s="12">
-        <v>1102.0</v>
+        <v>770.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>734</v>
       </c>
       <c r="E220" s="18" t="s">
         <v>735</v>
       </c>
       <c r="F220" s="8"/>
-      <c r="G220" s="8" t="s">
+      <c r="G220" s="8"/>
+      <c r="H220" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I220" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="J220" s="8" t="s">
         <v>736</v>
       </c>
-      <c r="H220" s="7" t="s">
-[...3 lines deleted...]
-      <c r="J220" s="8"/>
       <c r="K220" s="12">
-        <v>770.0</v>
+        <v>685.0</v>
       </c>
       <c r="L220" s="7"/>
       <c r="M220" s="12">
         <f>K220*L220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>738</v>
       </c>
       <c r="E221" s="18" t="s">
         <v>739</v>
       </c>
       <c r="F221" s="8"/>
       <c r="G221" s="8"/>
       <c r="H221" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I221" s="8" t="s">
-        <v>357</v>
+        <v>740</v>
       </c>
       <c r="J221" s="8" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="K221" s="12">
-        <v>685.0</v>
+        <v>632.0</v>
       </c>
       <c r="L221" s="7"/>
       <c r="M221" s="12">
         <f>K221*L221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
-        <v>741</v>
+        <v>742</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>742</v>
+        <v>743</v>
       </c>
       <c r="E222" s="18" t="s">
-        <v>743</v>
+        <v>744</v>
       </c>
       <c r="F222" s="8"/>
       <c r="G222" s="8"/>
       <c r="H222" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I222" s="8" t="s">
-        <v>744</v>
+        <v>745</v>
       </c>
       <c r="J222" s="8" t="s">
-        <v>745</v>
+        <v>746</v>
       </c>
       <c r="K222" s="12">
-        <v>632.0</v>
+        <v>2808.0</v>
       </c>
       <c r="L222" s="7"/>
       <c r="M222" s="12">
         <f>K222*L222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
-        <v>746</v>
+        <v>747</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>747</v>
+        <v>748</v>
       </c>
       <c r="E223" s="18" t="s">
-        <v>748</v>
+        <v>749</v>
       </c>
       <c r="F223" s="8"/>
       <c r="G223" s="8"/>
       <c r="H223" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I223" s="8" t="s">
-        <v>749</v>
+        <v>357</v>
       </c>
       <c r="J223" s="8" t="s">
         <v>750</v>
       </c>
       <c r="K223" s="12">
-        <v>2808.0</v>
+        <v>1082.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
         <v>751</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>752</v>
       </c>
       <c r="E224" s="18" t="s">
         <v>753</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8"/>
       <c r="H224" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I224" s="8" t="s">
-        <v>357</v>
+        <v>754</v>
       </c>
       <c r="J224" s="8" t="s">
-        <v>754</v>
+        <v>755</v>
       </c>
       <c r="K224" s="12">
-        <v>1082.0</v>
+        <v>930.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
       <c r="E225" s="18" t="s">
-        <v>757</v>
+        <v>758</v>
       </c>
       <c r="F225" s="8"/>
       <c r="G225" s="8"/>
       <c r="H225" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I225" s="8" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="J225" s="8" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="K225" s="12">
-        <v>930.0</v>
+        <v>1108.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="E226" s="18" t="s">
-        <v>762</v>
+        <v>763</v>
       </c>
       <c r="F226" s="8"/>
       <c r="G226" s="8"/>
       <c r="H226" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I226" s="8" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="J226" s="8" t="s">
         <v>764</v>
       </c>
       <c r="K226" s="12">
-        <v>1108.0</v>
+        <v>1020.0</v>
       </c>
       <c r="L226" s="7"/>
       <c r="M226" s="12">
         <f>K226*L226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>766</v>
       </c>
       <c r="E227" s="18" t="s">
         <v>767</v>
       </c>
       <c r="F227" s="8"/>
       <c r="G227" s="8"/>
       <c r="H227" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I227" s="8" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="J227" s="8" t="s">
         <v>768</v>
       </c>
       <c r="K227" s="12">
-        <v>1020.0</v>
+        <v>1065.0</v>
       </c>
       <c r="L227" s="7"/>
       <c r="M227" s="12">
         <f>K227*L227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
         <v>769</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>770</v>
       </c>
       <c r="E228" s="18" t="s">
         <v>771</v>
       </c>
       <c r="F228" s="8"/>
       <c r="G228" s="8"/>
       <c r="H228" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I228" s="8" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="J228" s="8" t="s">
         <v>772</v>
       </c>
       <c r="K228" s="12">
-        <v>1065.0</v>
+        <v>981.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>774</v>
       </c>
       <c r="E229" s="18" t="s">
         <v>775</v>
       </c>
       <c r="F229" s="8"/>
       <c r="G229" s="8"/>
       <c r="H229" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I229" s="8" t="s">
-        <v>758</v>
+        <v>357</v>
       </c>
       <c r="J229" s="8" t="s">
         <v>776</v>
       </c>
       <c r="K229" s="12">
-        <v>981.0</v>
+        <v>660.0</v>
       </c>
       <c r="L229" s="7"/>
       <c r="M229" s="12">
         <f>K229*L229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
         <v>777</v>
       </c>
       <c r="D230" s="9" t="s">
         <v>778</v>
       </c>
       <c r="E230" s="18" t="s">
         <v>779</v>
       </c>
       <c r="F230" s="8"/>
       <c r="G230" s="8"/>
       <c r="H230" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I230" s="8" t="s">
-        <v>357</v>
+        <v>754</v>
       </c>
       <c r="J230" s="8" t="s">
         <v>780</v>
       </c>
       <c r="K230" s="12">
-        <v>660.0</v>
+        <v>947.0</v>
       </c>
       <c r="L230" s="7"/>
       <c r="M230" s="12">
         <f>K230*L230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
         <v>781</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>782</v>
       </c>
       <c r="E231" s="18" t="s">
         <v>783</v>
       </c>
       <c r="F231" s="8"/>
       <c r="G231" s="8"/>
       <c r="H231" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I231" s="8" t="s">
-        <v>758</v>
+        <v>357</v>
       </c>
       <c r="J231" s="8" t="s">
         <v>784</v>
       </c>
       <c r="K231" s="12">
-        <v>947.0</v>
+        <v>628.0</v>
       </c>
       <c r="L231" s="7"/>
       <c r="M231" s="12">
         <f>K231*L231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>786</v>
       </c>
       <c r="E232" s="18" t="s">
         <v>787</v>
       </c>
       <c r="F232" s="8"/>
       <c r="G232" s="8"/>
       <c r="H232" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>357</v>
+        <v>27</v>
       </c>
       <c r="J232" s="8" t="s">
         <v>788</v>
       </c>
       <c r="K232" s="12">
-        <v>628.0</v>
+        <v>1014.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
         <v>789</v>
       </c>
       <c r="D233" s="9" t="s">
         <v>790</v>
       </c>
       <c r="E233" s="18" t="s">
         <v>791</v>
       </c>
       <c r="F233" s="8"/>
       <c r="G233" s="8"/>
       <c r="H233" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I233" s="8" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="J233" s="8" t="s">
         <v>792</v>
       </c>
       <c r="K233" s="12">
         <v>1014.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
         <v>793</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>794</v>
       </c>
       <c r="E234" s="18" t="s">
         <v>795</v>
       </c>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I234" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J234" s="8" t="s">
         <v>796</v>
       </c>
       <c r="K234" s="12">
-        <v>1014.0</v>
+        <v>1007.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
         <v>797</v>
       </c>
       <c r="D235" s="9" t="s">
         <v>798</v>
       </c>
       <c r="E235" s="18" t="s">
         <v>799</v>
       </c>
       <c r="F235" s="8"/>
       <c r="G235" s="8"/>
       <c r="H235" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I235" s="8" t="s">
-        <v>55</v>
+        <v>754</v>
       </c>
       <c r="J235" s="8" t="s">
         <v>800</v>
       </c>
       <c r="K235" s="12">
-        <v>1007.0</v>
+        <v>973.0</v>
       </c>
       <c r="L235" s="7"/>
       <c r="M235" s="12">
         <f>K235*L235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
         <v>801</v>
       </c>
       <c r="D236" s="9" t="s">
         <v>802</v>
       </c>
       <c r="E236" s="18" t="s">
         <v>803</v>
       </c>
       <c r="F236" s="8"/>
       <c r="G236" s="8"/>
       <c r="H236" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I236" s="8" t="s">
-        <v>758</v>
+        <v>357</v>
       </c>
       <c r="J236" s="8" t="s">
         <v>804</v>
       </c>
       <c r="K236" s="12">
-        <v>973.0</v>
+        <v>673.0</v>
       </c>
       <c r="L236" s="7"/>
       <c r="M236" s="12">
         <f>K236*L236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
         <v>805</v>
       </c>
       <c r="D237" s="9" t="s">
         <v>806</v>
       </c>
       <c r="E237" s="18" t="s">
         <v>807</v>
       </c>
       <c r="F237" s="8"/>
       <c r="G237" s="8"/>
       <c r="H237" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I237" s="8" t="s">
         <v>357</v>
       </c>
       <c r="J237" s="8" t="s">
         <v>808</v>
       </c>
       <c r="K237" s="12">
         <v>673.0</v>
       </c>
       <c r="L237" s="7"/>
       <c r="M237" s="12">
         <f>K237*L237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B238" s="7"/>
       <c r="C238" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D238" s="9" t="s">
         <v>810</v>
       </c>
       <c r="E238" s="18" t="s">
         <v>811</v>
       </c>
       <c r="F238" s="8"/>
       <c r="G238" s="8"/>
       <c r="H238" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I238" s="8" t="s">
-        <v>357</v>
+        <v>33</v>
       </c>
       <c r="J238" s="8" t="s">
         <v>812</v>
       </c>
       <c r="K238" s="12">
-        <v>673.0</v>
+        <v>3462.0</v>
       </c>
       <c r="L238" s="7"/>
       <c r="M238" s="12">
         <f>K238*L238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B239" s="7"/>
       <c r="C239" s="8" t="s">
         <v>813</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>814</v>
       </c>
       <c r="E239" s="18" t="s">
         <v>815</v>
       </c>
       <c r="F239" s="8"/>
       <c r="G239" s="8"/>
       <c r="H239" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I239" s="8" t="s">
-        <v>33</v>
+        <v>754</v>
       </c>
       <c r="J239" s="8" t="s">
         <v>816</v>
       </c>
       <c r="K239" s="12">
-        <v>3462.0</v>
+        <v>1044.0</v>
       </c>
       <c r="L239" s="7"/>
       <c r="M239" s="12">
         <f>K239*L239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
         <v>817</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>818</v>
       </c>
       <c r="E240" s="18" t="s">
         <v>819</v>
       </c>
       <c r="F240" s="8"/>
       <c r="G240" s="8"/>
       <c r="H240" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I240" s="8" t="s">
-        <v>758</v>
+        <v>754</v>
       </c>
       <c r="J240" s="8" t="s">
         <v>820</v>
       </c>
       <c r="K240" s="12">
-        <v>1044.0</v>
+        <v>1099.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D241" s="9" t="s">
         <v>822</v>
       </c>
       <c r="E241" s="18" t="s">
         <v>823</v>
       </c>
       <c r="F241" s="8"/>
       <c r="G241" s="8"/>
       <c r="H241" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I241" s="8" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="J241" s="8" t="s">
         <v>824</v>
       </c>
       <c r="K241" s="12">
-        <v>1099.0</v>
+        <v>1171.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
         <v>825</v>
       </c>
       <c r="D242" s="9" t="s">
         <v>826</v>
       </c>
       <c r="E242" s="18" t="s">
         <v>827</v>
       </c>
       <c r="F242" s="8"/>
       <c r="G242" s="8"/>
       <c r="H242" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I242" s="8" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="J242" s="8" t="s">
         <v>828</v>
       </c>
       <c r="K242" s="12">
-        <v>1171.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
         <v>829</v>
       </c>
       <c r="D243" s="9" t="s">
         <v>830</v>
       </c>
       <c r="E243" s="18" t="s">
         <v>831</v>
       </c>
       <c r="F243" s="8"/>
       <c r="G243" s="8"/>
       <c r="H243" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I243" s="8" t="s">
-        <v>758</v>
+        <v>357</v>
       </c>
       <c r="J243" s="8" t="s">
         <v>832</v>
       </c>
       <c r="K243" s="12">
-        <v>1040.0</v>
+        <v>650.0</v>
       </c>
       <c r="L243" s="7"/>
       <c r="M243" s="12">
         <f>K243*L243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="15">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D244" s="9" t="s">
         <v>834</v>
       </c>
       <c r="E244" s="18" t="s">
         <v>835</v>
       </c>
       <c r="F244" s="8"/>
       <c r="G244" s="8"/>
       <c r="H244" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I244" s="8" t="s">
-        <v>357</v>
+        <v>72</v>
       </c>
       <c r="J244" s="8" t="s">
         <v>836</v>
       </c>
       <c r="K244" s="12">
-        <v>650.0</v>
+        <v>1061.0</v>
       </c>
       <c r="L244" s="7"/>
       <c r="M244" s="12">
         <f>K244*L244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
         <v>837</v>
       </c>
       <c r="D245" s="9" t="s">
         <v>838</v>
       </c>
       <c r="E245" s="18" t="s">
         <v>839</v>
       </c>
       <c r="F245" s="8"/>
       <c r="G245" s="8"/>
       <c r="H245" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I245" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J245" s="8" t="s">
-        <v>840</v>
+        <v>828</v>
       </c>
       <c r="K245" s="12">
-        <v>1061.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
+        <v>840</v>
+      </c>
+      <c r="D246" s="9" t="s">
         <v>841</v>
       </c>
-      <c r="D246" s="9" t="s">
+      <c r="E246" s="18" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="F246" s="8"/>
       <c r="G246" s="8"/>
       <c r="H246" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I246" s="8" t="s">
-        <v>72</v>
+        <v>843</v>
       </c>
       <c r="J246" s="8" t="s">
-        <v>832</v>
+        <v>844</v>
       </c>
       <c r="K246" s="12">
-        <v>1040.0</v>
+        <v>470.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="15">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="D247" s="9" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="E247" s="18" t="s">
-        <v>846</v>
+        <v>847</v>
       </c>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
       <c r="H247" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I247" s="8" t="s">
-        <v>847</v>
+        <v>72</v>
       </c>
       <c r="J247" s="8" t="s">
         <v>848</v>
       </c>
       <c r="K247" s="12">
-        <v>470.0</v>
+        <v>1086.0</v>
       </c>
       <c r="L247" s="7"/>
       <c r="M247" s="12">
         <f>K247*L247</f>
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A248" s="15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
         <v>849</v>
       </c>
       <c r="D248" s="9" t="s">
         <v>850</v>
       </c>
       <c r="E248" s="18" t="s">
         <v>851</v>
       </c>
       <c r="F248" s="8"/>
       <c r="G248" s="8"/>
       <c r="H248" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I248" s="8" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="J248" s="8" t="s">
         <v>852</v>
       </c>
       <c r="K248" s="12">
-        <v>1086.0</v>
+        <v>1238.0</v>
       </c>
       <c r="L248" s="7"/>
       <c r="M248" s="12">
         <f>K248*L248</f>
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="15">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
         <v>853</v>
       </c>
       <c r="D249" s="9" t="s">
         <v>854</v>
       </c>
       <c r="E249" s="18" t="s">
         <v>855</v>
       </c>
       <c r="F249" s="8"/>
       <c r="G249" s="8"/>
       <c r="H249" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I249" s="8" t="s">
         <v>247</v>
       </c>
       <c r="J249" s="8" t="s">
         <v>856</v>
       </c>
       <c r="K249" s="12">
-        <v>1238.0</v>
+        <v>1213.0</v>
       </c>
       <c r="L249" s="7"/>
       <c r="M249" s="12">
         <f>K249*L249</f>
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="15">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D250" s="9" t="s">
         <v>858</v>
       </c>
       <c r="E250" s="18" t="s">
         <v>859</v>
       </c>
       <c r="F250" s="8"/>
       <c r="G250" s="8"/>
       <c r="H250" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I250" s="8" t="s">
-        <v>247</v>
+        <v>72</v>
       </c>
       <c r="J250" s="8" t="s">
         <v>860</v>
       </c>
       <c r="K250" s="12">
-        <v>1213.0</v>
+        <v>1053.0</v>
       </c>
       <c r="L250" s="7"/>
       <c r="M250" s="12">
         <f>K250*L250</f>
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="15">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
         <v>861</v>
       </c>
       <c r="D251" s="9" t="s">
         <v>862</v>
       </c>
       <c r="E251" s="18" t="s">
         <v>863</v>
       </c>
       <c r="F251" s="8"/>
       <c r="G251" s="8"/>
       <c r="H251" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I251" s="8" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="J251" s="8" t="s">
         <v>864</v>
       </c>
       <c r="K251" s="12">
-        <v>1053.0</v>
+        <v>1141.0</v>
       </c>
       <c r="L251" s="7"/>
       <c r="M251" s="12">
         <f>K251*L251</f>
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B252" s="7"/>
       <c r="C252" s="8" t="s">
         <v>865</v>
       </c>
       <c r="D252" s="9" t="s">
         <v>866</v>
       </c>
       <c r="E252" s="18" t="s">
         <v>867</v>
       </c>
       <c r="F252" s="8"/>
       <c r="G252" s="8"/>
       <c r="H252" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I252" s="8" t="s">
         <v>247</v>
       </c>
       <c r="J252" s="8" t="s">
         <v>868</v>
       </c>
       <c r="K252" s="12">
-        <v>1141.0</v>
+        <v>1188.0</v>
       </c>
       <c r="L252" s="7"/>
       <c r="M252" s="12">
         <f>K252*L252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="15">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B253" s="7"/>
       <c r="C253" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D253" s="9" t="s">
         <v>870</v>
       </c>
       <c r="E253" s="18" t="s">
         <v>871</v>
       </c>
       <c r="F253" s="8"/>
       <c r="G253" s="8"/>
       <c r="H253" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I253" s="8" t="s">
-        <v>247</v>
+        <v>78</v>
       </c>
       <c r="J253" s="8" t="s">
         <v>872</v>
       </c>
       <c r="K253" s="12">
-        <v>1188.0</v>
+        <v>651.0</v>
       </c>
       <c r="L253" s="7"/>
       <c r="M253" s="12">
         <f>K253*L253</f>
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8" t="s">
         <v>873</v>
       </c>
       <c r="D254" s="9" t="s">
         <v>874</v>
       </c>
       <c r="E254" s="18" t="s">
         <v>875</v>
       </c>
       <c r="F254" s="8"/>
       <c r="G254" s="8"/>
       <c r="H254" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I254" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J254" s="8" t="s">
         <v>876</v>
       </c>
       <c r="K254" s="12">
-        <v>651.0</v>
+        <v>654.0</v>
       </c>
       <c r="L254" s="7"/>
       <c r="M254" s="12">
         <f>K254*L254</f>
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="15">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8" t="s">
         <v>877</v>
       </c>
       <c r="D255" s="9" t="s">
         <v>878</v>
       </c>
       <c r="E255" s="18" t="s">
         <v>879</v>
       </c>
       <c r="F255" s="8"/>
       <c r="G255" s="8"/>
       <c r="H255" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I255" s="8" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="J255" s="8" t="s">
         <v>880</v>
       </c>
       <c r="K255" s="12">
-        <v>654.0</v>
+        <v>1162.0</v>
       </c>
       <c r="L255" s="7"/>
       <c r="M255" s="12">
         <f>K255*L255</f>
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="15">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B256" s="7"/>
       <c r="C256" s="8" t="s">
         <v>881</v>
       </c>
       <c r="D256" s="9" t="s">
         <v>882</v>
       </c>
       <c r="E256" s="18" t="s">
         <v>883</v>
       </c>
       <c r="F256" s="8"/>
       <c r="G256" s="8"/>
       <c r="H256" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I256" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="8" t="s">
         <v>884</v>
       </c>
       <c r="K256" s="12">
         <v>1162.0</v>
       </c>
       <c r="L256" s="7"/>
       <c r="M256" s="12">
         <f>K256*L256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="15">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
         <v>885</v>
       </c>
       <c r="D257" s="9" t="s">
         <v>886</v>
       </c>
       <c r="E257" s="18" t="s">
         <v>887</v>
       </c>
       <c r="F257" s="8"/>
       <c r="G257" s="8"/>
       <c r="H257" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I257" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="8" t="s">
         <v>888</v>
       </c>
       <c r="K257" s="12">
-        <v>1162.0</v>
+        <v>968.0</v>
       </c>
       <c r="L257" s="7"/>
       <c r="M257" s="12">
         <f>K257*L257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="15">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8" t="s">
         <v>889</v>
       </c>
       <c r="D258" s="9" t="s">
         <v>890</v>
       </c>
       <c r="E258" s="18" t="s">
         <v>891</v>
       </c>
       <c r="F258" s="8"/>
       <c r="G258" s="8"/>
       <c r="H258" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I258" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="8" t="s">
         <v>892</v>
       </c>
       <c r="K258" s="12">
-        <v>968.0</v>
+        <v>1086.0</v>
       </c>
       <c r="L258" s="7"/>
       <c r="M258" s="12">
         <f>K258*L258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="15">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B259" s="7"/>
       <c r="C259" s="8" t="s">
         <v>893</v>
       </c>
       <c r="D259" s="9" t="s">
         <v>894</v>
       </c>
       <c r="E259" s="18" t="s">
         <v>895</v>
       </c>
       <c r="F259" s="8"/>
       <c r="G259" s="8"/>
       <c r="H259" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I259" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J259" s="8" t="s">
         <v>896</v>
       </c>
       <c r="K259" s="12">
-        <v>1086.0</v>
+        <v>1226.0</v>
       </c>
       <c r="L259" s="7"/>
       <c r="M259" s="12">
         <f>K259*L259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="15">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B260" s="7"/>
       <c r="C260" s="8" t="s">
         <v>897</v>
       </c>
       <c r="D260" s="9" t="s">
         <v>898</v>
       </c>
       <c r="E260" s="18" t="s">
         <v>899</v>
       </c>
       <c r="F260" s="8"/>
       <c r="G260" s="8"/>
       <c r="H260" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I260" s="8" t="s">
-        <v>39</v>
+        <v>272</v>
       </c>
       <c r="J260" s="8" t="s">
         <v>900</v>
       </c>
       <c r="K260" s="12">
-        <v>1226.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L260" s="7"/>
       <c r="M260" s="12">
         <f>K260*L260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="15">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B261" s="7"/>
       <c r="C261" s="8" t="s">
         <v>901</v>
       </c>
       <c r="D261" s="9" t="s">
         <v>902</v>
       </c>
       <c r="E261" s="18" t="s">
         <v>903</v>
       </c>
       <c r="F261" s="8"/>
       <c r="G261" s="8"/>
       <c r="H261" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I261" s="8" t="s">
-        <v>272</v>
+        <v>78</v>
       </c>
       <c r="J261" s="8" t="s">
         <v>904</v>
       </c>
       <c r="K261" s="12">
-        <v>1268.0</v>
+        <v>740.0</v>
       </c>
       <c r="L261" s="7"/>
       <c r="M261" s="12">
         <f>K261*L261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="15">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B262" s="7"/>
       <c r="C262" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D262" s="9" t="s">
         <v>906</v>
       </c>
       <c r="E262" s="18" t="s">
         <v>907</v>
       </c>
       <c r="F262" s="8"/>
       <c r="G262" s="8"/>
       <c r="H262" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I262" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J262" s="8" t="s">
         <v>908</v>
       </c>
       <c r="K262" s="12">
-        <v>740.0</v>
+        <v>668.0</v>
       </c>
       <c r="L262" s="7"/>
       <c r="M262" s="12">
         <f>K262*L262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="15">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B263" s="7"/>
       <c r="C263" s="8" t="s">
         <v>909</v>
       </c>
       <c r="D263" s="9" t="s">
         <v>910</v>
       </c>
       <c r="E263" s="18" t="s">
         <v>911</v>
       </c>
       <c r="F263" s="8"/>
       <c r="G263" s="8"/>
       <c r="H263" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I263" s="8" t="s">
-        <v>78</v>
+        <v>912</v>
       </c>
       <c r="J263" s="8" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="K263" s="12">
-        <v>668.0</v>
+        <v>1365.0</v>
       </c>
       <c r="L263" s="7"/>
       <c r="M263" s="12">
         <f>K263*L263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="15">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="D264" s="9" t="s">
-        <v>914</v>
+        <v>915</v>
       </c>
       <c r="E264" s="18" t="s">
-        <v>915</v>
+        <v>916</v>
       </c>
       <c r="F264" s="8"/>
       <c r="G264" s="8"/>
       <c r="H264" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I264" s="8" t="s">
-        <v>916</v>
+        <v>78</v>
       </c>
       <c r="J264" s="8" t="s">
         <v>917</v>
       </c>
       <c r="K264" s="12">
-        <v>1365.0</v>
+        <v>719.0</v>
       </c>
       <c r="L264" s="7"/>
       <c r="M264" s="12">
         <f>K264*L264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="15">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B265" s="7"/>
       <c r="C265" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D265" s="9" t="s">
         <v>919</v>
       </c>
       <c r="E265" s="18" t="s">
         <v>920</v>
       </c>
       <c r="F265" s="8"/>
       <c r="G265" s="8"/>
       <c r="H265" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I265" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J265" s="8" t="s">
         <v>921</v>
       </c>
       <c r="K265" s="12">
-        <v>719.0</v>
+        <v>672.0</v>
       </c>
       <c r="L265" s="7"/>
       <c r="M265" s="12">
         <f>K265*L265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="15">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B266" s="7"/>
       <c r="C266" s="8" t="s">
         <v>922</v>
       </c>
       <c r="D266" s="9" t="s">
         <v>923</v>
       </c>
       <c r="E266" s="18" t="s">
         <v>924</v>
       </c>
       <c r="F266" s="8"/>
       <c r="G266" s="8"/>
       <c r="H266" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I266" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J266" s="8" t="s">
         <v>925</v>
       </c>
       <c r="K266" s="12">
         <v>672.0</v>
       </c>
       <c r="L266" s="7"/>
       <c r="M266" s="12">
         <f>K266*L266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="15">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B267" s="7"/>
       <c r="C267" s="8" t="s">
-        <v>926</v>
+        <v>138</v>
       </c>
       <c r="D267" s="9" t="s">
-        <v>927</v>
+        <v>139</v>
       </c>
       <c r="E267" s="18" t="s">
-        <v>928</v>
+        <v>140</v>
       </c>
       <c r="F267" s="8"/>
-      <c r="G267" s="8"/>
+      <c r="G267" s="8" t="s">
+        <v>141</v>
+      </c>
       <c r="H267" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I267" s="8" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J267" s="8" t="s">
-        <v>929</v>
+        <v>142</v>
       </c>
       <c r="K267" s="12">
-        <v>672.0</v>
+        <v>851.0</v>
       </c>
       <c r="L267" s="7"/>
       <c r="M267" s="12">
         <f>K267*L267</f>
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="15">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8" t="s">
-        <v>138</v>
+        <v>926</v>
       </c>
       <c r="D268" s="9" t="s">
-        <v>139</v>
+        <v>927</v>
       </c>
       <c r="E268" s="18" t="s">
-        <v>140</v>
+        <v>928</v>
       </c>
       <c r="F268" s="8"/>
-      <c r="G268" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G268" s="8"/>
       <c r="H268" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I268" s="8" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="J268" s="8" t="s">
-        <v>142</v>
+        <v>929</v>
       </c>
       <c r="K268" s="12">
-        <v>851.0</v>
+        <v>321.0</v>
       </c>
       <c r="L268" s="7"/>
       <c r="M268" s="12">
         <f>K268*L268</f>
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="15">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8" t="s">
         <v>930</v>
       </c>
       <c r="D269" s="9" t="s">
         <v>931</v>
       </c>
       <c r="E269" s="18" t="s">
         <v>932</v>
       </c>
       <c r="F269" s="8"/>
-      <c r="G269" s="8"/>
+      <c r="G269" s="8" t="s">
+        <v>933</v>
+      </c>
       <c r="H269" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I269" s="8" t="s">
-        <v>272</v>
+        <v>124</v>
       </c>
       <c r="J269" s="8" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="K269" s="12">
-        <v>321.0</v>
+        <v>347.0</v>
       </c>
       <c r="L269" s="7"/>
       <c r="M269" s="12">
         <f>K269*L269</f>
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="15">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B270" s="7"/>
       <c r="C270" s="8" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="D270" s="9" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="E270" s="18" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="F270" s="8"/>
       <c r="G270" s="8" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I270" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I270" s="8"/>
       <c r="J270" s="8" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="K270" s="12">
-        <v>347.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L270" s="7"/>
       <c r="M270" s="12">
         <f>K270*L270</f>
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="15">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B271" s="7"/>
       <c r="C271" s="8" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="D271" s="9" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="E271" s="18" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="F271" s="8"/>
       <c r="G271" s="8" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I271" s="8"/>
+      <c r="I271" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="J271" s="8" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="K271" s="12">
-        <v>1057.0</v>
+        <v>964.0</v>
       </c>
       <c r="L271" s="7"/>
       <c r="M271" s="12">
         <f>K271*L271</f>
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="15">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="D272" s="9" t="s">
-        <v>945</v>
+        <v>946</v>
       </c>
       <c r="E272" s="18" t="s">
-        <v>946</v>
+        <v>947</v>
       </c>
       <c r="F272" s="8"/>
       <c r="G272" s="8" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="H272" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I272" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J272" s="8" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="K272" s="12">
-        <v>964.0</v>
+        <v>871.0</v>
       </c>
       <c r="L272" s="7"/>
       <c r="M272" s="12">
         <f>K272*L272</f>
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="15">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
-        <v>949</v>
+        <v>147</v>
       </c>
       <c r="D273" s="9" t="s">
-        <v>950</v>
+        <v>148</v>
       </c>
       <c r="E273" s="18" t="s">
-        <v>951</v>
+        <v>149</v>
       </c>
       <c r="F273" s="8"/>
-      <c r="G273" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G273" s="8"/>
       <c r="H273" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I273" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I273" s="8"/>
       <c r="J273" s="8" t="s">
-        <v>953</v>
+        <v>150</v>
       </c>
       <c r="K273" s="12">
-        <v>871.0</v>
+        <v>1258.0</v>
       </c>
       <c r="L273" s="7"/>
       <c r="M273" s="12">
         <f>K273*L273</f>
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A274" s="15">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
-        <v>147</v>
+        <v>950</v>
       </c>
       <c r="D274" s="9" t="s">
-        <v>148</v>
+        <v>951</v>
       </c>
       <c r="E274" s="18" t="s">
-        <v>149</v>
+        <v>952</v>
       </c>
       <c r="F274" s="8"/>
       <c r="G274" s="8"/>
       <c r="H274" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I274" s="8"/>
+      <c r="I274" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J274" s="8" t="s">
-        <v>150</v>
+        <v>953</v>
       </c>
       <c r="K274" s="12">
-        <v>1258.0</v>
+        <v>1147.0</v>
       </c>
       <c r="L274" s="7"/>
       <c r="M274" s="12">
         <f>K274*L274</f>
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A275" s="15">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
         <v>954</v>
       </c>
       <c r="D275" s="9" t="s">
         <v>955</v>
       </c>
       <c r="E275" s="18" t="s">
         <v>956</v>
       </c>
       <c r="F275" s="8"/>
       <c r="G275" s="8"/>
       <c r="H275" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I275" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I275" s="8"/>
       <c r="J275" s="8" t="s">
         <v>957</v>
       </c>
       <c r="K275" s="12">
-        <v>1147.0</v>
+        <v>731.0</v>
       </c>
       <c r="L275" s="7"/>
       <c r="M275" s="12">
         <f>K275*L275</f>
         <v>0</v>
       </c>
     </row>
     <row r="276" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A276" s="15">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B276" s="7"/>
       <c r="C276" s="8" t="s">
         <v>958</v>
       </c>
       <c r="D276" s="9" t="s">
         <v>959</v>
       </c>
       <c r="E276" s="18" t="s">
         <v>960</v>
       </c>
       <c r="F276" s="8"/>
       <c r="G276" s="8"/>
       <c r="H276" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I276" s="8"/>
+      <c r="I276" s="8" t="s">
+        <v>72</v>
+      </c>
       <c r="J276" s="8" t="s">
         <v>961</v>
       </c>
       <c r="K276" s="12">
-        <v>731.0</v>
+        <v>1500.0</v>
       </c>
       <c r="L276" s="7"/>
       <c r="M276" s="12">
         <f>K276*L276</f>
         <v>0</v>
       </c>
     </row>
-    <row r="277" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C277" s="8" t="s">
+    <row r="277" spans="1:13" outlineLevel="1">
+      <c r="A277" s="14" t="s">
         <v>962</v>
       </c>
-      <c r="D277" s="9" t="s">
+      <c r="E277" s="16"/>
+      <c r="K277" s="10"/>
+      <c r="M277" s="10"/>
+    </row>
+    <row r="278" spans="1:13" outlineLevel="2">
+      <c r="A278" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B278" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C278" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D278" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E278" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F278" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G278" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H278" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I278" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J278" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K278" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L278" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M278" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="279" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A279" s="15">
+        <v>1</v>
+      </c>
+      <c r="B279" s="7"/>
+      <c r="C279" s="8" t="s">
         <v>963</v>
       </c>
-      <c r="E277" s="18" t="s">
+      <c r="D279" s="9" t="s">
         <v>964</v>
       </c>
-      <c r="F277" s="8"/>
-[...7 lines deleted...]
-      <c r="J277" s="8" t="s">
+      <c r="E279" s="18" t="s">
         <v>965</v>
       </c>
-      <c r="K277" s="12">
-[...9 lines deleted...]
-      <c r="A278" s="14" t="s">
+      <c r="F279" s="8"/>
+      <c r="G279" s="8"/>
+      <c r="H279" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I279" s="8" t="s">
         <v>966</v>
       </c>
-      <c r="E278" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="J279" s="8" t="s">
+        <v>967</v>
+      </c>
+      <c r="K279" s="12">
+        <v>82.0</v>
+      </c>
+      <c r="L279" s="7"/>
+      <c r="M279" s="12">
+        <f>K279*L279</f>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
-        <v>967</v>
+        <v>968</v>
       </c>
       <c r="D280" s="9" t="s">
-        <v>968</v>
+        <v>969</v>
       </c>
       <c r="E280" s="18" t="s">
-        <v>969</v>
+        <v>970</v>
       </c>
       <c r="F280" s="8"/>
-      <c r="G280" s="8"/>
+      <c r="G280" s="8" t="s">
+        <v>971</v>
+      </c>
       <c r="H280" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I280" s="8" t="s">
-        <v>970</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J280" s="8"/>
       <c r="K280" s="12">
-        <v>82.0</v>
+        <v>2730.0</v>
       </c>
       <c r="L280" s="7"/>
       <c r="M280" s="12">
         <f>K280*L280</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
         <v>972</v>
       </c>
       <c r="D281" s="9" t="s">
         <v>973</v>
       </c>
       <c r="E281" s="18" t="s">
         <v>974</v>
       </c>
       <c r="F281" s="8"/>
       <c r="G281" s="8" t="s">
         <v>975</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I281" s="8" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="J281" s="8"/>
+        <v>72</v>
+      </c>
+      <c r="J281" s="8" t="s">
+        <v>976</v>
+      </c>
       <c r="K281" s="12">
-        <v>2730.0</v>
+        <v>662.0</v>
       </c>
       <c r="L281" s="7"/>
       <c r="M281" s="12">
         <f>K281*L281</f>
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="D282" s="9" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="E282" s="18" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="F282" s="8"/>
       <c r="G282" s="8" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="H282" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I282" s="8" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J282" s="8"/>
       <c r="K282" s="12">
-        <v>662.0</v>
+        <v>1077.0</v>
       </c>
       <c r="L282" s="7"/>
       <c r="M282" s="12">
         <f>K282*L282</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A283" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
         <v>981</v>
       </c>
       <c r="D283" s="9" t="s">
         <v>982</v>
       </c>
       <c r="E283" s="18" t="s">
         <v>983</v>
       </c>
       <c r="F283" s="8"/>
-      <c r="G283" s="8" t="s">
+      <c r="G283" s="8"/>
+      <c r="H283" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I283" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J283" s="8" t="s">
         <v>984</v>
       </c>
-      <c r="H283" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J283" s="8"/>
       <c r="K283" s="12">
-        <v>1077.0</v>
+        <v>1455.0</v>
       </c>
       <c r="L283" s="7"/>
       <c r="M283" s="12">
         <f>K283*L283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
         <v>985</v>
       </c>
       <c r="D284" s="9" t="s">
         <v>986</v>
       </c>
       <c r="E284" s="18" t="s">
         <v>987</v>
       </c>
       <c r="F284" s="8"/>
       <c r="G284" s="8"/>
       <c r="H284" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I284" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J284" s="8" t="s">
         <v>988</v>
       </c>
       <c r="K284" s="12">
         <v>1455.0</v>
       </c>
       <c r="L284" s="7"/>
       <c r="M284" s="12">
         <f>K284*L284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
         <v>989</v>
       </c>
       <c r="D285" s="9" t="s">
         <v>990</v>
       </c>
       <c r="E285" s="18" t="s">
         <v>991</v>
       </c>
       <c r="F285" s="8"/>
       <c r="G285" s="8"/>
       <c r="H285" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I285" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I285" s="8"/>
       <c r="J285" s="8" t="s">
         <v>992</v>
       </c>
       <c r="K285" s="12">
-        <v>1455.0</v>
+        <v>387.0</v>
       </c>
       <c r="L285" s="7"/>
       <c r="M285" s="12">
         <f>K285*L285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
         <v>993</v>
       </c>
       <c r="D286" s="9" t="s">
         <v>994</v>
       </c>
       <c r="E286" s="18" t="s">
         <v>995</v>
       </c>
       <c r="F286" s="8"/>
       <c r="G286" s="8"/>
-      <c r="H286" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I286" s="8"/>
+      <c r="H286" s="7">
+        <v>6.0</v>
+      </c>
+      <c r="I286" s="8" t="s">
+        <v>288</v>
+      </c>
       <c r="J286" s="8" t="s">
         <v>996</v>
       </c>
       <c r="K286" s="12">
-        <v>387.0</v>
+        <v>233.0</v>
       </c>
       <c r="L286" s="7"/>
       <c r="M286" s="12">
         <f>K286*L286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
         <v>997</v>
       </c>
       <c r="D287" s="9" t="s">
         <v>998</v>
       </c>
       <c r="E287" s="18" t="s">
         <v>999</v>
       </c>
       <c r="F287" s="8"/>
       <c r="G287" s="8"/>
-      <c r="H287" s="7">
-        <v>6.0</v>
+      <c r="H287" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I287" s="8" t="s">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="J287" s="8" t="s">
         <v>1000</v>
       </c>
       <c r="K287" s="12">
-        <v>233.0</v>
+        <v>1727.0</v>
       </c>
       <c r="L287" s="7"/>
       <c r="M287" s="12">
         <f>K287*L287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
         <v>1001</v>
       </c>
       <c r="D288" s="9" t="s">
         <v>1002</v>
       </c>
       <c r="E288" s="18" t="s">
         <v>1003</v>
       </c>
       <c r="F288" s="8"/>
-      <c r="G288" s="8"/>
+      <c r="G288" s="8" t="s">
+        <v>1004</v>
+      </c>
       <c r="H288" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I288" s="8" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J288" s="8"/>
       <c r="K288" s="12">
-        <v>1727.0</v>
+        <v>1077.0</v>
       </c>
       <c r="L288" s="7"/>
       <c r="M288" s="12">
         <f>K288*L288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
         <v>1005</v>
       </c>
       <c r="D289" s="9" t="s">
         <v>1006</v>
       </c>
       <c r="E289" s="18" t="s">
         <v>1007</v>
       </c>
       <c r="F289" s="8"/>
       <c r="G289" s="8" t="s">
-        <v>1008</v>
+        <v>980</v>
       </c>
       <c r="H289" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I289" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J289" s="8"/>
       <c r="K289" s="12">
         <v>1077.0</v>
       </c>
       <c r="L289" s="7"/>
       <c r="M289" s="12">
         <f>K289*L289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D290" s="9" t="s">
         <v>1009</v>
       </c>
-      <c r="D290" s="9" t="s">
+      <c r="E290" s="18" t="s">
         <v>1010</v>
       </c>
-      <c r="E290" s="18" t="s">
+      <c r="F290" s="8"/>
+      <c r="G290" s="8"/>
+      <c r="H290" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I290" s="8"/>
+      <c r="J290" s="8" t="s">
         <v>1011</v>
       </c>
-      <c r="F290" s="8"/>
-[...9 lines deleted...]
-      <c r="J290" s="8"/>
       <c r="K290" s="12">
-        <v>1077.0</v>
+        <v>778.0</v>
       </c>
       <c r="L290" s="7"/>
       <c r="M290" s="12">
         <f>K290*L290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
         <v>1012</v>
       </c>
       <c r="D291" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="E291" s="18" t="s">
         <v>1014</v>
       </c>
       <c r="F291" s="8"/>
       <c r="G291" s="8"/>
       <c r="H291" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I291" s="8"/>
+      <c r="I291" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="J291" s="8" t="s">
         <v>1015</v>
       </c>
       <c r="K291" s="12">
-        <v>778.0</v>
+        <v>2390.0</v>
       </c>
       <c r="L291" s="7"/>
       <c r="M291" s="12">
         <f>K291*L291</f>
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
         <v>1016</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>1017</v>
       </c>
       <c r="E292" s="18" t="s">
         <v>1018</v>
       </c>
       <c r="F292" s="8"/>
       <c r="G292" s="8"/>
       <c r="H292" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I292" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I292" s="8"/>
       <c r="J292" s="8" t="s">
         <v>1019</v>
       </c>
       <c r="K292" s="12">
-        <v>2390.0</v>
+        <v>845.0</v>
       </c>
       <c r="L292" s="7"/>
       <c r="M292" s="12">
         <f>K292*L292</f>
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B293" s="7"/>
       <c r="C293" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="D293" s="9" t="s">
         <v>1021</v>
       </c>
       <c r="E293" s="18" t="s">
         <v>1022</v>
       </c>
       <c r="F293" s="8"/>
       <c r="G293" s="8"/>
       <c r="H293" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I293" s="8"/>
       <c r="J293" s="8" t="s">
         <v>1023</v>
       </c>
       <c r="K293" s="12">
-        <v>845.0</v>
+        <v>102.0</v>
       </c>
       <c r="L293" s="7"/>
       <c r="M293" s="12">
         <f>K293*L293</f>
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
         <v>1024</v>
       </c>
       <c r="D294" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="E294" s="18" t="s">
         <v>1026</v>
       </c>
       <c r="F294" s="8"/>
       <c r="G294" s="8"/>
       <c r="H294" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I294" s="8"/>
+      <c r="I294" s="8" t="s">
+        <v>39</v>
+      </c>
       <c r="J294" s="8" t="s">
         <v>1027</v>
       </c>
       <c r="K294" s="12">
-        <v>102.0</v>
+        <v>816.0</v>
       </c>
       <c r="L294" s="7"/>
       <c r="M294" s="12">
         <f>K294*L294</f>
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="D295" s="9" t="s">
         <v>1029</v>
       </c>
       <c r="E295" s="18" t="s">
         <v>1030</v>
       </c>
       <c r="F295" s="8"/>
       <c r="G295" s="8"/>
       <c r="H295" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I295" s="8" t="s">
-        <v>39</v>
+        <v>222</v>
       </c>
       <c r="J295" s="8" t="s">
         <v>1031</v>
       </c>
       <c r="K295" s="12">
-        <v>816.0</v>
+        <v>269.0</v>
       </c>
       <c r="L295" s="7"/>
       <c r="M295" s="12">
         <f>K295*L295</f>
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B296" s="7"/>
       <c r="C296" s="8" t="s">
         <v>1032</v>
       </c>
       <c r="D296" s="9" t="s">
         <v>1033</v>
       </c>
       <c r="E296" s="18" t="s">
         <v>1034</v>
       </c>
       <c r="F296" s="8"/>
-      <c r="G296" s="8"/>
+      <c r="G296" s="8" t="s">
+        <v>1035</v>
+      </c>
       <c r="H296" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I296" s="8" t="s">
-        <v>222</v>
+        <v>72</v>
       </c>
       <c r="J296" s="8" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
       <c r="K296" s="12">
-        <v>269.0</v>
+        <v>597.0</v>
       </c>
       <c r="L296" s="7"/>
       <c r="M296" s="12">
         <f>K296*L296</f>
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B297" s="7"/>
       <c r="C297" s="8" t="s">
-        <v>1036</v>
+        <v>1037</v>
       </c>
       <c r="D297" s="9" t="s">
-        <v>1037</v>
+        <v>1038</v>
       </c>
       <c r="E297" s="18" t="s">
-        <v>1038</v>
+        <v>1039</v>
       </c>
       <c r="F297" s="8"/>
-      <c r="G297" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G297" s="8"/>
       <c r="H297" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I297" s="8" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="J297" s="8" t="s">
         <v>1040</v>
       </c>
       <c r="K297" s="12">
-        <v>597.0</v>
+        <v>2333.0</v>
       </c>
       <c r="L297" s="7"/>
       <c r="M297" s="12">
         <f>K297*L297</f>
         <v>0</v>
       </c>
     </row>
     <row r="298" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A298" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B298" s="7"/>
       <c r="C298" s="8" t="s">
         <v>1041</v>
       </c>
       <c r="D298" s="9" t="s">
         <v>1042</v>
       </c>
       <c r="E298" s="18" t="s">
         <v>1043</v>
       </c>
       <c r="F298" s="8"/>
-      <c r="G298" s="8"/>
+      <c r="G298" s="8" t="s">
+        <v>1044</v>
+      </c>
       <c r="H298" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I298" s="8" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="J298" s="8" t="s">
-        <v>1044</v>
+        <v>1045</v>
       </c>
       <c r="K298" s="12">
-        <v>2333.0</v>
+        <v>1023.0</v>
       </c>
       <c r="L298" s="7"/>
       <c r="M298" s="12">
         <f>K298*L298</f>
         <v>0</v>
       </c>
     </row>
-    <row r="299" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A299" s="15">
+    <row r="299" spans="1:13" outlineLevel="1">
+      <c r="A299" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="E299" s="16"/>
+      <c r="K299" s="10"/>
+      <c r="M299" s="10"/>
+    </row>
+    <row r="300" spans="1:13" outlineLevel="2">
+      <c r="A300" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B300" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C300" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D300" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E300" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F300" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G300" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H300" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I300" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J300" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K300" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L300" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B299" s="7"/>
-[...76 lines deleted...]
-      <c r="M301" s="11" t="s">
+      <c r="M300" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="301" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A301" s="15">
+        <v>1</v>
+      </c>
+      <c r="B301" s="7"/>
+      <c r="C301" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D301" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E301" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F301" s="8"/>
+      <c r="G301" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H301" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I301" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J301" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="K301" s="12">
+        <v>1392.0</v>
+      </c>
+      <c r="L301" s="7"/>
+      <c r="M301" s="12">
+        <f>K301*L301</f>
+        <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A302" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B302" s="7"/>
       <c r="C302" s="8" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D302" s="9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E302" s="18" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F302" s="8"/>
       <c r="G302" s="8" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I302" s="8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J302" s="8" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K302" s="12">
-        <v>1392.0</v>
+        <v>662.0</v>
       </c>
       <c r="L302" s="7"/>
       <c r="M302" s="12">
         <f>K302*L302</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A303" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B303" s="7"/>
       <c r="C303" s="8" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="D303" s="9" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E303" s="18" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F303" s="8"/>
       <c r="G303" s="8" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I303" s="8" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="J303" s="8" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="K303" s="12">
-        <v>662.0</v>
+        <v>908.0</v>
       </c>
       <c r="L303" s="7"/>
       <c r="M303" s="12">
         <f>K303*L303</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B304" s="7"/>
       <c r="C304" s="8" t="s">
-        <v>57</v>
+        <v>1047</v>
       </c>
       <c r="D304" s="9" t="s">
-        <v>58</v>
+        <v>1048</v>
       </c>
       <c r="E304" s="18" t="s">
-        <v>59</v>
+        <v>1049</v>
       </c>
       <c r="F304" s="8"/>
       <c r="G304" s="8" t="s">
-        <v>60</v>
+        <v>1050</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I304" s="8" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="J304" s="8" t="s">
-        <v>62</v>
+        <v>1051</v>
       </c>
       <c r="K304" s="12">
-        <v>908.0</v>
+        <v>369.0</v>
       </c>
       <c r="L304" s="7"/>
       <c r="M304" s="12">
         <f>K304*L304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D305" s="9" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E305" s="18" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="F305" s="8"/>
       <c r="G305" s="8" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="H305" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I305" s="8" t="s">
-        <v>262</v>
+        <v>72</v>
       </c>
       <c r="J305" s="8" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="K305" s="12">
-        <v>369.0</v>
+        <v>498.0</v>
       </c>
       <c r="L305" s="7"/>
       <c r="M305" s="12">
         <f>K305*L305</f>
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B306" s="7"/>
       <c r="C306" s="8" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="D306" s="9" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="E306" s="18" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="F306" s="8"/>
       <c r="G306" s="8" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1060</v>
+      </c>
+      <c r="H306" s="7">
+        <v>13.0</v>
       </c>
       <c r="I306" s="8" t="s">
-        <v>72</v>
+        <v>222</v>
       </c>
       <c r="J306" s="8" t="s">
-        <v>1060</v>
+        <v>1061</v>
       </c>
       <c r="K306" s="12">
-        <v>498.0</v>
+        <v>345.0</v>
       </c>
       <c r="L306" s="7"/>
       <c r="M306" s="12">
         <f>K306*L306</f>
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
-        <v>1061</v>
+        <v>1062</v>
       </c>
       <c r="D307" s="9" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="E307" s="18" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
       <c r="F307" s="8"/>
-      <c r="G307" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G307" s="8"/>
+      <c r="H307" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I307" s="8"/>
       <c r="J307" s="8" t="s">
         <v>1065</v>
       </c>
       <c r="K307" s="12">
-        <v>345.0</v>
+        <v>168.0</v>
       </c>
       <c r="L307" s="7"/>
       <c r="M307" s="12">
         <f>K307*L307</f>
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
         <v>1066</v>
       </c>
       <c r="D308" s="9" t="s">
         <v>1067</v>
       </c>
       <c r="E308" s="18" t="s">
         <v>1068</v>
       </c>
       <c r="F308" s="8"/>
-      <c r="G308" s="8"/>
+      <c r="G308" s="8" t="s">
+        <v>1069</v>
+      </c>
       <c r="H308" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I308" s="8"/>
+      <c r="I308" s="8" t="s">
+        <v>262</v>
+      </c>
       <c r="J308" s="8" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="K308" s="12">
-        <v>168.0</v>
+        <v>322.0</v>
       </c>
       <c r="L308" s="7"/>
       <c r="M308" s="12">
         <f>K308*L308</f>
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="D309" s="9" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="E309" s="18" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="F309" s="8"/>
       <c r="G309" s="8" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I309" s="8" t="s">
         <v>262</v>
       </c>
       <c r="J309" s="8" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="K309" s="12">
-        <v>322.0</v>
+        <v>308.0</v>
       </c>
       <c r="L309" s="7"/>
       <c r="M309" s="12">
         <f>K309*L309</f>
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="D310" s="9" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="E310" s="18" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="F310" s="8"/>
       <c r="G310" s="8" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I310" s="8" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="J310" s="8" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="K310" s="12">
-        <v>308.0</v>
+        <v>501.0</v>
       </c>
       <c r="L310" s="7"/>
       <c r="M310" s="12">
         <f>K310*L310</f>
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="D311" s="9" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="E311" s="18" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="F311" s="8"/>
       <c r="G311" s="8" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I311" s="8" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="J311" s="8" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="K311" s="12">
-        <v>501.0</v>
+        <v>655.0</v>
       </c>
       <c r="L311" s="7"/>
       <c r="M311" s="12">
         <f>K311*L311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
-        <v>1085</v>
+        <v>1086</v>
       </c>
       <c r="D312" s="9" t="s">
-        <v>1086</v>
+        <v>1087</v>
       </c>
       <c r="E312" s="18" t="s">
-        <v>1087</v>
+        <v>1088</v>
       </c>
       <c r="F312" s="8"/>
       <c r="G312" s="8" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I312" s="8" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="J312" s="8"/>
       <c r="K312" s="12">
-        <v>655.0</v>
+        <v>501.0</v>
       </c>
       <c r="L312" s="7"/>
       <c r="M312" s="12">
         <f>K312*L312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
         <v>1090</v>
       </c>
       <c r="D313" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="E313" s="18" t="s">
         <v>1092</v>
       </c>
       <c r="F313" s="8"/>
       <c r="G313" s="8" t="s">
         <v>1093</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I313" s="8" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="J313" s="8"/>
+        <v>272</v>
+      </c>
+      <c r="J313" s="8" t="s">
+        <v>1094</v>
+      </c>
       <c r="K313" s="12">
-        <v>501.0</v>
+        <v>128.0</v>
       </c>
       <c r="L313" s="7"/>
       <c r="M313" s="12">
         <f>K313*L313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B314" s="7"/>
       <c r="C314" s="8" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="D314" s="9" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="E314" s="18" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="F314" s="8"/>
       <c r="G314" s="8" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="H314" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I314" s="8" t="s">
         <v>272</v>
       </c>
       <c r="J314" s="8" t="s">
-        <v>1098</v>
+        <v>1099</v>
       </c>
       <c r="K314" s="12">
-        <v>128.0</v>
+        <v>137.0</v>
       </c>
       <c r="L314" s="7"/>
       <c r="M314" s="12">
         <f>K314*L314</f>
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B315" s="7"/>
       <c r="C315" s="8" t="s">
-        <v>1099</v>
+        <v>1100</v>
       </c>
       <c r="D315" s="9" t="s">
-        <v>1100</v>
+        <v>1101</v>
       </c>
       <c r="E315" s="18" t="s">
-        <v>1101</v>
+        <v>1102</v>
       </c>
       <c r="F315" s="8"/>
       <c r="G315" s="8" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I315" s="8" t="s">
         <v>272</v>
       </c>
       <c r="J315" s="8" t="s">
         <v>1103</v>
       </c>
       <c r="K315" s="12">
-        <v>137.0</v>
+        <v>128.0</v>
       </c>
       <c r="L315" s="7"/>
       <c r="M315" s="12">
         <f>K315*L315</f>
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
         <v>1104</v>
       </c>
       <c r="D316" s="9" t="s">
         <v>1105</v>
       </c>
       <c r="E316" s="18" t="s">
         <v>1106</v>
       </c>
       <c r="F316" s="8"/>
       <c r="G316" s="8" t="s">
-        <v>1102</v>
+        <v>1107</v>
       </c>
       <c r="H316" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I316" s="8" t="s">
-        <v>272</v>
+        <v>1108</v>
       </c>
       <c r="J316" s="8" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="K316" s="12">
-        <v>128.0</v>
+        <v>134.0</v>
       </c>
       <c r="L316" s="7"/>
       <c r="M316" s="12">
         <f>K316*L316</f>
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="D317" s="9" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="E317" s="18" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="F317" s="8"/>
-      <c r="G317" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G317" s="8"/>
       <c r="H317" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I317" s="8" t="s">
-        <v>1112</v>
+        <v>283</v>
       </c>
       <c r="J317" s="8" t="s">
         <v>1113</v>
       </c>
       <c r="K317" s="12">
-        <v>134.0</v>
+        <v>532.0</v>
       </c>
       <c r="L317" s="7"/>
       <c r="M317" s="12">
         <f>K317*L317</f>
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="D318" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="E318" s="18" t="s">
         <v>1116</v>
       </c>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
-      <c r="H318" s="7" t="s">
-        <v>26</v>
+      <c r="H318" s="7">
+        <v>1.0</v>
       </c>
       <c r="I318" s="8" t="s">
-        <v>283</v>
+        <v>55</v>
       </c>
       <c r="J318" s="8" t="s">
         <v>1117</v>
       </c>
       <c r="K318" s="12">
-        <v>532.0</v>
+        <v>182.0</v>
       </c>
       <c r="L318" s="7"/>
       <c r="M318" s="12">
         <f>K318*L318</f>
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B319" s="7"/>
       <c r="C319" s="8" t="s">
         <v>1118</v>
       </c>
       <c r="D319" s="9" t="s">
         <v>1119</v>
       </c>
       <c r="E319" s="18" t="s">
         <v>1120</v>
       </c>
       <c r="F319" s="8"/>
       <c r="G319" s="8"/>
-      <c r="H319" s="7">
-        <v>2.0</v>
+      <c r="H319" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I319" s="8" t="s">
-        <v>262</v>
+        <v>39</v>
       </c>
       <c r="J319" s="8" t="s">
         <v>1121</v>
       </c>
       <c r="K319" s="12">
-        <v>303.0</v>
+        <v>470.0</v>
       </c>
       <c r="L319" s="7"/>
       <c r="M319" s="12">
         <f>K319*L319</f>
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A320" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B320" s="7"/>
       <c r="C320" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="D320" s="9" t="s">
         <v>1123</v>
       </c>
       <c r="E320" s="18" t="s">
         <v>1124</v>
       </c>
       <c r="F320" s="8"/>
       <c r="G320" s="8"/>
-      <c r="H320" s="7">
-        <v>1.0</v>
+      <c r="H320" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I320" s="8" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="J320" s="8" t="s">
         <v>1125</v>
       </c>
       <c r="K320" s="12">
-        <v>182.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L320" s="7"/>
       <c r="M320" s="12">
         <f>K320*L320</f>
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A321" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B321" s="7"/>
       <c r="C321" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="D321" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="E321" s="18" t="s">
         <v>1128</v>
       </c>
       <c r="F321" s="8"/>
       <c r="G321" s="8"/>
       <c r="H321" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I321" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J321" s="8" t="s">
         <v>1129</v>
       </c>
       <c r="K321" s="12">
-        <v>470.0</v>
+        <v>1731.0</v>
       </c>
       <c r="L321" s="7"/>
       <c r="M321" s="12">
         <f>K321*L321</f>
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A322" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B322" s="7"/>
       <c r="C322" s="8" t="s">
         <v>1130</v>
       </c>
       <c r="D322" s="9" t="s">
         <v>1131</v>
       </c>
       <c r="E322" s="18" t="s">
         <v>1132</v>
       </c>
       <c r="F322" s="8"/>
       <c r="G322" s="8"/>
       <c r="H322" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J322" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="K322" s="12">
-        <v>1268.0</v>
+        <v>964.0</v>
       </c>
       <c r="L322" s="7"/>
       <c r="M322" s="12">
         <f>K322*L322</f>
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A323" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B323" s="7"/>
       <c r="C323" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="D323" s="9" t="s">
         <v>1135</v>
       </c>
       <c r="E323" s="18" t="s">
         <v>1136</v>
       </c>
       <c r="F323" s="8"/>
       <c r="G323" s="8"/>
       <c r="H323" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J323" s="8" t="s">
         <v>1137</v>
       </c>
       <c r="K323" s="12">
-        <v>1731.0</v>
+        <v>964.0</v>
       </c>
       <c r="L323" s="7"/>
       <c r="M323" s="12">
         <f>K323*L323</f>
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A324" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8" t="s">
         <v>1138</v>
       </c>
       <c r="D324" s="9" t="s">
         <v>1139</v>
       </c>
       <c r="E324" s="18" t="s">
         <v>1140</v>
       </c>
       <c r="F324" s="8"/>
       <c r="G324" s="8"/>
       <c r="H324" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I324" s="8" t="s">
-        <v>33</v>
+        <v>1141</v>
       </c>
       <c r="J324" s="8" t="s">
-        <v>1141</v>
+        <v>1142</v>
       </c>
       <c r="K324" s="12">
-        <v>964.0</v>
+        <v>347.0</v>
       </c>
       <c r="L324" s="7"/>
       <c r="M324" s="12">
         <f>K324*L324</f>
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
-        <v>1142</v>
+        <v>1143</v>
       </c>
       <c r="D325" s="9" t="s">
-        <v>1143</v>
+        <v>1144</v>
       </c>
       <c r="E325" s="18" t="s">
-        <v>1144</v>
+        <v>1145</v>
       </c>
       <c r="F325" s="8"/>
       <c r="G325" s="8"/>
       <c r="H325" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I325" s="8" t="s">
-        <v>33</v>
+        <v>1141</v>
       </c>
       <c r="J325" s="8" t="s">
-        <v>1145</v>
+        <v>1146</v>
       </c>
       <c r="K325" s="12">
-        <v>964.0</v>
+        <v>347.0</v>
       </c>
       <c r="L325" s="7"/>
       <c r="M325" s="12">
         <f>K325*L325</f>
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
-        <v>1146</v>
+        <v>1147</v>
       </c>
       <c r="D326" s="9" t="s">
-        <v>1147</v>
+        <v>1148</v>
       </c>
       <c r="E326" s="18" t="s">
-        <v>1148</v>
+        <v>1149</v>
       </c>
       <c r="F326" s="8"/>
       <c r="G326" s="8"/>
       <c r="H326" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I326" s="8" t="s">
-        <v>1149</v>
+        <v>61</v>
       </c>
       <c r="J326" s="8" t="s">
         <v>1150</v>
       </c>
       <c r="K326" s="12">
-        <v>347.0</v>
+        <v>774.0</v>
       </c>
       <c r="L326" s="7"/>
       <c r="M326" s="12">
         <f>K326*L326</f>
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
         <v>1151</v>
       </c>
       <c r="D327" s="9" t="s">
         <v>1152</v>
       </c>
       <c r="E327" s="18" t="s">
         <v>1153</v>
       </c>
       <c r="F327" s="8"/>
       <c r="G327" s="8"/>
       <c r="H327" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I327" s="8" t="s">
-        <v>1149</v>
+        <v>72</v>
       </c>
       <c r="J327" s="8" t="s">
         <v>1154</v>
       </c>
       <c r="K327" s="12">
-        <v>347.0</v>
+        <v>453.0</v>
       </c>
       <c r="L327" s="7"/>
       <c r="M327" s="12">
         <f>K327*L327</f>
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
         <v>1155</v>
       </c>
       <c r="D328" s="9" t="s">
         <v>1156</v>
       </c>
       <c r="E328" s="18" t="s">
         <v>1157</v>
       </c>
       <c r="F328" s="8"/>
       <c r="G328" s="8"/>
       <c r="H328" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I328" s="8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J328" s="8" t="s">
         <v>1158</v>
       </c>
       <c r="K328" s="12">
-        <v>774.0</v>
+        <v>531.0</v>
       </c>
       <c r="L328" s="7"/>
       <c r="M328" s="12">
         <f>K328*L328</f>
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
         <v>1159</v>
       </c>
       <c r="D329" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="E329" s="18" t="s">
         <v>1161</v>
       </c>
       <c r="F329" s="8"/>
       <c r="G329" s="8"/>
       <c r="H329" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I329" s="8" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="J329" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="K329" s="12">
-        <v>453.0</v>
+        <v>753.0</v>
       </c>
       <c r="L329" s="7"/>
       <c r="M329" s="12">
         <f>K329*L329</f>
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
         <v>1163</v>
       </c>
       <c r="D330" s="9" t="s">
         <v>1164</v>
       </c>
       <c r="E330" s="18" t="s">
         <v>1165</v>
       </c>
       <c r="F330" s="8"/>
       <c r="G330" s="8"/>
       <c r="H330" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I330" s="8" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="J330" s="8" t="s">
         <v>1166</v>
       </c>
       <c r="K330" s="12">
-        <v>531.0</v>
+        <v>128.0</v>
       </c>
       <c r="L330" s="7"/>
       <c r="M330" s="12">
         <f>K330*L330</f>
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
         <v>1167</v>
       </c>
       <c r="D331" s="9" t="s">
         <v>1168</v>
       </c>
       <c r="E331" s="18" t="s">
         <v>1169</v>
       </c>
       <c r="F331" s="8"/>
       <c r="G331" s="8"/>
       <c r="H331" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I331" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I331" s="8"/>
       <c r="J331" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="K331" s="12">
-        <v>753.0</v>
+        <v>82.0</v>
       </c>
       <c r="L331" s="7"/>
       <c r="M331" s="12">
         <f>K331*L331</f>
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A332" s="15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
         <v>1171</v>
       </c>
       <c r="D332" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="E332" s="18" t="s">
         <v>1173</v>
       </c>
       <c r="F332" s="8"/>
       <c r="G332" s="8"/>
       <c r="H332" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I332" s="8" t="s">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="J332" s="8" t="s">
         <v>1174</v>
       </c>
       <c r="K332" s="12">
-        <v>128.0</v>
+        <v>1357.0</v>
       </c>
       <c r="L332" s="7"/>
       <c r="M332" s="12">
         <f>K332*L332</f>
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A333" s="15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
         <v>1175</v>
       </c>
       <c r="D333" s="9" t="s">
         <v>1176</v>
       </c>
       <c r="E333" s="18" t="s">
         <v>1177</v>
       </c>
       <c r="F333" s="8"/>
       <c r="G333" s="8"/>
       <c r="H333" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I333" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I333" s="8" t="s">
+        <v>39</v>
+      </c>
+      <c r="J333" s="8"/>
       <c r="K333" s="12">
-        <v>82.0</v>
+        <v>628.0</v>
       </c>
       <c r="L333" s="7"/>
       <c r="M333" s="12">
         <f>K333*L333</f>
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A334" s="15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D334" s="9" t="s">
         <v>1179</v>
       </c>
-      <c r="D334" s="9" t="s">
+      <c r="E334" s="18" t="s">
         <v>1180</v>
-      </c>
-[...1 lines deleted...]
-        <v>1181</v>
       </c>
       <c r="F334" s="8"/>
       <c r="G334" s="8"/>
       <c r="H334" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I334" s="8" t="s">
-        <v>55</v>
+        <v>1181</v>
       </c>
       <c r="J334" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="K334" s="12">
-        <v>1357.0</v>
+        <v>295.0</v>
       </c>
       <c r="L334" s="7"/>
       <c r="M334" s="12">
         <f>K334*L334</f>
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A335" s="15">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
         <v>1183</v>
       </c>
       <c r="D335" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="E335" s="18" t="s">
         <v>1185</v>
       </c>
       <c r="F335" s="8"/>
       <c r="G335" s="8"/>
       <c r="H335" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I335" s="8" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J335" s="8"/>
+        <v>61</v>
+      </c>
+      <c r="J335" s="8" t="s">
+        <v>1186</v>
+      </c>
       <c r="K335" s="12">
-        <v>628.0</v>
+        <v>1116.0</v>
       </c>
       <c r="L335" s="7"/>
       <c r="M335" s="12">
         <f>K335*L335</f>
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="15">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
-        <v>1186</v>
+        <v>1187</v>
       </c>
       <c r="D336" s="9" t="s">
-        <v>1187</v>
+        <v>1188</v>
       </c>
       <c r="E336" s="18" t="s">
-        <v>1188</v>
+        <v>1189</v>
       </c>
       <c r="F336" s="8"/>
       <c r="G336" s="8"/>
       <c r="H336" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I336" s="8" t="s">
-        <v>1189</v>
+        <v>33</v>
       </c>
       <c r="J336" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="K336" s="12">
-        <v>295.0</v>
+        <v>1298.0</v>
       </c>
       <c r="L336" s="7"/>
       <c r="M336" s="12">
         <f>K336*L336</f>
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="15">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
         <v>1191</v>
       </c>
       <c r="D337" s="9" t="s">
         <v>1192</v>
       </c>
       <c r="E337" s="18" t="s">
         <v>1193</v>
       </c>
       <c r="F337" s="8"/>
       <c r="G337" s="8"/>
       <c r="H337" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I337" s="8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="J337" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="K337" s="12">
-        <v>1116.0</v>
+        <v>1289.0</v>
       </c>
       <c r="L337" s="7"/>
       <c r="M337" s="12">
         <f>K337*L337</f>
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="15">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
         <v>1195</v>
       </c>
       <c r="D338" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="E338" s="18" t="s">
         <v>1197</v>
       </c>
       <c r="F338" s="8"/>
       <c r="G338" s="8"/>
       <c r="H338" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I338" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J338" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="K338" s="12">
-        <v>1298.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L338" s="7"/>
       <c r="M338" s="12">
         <f>K338*L338</f>
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
         <v>1199</v>
       </c>
       <c r="D339" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="E339" s="18" t="s">
         <v>1201</v>
       </c>
       <c r="F339" s="8"/>
       <c r="G339" s="8"/>
       <c r="H339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I339" s="8" t="s">
-        <v>33</v>
+        <v>262</v>
       </c>
       <c r="J339" s="8" t="s">
         <v>1202</v>
       </c>
       <c r="K339" s="12">
-        <v>1289.0</v>
+        <v>338.0</v>
       </c>
       <c r="L339" s="7"/>
       <c r="M339" s="12">
         <f>K339*L339</f>
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="15">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="D340" s="9" t="s">
         <v>1204</v>
       </c>
       <c r="E340" s="18" t="s">
         <v>1205</v>
       </c>
       <c r="F340" s="8"/>
       <c r="G340" s="8"/>
       <c r="H340" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I340" s="8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J340" s="8" t="s">
         <v>1206</v>
       </c>
       <c r="K340" s="12">
-        <v>1268.0</v>
+        <v>837.0</v>
       </c>
       <c r="L340" s="7"/>
       <c r="M340" s="12">
         <f>K340*L340</f>
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="15">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
         <v>1207</v>
       </c>
       <c r="D341" s="9" t="s">
         <v>1208</v>
       </c>
       <c r="E341" s="18" t="s">
         <v>1209</v>
       </c>
       <c r="F341" s="8"/>
       <c r="G341" s="8"/>
       <c r="H341" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I341" s="8" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="J341" s="8" t="s">
         <v>1210</v>
       </c>
       <c r="K341" s="12">
-        <v>338.0</v>
+        <v>1585.0</v>
       </c>
       <c r="L341" s="7"/>
       <c r="M341" s="12">
         <f>K341*L341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="15">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
-        <v>1211</v>
+        <v>255</v>
       </c>
       <c r="D342" s="9" t="s">
-        <v>1212</v>
+        <v>256</v>
       </c>
       <c r="E342" s="18" t="s">
-        <v>1213</v>
+        <v>257</v>
       </c>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I342" s="8" t="s">
-        <v>39</v>
+        <v>78</v>
       </c>
       <c r="J342" s="8" t="s">
-        <v>1214</v>
+        <v>258</v>
       </c>
       <c r="K342" s="12">
-        <v>837.0</v>
+        <v>334.0</v>
       </c>
       <c r="L342" s="7"/>
       <c r="M342" s="12">
         <f>K342*L342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
       <c r="D343" s="9" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="E343" s="18" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="F343" s="8"/>
       <c r="G343" s="8"/>
       <c r="H343" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I343" s="8" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="J343" s="8" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="K343" s="12">
-        <v>1585.0</v>
+        <v>360.0</v>
       </c>
       <c r="L343" s="7"/>
       <c r="M343" s="12">
         <f>K343*L343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="15">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
-        <v>255</v>
+        <v>1215</v>
       </c>
       <c r="D344" s="9" t="s">
-        <v>256</v>
+        <v>1216</v>
       </c>
       <c r="E344" s="18" t="s">
-        <v>257</v>
+        <v>1217</v>
       </c>
       <c r="F344" s="8"/>
       <c r="G344" s="8"/>
       <c r="H344" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I344" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J344" s="8" t="s">
-        <v>258</v>
+        <v>1218</v>
       </c>
       <c r="K344" s="12">
-        <v>334.0</v>
+        <v>360.0</v>
       </c>
       <c r="L344" s="7"/>
       <c r="M344" s="12">
         <f>K344*L344</f>
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B345" s="7"/>
       <c r="C345" s="8" t="s">
         <v>1219</v>
       </c>
       <c r="D345" s="9" t="s">
         <v>1220</v>
       </c>
       <c r="E345" s="18" t="s">
         <v>1221</v>
       </c>
       <c r="F345" s="8"/>
       <c r="G345" s="8"/>
       <c r="H345" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I345" s="8" t="s">
-        <v>78</v>
+        <v>1222</v>
       </c>
       <c r="J345" s="8" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="K345" s="12">
-        <v>360.0</v>
+        <v>192.0</v>
       </c>
       <c r="L345" s="7"/>
       <c r="M345" s="12">
         <f>K345*L345</f>
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="15">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B346" s="7"/>
       <c r="C346" s="8" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="D346" s="9" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="E346" s="18" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="F346" s="8"/>
       <c r="G346" s="8"/>
       <c r="H346" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I346" s="8" t="s">
-        <v>78</v>
+        <v>1227</v>
       </c>
       <c r="J346" s="8" t="s">
-        <v>1226</v>
+        <v>1228</v>
       </c>
       <c r="K346" s="12">
-        <v>360.0</v>
+        <v>90.0</v>
       </c>
       <c r="L346" s="7"/>
       <c r="M346" s="12">
         <f>K346*L346</f>
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="15">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B347" s="7"/>
       <c r="C347" s="8" t="s">
-        <v>1227</v>
+        <v>1229</v>
       </c>
       <c r="D347" s="9" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="E347" s="18" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="F347" s="8"/>
       <c r="G347" s="8"/>
       <c r="H347" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I347" s="8" t="s">
-        <v>1230</v>
+        <v>262</v>
       </c>
       <c r="J347" s="8" t="s">
-        <v>1231</v>
+        <v>1232</v>
       </c>
       <c r="K347" s="12">
-        <v>192.0</v>
+        <v>452.0</v>
       </c>
       <c r="L347" s="7"/>
       <c r="M347" s="12">
         <f>K347*L347</f>
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="15">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B348" s="7"/>
       <c r="C348" s="8" t="s">
-        <v>1232</v>
+        <v>1233</v>
       </c>
       <c r="D348" s="9" t="s">
-        <v>1233</v>
+        <v>1234</v>
       </c>
       <c r="E348" s="18" t="s">
-        <v>1234</v>
+        <v>1235</v>
       </c>
       <c r="F348" s="8"/>
       <c r="G348" s="8"/>
       <c r="H348" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I348" s="8" t="s">
-        <v>1235</v>
+        <v>27</v>
       </c>
       <c r="J348" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="K348" s="12">
-        <v>90.0</v>
+        <v>4934.0</v>
       </c>
       <c r="L348" s="7"/>
       <c r="M348" s="12">
         <f>K348*L348</f>
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="15">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B349" s="7"/>
       <c r="C349" s="8" t="s">
         <v>1237</v>
       </c>
       <c r="D349" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="E349" s="18" t="s">
         <v>1239</v>
       </c>
       <c r="F349" s="8"/>
       <c r="G349" s="8"/>
       <c r="H349" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I349" s="8" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
       <c r="J349" s="8" t="s">
         <v>1240</v>
       </c>
       <c r="K349" s="12">
-        <v>452.0</v>
+        <v>2509.0</v>
       </c>
       <c r="L349" s="7"/>
       <c r="M349" s="12">
         <f>K349*L349</f>
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A350" s="15">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B350" s="7"/>
       <c r="C350" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="D350" s="9" t="s">
         <v>1242</v>
       </c>
       <c r="E350" s="18" t="s">
         <v>1243</v>
       </c>
       <c r="F350" s="8"/>
       <c r="G350" s="8"/>
       <c r="H350" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I350" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J350" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="K350" s="12">
-        <v>4934.0</v>
+        <v>1410.0</v>
       </c>
       <c r="L350" s="7"/>
       <c r="M350" s="12">
         <f>K350*L350</f>
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A351" s="15">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B351" s="7"/>
       <c r="C351" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="D351" s="9" t="s">
         <v>1246</v>
       </c>
       <c r="E351" s="18" t="s">
         <v>1247</v>
       </c>
       <c r="F351" s="8"/>
       <c r="G351" s="8"/>
       <c r="H351" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I351" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J351" s="8" t="s">
         <v>1248</v>
       </c>
       <c r="K351" s="12">
-        <v>2509.0</v>
+        <v>858.0</v>
       </c>
       <c r="L351" s="7"/>
       <c r="M351" s="12">
         <f>K351*L351</f>
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A352" s="15">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B352" s="7"/>
       <c r="C352" s="8" t="s">
         <v>1249</v>
       </c>
       <c r="D352" s="9" t="s">
         <v>1250</v>
       </c>
       <c r="E352" s="18" t="s">
         <v>1251</v>
       </c>
       <c r="F352" s="8"/>
       <c r="G352" s="8"/>
       <c r="H352" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I352" s="8" t="s">
-        <v>33</v>
+        <v>1252</v>
       </c>
       <c r="J352" s="8" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="K352" s="12">
-        <v>1410.0</v>
+        <v>109.0</v>
       </c>
       <c r="L352" s="7"/>
       <c r="M352" s="12">
         <f>K352*L352</f>
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A353" s="15">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B353" s="7"/>
       <c r="C353" s="8" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D353" s="9" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="E353" s="18" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="F353" s="8"/>
       <c r="G353" s="8"/>
       <c r="H353" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I353" s="8" t="s">
-        <v>33</v>
+        <v>1257</v>
       </c>
       <c r="J353" s="8" t="s">
-        <v>1256</v>
+        <v>1258</v>
       </c>
       <c r="K353" s="12">
-        <v>858.0</v>
+        <v>39.0</v>
       </c>
       <c r="L353" s="7"/>
       <c r="M353" s="12">
         <f>K353*L353</f>
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="15">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B354" s="7"/>
       <c r="C354" s="8" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="D354" s="9" t="s">
-        <v>1258</v>
+        <v>1260</v>
       </c>
       <c r="E354" s="18" t="s">
-        <v>1259</v>
+        <v>1261</v>
       </c>
       <c r="F354" s="8"/>
       <c r="G354" s="8"/>
       <c r="H354" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I354" s="8" t="s">
-        <v>1260</v>
+        <v>72</v>
       </c>
       <c r="J354" s="8" t="s">
-        <v>1261</v>
+        <v>1262</v>
       </c>
       <c r="K354" s="12">
-        <v>109.0</v>
+        <v>641.0</v>
       </c>
       <c r="L354" s="7"/>
       <c r="M354" s="12">
         <f>K354*L354</f>
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A355" s="15">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B355" s="7"/>
       <c r="C355" s="8" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="D355" s="9" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="E355" s="18" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="F355" s="8"/>
       <c r="G355" s="8"/>
       <c r="H355" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I355" s="8" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="J355" s="8" t="s">
-        <v>1266</v>
+        <v>1267</v>
       </c>
       <c r="K355" s="12">
-        <v>39.0</v>
+        <v>1820.0</v>
       </c>
       <c r="L355" s="7"/>
       <c r="M355" s="12">
         <f>K355*L355</f>
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A356" s="15">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B356" s="7"/>
       <c r="C356" s="8" t="s">
-        <v>1267</v>
+        <v>1268</v>
       </c>
       <c r="D356" s="9" t="s">
-        <v>1268</v>
+        <v>1269</v>
       </c>
       <c r="E356" s="18" t="s">
-        <v>1269</v>
+        <v>1270</v>
       </c>
       <c r="F356" s="8"/>
       <c r="G356" s="8"/>
       <c r="H356" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I356" s="8" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="J356" s="8" t="s">
-        <v>1270</v>
+        <v>1271</v>
       </c>
       <c r="K356" s="12">
-        <v>641.0</v>
+        <v>833.0</v>
       </c>
       <c r="L356" s="7"/>
       <c r="M356" s="12">
         <f>K356*L356</f>
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A357" s="15">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B357" s="7"/>
       <c r="C357" s="8" t="s">
-        <v>1271</v>
+        <v>1272</v>
       </c>
       <c r="D357" s="9" t="s">
-        <v>1272</v>
+        <v>1273</v>
       </c>
       <c r="E357" s="18" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="F357" s="8"/>
       <c r="G357" s="8"/>
       <c r="H357" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I357" s="8" t="s">
-        <v>1274</v>
+        <v>124</v>
       </c>
       <c r="J357" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="K357" s="12">
-        <v>1820.0</v>
+        <v>2145.0</v>
       </c>
       <c r="L357" s="7"/>
       <c r="M357" s="12">
         <f>K357*L357</f>
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A358" s="15">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B358" s="7"/>
       <c r="C358" s="8" t="s">
         <v>1276</v>
       </c>
       <c r="D358" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="E358" s="18" t="s">
         <v>1278</v>
       </c>
       <c r="F358" s="8"/>
       <c r="G358" s="8"/>
       <c r="H358" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I358" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J358" s="8" t="s">
         <v>1279</v>
       </c>
       <c r="K358" s="12">
-        <v>833.0</v>
+        <v>1512.0</v>
       </c>
       <c r="L358" s="7"/>
       <c r="M358" s="12">
         <f>K358*L358</f>
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A359" s="15">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B359" s="7"/>
       <c r="C359" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="D359" s="9" t="s">
         <v>1281</v>
       </c>
       <c r="E359" s="18" t="s">
         <v>1282</v>
       </c>
       <c r="F359" s="8"/>
       <c r="G359" s="8"/>
       <c r="H359" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I359" s="8" t="s">
-        <v>124</v>
+        <v>39</v>
       </c>
       <c r="J359" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="K359" s="12">
-        <v>2145.0</v>
+        <v>553.0</v>
       </c>
       <c r="L359" s="7"/>
       <c r="M359" s="12">
         <f>K359*L359</f>
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A360" s="15">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B360" s="7"/>
       <c r="C360" s="8" t="s">
         <v>1284</v>
       </c>
       <c r="D360" s="9" t="s">
         <v>1285</v>
       </c>
       <c r="E360" s="18" t="s">
         <v>1286</v>
       </c>
       <c r="F360" s="8"/>
       <c r="G360" s="8"/>
       <c r="H360" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I360" s="8" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="J360" s="8" t="s">
         <v>1287</v>
       </c>
       <c r="K360" s="12">
-        <v>1512.0</v>
+        <v>2121.0</v>
       </c>
       <c r="L360" s="7"/>
       <c r="M360" s="12">
         <f>K360*L360</f>
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A361" s="15">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B361" s="7"/>
       <c r="C361" s="8" t="s">
         <v>1288</v>
       </c>
       <c r="D361" s="9" t="s">
         <v>1289</v>
       </c>
       <c r="E361" s="18" t="s">
         <v>1290</v>
       </c>
       <c r="F361" s="8"/>
-      <c r="G361" s="8"/>
+      <c r="G361" s="8" t="s">
+        <v>1291</v>
+      </c>
       <c r="H361" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I361" s="8" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="J361" s="8" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="K361" s="12">
-        <v>553.0</v>
+        <v>509.0</v>
       </c>
       <c r="L361" s="7"/>
       <c r="M361" s="12">
         <f>K361*L361</f>
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A362" s="15">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B362" s="7"/>
       <c r="C362" s="8" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="D362" s="9" t="s">
-        <v>1293</v>
+        <v>1294</v>
       </c>
       <c r="E362" s="18" t="s">
-        <v>1294</v>
+        <v>1295</v>
       </c>
       <c r="F362" s="8"/>
-      <c r="G362" s="8"/>
+      <c r="G362" s="8" t="s">
+        <v>1296</v>
+      </c>
       <c r="H362" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I362" s="8" t="s">
-        <v>55</v>
+        <v>283</v>
       </c>
       <c r="J362" s="8" t="s">
-        <v>1295</v>
+        <v>1297</v>
       </c>
       <c r="K362" s="12">
-        <v>2121.0</v>
+        <v>612.0</v>
       </c>
       <c r="L362" s="7"/>
       <c r="M362" s="12">
         <f>K362*L362</f>
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A363" s="15">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B363" s="7"/>
       <c r="C363" s="8" t="s">
-        <v>1296</v>
+        <v>95</v>
       </c>
       <c r="D363" s="9" t="s">
-        <v>1297</v>
+        <v>96</v>
       </c>
       <c r="E363" s="18" t="s">
-        <v>1298</v>
+        <v>97</v>
       </c>
       <c r="F363" s="8"/>
       <c r="G363" s="8" t="s">
-        <v>1299</v>
+        <v>98</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I363" s="8" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J363" s="8"/>
       <c r="K363" s="12">
-        <v>509.0</v>
+        <v>934.0</v>
       </c>
       <c r="L363" s="7"/>
       <c r="M363" s="12">
         <f>K363*L363</f>
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A364" s="15">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B364" s="7"/>
       <c r="C364" s="8" t="s">
-        <v>1301</v>
+        <v>99</v>
       </c>
       <c r="D364" s="9" t="s">
-        <v>1302</v>
+        <v>100</v>
       </c>
       <c r="E364" s="18" t="s">
-        <v>1303</v>
+        <v>101</v>
       </c>
       <c r="F364" s="8"/>
       <c r="G364" s="8" t="s">
-        <v>1304</v>
+        <v>102</v>
       </c>
       <c r="H364" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I364" s="8" t="s">
-        <v>283</v>
+        <v>33</v>
       </c>
       <c r="J364" s="8" t="s">
-        <v>1305</v>
+        <v>103</v>
       </c>
       <c r="K364" s="12">
-        <v>612.0</v>
+        <v>868.0</v>
       </c>
       <c r="L364" s="7"/>
       <c r="M364" s="12">
         <f>K364*L364</f>
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A365" s="15">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B365" s="7"/>
       <c r="C365" s="8" t="s">
-        <v>95</v>
+        <v>68</v>
       </c>
       <c r="D365" s="9" t="s">
-        <v>96</v>
+        <v>69</v>
       </c>
       <c r="E365" s="18" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="F365" s="8"/>
       <c r="G365" s="8" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I365" s="8" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="J365" s="8"/>
+        <v>72</v>
+      </c>
+      <c r="J365" s="8" t="s">
+        <v>73</v>
+      </c>
       <c r="K365" s="12">
-        <v>934.0</v>
+        <v>455.0</v>
       </c>
       <c r="L365" s="7"/>
       <c r="M365" s="12">
         <f>K365*L365</f>
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A366" s="15">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B366" s="7"/>
       <c r="C366" s="8" t="s">
-        <v>99</v>
+        <v>1298</v>
       </c>
       <c r="D366" s="9" t="s">
-        <v>100</v>
+        <v>1299</v>
       </c>
       <c r="E366" s="18" t="s">
-        <v>101</v>
+        <v>1300</v>
       </c>
       <c r="F366" s="8"/>
       <c r="G366" s="8" t="s">
-        <v>102</v>
+        <v>1301</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I366" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J366" s="8" t="s">
-        <v>103</v>
+        <v>1302</v>
       </c>
       <c r="K366" s="12">
-        <v>868.0</v>
+        <v>1183.0</v>
       </c>
       <c r="L366" s="7"/>
       <c r="M366" s="12">
         <f>K366*L366</f>
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A367" s="15">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B367" s="7"/>
       <c r="C367" s="8" t="s">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="D367" s="9" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="E367" s="18" t="s">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="F367" s="8"/>
       <c r="G367" s="8" t="s">
-        <v>71</v>
+        <v>48</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I367" s="8" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="J367" s="8" t="s">
-        <v>73</v>
+        <v>50</v>
       </c>
       <c r="K367" s="12">
-        <v>455.0</v>
+        <v>2374.0</v>
       </c>
       <c r="L367" s="7"/>
       <c r="M367" s="12">
         <f>K367*L367</f>
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A368" s="15">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B368" s="7"/>
       <c r="C368" s="8" t="s">
-        <v>1306</v>
+        <v>51</v>
       </c>
       <c r="D368" s="9" t="s">
-        <v>1307</v>
+        <v>52</v>
       </c>
       <c r="E368" s="18" t="s">
-        <v>1308</v>
+        <v>53</v>
       </c>
       <c r="F368" s="8"/>
       <c r="G368" s="8" t="s">
-        <v>1309</v>
+        <v>54</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I368" s="8" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="J368" s="8" t="s">
-        <v>1310</v>
+        <v>56</v>
       </c>
       <c r="K368" s="12">
-        <v>1183.0</v>
+        <v>1480.0</v>
       </c>
       <c r="L368" s="7"/>
       <c r="M368" s="12">
         <f>K368*L368</f>
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A369" s="15">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B369" s="7"/>
       <c r="C369" s="8" t="s">
-        <v>45</v>
+        <v>91</v>
       </c>
       <c r="D369" s="9" t="s">
-        <v>46</v>
+        <v>92</v>
       </c>
       <c r="E369" s="18" t="s">
-        <v>47</v>
+        <v>93</v>
       </c>
       <c r="F369" s="8"/>
       <c r="G369" s="8" t="s">
-        <v>48</v>
+        <v>94</v>
       </c>
       <c r="H369" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I369" s="8" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J369" s="8"/>
       <c r="K369" s="12">
-        <v>2374.0</v>
+        <v>663.0</v>
       </c>
       <c r="L369" s="7"/>
       <c r="M369" s="12">
         <f>K369*L369</f>
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A370" s="15">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B370" s="7"/>
       <c r="C370" s="8" t="s">
-        <v>51</v>
+        <v>143</v>
       </c>
       <c r="D370" s="9" t="s">
-        <v>52</v>
+        <v>144</v>
       </c>
       <c r="E370" s="18" t="s">
-        <v>53</v>
+        <v>145</v>
       </c>
       <c r="F370" s="8"/>
-      <c r="G370" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G370" s="8"/>
       <c r="H370" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I370" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I370" s="8"/>
       <c r="J370" s="8" t="s">
-        <v>56</v>
+        <v>146</v>
       </c>
       <c r="K370" s="12">
-        <v>1480.0</v>
+        <v>741.0</v>
       </c>
       <c r="L370" s="7"/>
       <c r="M370" s="12">
         <f>K370*L370</f>
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A371" s="15">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B371" s="7"/>
       <c r="C371" s="8" t="s">
-        <v>91</v>
+        <v>1303</v>
       </c>
       <c r="D371" s="9" t="s">
-        <v>92</v>
+        <v>1304</v>
       </c>
       <c r="E371" s="18" t="s">
-        <v>93</v>
+        <v>1305</v>
       </c>
       <c r="F371" s="8"/>
-      <c r="G371" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G371" s="8"/>
       <c r="H371" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I371" s="8" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J371" s="8"/>
+        <v>262</v>
+      </c>
+      <c r="J371" s="8" t="s">
+        <v>1306</v>
+      </c>
       <c r="K371" s="12">
-        <v>663.0</v>
+        <v>286.0</v>
       </c>
       <c r="L371" s="7"/>
       <c r="M371" s="12">
         <f>K371*L371</f>
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A372" s="15">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B372" s="7"/>
       <c r="C372" s="8" t="s">
-        <v>143</v>
+        <v>1307</v>
       </c>
       <c r="D372" s="9" t="s">
-        <v>144</v>
+        <v>1308</v>
       </c>
       <c r="E372" s="18" t="s">
-        <v>145</v>
+        <v>1309</v>
       </c>
       <c r="F372" s="8"/>
-      <c r="G372" s="8"/>
+      <c r="G372" s="8" t="s">
+        <v>1310</v>
+      </c>
       <c r="H372" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I372" s="8"/>
+      <c r="I372" s="8" t="s">
+        <v>222</v>
+      </c>
       <c r="J372" s="8" t="s">
-        <v>146</v>
+        <v>1311</v>
       </c>
       <c r="K372" s="12">
-        <v>741.0</v>
+        <v>237.0</v>
       </c>
       <c r="L372" s="7"/>
       <c r="M372" s="12">
         <f>K372*L372</f>
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A373" s="15">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B373" s="7"/>
       <c r="C373" s="8" t="s">
-        <v>1311</v>
+        <v>1312</v>
       </c>
       <c r="D373" s="9" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="E373" s="18" t="s">
-        <v>1313</v>
+        <v>1314</v>
       </c>
       <c r="F373" s="8"/>
       <c r="G373" s="8"/>
       <c r="H373" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I373" s="8" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="J373" s="8" t="s">
-        <v>1314</v>
+        <v>1315</v>
       </c>
       <c r="K373" s="12">
-        <v>286.0</v>
+        <v>188.0</v>
       </c>
       <c r="L373" s="7"/>
       <c r="M373" s="12">
         <f>K373*L373</f>
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A374" s="15">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B374" s="7"/>
       <c r="C374" s="8" t="s">
-        <v>1315</v>
+        <v>63</v>
       </c>
       <c r="D374" s="9" t="s">
-        <v>1316</v>
+        <v>64</v>
       </c>
       <c r="E374" s="18" t="s">
-        <v>1317</v>
+        <v>65</v>
       </c>
       <c r="F374" s="8"/>
       <c r="G374" s="8" t="s">
-        <v>1318</v>
+        <v>66</v>
       </c>
       <c r="H374" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I374" s="8" t="s">
-        <v>222</v>
+        <v>33</v>
       </c>
       <c r="J374" s="8" t="s">
-        <v>1319</v>
+        <v>67</v>
       </c>
       <c r="K374" s="12">
-        <v>237.0</v>
+        <v>1256.0</v>
       </c>
       <c r="L374" s="7"/>
       <c r="M374" s="12">
         <f>K374*L374</f>
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A375" s="15">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="8" t="s">
-        <v>1320</v>
+        <v>74</v>
       </c>
       <c r="D375" s="9" t="s">
-        <v>1321</v>
+        <v>75</v>
       </c>
       <c r="E375" s="18" t="s">
-        <v>1322</v>
+        <v>76</v>
       </c>
       <c r="F375" s="8"/>
-      <c r="G375" s="8"/>
+      <c r="G375" s="8" t="s">
+        <v>77</v>
+      </c>
       <c r="H375" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I375" s="8" t="s">
-        <v>222</v>
+        <v>78</v>
       </c>
       <c r="J375" s="8" t="s">
-        <v>1323</v>
+        <v>79</v>
       </c>
       <c r="K375" s="12">
-        <v>188.0</v>
+        <v>396.0</v>
       </c>
       <c r="L375" s="7"/>
       <c r="M375" s="12">
         <f>K375*L375</f>
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A376" s="15">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B376" s="7"/>
       <c r="C376" s="8" t="s">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="D376" s="9" t="s">
-        <v>64</v>
+        <v>81</v>
       </c>
       <c r="E376" s="18" t="s">
-        <v>65</v>
+        <v>82</v>
       </c>
       <c r="F376" s="8"/>
       <c r="G376" s="8" t="s">
-        <v>66</v>
+        <v>83</v>
       </c>
       <c r="H376" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I376" s="8" t="s">
-        <v>33</v>
+        <v>84</v>
       </c>
       <c r="J376" s="8" t="s">
-        <v>67</v>
+        <v>85</v>
       </c>
       <c r="K376" s="12">
-        <v>1256.0</v>
+        <v>365.0</v>
       </c>
       <c r="L376" s="7"/>
       <c r="M376" s="12">
         <f>K376*L376</f>
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A377" s="15">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B377" s="7"/>
       <c r="C377" s="8" t="s">
-        <v>74</v>
+        <v>1316</v>
       </c>
       <c r="D377" s="9" t="s">
-        <v>75</v>
+        <v>1317</v>
       </c>
       <c r="E377" s="18" t="s">
-        <v>76</v>
+        <v>1318</v>
       </c>
       <c r="F377" s="8"/>
       <c r="G377" s="8" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1319</v>
+      </c>
+      <c r="H377" s="7">
+        <v>1.0</v>
       </c>
       <c r="I377" s="8" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J377" s="8" t="s">
-        <v>79</v>
+        <v>1320</v>
       </c>
       <c r="K377" s="12">
-        <v>396.0</v>
+        <v>696.0</v>
       </c>
       <c r="L377" s="7"/>
       <c r="M377" s="12">
         <f>K377*L377</f>
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A378" s="15">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B378" s="7"/>
       <c r="C378" s="8" t="s">
-        <v>80</v>
+        <v>1321</v>
       </c>
       <c r="D378" s="9" t="s">
-        <v>81</v>
+        <v>1322</v>
       </c>
       <c r="E378" s="18" t="s">
-        <v>82</v>
+        <v>1323</v>
       </c>
       <c r="F378" s="8"/>
       <c r="G378" s="8" t="s">
-        <v>83</v>
+        <v>1324</v>
       </c>
       <c r="H378" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I378" s="8" t="s">
-        <v>84</v>
+        <v>262</v>
       </c>
       <c r="J378" s="8" t="s">
-        <v>85</v>
+        <v>1325</v>
       </c>
       <c r="K378" s="12">
-        <v>365.0</v>
+        <v>175.0</v>
       </c>
       <c r="L378" s="7"/>
       <c r="M378" s="12">
         <f>K378*L378</f>
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A379" s="15">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B379" s="7"/>
       <c r="C379" s="8" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="D379" s="9" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="E379" s="18" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="F379" s="8"/>
       <c r="G379" s="8" t="s">
-        <v>1327</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>1329</v>
+      </c>
+      <c r="H379" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I379" s="8" t="s">
-        <v>72</v>
+        <v>84</v>
       </c>
       <c r="J379" s="8" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="K379" s="12">
-        <v>696.0</v>
+        <v>128.0</v>
       </c>
       <c r="L379" s="7"/>
       <c r="M379" s="12">
         <f>K379*L379</f>
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A380" s="15">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B380" s="7"/>
       <c r="C380" s="8" t="s">
-        <v>1329</v>
+        <v>104</v>
       </c>
       <c r="D380" s="9" t="s">
-        <v>1330</v>
+        <v>105</v>
       </c>
       <c r="E380" s="18" t="s">
-        <v>1331</v>
+        <v>106</v>
       </c>
       <c r="F380" s="8"/>
       <c r="G380" s="8" t="s">
-        <v>1332</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>107</v>
+      </c>
+      <c r="H380" s="7">
+        <v>1.0</v>
       </c>
       <c r="I380" s="8" t="s">
-        <v>262</v>
+        <v>33</v>
       </c>
       <c r="J380" s="8" t="s">
-        <v>1333</v>
+        <v>108</v>
       </c>
       <c r="K380" s="12">
         <v>175.0</v>
       </c>
       <c r="L380" s="7"/>
       <c r="M380" s="12">
         <f>K380*L380</f>
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A381" s="15">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B381" s="7"/>
       <c r="C381" s="8" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="D381" s="9" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="E381" s="18" t="s">
-        <v>1336</v>
+        <v>1333</v>
       </c>
       <c r="F381" s="8"/>
       <c r="G381" s="8" t="s">
-        <v>1337</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1334</v>
+      </c>
+      <c r="H381" s="7">
+        <v>1.0</v>
       </c>
       <c r="I381" s="8" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J381" s="8"/>
       <c r="K381" s="12">
-        <v>128.0</v>
+        <v>2027.0</v>
       </c>
       <c r="L381" s="7"/>
       <c r="M381" s="12">
         <f>K381*L381</f>
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A382" s="15">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B382" s="7"/>
       <c r="C382" s="8" t="s">
-        <v>104</v>
+        <v>1335</v>
       </c>
       <c r="D382" s="9" t="s">
-        <v>105</v>
+        <v>1336</v>
       </c>
       <c r="E382" s="18" t="s">
-        <v>106</v>
+        <v>1337</v>
       </c>
       <c r="F382" s="8"/>
       <c r="G382" s="8" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>1338</v>
+      </c>
+      <c r="H382" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I382" s="8" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="J382" s="8" t="s">
-        <v>108</v>
+        <v>1339</v>
       </c>
       <c r="K382" s="12">
-        <v>175.0</v>
+        <v>324.0</v>
       </c>
       <c r="L382" s="7"/>
       <c r="M382" s="12">
         <f>K382*L382</f>
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A383" s="15">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B383" s="7"/>
       <c r="C383" s="8" t="s">
-        <v>1339</v>
+        <v>120</v>
       </c>
       <c r="D383" s="9" t="s">
-        <v>1340</v>
+        <v>121</v>
       </c>
       <c r="E383" s="18" t="s">
-        <v>1341</v>
+        <v>122</v>
       </c>
       <c r="F383" s="8"/>
       <c r="G383" s="8" t="s">
-        <v>1342</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>123</v>
+      </c>
+      <c r="H383" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I383" s="8" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="J383" s="8"/>
+        <v>124</v>
+      </c>
+      <c r="J383" s="8" t="s">
+        <v>125</v>
+      </c>
       <c r="K383" s="12">
-        <v>2270.0</v>
+        <v>195.0</v>
       </c>
       <c r="L383" s="7"/>
       <c r="M383" s="12">
         <f>K383*L383</f>
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A384" s="15">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="8" t="s">
-        <v>1343</v>
+        <v>126</v>
       </c>
       <c r="D384" s="9" t="s">
-        <v>1344</v>
+        <v>127</v>
       </c>
       <c r="E384" s="18" t="s">
-        <v>1345</v>
+        <v>128</v>
       </c>
       <c r="F384" s="8"/>
       <c r="G384" s="8" t="s">
-        <v>1346</v>
+        <v>123</v>
       </c>
       <c r="H384" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I384" s="8" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>124</v>
+      </c>
+      <c r="J384" s="8"/>
       <c r="K384" s="12">
-        <v>324.0</v>
+        <v>2340.0</v>
       </c>
       <c r="L384" s="7"/>
       <c r="M384" s="12">
         <f>K384*L384</f>
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A385" s="15">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B385" s="7"/>
       <c r="C385" s="8" t="s">
-        <v>120</v>
+        <v>109</v>
       </c>
       <c r="D385" s="9" t="s">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="E385" s="18" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="F385" s="8"/>
       <c r="G385" s="8" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="H385" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I385" s="8" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="J385" s="8" t="s">
-        <v>125</v>
+        <v>114</v>
       </c>
       <c r="K385" s="12">
-        <v>219.0</v>
+        <v>160.0</v>
       </c>
       <c r="L385" s="7"/>
       <c r="M385" s="12">
         <f>K385*L385</f>
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A386" s="15">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B386" s="7"/>
       <c r="C386" s="8" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="D386" s="9" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E386" s="18" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="F386" s="8"/>
       <c r="G386" s="8" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I386" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J386" s="8"/>
+      <c r="I386" s="8"/>
+      <c r="J386" s="8" t="s">
+        <v>137</v>
+      </c>
       <c r="K386" s="12">
-        <v>2621.0</v>
+        <v>702.0</v>
       </c>
       <c r="L386" s="7"/>
       <c r="M386" s="12">
         <f>K386*L386</f>
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A387" s="15">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B387" s="7"/>
       <c r="C387" s="8" t="s">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="D387" s="9" t="s">
-        <v>110</v>
+        <v>130</v>
       </c>
       <c r="E387" s="18" t="s">
-        <v>111</v>
+        <v>131</v>
       </c>
       <c r="F387" s="8"/>
       <c r="G387" s="8" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I387" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I387" s="8"/>
       <c r="J387" s="8" t="s">
-        <v>114</v>
+        <v>133</v>
       </c>
       <c r="K387" s="12">
-        <v>160.0</v>
+        <v>749.0</v>
       </c>
       <c r="L387" s="7"/>
       <c r="M387" s="12">
         <f>K387*L387</f>
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A388" s="15">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B388" s="7"/>
       <c r="C388" s="8" t="s">
-        <v>134</v>
+        <v>1340</v>
       </c>
       <c r="D388" s="9" t="s">
-        <v>135</v>
+        <v>1341</v>
       </c>
       <c r="E388" s="18" t="s">
-        <v>136</v>
+        <v>1342</v>
       </c>
       <c r="F388" s="8"/>
       <c r="G388" s="8" t="s">
-        <v>132</v>
+        <v>1343</v>
       </c>
       <c r="H388" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I388" s="8"/>
+      <c r="I388" s="8" t="s">
+        <v>78</v>
+      </c>
       <c r="J388" s="8" t="s">
-        <v>137</v>
+        <v>1344</v>
       </c>
       <c r="K388" s="12">
-        <v>702.0</v>
+        <v>442.0</v>
       </c>
       <c r="L388" s="7"/>
       <c r="M388" s="12">
         <f>K388*L388</f>
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A389" s="15">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B389" s="7"/>
       <c r="C389" s="8" t="s">
-        <v>129</v>
+        <v>1345</v>
       </c>
       <c r="D389" s="9" t="s">
-        <v>130</v>
+        <v>1346</v>
       </c>
       <c r="E389" s="18" t="s">
-        <v>131</v>
+        <v>1347</v>
       </c>
       <c r="F389" s="8"/>
       <c r="G389" s="8" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="I389" s="8"/>
+        <v>1348</v>
+      </c>
+      <c r="H389" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I389" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="J389" s="8" t="s">
-        <v>133</v>
+        <v>1349</v>
       </c>
       <c r="K389" s="12">
-        <v>749.0</v>
+        <v>269.0</v>
       </c>
       <c r="L389" s="7"/>
       <c r="M389" s="12">
         <f>K389*L389</f>
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A390" s="15">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B390" s="7"/>
       <c r="C390" s="8" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="D390" s="9" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
       <c r="E390" s="18" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="F390" s="8"/>
-      <c r="G390" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G390" s="8"/>
       <c r="H390" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I390" s="8" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="J390" s="8" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="K390" s="12">
-        <v>442.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L390" s="7"/>
       <c r="M390" s="12">
         <f>K390*L390</f>
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A391" s="15">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B391" s="7"/>
       <c r="C391" s="8" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="D391" s="9" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="E391" s="18" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="F391" s="8"/>
-      <c r="G391" s="8" t="s">
-[...3 lines deleted...]
-        <v>4.0</v>
+      <c r="G391" s="8"/>
+      <c r="H391" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I391" s="8" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="J391" s="8" t="s">
         <v>1357</v>
       </c>
       <c r="K391" s="12">
-        <v>269.0</v>
+        <v>1333.0</v>
       </c>
       <c r="L391" s="7"/>
       <c r="M391" s="12">
         <f>K391*L391</f>
         <v>0</v>
       </c>
     </row>
-    <row r="392" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C392" s="8" t="s">
+    <row r="392" spans="1:13">
+      <c r="K392" t="s">
         <v>1358</v>
       </c>
-      <c r="D392" s="9" t="s">
-[...68 lines deleted...]
-        <f>SUM(M11:M393)</f>
+      <c r="L392">
+        <f>SUM(L11:L391)</f>
+        <v>0</v>
+      </c>
+      <c r="M392">
+        <f>SUM(M11:M391)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A79:M79"/>
     <mergeCell ref="A82:M82"/>
-    <mergeCell ref="A200:M200"/>
-[...2 lines deleted...]
-    <mergeCell ref="A300:M300"/>
+    <mergeCell ref="A199:M199"/>
+    <mergeCell ref="A208:M208"/>
+    <mergeCell ref="A277:M277"/>
+    <mergeCell ref="A299:M299"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -28763,58 +28613,58 @@
     <hyperlink ref="C174" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="C199" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_188"/>
-    <hyperlink ref="C208" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_214"/>
@@ -28837,71 +28687,71 @@
     <hyperlink ref="C252" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C254" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C255" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C256" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_242"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C270" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C275" r:id="rId_hyperlink_254"/>
     <hyperlink ref="C276" r:id="rId_hyperlink_255"/>
-    <hyperlink ref="C277" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="C279" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_260"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_274"/>
     <hyperlink ref="C298" r:id="rId_hyperlink_275"/>
-    <hyperlink ref="C299" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="C301" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C302" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C303" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C317" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C318" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C319" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C320" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C321" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C322" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_300"/>
     <hyperlink ref="C326" r:id="rId_hyperlink_301"/>
@@ -28948,52 +28798,50 @@
     <hyperlink ref="C367" r:id="rId_hyperlink_342"/>
     <hyperlink ref="C368" r:id="rId_hyperlink_343"/>
     <hyperlink ref="C369" r:id="rId_hyperlink_344"/>
     <hyperlink ref="C370" r:id="rId_hyperlink_345"/>
     <hyperlink ref="C371" r:id="rId_hyperlink_346"/>
     <hyperlink ref="C372" r:id="rId_hyperlink_347"/>
     <hyperlink ref="C373" r:id="rId_hyperlink_348"/>
     <hyperlink ref="C374" r:id="rId_hyperlink_349"/>
     <hyperlink ref="C375" r:id="rId_hyperlink_350"/>
     <hyperlink ref="C376" r:id="rId_hyperlink_351"/>
     <hyperlink ref="C377" r:id="rId_hyperlink_352"/>
     <hyperlink ref="C378" r:id="rId_hyperlink_353"/>
     <hyperlink ref="C379" r:id="rId_hyperlink_354"/>
     <hyperlink ref="C380" r:id="rId_hyperlink_355"/>
     <hyperlink ref="C381" r:id="rId_hyperlink_356"/>
     <hyperlink ref="C382" r:id="rId_hyperlink_357"/>
     <hyperlink ref="C383" r:id="rId_hyperlink_358"/>
     <hyperlink ref="C384" r:id="rId_hyperlink_359"/>
     <hyperlink ref="C385" r:id="rId_hyperlink_360"/>
     <hyperlink ref="C386" r:id="rId_hyperlink_361"/>
     <hyperlink ref="C387" r:id="rId_hyperlink_362"/>
     <hyperlink ref="C388" r:id="rId_hyperlink_363"/>
     <hyperlink ref="C389" r:id="rId_hyperlink_364"/>
     <hyperlink ref="C390" r:id="rId_hyperlink_365"/>
     <hyperlink ref="C391" r:id="rId_hyperlink_366"/>
-    <hyperlink ref="C392" r:id="rId_hyperlink_367"/>
-    <hyperlink ref="C393" r:id="rId_hyperlink_368"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>