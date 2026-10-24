--- v1 (2026-09-08)
+++ v2 (2026-10-24)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1359">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 16:35:47</t>
+    <t>Актуальность прайса на: 2026-10-24 07:54:59</t>
   </si>
   <si>
     <t>Машинки и другой транспорт</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -873,50 +873,62 @@
   <si>
     <t>13 × 19 × 15 см</t>
   </si>
   <si>
     <t>2000000029221</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/49/24978/images/51701/51701.750x0.jpg</t>
   </si>
   <si>
     <t>HD936A</t>
   </si>
   <si>
     <t>Игрушка для малышей Трактор в ассортименте HD936A</t>
   </si>
   <si>
     <t>17 × 23 × 13 см</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>6922079363210</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/36/23622/images/45866/45866.750x0.jpg</t>
+  </si>
+  <si>
+    <t>958-9-2</t>
+  </si>
+  <si>
+    <t>Автобус с шестеренками в ассортименте 958-9 2</t>
+  </si>
+  <si>
+    <t>8 × 9 × 7 см</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/24/32474/images/70666/70666.750x0.jpg</t>
   </si>
   <si>
     <t>776-5</t>
   </si>
   <si>
     <t>Заводная игрушка Краб в ассортименте 776-5</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>6922075339813</t>
   </si>
   <si>
     <t>Машинки "Антиграв"</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/86/28635/images/61770/61770.750x0.jpg</t>
   </si>
   <si>
     <t>Y77-2</t>
   </si>
   <si>
     <t>Машинка Человек Паук (свет, звук) Y77-2</t>
@@ -2286,86 +2298,62 @@
   <si>
     <t>B2409</t>
   </si>
   <si>
     <t>Машинка Майбах (металл, свет, звук, поворотная передняя ось) без индивидуальной упаковки 1:24 в ассортименте B2409</t>
   </si>
   <si>
     <t>6973140916095</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/01/30100/images/65700/65700.750x0.jpg</t>
   </si>
   <si>
     <t>CZ25A</t>
   </si>
   <si>
     <t>Модель (металл, свет, звук) без индивидуальной упаковки в ассортименте CZ25A</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>6901236010181</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/01/30101/images/65701/65701.750x0.jpg</t>
-[...5 lines deleted...]
-    <t>Модель Лексус (металл, свет, звук) без индивидуальной упаковки в ассортименте CZ124J</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/01/30103/images/65707/65707.750x0.jpg</t>
+  </si>
+  <si>
+    <t>CZ119A</t>
+  </si>
+  <si>
+    <t>Модель машины (металл, свет, звук) без индивидуальной упаковки в ассортименте CZ119A</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>6901236010259</t>
-[...22 lines deleted...]
-  <si>
     <t>6901236010044</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/01/30104/images/65708/65708.750x0.jpg</t>
   </si>
   <si>
     <t>CZ30A</t>
   </si>
   <si>
     <t>Модель машины Мерседес (металл, свет, звук) без индивидуальной упаковки в ассортименте CZ30A</t>
   </si>
   <si>
     <t>6901236010198</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/01/30106/images/65710/65710.750x0.jpg</t>
   </si>
   <si>
     <t>CZ14A</t>
   </si>
   <si>
     <t>Модель машины Ауди (металл, свет, звук) без индивидуальной упаковки в ассортименте CZ14A</t>
   </si>
   <si>
     <t>6901236010167</t>
@@ -4090,50 +4078,62 @@
     <t>6922076996701</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/12/31275/images/68329/68329.750x0.jpg</t>
   </si>
   <si>
     <t>WY900J</t>
   </si>
   <si>
     <t>Трактор с прицепом 42 см WY900J</t>
   </si>
   <si>
     <t>6922075333002</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/12/31291/images/68348/68348.750x0.jpg</t>
   </si>
   <si>
     <t>200-5A</t>
   </si>
   <si>
     <t>Машинка Перевертыш Р/У 200-5A</t>
   </si>
   <si>
     <t>6922075332722</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/16/31625/images/68906/68906.750x0.jpg</t>
+  </si>
+  <si>
+    <t>655-18</t>
+  </si>
+  <si>
+    <t>Машинка перевертыш (на батарейках) в ассортименте 655-18</t>
+  </si>
+  <si>
+    <t>6922075337420</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -4243,51 +4243,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x9638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x9646.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52934.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53438.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62084.96x9676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65556.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68213.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68159.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73776.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x96166.JPG"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x96170.JPG"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68321.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67318.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65701.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65706.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66238.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802.96x96225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68915.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69369.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635.96x96238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624.96x96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631.96x96241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628.96x96242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291.96x96246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884.96x96247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786.96x96248.jpeg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45495.96x96249.JPG"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52776.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087.96x96253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042.96x96254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282.96x96257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631.96x96258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70315.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565.96x96263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633.96x96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65699.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57614.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58051.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59395.96x96290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833.96x96291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735.96x96303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812.96x96304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66427.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362.96x96306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345.96x96307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70172.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55660.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57158.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348.96x96365.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x9638.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x9646.JPG"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51682.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70653.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31293.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31377.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31383.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31386.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31594.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31597.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31600.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35804.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44093.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45866.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70666.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61770.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34011.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34955.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51582.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36290.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52934.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52899.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53438.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61037.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62084.96x9677.jpeg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62025.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62465.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64348.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65556.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65557.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68213.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68158.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68220.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68159.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68219.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68354.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68355.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68356.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68318.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68567.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68715.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68714.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68716.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68843.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68905.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68966.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69055.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69060.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69233.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69240.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69970.96x96112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70166.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70321.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70322.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70408.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70444.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71205.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71471.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71472.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71458.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71452.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71448.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71443.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71438.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71439.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71653.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71636.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72151.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72147.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72087.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72088.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72089.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72090.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73359.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73369.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73410.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73459.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73775.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73774.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73776.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73931.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73932.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73351.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29317.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953.96x96167.JPG"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39138.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10451.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10334.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15954.96x96171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17513.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27591.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68321.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68323.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73402.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73407.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73406.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73405.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73404.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73403.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34707.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38528.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66462.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67318.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67319.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45447.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52779.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52967.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52783.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52801.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52704.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52768.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52995.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52833.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56926.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63629.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65420.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65425.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65467.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65700.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65707.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65708.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65710.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65711.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65928.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65931.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65932.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65988.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65989.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65991.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66231.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66234.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66238.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66343.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66346.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66347.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68478.96x96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68802.96x96224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68815.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68820.96x96228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68823.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68915.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68916.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69369.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69370.96x96233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69399.96x96234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69400.96x96235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70303.96x96236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71635.96x96237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68626.96x96238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624.96x96239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68631.96x96240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68628.96x96241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68633.96x96242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68632.96x96243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44641.96x96244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68291.96x96245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39884.96x96246.jpeg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39786.96x96247.jpeg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45495.96x96248.JPG"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45594.96x96249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45702.96x96250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52776.96x96251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60087.96x96252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69042.96x96253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51355.96x96254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52880.96x96255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60282.96x96256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55631.96x96257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60342.96x96258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60343.96x96259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65696.96x96260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70315.96x96261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71565.96x96262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55633.96x96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52884.96x96264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65699.96x96265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472.96x96266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70354.96x96267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70352.96x96268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25674.96x96269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18023.96x96270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23930.96x96271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12154.96x96272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23281.96x96273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32366.96x96274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33387.96x96275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33986.96x96276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52541.96x96277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55609.96x96278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55611.96x96279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56473.96x96280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57614.96x96281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57617.96x96282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042.96x96283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58050.96x96284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58051.96x96285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58218.96x96286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58220.96x96287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58222.96x96288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59395.96x96289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60833.96x96290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61097.96x96291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61939.96x96292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61996.96x96293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62594.96x96294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500.96x96295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65538.96x96297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65596.96x96298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65562.96x96299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65658.96x96300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65659.96x96301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65735.96x96302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812.96x96303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66427.96x96304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68362.96x96305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68345.96x96306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68940.96x96307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68929.96x96308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985.96x96309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68961.96x96310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69009.96x96311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69016.96x96312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69024.96x96313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031.96x96314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295.96x96315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70062.96x96316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70063.96x96317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70065.96x96318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70068.96x96319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70172.96x96320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70269.96x96321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70280.96x96322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70417.96x96323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70494.96x96324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70707.96x96325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70720.96x96326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71266.96x96327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71367.96x96328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71368.96x96329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71369.96x96330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71421.96x96331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71441.96x96332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71558.96x96333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30176.96x96334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43515.96x96335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40114.96x96336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40115.96x96337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35315.96x96338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55660.96x96339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33991.96x96340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33988.96x96341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40053.96x96342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49397.96x96343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24954.96x96344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62117.96x96345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078.96x96346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34926.96x96347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35801.96x96348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37980.96x96349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700.96x96350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57158.96x96351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17775.96x96352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49357.96x96353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43021.96x96354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43064.96x96355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44122.96x96356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44124.96x96357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49346.96x96358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858.96x96359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45852.96x96360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51454.96x96361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58140.96x96362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68329.96x96363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68348.96x96364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68906.96x96365.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_8943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6148,9081 +6148,9081 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_29807" descr=""/>
+        <xdr:cNvPr id="64" name="product_32773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="65" name="product_25459" descr=""/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_29807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>83</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="66" name="product_9079" descr=""/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="product_25459" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_8970" descr=""/>
+        <xdr:cNvPr id="67" name="product_9079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_8983" descr=""/>
+        <xdr:cNvPr id="68" name="product_8970" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_32117" descr=""/>
+        <xdr:cNvPr id="69" name="product_8983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_32118" descr=""/>
+        <xdr:cNvPr id="70" name="product_32117" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_9100" descr=""/>
+        <xdr:cNvPr id="71" name="product_32118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_21676" descr=""/>
+        <xdr:cNvPr id="72" name="product_9100" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_21683" descr=""/>
+        <xdr:cNvPr id="73" name="product_21676" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_21966" descr=""/>
+        <xdr:cNvPr id="74" name="product_21683" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_25025" descr=""/>
+        <xdr:cNvPr id="75" name="product_21966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_25533" descr=""/>
+        <xdr:cNvPr id="76" name="product_25025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_25549" descr=""/>
+        <xdr:cNvPr id="77" name="product_25533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_25694" descr=""/>
+        <xdr:cNvPr id="78" name="product_25549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_26158" descr=""/>
+        <xdr:cNvPr id="79" name="product_25694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_26610" descr=""/>
+        <xdr:cNvPr id="80" name="product_26158" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_26998" descr=""/>
+        <xdr:cNvPr id="81" name="product_26610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_26999" descr=""/>
+        <xdr:cNvPr id="82" name="product_26998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_28460" descr=""/>
+        <xdr:cNvPr id="83" name="product_26999" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_28465" descr=""/>
+        <xdr:cNvPr id="84" name="product_28460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_28466" descr=""/>
+        <xdr:cNvPr id="85" name="product_28465" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_28467" descr=""/>
+        <xdr:cNvPr id="86" name="product_28466" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_28492" descr=""/>
+        <xdr:cNvPr id="87" name="product_28467" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_28531" descr=""/>
+        <xdr:cNvPr id="88" name="product_28492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_28532" descr=""/>
+        <xdr:cNvPr id="89" name="product_28531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_28533" descr=""/>
+        <xdr:cNvPr id="90" name="product_28532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_28553" descr=""/>
+        <xdr:cNvPr id="91" name="product_28533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_28649" descr=""/>
+        <xdr:cNvPr id="92" name="product_28553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_28709" descr=""/>
+        <xdr:cNvPr id="93" name="product_28649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_28710" descr=""/>
+        <xdr:cNvPr id="94" name="product_28709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_28711" descr=""/>
+        <xdr:cNvPr id="95" name="product_28710" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_28815" descr=""/>
+        <xdr:cNvPr id="96" name="product_28711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_28874" descr=""/>
+        <xdr:cNvPr id="97" name="product_28815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_32142" descr=""/>
+        <xdr:cNvPr id="98" name="product_28874" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_32143" descr=""/>
+        <xdr:cNvPr id="99" name="product_32142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_28929" descr=""/>
+        <xdr:cNvPr id="100" name="product_32143" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_28986" descr=""/>
+        <xdr:cNvPr id="101" name="product_28929" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_32131" descr=""/>
+        <xdr:cNvPr id="102" name="product_28986" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_32132" descr=""/>
+        <xdr:cNvPr id="103" name="product_32131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_29079" descr=""/>
+        <xdr:cNvPr id="104" name="product_32132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_29090" descr=""/>
+        <xdr:cNvPr id="105" name="product_29079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_29091" descr=""/>
+        <xdr:cNvPr id="106" name="product_29090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_32582" descr=""/>
+        <xdr:cNvPr id="107" name="product_29091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_29385" descr=""/>
+        <xdr:cNvPr id="108" name="product_32582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_32123" descr=""/>
+        <xdr:cNvPr id="109" name="product_29385" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_32124" descr=""/>
+        <xdr:cNvPr id="110" name="product_32123" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_32125" descr=""/>
+        <xdr:cNvPr id="111" name="product_32124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_29476" descr=""/>
+        <xdr:cNvPr id="112" name="product_32125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_29607" descr=""/>
+        <xdr:cNvPr id="113" name="product_29476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_29610" descr=""/>
+        <xdr:cNvPr id="114" name="product_29607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_29662" descr=""/>
+        <xdr:cNvPr id="115" name="product_29610" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_29695" descr=""/>
+        <xdr:cNvPr id="116" name="product_29662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_30135" descr=""/>
+        <xdr:cNvPr id="117" name="product_29695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_30297" descr=""/>
+        <xdr:cNvPr id="118" name="product_30135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_30298" descr=""/>
+        <xdr:cNvPr id="119" name="product_30297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_32151" descr=""/>
+        <xdr:cNvPr id="120" name="product_30298" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_32152" descr=""/>
+        <xdr:cNvPr id="121" name="product_32151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_32153" descr=""/>
+        <xdr:cNvPr id="122" name="product_32152" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_30309" descr=""/>
+        <xdr:cNvPr id="123" name="product_32153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_30316" descr=""/>
+        <xdr:cNvPr id="124" name="product_30309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_32119" descr=""/>
+        <xdr:cNvPr id="125" name="product_30316" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_32120" descr=""/>
+        <xdr:cNvPr id="126" name="product_32119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_30317" descr=""/>
+        <xdr:cNvPr id="127" name="product_32120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_30326" descr=""/>
+        <xdr:cNvPr id="128" name="product_30317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_30333" descr=""/>
+        <xdr:cNvPr id="129" name="product_30326" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_32140" descr=""/>
+        <xdr:cNvPr id="130" name="product_30333" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_32141" descr=""/>
+        <xdr:cNvPr id="131" name="product_32140" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_30334" descr=""/>
+        <xdr:cNvPr id="132" name="product_32141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_30462" descr=""/>
+        <xdr:cNvPr id="133" name="product_30334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_30491" descr=""/>
+        <xdr:cNvPr id="134" name="product_30462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_30718" descr=""/>
+        <xdr:cNvPr id="135" name="product_30491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_30719" descr=""/>
+        <xdr:cNvPr id="136" name="product_30718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_30792" descr=""/>
+        <xdr:cNvPr id="137" name="product_30719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_30793" descr=""/>
+        <xdr:cNvPr id="138" name="product_30792" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_30794" descr=""/>
+        <xdr:cNvPr id="139" name="product_30793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_30795" descr=""/>
+        <xdr:cNvPr id="140" name="product_30794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_31708" descr=""/>
+        <xdr:cNvPr id="141" name="product_30795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_31709" descr=""/>
+        <xdr:cNvPr id="142" name="product_31708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_31711" descr=""/>
+        <xdr:cNvPr id="143" name="product_31709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_31726" descr=""/>
+        <xdr:cNvPr id="144" name="product_31711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_31727" descr=""/>
+        <xdr:cNvPr id="145" name="product_31726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_31728" descr=""/>
+        <xdr:cNvPr id="146" name="product_31727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_31845" descr=""/>
+        <xdr:cNvPr id="147" name="product_31728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_32154" descr=""/>
+        <xdr:cNvPr id="148" name="product_31845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_32155" descr=""/>
+        <xdr:cNvPr id="149" name="product_32154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_32156" descr=""/>
+        <xdr:cNvPr id="150" name="product_32155" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_32157" descr=""/>
+        <xdr:cNvPr id="151" name="product_32156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_32173" descr=""/>
+        <xdr:cNvPr id="152" name="product_32157" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_32174" descr=""/>
+        <xdr:cNvPr id="153" name="product_32173" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_32175" descr=""/>
+        <xdr:cNvPr id="154" name="product_32174" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_32581" descr=""/>
+        <xdr:cNvPr id="155" name="product_32175" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_32585" descr=""/>
+        <xdr:cNvPr id="156" name="product_32581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_32586" descr=""/>
+        <xdr:cNvPr id="157" name="product_32585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_31697" descr=""/>
+        <xdr:cNvPr id="158" name="product_32586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_31692" descr=""/>
+        <xdr:cNvPr id="159" name="product_31697" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_31693" descr=""/>
+        <xdr:cNvPr id="160" name="product_31692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_31694" descr=""/>
+        <xdr:cNvPr id="161" name="product_31693" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_31689" descr=""/>
+        <xdr:cNvPr id="162" name="product_31694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_31690" descr=""/>
+        <xdr:cNvPr id="163" name="product_31689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_31691" descr=""/>
+        <xdr:cNvPr id="164" name="product_31690" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_8943" descr=""/>
+        <xdr:cNvPr id="165" name="product_31691" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_9086" descr=""/>
+        <xdr:cNvPr id="166" name="product_8943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_12120" descr=""/>
+        <xdr:cNvPr id="167" name="product_9086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_9153" descr=""/>
+        <xdr:cNvPr id="168" name="product_12120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_9147" descr=""/>
+        <xdr:cNvPr id="169" name="product_9153" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_9124" descr=""/>
+        <xdr:cNvPr id="170" name="product_9147" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_9159" descr=""/>
+        <xdr:cNvPr id="171" name="product_9124" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_9154" descr=""/>
+        <xdr:cNvPr id="172" name="product_9159" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_28374" descr=""/>
+        <xdr:cNvPr id="173" name="product_9154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_28379" descr=""/>
+        <xdr:cNvPr id="174" name="product_28374" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_31826" descr=""/>
+        <xdr:cNvPr id="175" name="product_28379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_31821" descr=""/>
+        <xdr:cNvPr id="176" name="product_31826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_31822" descr=""/>
+        <xdr:cNvPr id="177" name="product_31821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_31823" descr=""/>
+        <xdr:cNvPr id="178" name="product_31822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_31824" descr=""/>
+        <xdr:cNvPr id="179" name="product_31823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_31825" descr=""/>
+        <xdr:cNvPr id="180" name="product_31824" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>200</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="181" name="product_8934" descr=""/>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_31825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_8834" descr=""/>
+        <xdr:cNvPr id="182" name="product_8934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_20160" descr=""/>
+        <xdr:cNvPr id="183" name="product_8834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_27544" descr=""/>
+        <xdr:cNvPr id="184" name="product_20160" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_27932" descr=""/>
+        <xdr:cNvPr id="185" name="product_27544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_27933" descr=""/>
+        <xdr:cNvPr id="186" name="product_27932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_28958" descr=""/>
+        <xdr:cNvPr id="187" name="product_27933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>209</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="188" name="product_19423" descr=""/>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_28958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_21757" descr=""/>
+        <xdr:cNvPr id="189" name="product_19423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_21761" descr=""/>
+        <xdr:cNvPr id="190" name="product_21757" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_21762" descr=""/>
+        <xdr:cNvPr id="191" name="product_21761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_21765" descr=""/>
+        <xdr:cNvPr id="192" name="product_21762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_21768" descr=""/>
+        <xdr:cNvPr id="193" name="product_21765" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_21773" descr=""/>
+        <xdr:cNvPr id="194" name="product_21768" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_21796" descr=""/>
+        <xdr:cNvPr id="195" name="product_21773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_21815" descr=""/>
+        <xdr:cNvPr id="196" name="product_21796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_23323" descr=""/>
+        <xdr:cNvPr id="197" name="product_21815" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_25981" descr=""/>
+        <xdr:cNvPr id="198" name="product_23323" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_26866" descr=""/>
+        <xdr:cNvPr id="199" name="product_25981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_26871" descr=""/>
+        <xdr:cNvPr id="200" name="product_26866" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_26909" descr=""/>
+        <xdr:cNvPr id="201" name="product_26871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_27074" descr=""/>
+        <xdr:cNvPr id="202" name="product_26909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_27075" descr=""/>
+        <xdr:cNvPr id="203" name="product_27074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_27076" descr=""/>
+        <xdr:cNvPr id="204" name="product_27077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_27077" descr=""/>
+        <xdr:cNvPr id="205" name="product_27078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_27078" descr=""/>
+        <xdr:cNvPr id="206" name="product_27080" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_27080" descr=""/>
+        <xdr:cNvPr id="207" name="product_27081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_27081" descr=""/>
+        <xdr:cNvPr id="208" name="product_27082" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_27082" descr=""/>
+        <xdr:cNvPr id="209" name="product_27210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_27210" descr=""/>
+        <xdr:cNvPr id="210" name="product_27214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_27214" descr=""/>
+        <xdr:cNvPr id="211" name="product_27217" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_27217" descr=""/>
+        <xdr:cNvPr id="212" name="product_27252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_27252" descr=""/>
+        <xdr:cNvPr id="213" name="product_27253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_27253" descr=""/>
+        <xdr:cNvPr id="214" name="product_27255" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_27255" descr=""/>
+        <xdr:cNvPr id="215" name="product_27401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_27401" descr=""/>
+        <xdr:cNvPr id="216" name="product_27403" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_27403" descr=""/>
+        <xdr:cNvPr id="217" name="product_27404" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_27404" descr=""/>
+        <xdr:cNvPr id="218" name="product_27408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_27408" descr=""/>
+        <xdr:cNvPr id="219" name="product_27463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_27463" descr=""/>
+        <xdr:cNvPr id="220" name="product_27464" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_27464" descr=""/>
+        <xdr:cNvPr id="221" name="product_27470" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_27470" descr=""/>
+        <xdr:cNvPr id="222" name="product_27471" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_27471" descr=""/>
+        <xdr:cNvPr id="223" name="product_28603" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_28603" descr=""/>
+        <xdr:cNvPr id="224" name="product_28784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_28784" descr=""/>
+        <xdr:cNvPr id="225" name="product_28795" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="product_28795" descr=""/>
+        <xdr:cNvPr id="226" name="product_28798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="product_28798" descr=""/>
+        <xdr:cNvPr id="227" name="product_28799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="product_28799" descr=""/>
+        <xdr:cNvPr id="228" name="product_28800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="product_28800" descr=""/>
+        <xdr:cNvPr id="229" name="product_28803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="product_28803" descr=""/>
+        <xdr:cNvPr id="230" name="product_28868" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="product_28868" descr=""/>
+        <xdr:cNvPr id="231" name="product_28869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="product_28869" descr=""/>
+        <xdr:cNvPr id="232" name="product_29141" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="product_29141" descr=""/>
+        <xdr:cNvPr id="233" name="product_29142" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="product_29142" descr=""/>
+        <xdr:cNvPr id="234" name="product_29183" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="product_29183" descr=""/>
+        <xdr:cNvPr id="235" name="product_29184" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="product_29184" descr=""/>
+        <xdr:cNvPr id="236" name="product_29611" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="product_29611" descr=""/>
+        <xdr:cNvPr id="237" name="product_30494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="product_30494" descr=""/>
+        <xdr:cNvPr id="238" name="product_28619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>260</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="product_28619" descr=""/>
+        <xdr:cNvPr id="239" name="product_28620" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="product_28620" descr=""/>
+        <xdr:cNvPr id="240" name="product_28616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>262</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="product_28616" descr=""/>
+        <xdr:cNvPr id="241" name="product_28618" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>263</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="product_28618" descr=""/>
+        <xdr:cNvPr id="242" name="product_28614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>264</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="product_28614" descr=""/>
+        <xdr:cNvPr id="243" name="product_28615" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>265</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="product_28615" descr=""/>
+        <xdr:cNvPr id="244" name="product_19295" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>266</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="product_19295" descr=""/>
+        <xdr:cNvPr id="245" name="product_28263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>267</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="product_28263" descr=""/>
+        <xdr:cNvPr id="246" name="product_16476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>268</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="product_16476" descr=""/>
+        <xdr:cNvPr id="247" name="product_16415" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>269</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="product_16415" descr=""/>
+        <xdr:cNvPr id="248" name="product_18905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>270</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="product_18905" descr=""/>
+        <xdr:cNvPr id="249" name="product_18902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>271</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="product_18902" descr=""/>
+        <xdr:cNvPr id="250" name="product_19793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="251" name="product_19793" descr=""/>
+        <xdr:cNvPr id="251" name="product_21794" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="252" name="product_21794" descr=""/>
+        <xdr:cNvPr id="252" name="product_24414" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="253" name="product_24414" descr=""/>
+        <xdr:cNvPr id="253" name="product_28949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>275</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="254" name="product_28949" descr=""/>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="product_21269" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="255" name="product_21269" descr=""/>
+        <xdr:cNvPr id="255" name="product_21656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="256" name="product_21656" descr=""/>
+        <xdr:cNvPr id="256" name="product_21744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="257" name="product_21744" descr=""/>
+        <xdr:cNvPr id="257" name="product_22916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="258" name="product_22916" descr=""/>
+        <xdr:cNvPr id="258" name="product_24797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="259" name="product_24797" descr=""/>
+        <xdr:cNvPr id="259" name="product_24798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="260" name="product_24798" descr=""/>
+        <xdr:cNvPr id="260" name="product_27058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="261" name="product_27058" descr=""/>
+        <xdr:cNvPr id="261" name="product_29599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="product_29599" descr=""/>
+        <xdr:cNvPr id="262" name="product_30380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="product_30380" descr=""/>
+        <xdr:cNvPr id="263" name="product_21635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="product_21635" descr=""/>
+        <xdr:cNvPr id="264" name="product_21661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="product_21661" descr=""/>
+        <xdr:cNvPr id="265" name="product_27057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="product_27057" descr=""/>
+        <xdr:cNvPr id="266" name="product_9509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="product_9509" descr=""/>
+        <xdr:cNvPr id="267" name="product_29630" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="product_29630" descr=""/>
+        <xdr:cNvPr id="268" name="product_29628" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="product_29628" descr=""/>
+        <xdr:cNvPr id="269" name="product_9483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="product_9483" descr=""/>
+        <xdr:cNvPr id="270" name="product_9454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>294</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="product_9454" descr=""/>
+        <xdr:cNvPr id="271" name="product_9480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>295</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="product_9480" descr=""/>
+        <xdr:cNvPr id="272" name="product_9473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>296</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="product_9473" descr=""/>
+        <xdr:cNvPr id="273" name="product_9510" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="274" name="product_9510" descr=""/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="product_10110" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>300</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="product_10110" descr=""/>
+        <xdr:cNvPr id="275" name="product_9186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>301</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="product_9186" descr=""/>
+        <xdr:cNvPr id="276" name="product_9237" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>302</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="product_9237" descr=""/>
+        <xdr:cNvPr id="277" name="product_21601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>303</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="product_21601" descr=""/>
+        <xdr:cNvPr id="278" name="product_22904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>304</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="product_22904" descr=""/>
+        <xdr:cNvPr id="279" name="product_22905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>305</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="product_22905" descr=""/>
+        <xdr:cNvPr id="280" name="product_23291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>306</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="product_23291" descr=""/>
+        <xdr:cNvPr id="281" name="product_23687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="product_23687" descr=""/>
+        <xdr:cNvPr id="282" name="product_23689" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="product_23689" descr=""/>
+        <xdr:cNvPr id="283" name="product_23850" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="284" name="product_23850" descr=""/>
+        <xdr:cNvPr id="284" name="product_23852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="285" name="product_23852" descr=""/>
+        <xdr:cNvPr id="285" name="product_23853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="286" name="product_23853" descr=""/>
+        <xdr:cNvPr id="286" name="product_23891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="287" name="product_23891" descr=""/>
+        <xdr:cNvPr id="287" name="product_23892" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="288" name="product_23892" descr=""/>
+        <xdr:cNvPr id="288" name="product_23893" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="289" name="product_23893" descr=""/>
+        <xdr:cNvPr id="289" name="product_24309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="290" name="product_24309" descr=""/>
+        <xdr:cNvPr id="290" name="product_24941" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="291" name="product_24941" descr=""/>
+        <xdr:cNvPr id="291" name="product_25070" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="292" name="product_25070" descr=""/>
+        <xdr:cNvPr id="292" name="product_25500" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="293" name="product_25500" descr=""/>
+        <xdr:cNvPr id="293" name="product_25536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="294" name="product_25536" descr=""/>
+        <xdr:cNvPr id="294" name="product_25758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="295" name="product_25758" descr=""/>
+        <xdr:cNvPr id="295" name="product_26932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="product_26932" descr=""/>
+        <xdr:cNvPr id="296" name="product_26933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="product_26933" descr=""/>
+        <xdr:cNvPr id="297" name="product_26947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="product_26947" descr=""/>
+        <xdr:cNvPr id="298" name="product_26980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="product_26980" descr=""/>
+        <xdr:cNvPr id="299" name="product_27004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="product_27004" descr=""/>
+        <xdr:cNvPr id="300" name="product_27051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="product_27051" descr=""/>
+        <xdr:cNvPr id="301" name="product_27052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="product_27052" descr=""/>
+        <xdr:cNvPr id="302" name="product_27083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="product_27083" descr=""/>
+        <xdr:cNvPr id="303" name="product_27087" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="product_27087" descr=""/>
+        <xdr:cNvPr id="304" name="product_27526" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="product_27526" descr=""/>
+        <xdr:cNvPr id="305" name="product_28536" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="product_28536" descr=""/>
+        <xdr:cNvPr id="306" name="product_28555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="product_28555" descr=""/>
+        <xdr:cNvPr id="307" name="product_28885" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="product_28885" descr=""/>
+        <xdr:cNvPr id="308" name="product_28909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="product_28909" descr=""/>
+        <xdr:cNvPr id="309" name="product_28917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="product_28917" descr=""/>
+        <xdr:cNvPr id="310" name="product_28936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="product_28936" descr=""/>
+        <xdr:cNvPr id="311" name="product_28956" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="product_28956" descr=""/>
+        <xdr:cNvPr id="312" name="product_28961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="product_28961" descr=""/>
+        <xdr:cNvPr id="313" name="product_28973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="product_28973" descr=""/>
+        <xdr:cNvPr id="314" name="product_28978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="product_28978" descr=""/>
+        <xdr:cNvPr id="315" name="product_29092" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="product_29092" descr=""/>
+        <xdr:cNvPr id="316" name="product_29388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="product_29388" descr=""/>
+        <xdr:cNvPr id="317" name="product_29389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="product_29389" descr=""/>
+        <xdr:cNvPr id="318" name="product_29391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="product_29391" descr=""/>
+        <xdr:cNvPr id="319" name="product_29394" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="product_29394" descr=""/>
+        <xdr:cNvPr id="320" name="product_29483" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="product_29483" descr=""/>
+        <xdr:cNvPr id="321" name="product_29556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="product_29556" descr=""/>
+        <xdr:cNvPr id="322" name="product_29571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="product_29571" descr=""/>
+        <xdr:cNvPr id="323" name="product_29671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="product_29671" descr=""/>
+        <xdr:cNvPr id="324" name="product_29732" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="product_29732" descr=""/>
+        <xdr:cNvPr id="325" name="product_29830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="product_29830" descr=""/>
+        <xdr:cNvPr id="326" name="product_29842" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="product_29842" descr=""/>
+        <xdr:cNvPr id="327" name="product_30177" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="product_30177" descr=""/>
+        <xdr:cNvPr id="328" name="product_30211" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="product_30211" descr=""/>
+        <xdr:cNvPr id="329" name="product_30214" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="product_30214" descr=""/>
+        <xdr:cNvPr id="330" name="product_30216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="product_30216" descr=""/>
+        <xdr:cNvPr id="331" name="product_30220" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="product_30220" descr=""/>
+        <xdr:cNvPr id="332" name="product_30330" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="product_30330" descr=""/>
+        <xdr:cNvPr id="333" name="product_30378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="product_30378" descr=""/>
+        <xdr:cNvPr id="334" name="product_9007" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="product_9007" descr=""/>
+        <xdr:cNvPr id="335" name="product_18666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="product_18666" descr=""/>
+        <xdr:cNvPr id="336" name="product_16809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="product_16809" descr=""/>
+        <xdr:cNvPr id="337" name="product_16810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="product_16810" descr=""/>
+        <xdr:cNvPr id="338" name="product_8816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="product_8816" descr=""/>
+        <xdr:cNvPr id="339" name="product_22934" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="product_22934" descr=""/>
+        <xdr:cNvPr id="340" name="product_8853" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="product_8853" descr=""/>
+        <xdr:cNvPr id="341" name="product_8858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="product_8858" descr=""/>
+        <xdr:cNvPr id="342" name="product_16767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="product_16767" descr=""/>
+        <xdr:cNvPr id="343" name="product_20762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="product_20762" descr=""/>
+        <xdr:cNvPr id="344" name="product_9185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="product_9185" descr=""/>
+        <xdr:cNvPr id="345" name="product_9187" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="product_9187" descr=""/>
+        <xdr:cNvPr id="346" name="product_9250" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="product_9250" descr=""/>
+        <xdr:cNvPr id="347" name="product_4899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="product_4899" descr=""/>
+        <xdr:cNvPr id="348" name="product_8845" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="product_8845" descr=""/>
+        <xdr:cNvPr id="349" name="product_9002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="product_9002" descr=""/>
+        <xdr:cNvPr id="350" name="product_21378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="product_21378" descr=""/>
+        <xdr:cNvPr id="351" name="product_9314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="product_9314" descr=""/>
+        <xdr:cNvPr id="352" name="product_9291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="product_9291" descr=""/>
+        <xdr:cNvPr id="353" name="product_18476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="product_18476" descr=""/>
+        <xdr:cNvPr id="354" name="product_19861" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="product_19861" descr=""/>
+        <xdr:cNvPr id="355" name="product_18494" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="product_18494" descr=""/>
+        <xdr:cNvPr id="356" name="product_18906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="product_18906" descr=""/>
+        <xdr:cNvPr id="357" name="product_18997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="product_18997" descr=""/>
+        <xdr:cNvPr id="358" name="product_18509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="product_18509" descr=""/>
+        <xdr:cNvPr id="359" name="product_19839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="product_19839" descr=""/>
+        <xdr:cNvPr id="360" name="product_19838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="product_19838" descr=""/>
+        <xdr:cNvPr id="361" name="product_21304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="product_21304" descr=""/>
+        <xdr:cNvPr id="362" name="product_18472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="product_18472" descr=""/>
+        <xdr:cNvPr id="363" name="product_28509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="product_28509" descr=""/>
+        <xdr:cNvPr id="364" name="product_28525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="product_28525" descr=""/>
+        <xdr:cNvPr id="365" name="product_28875" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -15487,51 +15487,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/49/24974/images/51682/51682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/24/32409/images/70501/70501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/24/32412/images/70489/70489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/24/32452/images/70653/70653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/84/18469/images/35804/35804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/49/24978/images/51701/51701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/24/32474/images/70666/70666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/86/28635/images/61770/61770.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/52/25205/images/52934/52934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/52/25212/images/52899/52899.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/54/25478/images/53438/53438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/82/28202/images/61037/61037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/87/28700/images/62084/62084.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/87/28716/images/62025/62025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/88/28861/images/62465/62465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/92/29298/images/64348/64348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/96/29651/images/64956/64956.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/00/30025/images/65556/65556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/00/30026/images/65557/65557.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/12/31228/images/68213/68213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/12/31233/images/68158/68158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/12/31234/images/68220/68220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/12/31235/images/68159/68159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/12/31257/images/68219/68219.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/12/31297/images/68354/68354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/12/31298/images/68355/68355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/12/31299/images/68356/68356.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/13/31319/images/68318/68318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/14/31414/images/68567/68567.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/14/31468/images/68715/68715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/14/31469/images/68714/68714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/14/31470/images/68716/68716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/15/31569/images/68843/68843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/16/31679/images/68966/68966.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/17/31736/images/69055/69055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/18/31817/images/69233/69233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/18/31828/images/69240/69240.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/21/32199/images/70166/70166.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/22/32295/images/70321/70321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/22/32298/images/70322/70322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/23/32347/images/70408/70408.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/23/32380/images/70444/70444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/27/32791/images/71205/71205.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/32950/images/71471/71471.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/29/32962/images/71458/71458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/29/32970/images/71448/71448.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/29/32979/images/71443/71443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/29/32987/images/71439/71439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/30/33093/images/71653/71653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/31/33122/images/71636/71636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/32/33293/images/72151/72151.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/32/33294/images/72147/72147.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/33/33335/images/72087/72087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/33/33336/images/72088/72088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/33/33337/images/72089/72089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/33/33338/images/72090/72090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/39/33964/images/73369/73369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/40/34086/images/73459/73459.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73775/73775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73776/73776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73932/73932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74335/74335.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/39/33956/images/73351/73351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/11/31151/images/68321/68321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/11/31156/images/68323/68323.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/40/34073/images/73402/73402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/40/34068/images/73407/73407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/34069/images/73406/73406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/40/34070/images/73405/73405.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/40/34071/images/73404/73404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/40/34072/images/73403/73403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/38/23879/images/47150/47150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/30471/images/66462/66462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/07/30764/images/67318/67318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/07/30765/images/67319/67319.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/52/25271/images/52779/52779.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/52/25275/images/52967/52967.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/52/25276/images/52783/52783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/52/25279/images/52801/52801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/52/25282/images/52704/52704.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/52/25287/images/52768/52768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/53/25310/images/52995/52995.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/53/25329/images/52833/52833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/66/26652/images/56926/56926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/91/29140/images/63629/63629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/98/29898/images/65420/65420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/99/29903/images/65425/65425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/99/29937/images/65467/65467.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/01/30100/images/65700/65700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/01/30101/images/65701/65701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/01/30102/images/65706/65706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/01/30103/images/65707/65707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/01/30104/images/65708/65708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/01/30106/images/65710/65710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/01/30107/images/65711/65711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/01/30108/images/65734/65734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/02/30203/images/65928/65928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/02/30207/images/65931/65931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/02/30210/images/65932/65932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/02/30245/images/65988/65988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/02/30246/images/65989/65989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/02/30248/images/65991/65991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/03/30360/images/66231/66231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/03/30362/images/66233/66233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/03/30363/images/66234/66234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/03/30367/images/66238/66238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/04/30422/images/66342/66342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/04/30423/images/66343/66343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/30429/images/66346/66346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/04/30430/images/66347/66347.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/13/31369/images/68478/68478.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/15/31539/images/68802/68802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/15/31550/images/68815/68815.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/15/31553/images/68818/68818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/15/31554/images/68819/68819.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/15/31555/images/68820/68820.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/31558/images/68823/68823.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/16/31618/images/68915/68915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/16/31619/images/68916/68916.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/18/31877/images/69369/69369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/18/31878/images/69370/69370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/19/31919/images/69399/69399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/19/31920/images/69400/69400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/22/32299/images/70303/70303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/31/33125/images/71635/71635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/13/31385/images/68626/68626.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/13/31386/images/68624/68624.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/13/31382/images/68631/68631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/31384/images/68628/68628.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/13/31380/images/68633/68633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/13/31381/images/68632/68632.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/10/31059/images/68291/68291.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/05/20520/images/39884/39884.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/04/20459/images/39786/39786.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/27/22728/images/45495/45495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/27/22725/images/45594/45594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/53/25308/images/52776/52776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/76/27605/images/60087/60087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/16/31699/images/69042/69042.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/48/24874/images/51355/51355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/51/25185/images/52880/52880.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/52/25258/images/60282/60282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/62/26278/images/55631/55631.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/79/27979/images/60342/60342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/79/27980/images/60343/60343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/00/30085/images/65696/65696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/22/32287/images/70315/70315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/30/33029/images/71565/71565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/51/25164/images/55633/55633.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/51/25190/images/52884/52884.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/00/30084/images/65699/65699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/45/14553/images/27472/27472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/23/32318/images/70354/70354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/23/32316/images/70352/70352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/41/14164/images/25674/25674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/15/11507/images/18023/18023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/07/10757/images/23930/23930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/91/9154/images/12154/12154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/25/2540/images/23281/23281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/51/25130/images/52541/52541.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/62/26266/images/55609/55609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/62/26267/images/55611/55611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/66/26620/images/56473/56473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/70/27002/images/57614/57614.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/70/27004/images/57617/57617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/71/27144/images/58042/58042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/71/27146/images/58050/58050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/27147/images/58051/58051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/71/27184/images/58218/58218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/27185/images/58220/58220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/71/27186/images/58222/58222.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/75/27559/images/59395/59395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/81/28118/images/60833/60833.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/82/28247/images/61097/61097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/86/28667/images/61939/61939.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/87/28703/images/61996/61996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/89/28925/images/62594/62594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/99/29960/images/65500/65500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/99/29961/images/65501/65501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/99/29975/images/65538/65538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/00/30008/images/65596/65596.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/00/30031/images/65562/65562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/00/30078/images/65658/65658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/00/30079/images/65659/65659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/01/30109/images/65735/65735.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/01/30113/images/65812/65812.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/04/30455/images/66427/66427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/13/31302/images/68362/68362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/13/31321/images/68345/68345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/16/31635/images/68940/68940.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/16/31659/images/68929/68929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/31667/images/68985/68985.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/16/31686/images/68961/68961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/17/31706/images/69009/69009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/17/31711/images/69016/69016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/17/31723/images/69024/69024.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/17/31728/images/69031/69031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/21/32111/images/70062/70062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/21/32112/images/70063/70063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/21/32114/images/70065/70065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/21/32117/images/70068/70068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/22/32206/images/70172/70172.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/22/32256/images/70269/70269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/22/32271/images/70280/70280.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/23/32356/images/70417/70417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/24/32415/images/70494/70494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/24/32497/images/70707/70707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/25/32509/images/70720/70720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/28/32833/images/71266/71266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/28/32867/images/71367/71367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/28/32870/images/71368/71368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/28/32872/images/71369/71369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/28/32876/images/71421/71421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/29/32983/images/71441/71441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/30/33027/images/71558/71558.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/58/15808/images/30176/30176.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/25/22526/images/43515/43515.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/62/26296/images/55660/55660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/3371/images/24954/24954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/53/5359/images/62117/62117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/05/10560/images/39078/39078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/49/24977/images/51700/51700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/08/10874/images/57158/57158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/07/10762/images/17775/17775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/23/22340/images/43021/43021.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/22359/images/43064/43064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/49/24907/images/51454/51454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/23/22337/images/58140/58140.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/12/31275/images/68329/68329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/12/31291/images/68348/68348.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/49/24974/images/51682/51682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/24/32409/images/70501/70501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/24/32412/images/70489/70489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/24/32452/images/70653/70653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/63/16320/images/31293/31293.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/16287/images/31377/31377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/16286/images/31380/31380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/62/16285/images/31383/31383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/62/16284/images/31386/31386.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/62/16229/images/31594/31594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/62/16228/images/31597/31597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/62/16226/images/31600/31600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/84/18469/images/35804/35804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/27/22721/images/44093/44093.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/49/24978/images/51701/51701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/36/23622/images/45866/45866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/24/32474/images/70666/70666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/86/28635/images/61770/61770.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/74/17479/images/34011/34011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/80/18025/images/34955/34955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/80/18067/images/51582/51582.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/18737/images/36290/36290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/52/25205/images/52934/52934.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/52/25212/images/52899/52899.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/54/25478/images/53438/53438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/82/28202/images/61037/61037.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/87/28700/images/62084/62084.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/87/28716/images/62025/62025.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/88/28861/images/62465/62465.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/92/29298/images/64348/64348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/96/29651/images/64956/64956.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/00/30025/images/65556/65556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/00/30026/images/65557/65557.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/12/31228/images/68213/68213.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/12/31233/images/68158/68158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/12/31234/images/68220/68220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/12/31235/images/68159/68159.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/12/31257/images/68219/68219.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/12/31297/images/68354/68354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/12/31298/images/68355/68355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/12/31299/images/68356/68356.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/13/31319/images/68318/68318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/14/31414/images/68567/68567.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/14/31468/images/68715/68715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/14/31469/images/68714/68714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/14/31470/images/68716/68716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/15/31569/images/68843/68843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/16/31624/images/68905/68905.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/16/31679/images/68966/68966.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/17/31736/images/69055/69055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/17/31738/images/69060/69060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/18/31817/images/69233/69233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/18/31828/images/69240/69240.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/21/32108/images/69970/69970.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/21/32199/images/70166/70166.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/22/32295/images/70321/70321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/22/32298/images/70322/70322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/23/32347/images/70408/70408.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/23/32380/images/70444/70444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/27/32791/images/71205/71205.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/29/32950/images/71471/71471.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/29/32951/images/71472/71472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/29/32962/images/71458/71458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/29/32969/images/71452/71452.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/29/32970/images/71448/71448.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/29/32979/images/71443/71443.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/29/32986/images/71438/71438.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/29/32987/images/71439/71439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/30/33093/images/71653/71653.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/31/33122/images/71636/71636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/32/33293/images/72151/72151.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/32/33294/images/72147/72147.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/33/33335/images/72087/72087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/33/33336/images/72088/72088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/33/33337/images/72089/72089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/33/33338/images/72090/72090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/39/33963/images/73359/73359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/39/33964/images/73369/73369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/39/33975/images/73410/73410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/40/34086/images/73459/73459.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73775/73775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73774/73774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/42/34273/images/73776/73776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73931/73931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/42/34284/images/73932/73932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74335/74335.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/39/33956/images/73351/73351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/33953/images/73350/73350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/33952/images/73384/73384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/54/15402/images/29317/29317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/41/4111/images/4953/4953.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/00/20044/images/39138/39138.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/81/8107/images/10451/10451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/80/8052/images/10334/10334.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/08/10855/images/15954/15954.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/11384/images/17513/17513.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/46/14602/images/27591/27591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/11/31151/images/68321/68321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/11/31156/images/68323/68323.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/40/34073/images/73402/73402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/40/34068/images/73407/73407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/34069/images/73406/73406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/40/34070/images/73405/73405.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/40/34071/images/73404/73404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/40/34072/images/73403/73403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/78/17840/images/34707/34707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/97/19771/images/38528/38528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/38/23879/images/47150/47150.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/30471/images/66462/66462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/07/30764/images/67318/67318.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/07/30765/images/67319/67319.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/32/23209/images/45447/45447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/52/25271/images/52779/52779.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/52/25275/images/52967/52967.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/52/25276/images/52783/52783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/52/25279/images/52801/52801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/52/25282/images/52704/52704.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/52/25287/images/52768/52768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/53/25310/images/52995/52995.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/53/25329/images/52833/52833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/66/26652/images/56926/56926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/91/29140/images/63629/63629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/98/29898/images/65420/65420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/99/29903/images/65425/65425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/99/29937/images/65467/65467.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/01/30100/images/65700/65700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/01/30103/images/65707/65707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/01/30104/images/65708/65708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/01/30106/images/65710/65710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/01/30107/images/65711/65711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/01/30108/images/65734/65734.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/02/30203/images/65928/65928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/02/30207/images/65931/65931.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/02/30210/images/65932/65932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/02/30245/images/65988/65988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/02/30246/images/65989/65989.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/02/30248/images/65991/65991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/03/30360/images/66231/66231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/03/30362/images/66233/66233.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/03/30363/images/66234/66234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/03/30367/images/66238/66238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/04/30422/images/66342/66342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/04/30423/images/66343/66343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/30429/images/66346/66346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/04/30430/images/66347/66347.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/13/31369/images/68478/68478.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/15/31539/images/68802/68802.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/15/31550/images/68815/68815.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/15/31553/images/68818/68818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/15/31554/images/68819/68819.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/15/31555/images/68820/68820.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/15/31558/images/68823/68823.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/16/31618/images/68915/68915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/16/31619/images/68916/68916.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/18/31877/images/69369/69369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/18/31878/images/69370/69370.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/19/31919/images/69399/69399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/19/31920/images/69400/69400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/22/32299/images/70303/70303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/31/33125/images/71635/71635.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/13/31385/images/68626/68626.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/13/31386/images/68624/68624.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/13/31382/images/68631/68631.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/13/31384/images/68628/68628.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/13/31380/images/68633/68633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/13/31381/images/68632/68632.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/30/23098/images/44641/44641.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/10/31059/images/68291/68291.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/05/20520/images/39884/39884.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/04/20459/images/39786/39786.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/27/22728/images/45495/45495.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/27/22725/images/45594/45594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/35/23579/images/45702/45702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/53/25308/images/52776/52776.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/76/27605/images/60087/60087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/16/31699/images/69042/69042.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/48/24874/images/51355/51355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/51/25185/images/52880/52880.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/52/25258/images/60282/60282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/62/26278/images/55631/55631.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/79/27979/images/60342/60342.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/79/27980/images/60343/60343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/00/30085/images/65696/65696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/22/32287/images/70315/70315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/30/33029/images/71565/71565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/51/25164/images/55633/55633.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/51/25190/images/52884/52884.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/00/30084/images/65699/65699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/45/14553/images/27472/27472.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/23/32318/images/70354/70354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/23/32316/images/70352/70352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/41/14164/images/25674/25674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/15/11507/images/18023/18023.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/07/10757/images/23930/23930.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/91/9154/images/12154/12154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/25/2540/images/23281/23281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/66/16685/images/32366/32366.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/72/17245/images/33387/33387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/75/17507/images/33986/33986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/51/25130/images/52541/52541.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/62/26266/images/55609/55609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/62/26267/images/55611/55611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/66/26620/images/56473/56473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/70/27002/images/57614/57614.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/70/27004/images/57617/57617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/71/27144/images/58042/58042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/71/27146/images/58050/58050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/27147/images/58051/58051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/71/27184/images/58218/58218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/27185/images/58220/58220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/71/27186/images/58222/58222.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/75/27559/images/59395/59395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/81/28118/images/60833/60833.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/82/28247/images/61097/61097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/86/28667/images/61939/61939.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/87/28703/images/61996/61996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/89/28925/images/62594/62594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/99/29960/images/65500/65500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/99/29961/images/65501/65501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/99/29975/images/65538/65538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/00/30008/images/65596/65596.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/00/30031/images/65562/65562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/00/30078/images/65658/65658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/00/30079/images/65659/65659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/01/30109/images/65735/65735.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/01/30113/images/65812/65812.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/04/30455/images/66427/66427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/13/31302/images/68362/68362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/13/31321/images/68345/68345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/16/31635/images/68940/68940.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/16/31659/images/68929/68929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/16/31667/images/68985/68985.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/16/31686/images/68961/68961.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/17/31706/images/69009/69009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/17/31711/images/69016/69016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/17/31723/images/69024/69024.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/17/31728/images/69031/69031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/18/31830/images/69295/69295.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/21/32111/images/70062/70062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/21/32112/images/70063/70063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/21/32114/images/70065/70065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/21/32117/images/70068/70068.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/22/32206/images/70172/70172.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/22/32256/images/70269/70269.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/22/32271/images/70280/70280.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/23/32356/images/70417/70417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/24/32415/images/70494/70494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/24/32497/images/70707/70707.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/25/32509/images/70720/70720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/28/32833/images/71266/71266.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/28/32867/images/71367/71367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/28/32870/images/71368/71368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/28/32872/images/71369/71369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/28/32876/images/71421/71421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/29/32983/images/71441/71441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/30/33027/images/71558/71558.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/58/15808/images/30176/30176.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/25/22526/images/43515/43515.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/08/20853/images/40114/40114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/08/20854/images/40115/40115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/82/18221/images/35315/35315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/62/26296/images/55660/55660.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/74/17488/images/33991/33991.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/75/17506/images/33988/33988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/08/20811/images/40053/40053.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/24413/images/49397/49397.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/3371/images/24954/24954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/53/5359/images/62117/62117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/05/10560/images/39078/39078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/80/18003/images/34926/34926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/84/18466/images/35801/35801.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/94/19481/images/37980/37980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/49/24977/images/51700/51700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/08/10874/images/57158/57158.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/07/10762/images/17775/17775.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/23/22341/images/49357/49357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/23/22340/images/43021/43021.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/22359/images/43064/43064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44122/44122.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/27/22729/images/44124/44124.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/23/22374/images/49346/49346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/36/23621/images/45858/45858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/36/23620/images/45852/45852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/49/24907/images/51454/51454.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/23/22337/images/58140/58140.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/12/31275/images/68329/68329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/12/31291/images/68348/68348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/16/31625/images/68906/68906.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M392"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
@@ -16275,85 +16275,85 @@
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>120</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>121</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>122</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8" t="s">
         <v>123</v>
       </c>
       <c r="H31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>124</v>
       </c>
       <c r="J31" s="8" t="s">
         <v>125</v>
       </c>
       <c r="K31" s="12">
-        <v>195.0</v>
+        <v>203.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>128</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8" t="s">
         <v>123</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="8" t="s">
         <v>124</v>
       </c>
       <c r="J32" s="8"/>
       <c r="K32" s="12">
-        <v>2340.0</v>
+        <v>2434.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>129</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>130</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>131</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8" t="s">
         <v>132</v>
       </c>
@@ -16947,123 +16947,123 @@
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>208</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>209</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8" t="s">
         <v>210</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J51" s="8" t="s">
         <v>211</v>
       </c>
       <c r="K51" s="12">
-        <v>1017.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>212</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>213</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8" t="s">
         <v>210</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J52" s="8" t="s">
         <v>214</v>
       </c>
       <c r="K52" s="12">
-        <v>1528.0</v>
+        <v>1589.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>216</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8" t="s">
         <v>210</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J53" s="8" t="s">
         <v>217</v>
       </c>
       <c r="K53" s="12">
-        <v>1528.0</v>
+        <v>1589.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D54" s="9" t="s">
         <v>219</v>
       </c>
       <c r="E54" s="18" t="s">
         <v>220</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8" t="s">
         <v>221</v>
       </c>
@@ -17837,10643 +17837,10641 @@
       </c>
       <c r="K77" s="12">
         <v>851.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>17</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>286</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>287</v>
       </c>
       <c r="F78" s="8"/>
-      <c r="G78" s="8"/>
+      <c r="G78" s="8" t="s">
+        <v>288</v>
+      </c>
       <c r="H78" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I78" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
       <c r="K78" s="12">
-        <v>260.0</v>
+        <v>156.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
-    <row r="79" spans="1:13" outlineLevel="1">
-      <c r="A79" s="14" t="s">
+    <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A79" s="15">
+        <v>18</v>
+      </c>
+      <c r="B79" s="7"/>
+      <c r="C79" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D79" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="E79" s="16"/>
-[...4 lines deleted...]
-      <c r="A80" s="2" t="s">
+      <c r="E79" s="18" t="s">
+        <v>291</v>
+      </c>
+      <c r="F79" s="8"/>
+      <c r="G79" s="8"/>
+      <c r="H79" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>292</v>
+      </c>
+      <c r="J79" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="K79" s="12">
+        <v>260.0</v>
+      </c>
+      <c r="L79" s="7"/>
+      <c r="M79" s="12">
+        <f>K79*L79</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" outlineLevel="1">
+      <c r="A80" s="14" t="s">
+        <v>294</v>
+      </c>
+      <c r="E80" s="16"/>
+      <c r="K80" s="10"/>
+      <c r="M80" s="10"/>
+    </row>
+    <row r="81" spans="1:13" outlineLevel="2">
+      <c r="A81" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B80" s="3" t="s">
+      <c r="B81" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C80" s="4" t="s">
+      <c r="C81" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D80" s="3" t="s">
+      <c r="D81" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E80" s="17" t="s">
+      <c r="E81" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F80" s="4" t="s">
+      <c r="F81" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G80" s="4" t="s">
+      <c r="G81" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H80" s="5" t="s">
+      <c r="H81" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I80" s="4" t="s">
+      <c r="I81" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J80" s="3" t="s">
+      <c r="J81" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K80" s="13" t="s">
+      <c r="K81" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L80" s="4" t="s">
+      <c r="L81" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M80" s="11" t="s">
+      <c r="M81" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A81" s="15">
+    <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A82" s="15">
         <v>1</v>
       </c>
-      <c r="B81" s="7"/>
-[...14 lines deleted...]
-      <c r="I81" s="8" t="s">
+      <c r="B82" s="7"/>
+      <c r="C82" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E82" s="18" t="s">
+        <v>297</v>
+      </c>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8"/>
+      <c r="H82" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I82" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="J81" s="8" t="s">
-[...2 lines deleted...]
-      <c r="K81" s="12">
+      <c r="J82" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="K82" s="12">
         <v>824.0</v>
       </c>
-      <c r="L81" s="7"/>
-[...14 lines deleted...]
-      <c r="A83" s="2" t="s">
+      <c r="L82" s="7"/>
+      <c r="M82" s="12">
+        <f>K82*L82</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" outlineLevel="1">
+      <c r="A83" s="14" t="s">
+        <v>299</v>
+      </c>
+      <c r="E83" s="16"/>
+      <c r="K83" s="10"/>
+      <c r="M83" s="10"/>
+    </row>
+    <row r="84" spans="1:13" outlineLevel="2">
+      <c r="A84" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B83" s="3" t="s">
+      <c r="B84" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C83" s="4" t="s">
+      <c r="C84" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D83" s="3" t="s">
+      <c r="D84" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E83" s="17" t="s">
+      <c r="E84" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F83" s="4" t="s">
+      <c r="F84" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G83" s="4" t="s">
+      <c r="G84" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H83" s="5" t="s">
+      <c r="H84" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I83" s="4" t="s">
+      <c r="I84" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J83" s="3" t="s">
+      <c r="J84" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K83" s="13" t="s">
+      <c r="K84" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L83" s="4" t="s">
+      <c r="L84" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M83" s="11" t="s">
+      <c r="M84" s="11" t="s">
         <v>21</v>
-      </c>
-[...30 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>193</v>
+        <v>41</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>194</v>
+        <v>42</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>195</v>
+        <v>43</v>
       </c>
       <c r="F85" s="8"/>
-      <c r="G85" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G85" s="8"/>
       <c r="H85" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I85" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>197</v>
+        <v>44</v>
       </c>
       <c r="K85" s="12">
-        <v>1229.0</v>
+        <v>3732.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>207</v>
+        <v>193</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>208</v>
+        <v>194</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>209</v>
+        <v>195</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8" t="s">
-        <v>210</v>
+        <v>196</v>
       </c>
       <c r="H86" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I86" s="8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="J86" s="8" t="s">
-        <v>211</v>
+        <v>197</v>
       </c>
       <c r="K86" s="12">
-        <v>1017.0</v>
+        <v>1229.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8" t="s">
         <v>210</v>
       </c>
       <c r="H87" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I87" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J87" s="8" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="K87" s="12">
-        <v>1528.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
         <v>207</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8" t="s">
         <v>210</v>
       </c>
       <c r="H88" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I88" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J88" s="8" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="K88" s="12">
-        <v>1528.0</v>
+        <v>1589.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>225</v>
+        <v>215</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>226</v>
+        <v>216</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8" t="s">
-        <v>227</v>
+        <v>210</v>
       </c>
       <c r="H89" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I89" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J89" s="8" t="s">
-        <v>228</v>
+        <v>217</v>
       </c>
       <c r="K89" s="12">
-        <v>1864.0</v>
+        <v>1589.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>296</v>
+        <v>224</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>297</v>
+        <v>225</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>298</v>
+        <v>226</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8" t="s">
-        <v>299</v>
+        <v>227</v>
       </c>
       <c r="H90" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I90" s="8" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="J90" s="8" t="s">
-        <v>300</v>
+        <v>228</v>
       </c>
       <c r="K90" s="12">
-        <v>3053.0</v>
+        <v>1864.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
+        <v>300</v>
+      </c>
+      <c r="D91" s="9" t="s">
         <v>301</v>
       </c>
-      <c r="D91" s="9" t="s">
+      <c r="E91" s="18" t="s">
         <v>302</v>
       </c>
-      <c r="E91" s="18" t="s">
+      <c r="F91" s="8"/>
+      <c r="G91" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="F91" s="8"/>
-      <c r="G91" s="8"/>
       <c r="H91" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I91" s="8" t="s">
-        <v>232</v>
+        <v>55</v>
       </c>
       <c r="J91" s="8" t="s">
         <v>304</v>
       </c>
       <c r="K91" s="12">
-        <v>4695.0</v>
+        <v>3053.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
         <v>305</v>
       </c>
       <c r="D92" s="9" t="s">
         <v>306</v>
       </c>
       <c r="E92" s="18" t="s">
         <v>307</v>
       </c>
       <c r="F92" s="8"/>
-      <c r="G92" s="8" t="s">
+      <c r="G92" s="8"/>
+      <c r="H92" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="J92" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="H92" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K92" s="12">
-        <v>1186.0</v>
+        <v>4695.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="D93" s="9" t="s">
         <v>310</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="E93" s="18" t="s">
         <v>311</v>
       </c>
-      <c r="E93" s="18" t="s">
+      <c r="F93" s="8"/>
+      <c r="G93" s="8" t="s">
         <v>312</v>
       </c>
-      <c r="F93" s="8"/>
-      <c r="G93" s="8"/>
       <c r="H93" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I93" s="8" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="J93" s="8" t="s">
         <v>313</v>
       </c>
       <c r="K93" s="12">
-        <v>1808.0</v>
+        <v>1186.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
         <v>314</v>
       </c>
       <c r="D94" s="9" t="s">
         <v>315</v>
       </c>
       <c r="E94" s="18" t="s">
         <v>316</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I94" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J94" s="8" t="s">
         <v>317</v>
       </c>
       <c r="K94" s="12">
-        <v>1074.0</v>
+        <v>1808.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
         <v>318</v>
       </c>
       <c r="D95" s="9" t="s">
         <v>319</v>
       </c>
       <c r="E95" s="18" t="s">
         <v>320</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8"/>
       <c r="H95" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I95" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J95" s="8" t="s">
         <v>321</v>
       </c>
       <c r="K95" s="12">
-        <v>879.0</v>
+        <v>1074.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>323</v>
       </c>
       <c r="E96" s="18" t="s">
         <v>324</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I96" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J96" s="8" t="s">
         <v>325</v>
       </c>
       <c r="K96" s="12">
-        <v>769.0</v>
+        <v>879.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>326</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>327</v>
       </c>
       <c r="E97" s="18" t="s">
         <v>328</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I97" s="8" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="J97" s="8" t="s">
         <v>329</v>
       </c>
       <c r="K97" s="12">
-        <v>2093.0</v>
+        <v>769.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
         <v>330</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>331</v>
       </c>
       <c r="E98" s="18" t="s">
         <v>332</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I98" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J98" s="8" t="s">
         <v>333</v>
       </c>
       <c r="K98" s="12">
-        <v>998.0</v>
+        <v>2093.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>334</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>335</v>
       </c>
       <c r="E99" s="18" t="s">
         <v>336</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I99" s="8" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="J99" s="8" t="s">
         <v>337</v>
       </c>
       <c r="K99" s="12">
-        <v>2812.0</v>
+        <v>998.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>338</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>339</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>340</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I100" s="8" t="s">
         <v>113</v>
       </c>
       <c r="J100" s="8" t="s">
         <v>341</v>
       </c>
       <c r="K100" s="12">
-        <v>2885.0</v>
+        <v>2812.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>342</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>343</v>
       </c>
       <c r="E101" s="18" t="s">
         <v>344</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I101" s="8" t="s">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="J101" s="8" t="s">
         <v>345</v>
       </c>
       <c r="K101" s="12">
-        <v>2032.0</v>
+        <v>2885.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>346</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>347</v>
       </c>
       <c r="E102" s="18" t="s">
         <v>348</v>
       </c>
       <c r="F102" s="8"/>
       <c r="G102" s="8"/>
       <c r="H102" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I102" s="8" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="J102" s="8" t="s">
         <v>349</v>
       </c>
       <c r="K102" s="12">
-        <v>1374.0</v>
+        <v>2032.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>350</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>351</v>
       </c>
       <c r="E103" s="18" t="s">
         <v>352</v>
       </c>
       <c r="F103" s="8"/>
       <c r="G103" s="8"/>
       <c r="H103" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I103" s="8" t="s">
-        <v>232</v>
+        <v>33</v>
       </c>
       <c r="J103" s="8" t="s">
         <v>353</v>
       </c>
       <c r="K103" s="12">
-        <v>4104.0</v>
+        <v>1374.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>354</v>
       </c>
       <c r="D104" s="9" t="s">
         <v>355</v>
       </c>
       <c r="E104" s="18" t="s">
         <v>356</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I104" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="J104" s="8" t="s">
         <v>357</v>
       </c>
-      <c r="J104" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K104" s="12">
-        <v>3616.0</v>
+        <v>4104.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="D105" s="9" t="s">
         <v>359</v>
       </c>
-      <c r="D105" s="9" t="s">
+      <c r="E105" s="18" t="s">
         <v>360</v>
-      </c>
-[...1 lines deleted...]
-        <v>361</v>
       </c>
       <c r="F105" s="8"/>
       <c r="G105" s="8"/>
       <c r="H105" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I105" s="8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J105" s="8"/>
+        <v>361</v>
+      </c>
+      <c r="J105" s="8" t="s">
+        <v>362</v>
+      </c>
       <c r="K105" s="12">
-        <v>2340.0</v>
+        <v>3616.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="F106" s="8"/>
       <c r="G106" s="8"/>
       <c r="H106" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I106" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="J106" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J106" s="8"/>
       <c r="K106" s="12">
-        <v>2885.0</v>
+        <v>2340.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D107" s="9" t="s">
         <v>367</v>
       </c>
       <c r="E107" s="18" t="s">
         <v>368</v>
       </c>
       <c r="F107" s="8"/>
       <c r="G107" s="8"/>
       <c r="H107" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I107" s="8" t="s">
-        <v>357</v>
+        <v>27</v>
       </c>
       <c r="J107" s="8" t="s">
         <v>369</v>
       </c>
       <c r="K107" s="12">
-        <v>3738.0</v>
+        <v>2885.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
         <v>370</v>
       </c>
       <c r="D108" s="9" t="s">
         <v>371</v>
       </c>
       <c r="E108" s="18" t="s">
         <v>372</v>
       </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8"/>
       <c r="H108" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I108" s="8" t="s">
-        <v>33</v>
+        <v>361</v>
       </c>
       <c r="J108" s="8" t="s">
         <v>373</v>
       </c>
       <c r="K108" s="12">
-        <v>2316.0</v>
+        <v>3738.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
         <v>374</v>
       </c>
       <c r="D109" s="9" t="s">
         <v>375</v>
       </c>
       <c r="E109" s="18" t="s">
         <v>376</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I109" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J109" s="8" t="s">
         <v>377</v>
       </c>
       <c r="K109" s="12">
-        <v>3060.0</v>
+        <v>2316.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>378</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>379</v>
       </c>
       <c r="E110" s="18" t="s">
         <v>380</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I110" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J110" s="8" t="s">
         <v>381</v>
       </c>
       <c r="K110" s="12">
-        <v>1707.0</v>
+        <v>3060.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
         <v>382</v>
       </c>
       <c r="D111" s="9" t="s">
         <v>383</v>
       </c>
       <c r="E111" s="18" t="s">
         <v>384</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I111" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J111" s="8" t="s">
         <v>385</v>
       </c>
       <c r="K111" s="12">
-        <v>1950.0</v>
+        <v>1707.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
         <v>386</v>
       </c>
       <c r="D112" s="9" t="s">
         <v>387</v>
       </c>
       <c r="E112" s="18" t="s">
         <v>388</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I112" s="8" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="J112" s="8" t="s">
         <v>389</v>
       </c>
       <c r="K112" s="12">
-        <v>2730.0</v>
+        <v>1950.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>390</v>
       </c>
       <c r="D113" s="9" t="s">
         <v>391</v>
       </c>
       <c r="E113" s="18" t="s">
         <v>392</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I113" s="8" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="J113" s="8"/>
+        <v>49</v>
+      </c>
+      <c r="J113" s="8" t="s">
+        <v>393</v>
+      </c>
       <c r="K113" s="12">
-        <v>1095.0</v>
+        <v>2730.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I114" s="8" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>61</v>
+      </c>
+      <c r="J114" s="8"/>
       <c r="K114" s="12">
-        <v>1926.0</v>
+        <v>1095.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D115" s="9" t="s">
         <v>398</v>
       </c>
       <c r="E115" s="18" t="s">
         <v>399</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I115" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J115" s="8" t="s">
         <v>400</v>
       </c>
       <c r="K115" s="12">
-        <v>930.0</v>
+        <v>1926.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I116" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J116" s="8" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="K116" s="12">
         <v>930.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I117" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J117" s="8" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="K117" s="12">
         <v>930.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>407</v>
+        <v>401</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>408</v>
       </c>
       <c r="E118" s="18" t="s">
         <v>409</v>
       </c>
       <c r="F118" s="8"/>
       <c r="G118" s="8"/>
       <c r="H118" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I118" s="8" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="J118" s="8" t="s">
         <v>410</v>
       </c>
       <c r="K118" s="12">
-        <v>1226.0</v>
+        <v>930.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
         <v>411</v>
       </c>
       <c r="D119" s="9" t="s">
         <v>412</v>
       </c>
       <c r="E119" s="18" t="s">
         <v>413</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I119" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J119" s="8" t="s">
         <v>414</v>
       </c>
       <c r="K119" s="12">
-        <v>1552.0</v>
+        <v>1226.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
         <v>415</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>416</v>
       </c>
       <c r="E120" s="18" t="s">
         <v>417</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I120" s="8" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="J120" s="8" t="s">
         <v>418</v>
       </c>
       <c r="K120" s="12">
-        <v>1877.0</v>
+        <v>1552.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>415</v>
+        <v>419</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I121" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J121" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K121" s="12">
         <v>1877.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D122" s="9" t="s">
         <v>423</v>
       </c>
       <c r="E122" s="18" t="s">
         <v>424</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I122" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J122" s="8" t="s">
         <v>425</v>
       </c>
       <c r="K122" s="12">
-        <v>2235.0</v>
+        <v>1877.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
         <v>426</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>427</v>
       </c>
       <c r="E123" s="18" t="s">
         <v>428</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I123" s="8" t="s">
-        <v>72</v>
+        <v>55</v>
       </c>
       <c r="J123" s="8" t="s">
         <v>429</v>
       </c>
       <c r="K123" s="12">
-        <v>624.0</v>
+        <v>2235.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
         <v>430</v>
       </c>
       <c r="D124" s="9" t="s">
         <v>431</v>
       </c>
       <c r="E124" s="18" t="s">
         <v>432</v>
       </c>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I124" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J124" s="8" t="s">
         <v>433</v>
       </c>
       <c r="K124" s="12">
         <v>624.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
       <c r="H125" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I125" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J125" s="8" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="K125" s="12">
         <v>624.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>438</v>
       </c>
       <c r="E126" s="18" t="s">
         <v>439</v>
       </c>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I126" s="8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J126" s="8" t="s">
         <v>440</v>
       </c>
       <c r="K126" s="12">
-        <v>1251.0</v>
+        <v>624.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I127" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J127" s="8" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K127" s="12">
         <v>1251.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I128" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J128" s="8" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="K128" s="12">
         <v>1251.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="E129" s="18" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="F129" s="8"/>
       <c r="G129" s="8"/>
       <c r="H129" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I129" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J129" s="8" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="K129" s="12">
         <v>1251.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>450</v>
+        <v>441</v>
       </c>
       <c r="D130" s="9" t="s">
         <v>451</v>
       </c>
       <c r="E130" s="18" t="s">
         <v>452</v>
       </c>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I130" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J130" s="8" t="s">
         <v>453</v>
       </c>
       <c r="K130" s="12">
-        <v>1625.0</v>
+        <v>1251.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
         <v>454</v>
       </c>
       <c r="D131" s="9" t="s">
         <v>455</v>
       </c>
       <c r="E131" s="18" t="s">
         <v>456</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="8"/>
       <c r="H131" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I131" s="8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="J131" s="8" t="s">
         <v>457</v>
       </c>
       <c r="K131" s="12">
-        <v>1027.0</v>
+        <v>1625.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
         <v>458</v>
       </c>
       <c r="D132" s="9" t="s">
         <v>459</v>
       </c>
       <c r="E132" s="18" t="s">
         <v>460</v>
       </c>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I132" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J132" s="8" t="s">
         <v>461</v>
       </c>
       <c r="K132" s="12">
         <v>1027.0</v>
       </c>
       <c r="L132" s="7"/>
       <c r="M132" s="12">
         <f>K132*L132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
         <v>462</v>
       </c>
       <c r="D133" s="9" t="s">
         <v>463</v>
       </c>
       <c r="E133" s="18" t="s">
         <v>464</v>
       </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I133" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J133" s="8" t="s">
         <v>465</v>
       </c>
       <c r="K133" s="12">
         <v>1027.0</v>
       </c>
       <c r="L133" s="7"/>
       <c r="M133" s="12">
         <f>K133*L133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D134" s="9" t="s">
         <v>467</v>
       </c>
       <c r="E134" s="18" t="s">
         <v>468</v>
       </c>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I134" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J134" s="8" t="s">
         <v>469</v>
       </c>
       <c r="K134" s="12">
         <v>1027.0</v>
       </c>
       <c r="L134" s="7"/>
       <c r="M134" s="12">
         <f>K134*L134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D135" s="9" t="s">
         <v>471</v>
       </c>
       <c r="E135" s="18" t="s">
         <v>472</v>
       </c>
       <c r="F135" s="8"/>
       <c r="G135" s="8"/>
       <c r="H135" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I135" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J135" s="8" t="s">
         <v>473</v>
       </c>
       <c r="K135" s="12">
-        <v>1414.0</v>
+        <v>1027.0</v>
       </c>
       <c r="L135" s="7"/>
       <c r="M135" s="12">
         <f>K135*L135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
         <v>474</v>
       </c>
       <c r="D136" s="9" t="s">
         <v>475</v>
       </c>
       <c r="E136" s="18" t="s">
         <v>476</v>
       </c>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
       <c r="H136" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I136" s="8" t="s">
-        <v>72</v>
+        <v>61</v>
       </c>
       <c r="J136" s="8" t="s">
         <v>477</v>
       </c>
       <c r="K136" s="12">
-        <v>791.0</v>
+        <v>1414.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
         <v>478</v>
       </c>
       <c r="D137" s="9" t="s">
         <v>479</v>
       </c>
       <c r="E137" s="18" t="s">
         <v>480</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8"/>
       <c r="H137" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I137" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="J137" s="8" t="s">
         <v>481</v>
       </c>
-      <c r="J137" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K137" s="12">
-        <v>1678.0</v>
+        <v>791.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D138" s="9" t="s">
         <v>483</v>
       </c>
       <c r="E138" s="18" t="s">
         <v>484</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
       <c r="H138" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I138" s="8" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="J138" s="8" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="K138" s="12">
         <v>1678.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I139" s="8" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="K139" s="12">
         <v>1678.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I140" s="8" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="K140" s="12">
         <v>1678.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>492</v>
+        <v>482</v>
       </c>
       <c r="D141" s="9" t="s">
         <v>493</v>
       </c>
       <c r="E141" s="18" t="s">
         <v>494</v>
       </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I141" s="8" t="s">
-        <v>33</v>
+        <v>485</v>
       </c>
       <c r="J141" s="8" t="s">
         <v>495</v>
       </c>
       <c r="K141" s="12">
-        <v>1044.0</v>
+        <v>1678.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
         <v>496</v>
       </c>
       <c r="D142" s="9" t="s">
         <v>497</v>
       </c>
       <c r="E142" s="18" t="s">
         <v>498</v>
       </c>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I142" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J142" s="8" t="s">
         <v>499</v>
       </c>
       <c r="K142" s="12">
-        <v>1666.0</v>
+        <v>1044.0</v>
       </c>
       <c r="L142" s="7"/>
       <c r="M142" s="12">
         <f>K142*L142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E143" s="18" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I143" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J143" s="8" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="K143" s="12">
         <v>1666.0</v>
       </c>
       <c r="L143" s="7"/>
       <c r="M143" s="12">
         <f>K143*L143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>496</v>
+        <v>500</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E144" s="18" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F144" s="8"/>
       <c r="G144" s="8"/>
       <c r="H144" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I144" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J144" s="8" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="K144" s="12">
         <v>1666.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>506</v>
+        <v>500</v>
       </c>
       <c r="D145" s="9" t="s">
         <v>507</v>
       </c>
       <c r="E145" s="18" t="s">
         <v>508</v>
       </c>
       <c r="F145" s="8"/>
       <c r="G145" s="8"/>
       <c r="H145" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I145" s="8" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="J145" s="8" t="s">
         <v>509</v>
       </c>
       <c r="K145" s="12">
-        <v>2080.0</v>
+        <v>1666.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
         <v>510</v>
       </c>
       <c r="D146" s="9" t="s">
         <v>511</v>
       </c>
       <c r="E146" s="18" t="s">
         <v>512</v>
       </c>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I146" s="8" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="J146" s="8" t="s">
         <v>513</v>
       </c>
       <c r="K146" s="12">
-        <v>1666.0</v>
+        <v>2080.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="15">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
         <v>514</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>515</v>
       </c>
       <c r="E147" s="18" t="s">
         <v>516</v>
       </c>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I147" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J147" s="8" t="s">
         <v>517</v>
       </c>
       <c r="K147" s="12">
-        <v>2600.0</v>
+        <v>1666.0</v>
       </c>
       <c r="L147" s="7"/>
       <c r="M147" s="12">
         <f>K147*L147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="E148" s="18" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="F148" s="8"/>
       <c r="G148" s="8"/>
       <c r="H148" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I148" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J148" s="8" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="K148" s="12">
         <v>2600.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>514</v>
+        <v>518</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="E149" s="18" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="F149" s="8"/>
       <c r="G149" s="8"/>
       <c r="H149" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I149" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J149" s="8" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="K149" s="12">
         <v>2600.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>525</v>
       </c>
       <c r="E150" s="18" t="s">
         <v>526</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I150" s="8" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J150" s="8" t="s">
         <v>527</v>
       </c>
       <c r="K150" s="12">
-        <v>833.0</v>
+        <v>2600.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
         <v>528</v>
       </c>
       <c r="D151" s="9" t="s">
         <v>529</v>
       </c>
       <c r="E151" s="18" t="s">
         <v>530</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I151" s="8" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="J151" s="8" t="s">
         <v>531</v>
       </c>
       <c r="K151" s="12">
-        <v>1451.0</v>
+        <v>833.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>533</v>
       </c>
       <c r="E152" s="18" t="s">
         <v>534</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I152" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J152" s="8" t="s">
         <v>535</v>
       </c>
       <c r="K152" s="12">
-        <v>1638.0</v>
+        <v>1451.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
         <v>536</v>
       </c>
       <c r="D153" s="9" t="s">
         <v>537</v>
       </c>
       <c r="E153" s="18" t="s">
         <v>538</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
       <c r="H153" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I153" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J153" s="8" t="s">
         <v>539</v>
       </c>
       <c r="K153" s="12">
-        <v>1998.0</v>
+        <v>1638.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
         <v>540</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>541</v>
       </c>
       <c r="E154" s="18" t="s">
         <v>542</v>
       </c>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I154" s="8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="J154" s="8" t="s">
         <v>543</v>
       </c>
       <c r="K154" s="12">
-        <v>1260.0</v>
+        <v>1998.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
         <v>544</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>545</v>
       </c>
       <c r="E155" s="18" t="s">
         <v>546</v>
       </c>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I155" s="8" t="s">
         <v>61</v>
       </c>
       <c r="J155" s="8" t="s">
         <v>547</v>
       </c>
       <c r="K155" s="12">
-        <v>1150.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L155" s="7"/>
       <c r="M155" s="12">
         <f>K155*L155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
         <v>548</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>549</v>
       </c>
       <c r="E156" s="18" t="s">
         <v>550</v>
       </c>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
       <c r="H156" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I156" s="8" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="J156" s="8" t="s">
         <v>551</v>
       </c>
       <c r="K156" s="12">
-        <v>1609.0</v>
+        <v>1150.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
         <v>552</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>553</v>
       </c>
       <c r="E157" s="18" t="s">
         <v>554</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I157" s="8" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="J157" s="8" t="s">
         <v>555</v>
       </c>
       <c r="K157" s="12">
-        <v>685.0</v>
+        <v>1609.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
         <v>556</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>557</v>
       </c>
       <c r="E158" s="18" t="s">
         <v>558</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
       <c r="H158" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I158" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J158" s="8" t="s">
         <v>559</v>
       </c>
       <c r="K158" s="12">
         <v>685.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>560</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>561</v>
       </c>
       <c r="E159" s="18" t="s">
         <v>562</v>
       </c>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I159" s="8"/>
+      <c r="I159" s="8" t="s">
+        <v>72</v>
+      </c>
       <c r="J159" s="8" t="s">
         <v>563</v>
       </c>
       <c r="K159" s="12">
-        <v>4713.0</v>
+        <v>685.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>565</v>
+        <v>566</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I160" s="8"/>
       <c r="J160" s="8" t="s">
-        <v>566</v>
+        <v>567</v>
       </c>
       <c r="K160" s="12">
         <v>4713.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="D161" s="9" t="s">
         <v>568</v>
       </c>
       <c r="E161" s="18" t="s">
         <v>569</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
-      <c r="H161" s="7">
-        <v>3.0</v>
+      <c r="H161" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I161" s="8"/>
       <c r="J161" s="8" t="s">
         <v>570</v>
       </c>
       <c r="K161" s="12">
         <v>4713.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
         <v>571</v>
       </c>
       <c r="D162" s="9" t="s">
         <v>572</v>
       </c>
       <c r="E162" s="18" t="s">
         <v>573</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
-      <c r="H162" s="7" t="s">
-        <v>26</v>
+      <c r="H162" s="7">
+        <v>3.0</v>
       </c>
       <c r="I162" s="8"/>
-      <c r="J162" s="8"/>
+      <c r="J162" s="8" t="s">
+        <v>574</v>
+      </c>
       <c r="K162" s="12">
-        <v>1141.0</v>
+        <v>4713.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="E163" s="18" t="s">
-        <v>575</v>
+        <v>577</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I163" s="8"/>
-      <c r="J163" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J163" s="8"/>
       <c r="K163" s="12">
         <v>1141.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>571</v>
+        <v>575</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
       <c r="E164" s="18" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8"/>
       <c r="H164" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I164" s="8"/>
       <c r="J164" s="8" t="s">
-        <v>579</v>
+        <v>580</v>
       </c>
       <c r="K164" s="12">
         <v>1141.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="D165" s="9" t="s">
         <v>581</v>
       </c>
       <c r="E165" s="18" t="s">
         <v>582</v>
       </c>
       <c r="F165" s="8"/>
       <c r="G165" s="8"/>
       <c r="H165" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I165" s="8"/>
       <c r="J165" s="8" t="s">
         <v>583</v>
       </c>
       <c r="K165" s="12">
-        <v>1829.0</v>
+        <v>1141.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
         <v>584</v>
       </c>
       <c r="D166" s="9" t="s">
         <v>585</v>
       </c>
       <c r="E166" s="18" t="s">
         <v>586</v>
       </c>
       <c r="F166" s="8"/>
       <c r="G166" s="8"/>
       <c r="H166" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I166" s="8"/>
-      <c r="J166" s="8"/>
+      <c r="J166" s="8" t="s">
+        <v>587</v>
+      </c>
       <c r="K166" s="12">
-        <v>1930.0</v>
+        <v>1829.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="E167" s="18" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="F167" s="8"/>
       <c r="G167" s="8"/>
       <c r="H167" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I167" s="8"/>
-      <c r="J167" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J167" s="8"/>
       <c r="K167" s="12">
         <v>1930.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>584</v>
+        <v>591</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="F168" s="8"/>
       <c r="G168" s="8"/>
       <c r="H168" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I168" s="8"/>
       <c r="J168" s="8" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="K168" s="12">
         <v>1930.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>594</v>
+        <v>588</v>
       </c>
       <c r="D169" s="9" t="s">
         <v>595</v>
       </c>
       <c r="E169" s="18" t="s">
         <v>596</v>
       </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I169" s="8"/>
       <c r="J169" s="8" t="s">
         <v>597</v>
       </c>
       <c r="K169" s="12">
         <v>1930.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
         <v>598</v>
       </c>
       <c r="D170" s="9" t="s">
         <v>599</v>
       </c>
       <c r="E170" s="18" t="s">
         <v>600</v>
       </c>
       <c r="F170" s="8"/>
       <c r="G170" s="8"/>
       <c r="H170" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I170" s="8"/>
-      <c r="J170" s="8"/>
+      <c r="J170" s="8" t="s">
+        <v>601</v>
+      </c>
       <c r="K170" s="12">
-        <v>1099.0</v>
+        <v>1930.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>88</v>
+        <v>87</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>598</v>
+        <v>602</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="E171" s="18" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
       <c r="F171" s="8"/>
       <c r="G171" s="8"/>
       <c r="H171" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I171" s="8"/>
-      <c r="J171" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J171" s="8"/>
       <c r="K171" s="12">
         <v>1099.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="D172" s="9" t="s">
         <v>605</v>
       </c>
       <c r="E172" s="18" t="s">
         <v>606</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8"/>
       <c r="H172" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I172" s="8"/>
       <c r="J172" s="8" t="s">
         <v>607</v>
       </c>
       <c r="K172" s="12">
         <v>1099.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
-        <v>90</v>
+        <v>89</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>609</v>
       </c>
       <c r="E173" s="18" t="s">
         <v>610</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8"/>
       <c r="H173" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I173" s="8"/>
       <c r="J173" s="8" t="s">
         <v>611</v>
       </c>
       <c r="K173" s="12">
-        <v>667.0</v>
+        <v>1099.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>608</v>
+        <v>612</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>612</v>
+        <v>613</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>613</v>
+        <v>614</v>
       </c>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I174" s="8"/>
       <c r="J174" s="8" t="s">
-        <v>611</v>
+        <v>615</v>
       </c>
       <c r="K174" s="12">
         <v>667.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>615</v>
+        <v>616</v>
       </c>
       <c r="E175" s="18" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I175" s="8"/>
       <c r="J175" s="8" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="K175" s="12">
         <v>667.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
-        <v>93</v>
+        <v>92</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D176" s="9" t="s">
         <v>619</v>
       </c>
       <c r="E176" s="18" t="s">
         <v>620</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8"/>
       <c r="H176" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I176" s="8"/>
       <c r="J176" s="8" t="s">
         <v>621</v>
       </c>
       <c r="K176" s="12">
-        <v>2315.0</v>
+        <v>667.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>623</v>
       </c>
       <c r="E177" s="18" t="s">
         <v>624</v>
       </c>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
       <c r="H177" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I177" s="8"/>
-      <c r="J177" s="8"/>
+      <c r="J177" s="8" t="s">
+        <v>625</v>
+      </c>
       <c r="K177" s="12">
-        <v>1126.0</v>
+        <v>2315.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>625</v>
+        <v>627</v>
       </c>
       <c r="E178" s="18" t="s">
-        <v>626</v>
+        <v>628</v>
       </c>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
       <c r="H178" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I178" s="8"/>
-      <c r="J178" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J178" s="8"/>
       <c r="K178" s="12">
-        <v>1125.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>622</v>
+        <v>626</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="E179" s="18" t="s">
-        <v>629</v>
+        <v>630</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I179" s="8"/>
       <c r="J179" s="8" t="s">
-        <v>630</v>
+        <v>631</v>
       </c>
       <c r="K179" s="12">
-        <v>1126.0</v>
+        <v>1125.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>631</v>
-[...1 lines deleted...]
-      <c r="D180" s="9"/>
+        <v>626</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>632</v>
+      </c>
       <c r="E180" s="18" t="s">
-        <v>632</v>
+        <v>633</v>
       </c>
       <c r="F180" s="8"/>
       <c r="G180" s="8"/>
       <c r="H180" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I180" s="8"/>
-      <c r="J180" s="8"/>
+      <c r="J180" s="8" t="s">
+        <v>634</v>
+      </c>
       <c r="K180" s="12">
-        <v>1125.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>631</v>
-[...3 lines deleted...]
-      </c>
+        <v>635</v>
+      </c>
+      <c r="D181" s="9"/>
       <c r="E181" s="18" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="F181" s="8"/>
       <c r="G181" s="8"/>
       <c r="H181" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I181" s="8"/>
-      <c r="J181" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J181" s="8"/>
       <c r="K181" s="12">
         <v>1125.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>631</v>
+        <v>635</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E182" s="18" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I182" s="8"/>
       <c r="J182" s="8" t="s">
-        <v>638</v>
+        <v>639</v>
       </c>
       <c r="K182" s="12">
         <v>1125.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="15">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>22</v>
+        <v>635</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>23</v>
+        <v>640</v>
       </c>
       <c r="E183" s="18" t="s">
-        <v>24</v>
+        <v>641</v>
       </c>
       <c r="F183" s="8"/>
-      <c r="G183" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G183" s="8"/>
       <c r="H183" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I183" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I183" s="8"/>
       <c r="J183" s="8" t="s">
-        <v>28</v>
+        <v>642</v>
       </c>
       <c r="K183" s="12">
-        <v>2593.0</v>
+        <v>1125.0</v>
       </c>
       <c r="L183" s="7"/>
       <c r="M183" s="12">
         <f>K183*L183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="15">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
-        <v>239</v>
+        <v>22</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>240</v>
+        <v>23</v>
       </c>
       <c r="E184" s="18" t="s">
-        <v>241</v>
+        <v>24</v>
       </c>
       <c r="F184" s="8"/>
-      <c r="G184" s="8"/>
+      <c r="G184" s="8" t="s">
+        <v>25</v>
+      </c>
       <c r="H184" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I184" s="8" t="s">
-        <v>232</v>
+        <v>27</v>
       </c>
       <c r="J184" s="8" t="s">
-        <v>242</v>
+        <v>28</v>
       </c>
       <c r="K184" s="12">
-        <v>2700.0</v>
+        <v>2593.0</v>
       </c>
       <c r="L184" s="7"/>
       <c r="M184" s="12">
         <f>K184*L184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="15">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>86</v>
+        <v>239</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>87</v>
+        <v>240</v>
       </c>
       <c r="E185" s="18" t="s">
-        <v>88</v>
+        <v>241</v>
       </c>
       <c r="F185" s="8"/>
-      <c r="G185" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G185" s="8"/>
       <c r="H185" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I185" s="8" t="s">
-        <v>33</v>
+        <v>232</v>
       </c>
       <c r="J185" s="8" t="s">
-        <v>90</v>
+        <v>242</v>
       </c>
       <c r="K185" s="12">
-        <v>1650.0</v>
+        <v>2700.0</v>
       </c>
       <c r="L185" s="7"/>
       <c r="M185" s="12">
         <f>K185*L185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>229</v>
+        <v>86</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>230</v>
+        <v>87</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>231</v>
+        <v>88</v>
       </c>
       <c r="F186" s="8"/>
-      <c r="G186" s="8"/>
+      <c r="G186" s="8" t="s">
+        <v>89</v>
+      </c>
       <c r="H186" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I186" s="8" t="s">
-        <v>232</v>
+        <v>33</v>
       </c>
       <c r="J186" s="8" t="s">
-        <v>233</v>
+        <v>90</v>
       </c>
       <c r="K186" s="12">
-        <v>3510.0</v>
+        <v>1650.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>236</v>
+        <v>231</v>
       </c>
       <c r="F187" s="8"/>
       <c r="G187" s="8"/>
       <c r="H187" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I187" s="8" t="s">
-        <v>237</v>
+        <v>232</v>
       </c>
       <c r="J187" s="8" t="s">
-        <v>238</v>
+        <v>233</v>
       </c>
       <c r="K187" s="12">
-        <v>4035.0</v>
+        <v>3510.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>204</v>
+        <v>235</v>
       </c>
       <c r="E188" s="18" t="s">
-        <v>205</v>
+        <v>236</v>
       </c>
       <c r="F188" s="8"/>
       <c r="G188" s="8"/>
       <c r="H188" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I188" s="8" t="s">
-        <v>33</v>
+        <v>237</v>
       </c>
       <c r="J188" s="8" t="s">
-        <v>206</v>
+        <v>238</v>
       </c>
       <c r="K188" s="12">
-        <v>931.0</v>
+        <v>4035.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="15">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="E189" s="18" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="F189" s="8"/>
-      <c r="G189" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G189" s="8"/>
       <c r="H189" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I189" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J189" s="8" t="s">
-        <v>192</v>
+        <v>206</v>
       </c>
       <c r="K189" s="12">
-        <v>2010.0</v>
+        <v>931.0</v>
       </c>
       <c r="L189" s="7"/>
       <c r="M189" s="12">
         <f>K189*L189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="15">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
-        <v>155</v>
+        <v>188</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>156</v>
+        <v>189</v>
       </c>
       <c r="E190" s="18" t="s">
-        <v>157</v>
+        <v>190</v>
       </c>
       <c r="F190" s="8"/>
       <c r="G190" s="8" t="s">
-        <v>158</v>
+        <v>191</v>
       </c>
       <c r="H190" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I190" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J190" s="8" t="s">
-        <v>159</v>
+        <v>192</v>
       </c>
       <c r="K190" s="12">
-        <v>3584.0</v>
+        <v>2010.0</v>
       </c>
       <c r="L190" s="7"/>
       <c r="M190" s="12">
         <f>K190*L190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>639</v>
+        <v>155</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>640</v>
+        <v>156</v>
       </c>
       <c r="E191" s="18" t="s">
-        <v>641</v>
+        <v>157</v>
       </c>
       <c r="F191" s="8"/>
-      <c r="G191" s="8"/>
+      <c r="G191" s="8" t="s">
+        <v>158</v>
+      </c>
       <c r="H191" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I191" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J191" s="8" t="s">
-        <v>642</v>
+        <v>159</v>
       </c>
       <c r="K191" s="12">
-        <v>1699.0</v>
+        <v>3584.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
         <v>643</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>644</v>
       </c>
       <c r="E192" s="18" t="s">
         <v>645</v>
       </c>
       <c r="F192" s="8"/>
       <c r="G192" s="8"/>
       <c r="H192" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I192" s="8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="J192" s="8" t="s">
         <v>646</v>
       </c>
       <c r="K192" s="12">
-        <v>877.0</v>
+        <v>1699.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
         <v>647</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>648</v>
       </c>
       <c r="E193" s="18" t="s">
         <v>649</v>
       </c>
       <c r="F193" s="8"/>
       <c r="G193" s="8"/>
       <c r="H193" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I193" s="8"/>
+      <c r="I193" s="8" t="s">
+        <v>61</v>
+      </c>
       <c r="J193" s="8" t="s">
         <v>650</v>
       </c>
       <c r="K193" s="12">
-        <v>761.0</v>
+        <v>877.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
         <v>651</v>
       </c>
       <c r="D194" s="9" t="s">
         <v>652</v>
       </c>
       <c r="E194" s="18" t="s">
         <v>653</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I194" s="8"/>
       <c r="J194" s="8" t="s">
         <v>654</v>
       </c>
       <c r="K194" s="12">
-        <v>676.0</v>
+        <v>761.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
         <v>655</v>
       </c>
       <c r="D195" s="9" t="s">
         <v>656</v>
       </c>
       <c r="E195" s="18" t="s">
         <v>657</v>
       </c>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I195" s="8"/>
       <c r="J195" s="8" t="s">
         <v>658</v>
       </c>
       <c r="K195" s="12">
-        <v>761.0</v>
+        <v>676.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
         <v>659</v>
       </c>
       <c r="D196" s="9" t="s">
         <v>660</v>
       </c>
       <c r="E196" s="18" t="s">
         <v>661</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I196" s="8"/>
       <c r="J196" s="8" t="s">
         <v>662</v>
       </c>
       <c r="K196" s="12">
-        <v>829.0</v>
+        <v>761.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
         <v>663</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>664</v>
       </c>
       <c r="E197" s="18" t="s">
         <v>665</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I197" s="8"/>
       <c r="J197" s="8" t="s">
         <v>666</v>
       </c>
       <c r="K197" s="12">
         <v>829.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
         <v>667</v>
       </c>
       <c r="D198" s="9" t="s">
         <v>668</v>
       </c>
       <c r="E198" s="18" t="s">
         <v>669</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
         <v>670</v>
       </c>
       <c r="K198" s="12">
-        <v>761.0</v>
+        <v>829.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
-    <row r="199" spans="1:13" outlineLevel="1">
-      <c r="A199" s="14" t="s">
+    <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A199" s="15">
+        <v>115</v>
+      </c>
+      <c r="B199" s="7"/>
+      <c r="C199" s="8" t="s">
         <v>671</v>
       </c>
-      <c r="E199" s="16"/>
-[...4 lines deleted...]
-      <c r="A200" s="2" t="s">
+      <c r="D199" s="9" t="s">
+        <v>672</v>
+      </c>
+      <c r="E199" s="18" t="s">
+        <v>673</v>
+      </c>
+      <c r="F199" s="8"/>
+      <c r="G199" s="8"/>
+      <c r="H199" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I199" s="8"/>
+      <c r="J199" s="8" t="s">
+        <v>674</v>
+      </c>
+      <c r="K199" s="12">
+        <v>761.0</v>
+      </c>
+      <c r="L199" s="7"/>
+      <c r="M199" s="12">
+        <f>K199*L199</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:13" outlineLevel="1">
+      <c r="A200" s="14" t="s">
+        <v>675</v>
+      </c>
+      <c r="E200" s="16"/>
+      <c r="K200" s="10"/>
+      <c r="M200" s="10"/>
+    </row>
+    <row r="201" spans="1:13" outlineLevel="2">
+      <c r="A201" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B200" s="3" t="s">
+      <c r="B201" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C200" s="4" t="s">
+      <c r="C201" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D200" s="3" t="s">
+      <c r="D201" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E200" s="17" t="s">
+      <c r="E201" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F200" s="4" t="s">
+      <c r="F201" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G200" s="4" t="s">
+      <c r="G201" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H200" s="5" t="s">
+      <c r="H201" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I200" s="4" t="s">
+      <c r="I201" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J200" s="3" t="s">
+      <c r="J201" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K200" s="13" t="s">
+      <c r="K201" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L200" s="4" t="s">
+      <c r="L201" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M200" s="11" t="s">
+      <c r="M201" s="11" t="s">
         <v>21</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
-        <v>198</v>
+        <v>218</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>199</v>
+        <v>219</v>
       </c>
       <c r="E202" s="18" t="s">
-        <v>200</v>
+        <v>220</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8" t="s">
-        <v>201</v>
+        <v>221</v>
       </c>
       <c r="H202" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I202" s="8" t="s">
-        <v>72</v>
+        <v>222</v>
       </c>
       <c r="J202" s="8" t="s">
-        <v>202</v>
+        <v>223</v>
       </c>
       <c r="K202" s="12">
-        <v>449.0</v>
+        <v>396.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>672</v>
+        <v>198</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>673</v>
+        <v>199</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>674</v>
+        <v>200</v>
       </c>
       <c r="F203" s="8"/>
       <c r="G203" s="8" t="s">
-        <v>675</v>
+        <v>201</v>
       </c>
       <c r="H203" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I203" s="8" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J203" s="8" t="s">
-        <v>676</v>
+        <v>202</v>
       </c>
       <c r="K203" s="12">
-        <v>486.0</v>
+        <v>449.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
+        <v>676</v>
+      </c>
+      <c r="D204" s="9" t="s">
         <v>677</v>
       </c>
-      <c r="D204" s="9" t="s">
+      <c r="E204" s="18" t="s">
         <v>678</v>
       </c>
-      <c r="E204" s="18" t="s">
+      <c r="F204" s="8"/>
+      <c r="G204" s="8" t="s">
         <v>679</v>
       </c>
-      <c r="F204" s="8"/>
-      <c r="G204" s="8"/>
       <c r="H204" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I204" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J204" s="8" t="s">
         <v>680</v>
       </c>
       <c r="K204" s="12">
-        <v>492.0</v>
+        <v>486.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
         <v>681</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>682</v>
       </c>
       <c r="E205" s="18" t="s">
         <v>683</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I205" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J205" s="8" t="s">
         <v>684</v>
       </c>
-      <c r="J205" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K205" s="12">
-        <v>2584.0</v>
+        <v>492.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
+        <v>685</v>
+      </c>
+      <c r="D206" s="9" t="s">
         <v>686</v>
       </c>
-      <c r="D206" s="9" t="s">
+      <c r="E206" s="18" t="s">
         <v>687</v>
-      </c>
-[...1 lines deleted...]
-        <v>688</v>
       </c>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I206" s="8" t="s">
-        <v>684</v>
+        <v>688</v>
       </c>
       <c r="J206" s="8" t="s">
         <v>689</v>
       </c>
       <c r="K206" s="12">
         <v>2584.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
         <v>690</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>691</v>
       </c>
       <c r="E207" s="18" t="s">
         <v>692</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I207" s="8" t="s">
-        <v>27</v>
+        <v>688</v>
       </c>
       <c r="J207" s="8" t="s">
         <v>693</v>
       </c>
       <c r="K207" s="12">
-        <v>1877.0</v>
+        <v>2584.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
-    <row r="208" spans="1:13" outlineLevel="1">
-      <c r="A208" s="14" t="s">
+    <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A208" s="15">
+        <v>7</v>
+      </c>
+      <c r="B208" s="7"/>
+      <c r="C208" s="8" t="s">
         <v>694</v>
       </c>
-      <c r="E208" s="16"/>
-[...4 lines deleted...]
-      <c r="A209" s="2" t="s">
+      <c r="D208" s="9" t="s">
+        <v>695</v>
+      </c>
+      <c r="E208" s="18" t="s">
+        <v>696</v>
+      </c>
+      <c r="F208" s="8"/>
+      <c r="G208" s="8"/>
+      <c r="H208" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I208" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J208" s="8" t="s">
+        <v>697</v>
+      </c>
+      <c r="K208" s="12">
+        <v>1877.0</v>
+      </c>
+      <c r="L208" s="7"/>
+      <c r="M208" s="12">
+        <f>K208*L208</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="209" spans="1:13" outlineLevel="1">
+      <c r="A209" s="14" t="s">
+        <v>698</v>
+      </c>
+      <c r="E209" s="16"/>
+      <c r="K209" s="10"/>
+      <c r="M209" s="10"/>
+    </row>
+    <row r="210" spans="1:13" outlineLevel="2">
+      <c r="A210" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B209" s="3" t="s">
+      <c r="B210" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C209" s="4" t="s">
+      <c r="C210" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D209" s="3" t="s">
+      <c r="D210" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E209" s="17" t="s">
+      <c r="E210" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F209" s="4" t="s">
+      <c r="F210" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G209" s="4" t="s">
+      <c r="G210" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H209" s="5" t="s">
+      <c r="H210" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I209" s="4" t="s">
+      <c r="I210" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J209" s="3" t="s">
+      <c r="J210" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K209" s="13" t="s">
+      <c r="K210" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L209" s="4" t="s">
+      <c r="L210" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M209" s="11" t="s">
+      <c r="M210" s="11" t="s">
         <v>21</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>695</v>
+        <v>243</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>696</v>
+        <v>244</v>
       </c>
       <c r="E211" s="18" t="s">
-        <v>697</v>
+        <v>245</v>
       </c>
       <c r="F211" s="8"/>
-      <c r="G211" s="8"/>
+      <c r="G211" s="8" t="s">
+        <v>246</v>
+      </c>
       <c r="H211" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I211" s="8" t="s">
-        <v>27</v>
+        <v>247</v>
       </c>
       <c r="J211" s="8" t="s">
-        <v>698</v>
+        <v>248</v>
       </c>
       <c r="K211" s="12">
-        <v>1298.0</v>
+        <v>1199.0</v>
       </c>
       <c r="L211" s="7"/>
       <c r="M211" s="12">
         <f>K211*L211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
         <v>699</v>
       </c>
       <c r="D212" s="9" t="s">
         <v>700</v>
       </c>
       <c r="E212" s="18" t="s">
         <v>701</v>
       </c>
       <c r="F212" s="8"/>
       <c r="G212" s="8"/>
       <c r="H212" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I212" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="J212" s="8" t="s">
         <v>702</v>
       </c>
       <c r="K212" s="12">
-        <v>3600.0</v>
+        <v>1298.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
         <v>703</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>704</v>
       </c>
       <c r="E213" s="18" t="s">
         <v>705</v>
       </c>
       <c r="F213" s="8"/>
-      <c r="G213" s="8" t="s">
+      <c r="G213" s="8"/>
+      <c r="H213" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I213" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J213" s="8" t="s">
         <v>706</v>
       </c>
-      <c r="H213" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K213" s="12">
-        <v>981.0</v>
+        <v>3600.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="D214" s="9" t="s">
         <v>708</v>
       </c>
-      <c r="D214" s="9" t="s">
+      <c r="E214" s="18" t="s">
         <v>709</v>
       </c>
-      <c r="E214" s="18" t="s">
+      <c r="F214" s="8"/>
+      <c r="G214" s="8" t="s">
         <v>710</v>
       </c>
-      <c r="F214" s="8"/>
-      <c r="G214" s="8"/>
       <c r="H214" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I214" s="8" t="s">
-        <v>357</v>
+        <v>27</v>
       </c>
       <c r="J214" s="8" t="s">
         <v>711</v>
       </c>
       <c r="K214" s="12">
-        <v>669.0</v>
+        <v>981.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
         <v>712</v>
       </c>
       <c r="D215" s="9" t="s">
         <v>713</v>
       </c>
       <c r="E215" s="18" t="s">
         <v>714</v>
       </c>
       <c r="F215" s="8"/>
-      <c r="G215" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G215" s="8"/>
       <c r="H215" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I215" s="8" t="s">
-        <v>27</v>
+        <v>361</v>
       </c>
       <c r="J215" s="8" t="s">
         <v>715</v>
       </c>
       <c r="K215" s="12">
-        <v>998.0</v>
+        <v>669.0</v>
       </c>
       <c r="L215" s="7"/>
       <c r="M215" s="12">
         <f>K215*L215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
         <v>716</v>
       </c>
       <c r="D216" s="9" t="s">
         <v>717</v>
       </c>
       <c r="E216" s="18" t="s">
         <v>718</v>
       </c>
       <c r="F216" s="8"/>
-      <c r="G216" s="8"/>
+      <c r="G216" s="8" t="s">
+        <v>710</v>
+      </c>
       <c r="H216" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I216" s="8" t="s">
-        <v>232</v>
+        <v>27</v>
       </c>
       <c r="J216" s="8" t="s">
         <v>719</v>
       </c>
       <c r="K216" s="12">
-        <v>1530.0</v>
+        <v>998.0</v>
       </c>
       <c r="L216" s="7"/>
       <c r="M216" s="12">
         <f>K216*L216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
         <v>720</v>
       </c>
       <c r="D217" s="9" t="s">
         <v>721</v>
       </c>
       <c r="E217" s="18" t="s">
         <v>722</v>
       </c>
       <c r="F217" s="8"/>
-      <c r="G217" s="8" t="s">
+      <c r="G217" s="8"/>
+      <c r="H217" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I217" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="J217" s="8" t="s">
         <v>723</v>
       </c>
-      <c r="H217" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K217" s="12">
-        <v>3150.0</v>
+        <v>1530.0</v>
       </c>
       <c r="L217" s="7"/>
       <c r="M217" s="12">
         <f>K217*L217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
+        <v>724</v>
+      </c>
+      <c r="D218" s="9" t="s">
         <v>725</v>
       </c>
-      <c r="D218" s="9" t="s">
+      <c r="E218" s="18" t="s">
         <v>726</v>
       </c>
-      <c r="E218" s="18" t="s">
+      <c r="F218" s="8"/>
+      <c r="G218" s="8" t="s">
         <v>727</v>
       </c>
-      <c r="F218" s="8"/>
-      <c r="G218" s="8"/>
       <c r="H218" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I218" s="8"/>
+      <c r="I218" s="8" t="s">
+        <v>33</v>
+      </c>
       <c r="J218" s="8" t="s">
         <v>728</v>
       </c>
       <c r="K218" s="12">
-        <v>1102.0</v>
+        <v>3150.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
         <v>729</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>730</v>
       </c>
       <c r="E219" s="18" t="s">
         <v>731</v>
       </c>
       <c r="F219" s="8"/>
-      <c r="G219" s="8" t="s">
+      <c r="G219" s="8"/>
+      <c r="H219" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I219" s="8"/>
+      <c r="J219" s="8" t="s">
         <v>732</v>
       </c>
-      <c r="H219" s="7" t="s">
-[...3 lines deleted...]
-      <c r="J219" s="8"/>
       <c r="K219" s="12">
-        <v>770.0</v>
+        <v>1102.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
         <v>733</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>734</v>
       </c>
       <c r="E220" s="18" t="s">
         <v>735</v>
       </c>
       <c r="F220" s="8"/>
-      <c r="G220" s="8"/>
+      <c r="G220" s="8" t="s">
+        <v>736</v>
+      </c>
       <c r="H220" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I220" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I220" s="8"/>
+      <c r="J220" s="8"/>
       <c r="K220" s="12">
-        <v>685.0</v>
+        <v>770.0</v>
       </c>
       <c r="L220" s="7"/>
       <c r="M220" s="12">
         <f>K220*L220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
         <v>737</v>
       </c>
       <c r="D221" s="9" t="s">
         <v>738</v>
       </c>
       <c r="E221" s="18" t="s">
         <v>739</v>
       </c>
       <c r="F221" s="8"/>
       <c r="G221" s="8"/>
       <c r="H221" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I221" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J221" s="8" t="s">
         <v>740</v>
       </c>
-      <c r="J221" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K221" s="12">
-        <v>632.0</v>
+        <v>685.0</v>
       </c>
       <c r="L221" s="7"/>
       <c r="M221" s="12">
         <f>K221*L221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
+        <v>741</v>
+      </c>
+      <c r="D222" s="9" t="s">
         <v>742</v>
       </c>
-      <c r="D222" s="9" t="s">
+      <c r="E222" s="18" t="s">
         <v>743</v>
-      </c>
-[...1 lines deleted...]
-        <v>744</v>
       </c>
       <c r="F222" s="8"/>
       <c r="G222" s="8"/>
       <c r="H222" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I222" s="8" t="s">
+        <v>744</v>
+      </c>
+      <c r="J222" s="8" t="s">
         <v>745</v>
       </c>
-      <c r="J222" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K222" s="12">
-        <v>2808.0</v>
+        <v>632.0</v>
       </c>
       <c r="L222" s="7"/>
       <c r="M222" s="12">
         <f>K222*L222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
+        <v>746</v>
+      </c>
+      <c r="D223" s="9" t="s">
         <v>747</v>
       </c>
-      <c r="D223" s="9" t="s">
+      <c r="E223" s="18" t="s">
         <v>748</v>
-      </c>
-[...1 lines deleted...]
-        <v>749</v>
       </c>
       <c r="F223" s="8"/>
       <c r="G223" s="8"/>
       <c r="H223" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I223" s="8" t="s">
-        <v>357</v>
+        <v>749</v>
       </c>
       <c r="J223" s="8" t="s">
         <v>750</v>
       </c>
       <c r="K223" s="12">
-        <v>1082.0</v>
+        <v>2808.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
         <v>751</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>752</v>
       </c>
       <c r="E224" s="18" t="s">
         <v>753</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8"/>
       <c r="H224" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I224" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="J224" s="8" t="s">
         <v>754</v>
       </c>
-      <c r="J224" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K224" s="12">
-        <v>930.0</v>
+        <v>1082.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="D225" s="9" t="s">
         <v>756</v>
       </c>
-      <c r="D225" s="9" t="s">
+      <c r="E225" s="18" t="s">
         <v>757</v>
-      </c>
-[...1 lines deleted...]
-        <v>758</v>
       </c>
       <c r="F225" s="8"/>
       <c r="G225" s="8"/>
       <c r="H225" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I225" s="8" t="s">
+        <v>758</v>
+      </c>
+      <c r="J225" s="8" t="s">
         <v>759</v>
       </c>
-      <c r="J225" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K225" s="12">
-        <v>1108.0</v>
+        <v>930.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
+        <v>760</v>
+      </c>
+      <c r="D226" s="9" t="s">
         <v>761</v>
       </c>
-      <c r="D226" s="9" t="s">
+      <c r="E226" s="18" t="s">
         <v>762</v>
-      </c>
-[...1 lines deleted...]
-        <v>763</v>
       </c>
       <c r="F226" s="8"/>
       <c r="G226" s="8"/>
       <c r="H226" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I226" s="8" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="J226" s="8" t="s">
         <v>764</v>
       </c>
       <c r="K226" s="12">
-        <v>1020.0</v>
+        <v>1065.0</v>
       </c>
       <c r="L226" s="7"/>
       <c r="M226" s="12">
         <f>K226*L226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D227" s="9" t="s">
         <v>766</v>
       </c>
       <c r="E227" s="18" t="s">
         <v>767</v>
       </c>
       <c r="F227" s="8"/>
       <c r="G227" s="8"/>
       <c r="H227" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I227" s="8" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="J227" s="8" t="s">
         <v>768</v>
       </c>
       <c r="K227" s="12">
-        <v>1065.0</v>
+        <v>981.0</v>
       </c>
       <c r="L227" s="7"/>
       <c r="M227" s="12">
         <f>K227*L227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
         <v>769</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>770</v>
       </c>
       <c r="E228" s="18" t="s">
         <v>771</v>
       </c>
       <c r="F228" s="8"/>
       <c r="G228" s="8"/>
       <c r="H228" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I228" s="8" t="s">
-        <v>754</v>
+        <v>361</v>
       </c>
       <c r="J228" s="8" t="s">
         <v>772</v>
       </c>
       <c r="K228" s="12">
-        <v>981.0</v>
+        <v>660.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
         <v>773</v>
       </c>
       <c r="D229" s="9" t="s">
         <v>774</v>
       </c>
       <c r="E229" s="18" t="s">
         <v>775</v>
       </c>
       <c r="F229" s="8"/>
       <c r="G229" s="8"/>
       <c r="H229" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I229" s="8" t="s">
-        <v>357</v>
+        <v>758</v>
       </c>
       <c r="J229" s="8" t="s">
         <v>776</v>
       </c>
       <c r="K229" s="12">
-        <v>660.0</v>
+        <v>947.0</v>
       </c>
       <c r="L229" s="7"/>
       <c r="M229" s="12">
         <f>K229*L229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="15">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
         <v>777</v>
       </c>
       <c r="D230" s="9" t="s">
         <v>778</v>
       </c>
       <c r="E230" s="18" t="s">
         <v>779</v>
       </c>
       <c r="F230" s="8"/>
       <c r="G230" s="8"/>
       <c r="H230" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I230" s="8" t="s">
-        <v>754</v>
+        <v>361</v>
       </c>
       <c r="J230" s="8" t="s">
         <v>780</v>
       </c>
       <c r="K230" s="12">
-        <v>947.0</v>
+        <v>628.0</v>
       </c>
       <c r="L230" s="7"/>
       <c r="M230" s="12">
         <f>K230*L230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
         <v>781</v>
       </c>
       <c r="D231" s="9" t="s">
         <v>782</v>
       </c>
       <c r="E231" s="18" t="s">
         <v>783</v>
       </c>
       <c r="F231" s="8"/>
       <c r="G231" s="8"/>
       <c r="H231" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I231" s="8" t="s">
-        <v>357</v>
+        <v>27</v>
       </c>
       <c r="J231" s="8" t="s">
         <v>784</v>
       </c>
       <c r="K231" s="12">
-        <v>628.0</v>
+        <v>1014.0</v>
       </c>
       <c r="L231" s="7"/>
       <c r="M231" s="12">
         <f>K231*L231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
         <v>785</v>
       </c>
       <c r="D232" s="9" t="s">
         <v>786</v>
       </c>
       <c r="E232" s="18" t="s">
         <v>787</v>
       </c>
       <c r="F232" s="8"/>
       <c r="G232" s="8"/>
       <c r="H232" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>27</v>
+        <v>55</v>
       </c>
       <c r="J232" s="8" t="s">
         <v>788</v>
       </c>
       <c r="K232" s="12">
         <v>1014.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
         <v>789</v>
       </c>
       <c r="D233" s="9" t="s">
         <v>790</v>
       </c>
       <c r="E233" s="18" t="s">
         <v>791</v>
       </c>
       <c r="F233" s="8"/>
       <c r="G233" s="8"/>
       <c r="H233" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I233" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J233" s="8" t="s">
         <v>792</v>
       </c>
       <c r="K233" s="12">
-        <v>1014.0</v>
+        <v>1007.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
         <v>793</v>
       </c>
       <c r="D234" s="9" t="s">
         <v>794</v>
       </c>
       <c r="E234" s="18" t="s">
         <v>795</v>
       </c>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I234" s="8" t="s">
-        <v>55</v>
+        <v>758</v>
       </c>
       <c r="J234" s="8" t="s">
         <v>796</v>
       </c>
       <c r="K234" s="12">
-        <v>1007.0</v>
+        <v>973.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="15">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
         <v>797</v>
       </c>
       <c r="D235" s="9" t="s">
         <v>798</v>
       </c>
       <c r="E235" s="18" t="s">
         <v>799</v>
       </c>
       <c r="F235" s="8"/>
       <c r="G235" s="8"/>
       <c r="H235" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I235" s="8" t="s">
-        <v>754</v>
+        <v>361</v>
       </c>
       <c r="J235" s="8" t="s">
         <v>800</v>
       </c>
       <c r="K235" s="12">
-        <v>973.0</v>
+        <v>673.0</v>
       </c>
       <c r="L235" s="7"/>
       <c r="M235" s="12">
         <f>K235*L235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="15">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
         <v>801</v>
       </c>
       <c r="D236" s="9" t="s">
         <v>802</v>
       </c>
       <c r="E236" s="18" t="s">
         <v>803</v>
       </c>
       <c r="F236" s="8"/>
       <c r="G236" s="8"/>
       <c r="H236" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I236" s="8" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="J236" s="8" t="s">
         <v>804</v>
       </c>
       <c r="K236" s="12">
         <v>673.0</v>
       </c>
       <c r="L236" s="7"/>
       <c r="M236" s="12">
         <f>K236*L236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="15">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
         <v>805</v>
       </c>
       <c r="D237" s="9" t="s">
         <v>806</v>
       </c>
       <c r="E237" s="18" t="s">
         <v>807</v>
       </c>
       <c r="F237" s="8"/>
       <c r="G237" s="8"/>
       <c r="H237" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I237" s="8" t="s">
-        <v>357</v>
+        <v>33</v>
       </c>
       <c r="J237" s="8" t="s">
         <v>808</v>
       </c>
       <c r="K237" s="12">
-        <v>673.0</v>
+        <v>3462.0</v>
       </c>
       <c r="L237" s="7"/>
       <c r="M237" s="12">
         <f>K237*L237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="15">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B238" s="7"/>
       <c r="C238" s="8" t="s">
         <v>809</v>
       </c>
       <c r="D238" s="9" t="s">
         <v>810</v>
       </c>
       <c r="E238" s="18" t="s">
         <v>811</v>
       </c>
       <c r="F238" s="8"/>
       <c r="G238" s="8"/>
       <c r="H238" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I238" s="8" t="s">
-        <v>33</v>
+        <v>758</v>
       </c>
       <c r="J238" s="8" t="s">
         <v>812</v>
       </c>
       <c r="K238" s="12">
-        <v>3462.0</v>
+        <v>1044.0</v>
       </c>
       <c r="L238" s="7"/>
       <c r="M238" s="12">
         <f>K238*L238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="15">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B239" s="7"/>
       <c r="C239" s="8" t="s">
         <v>813</v>
       </c>
       <c r="D239" s="9" t="s">
         <v>814</v>
       </c>
       <c r="E239" s="18" t="s">
         <v>815</v>
       </c>
       <c r="F239" s="8"/>
       <c r="G239" s="8"/>
       <c r="H239" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I239" s="8" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="J239" s="8" t="s">
         <v>816</v>
       </c>
       <c r="K239" s="12">
-        <v>1044.0</v>
+        <v>1099.0</v>
       </c>
       <c r="L239" s="7"/>
       <c r="M239" s="12">
         <f>K239*L239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
         <v>817</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>818</v>
       </c>
       <c r="E240" s="18" t="s">
         <v>819</v>
       </c>
       <c r="F240" s="8"/>
       <c r="G240" s="8"/>
       <c r="H240" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I240" s="8" t="s">
-        <v>754</v>
+        <v>763</v>
       </c>
       <c r="J240" s="8" t="s">
         <v>820</v>
       </c>
       <c r="K240" s="12">
-        <v>1099.0</v>
+        <v>1171.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D241" s="9" t="s">
         <v>822</v>
       </c>
       <c r="E241" s="18" t="s">
         <v>823</v>
       </c>
       <c r="F241" s="8"/>
       <c r="G241" s="8"/>
       <c r="H241" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I241" s="8" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="J241" s="8" t="s">
         <v>824</v>
       </c>
       <c r="K241" s="12">
-        <v>1171.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
         <v>825</v>
       </c>
       <c r="D242" s="9" t="s">
         <v>826</v>
       </c>
       <c r="E242" s="18" t="s">
         <v>827</v>
       </c>
       <c r="F242" s="8"/>
       <c r="G242" s="8"/>
       <c r="H242" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I242" s="8" t="s">
-        <v>754</v>
+        <v>361</v>
       </c>
       <c r="J242" s="8" t="s">
         <v>828</v>
       </c>
       <c r="K242" s="12">
-        <v>1040.0</v>
+        <v>650.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="15">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
         <v>829</v>
       </c>
       <c r="D243" s="9" t="s">
         <v>830</v>
       </c>
       <c r="E243" s="18" t="s">
         <v>831</v>
       </c>
       <c r="F243" s="8"/>
       <c r="G243" s="8"/>
       <c r="H243" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I243" s="8" t="s">
-        <v>357</v>
+        <v>72</v>
       </c>
       <c r="J243" s="8" t="s">
         <v>832</v>
       </c>
       <c r="K243" s="12">
-        <v>650.0</v>
+        <v>1061.0</v>
       </c>
       <c r="L243" s="7"/>
       <c r="M243" s="12">
         <f>K243*L243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="15">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
         <v>833</v>
       </c>
       <c r="D244" s="9" t="s">
         <v>834</v>
       </c>
       <c r="E244" s="18" t="s">
         <v>835</v>
       </c>
       <c r="F244" s="8"/>
       <c r="G244" s="8"/>
       <c r="H244" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I244" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J244" s="8" t="s">
-        <v>836</v>
+        <v>824</v>
       </c>
       <c r="K244" s="12">
-        <v>1061.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L244" s="7"/>
       <c r="M244" s="12">
         <f>K244*L244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
+        <v>836</v>
+      </c>
+      <c r="D245" s="9" t="s">
         <v>837</v>
       </c>
-      <c r="D245" s="9" t="s">
+      <c r="E245" s="18" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>839</v>
       </c>
       <c r="F245" s="8"/>
       <c r="G245" s="8"/>
       <c r="H245" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I245" s="8" t="s">
-        <v>72</v>
+        <v>839</v>
       </c>
       <c r="J245" s="8" t="s">
-        <v>828</v>
+        <v>840</v>
       </c>
       <c r="K245" s="12">
-        <v>1040.0</v>
+        <v>470.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="D246" s="9" t="s">
-        <v>841</v>
+        <v>842</v>
       </c>
       <c r="E246" s="18" t="s">
-        <v>842</v>
+        <v>843</v>
       </c>
       <c r="F246" s="8"/>
       <c r="G246" s="8"/>
       <c r="H246" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I246" s="8" t="s">
-        <v>843</v>
+        <v>72</v>
       </c>
       <c r="J246" s="8" t="s">
         <v>844</v>
       </c>
       <c r="K246" s="12">
-        <v>470.0</v>
+        <v>1086.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="15">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
         <v>845</v>
       </c>
       <c r="D247" s="9" t="s">
         <v>846</v>
       </c>
       <c r="E247" s="18" t="s">
         <v>847</v>
       </c>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
       <c r="H247" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I247" s="8" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="J247" s="8" t="s">
         <v>848</v>
       </c>
       <c r="K247" s="12">
-        <v>1086.0</v>
+        <v>1238.0</v>
       </c>
       <c r="L247" s="7"/>
       <c r="M247" s="12">
         <f>K247*L247</f>
         <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A248" s="15">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B248" s="7"/>
       <c r="C248" s="8" t="s">
         <v>849</v>
       </c>
       <c r="D248" s="9" t="s">
         <v>850</v>
       </c>
       <c r="E248" s="18" t="s">
         <v>851</v>
       </c>
       <c r="F248" s="8"/>
       <c r="G248" s="8"/>
       <c r="H248" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I248" s="8" t="s">
         <v>247</v>
       </c>
       <c r="J248" s="8" t="s">
         <v>852</v>
       </c>
       <c r="K248" s="12">
-        <v>1238.0</v>
+        <v>1213.0</v>
       </c>
       <c r="L248" s="7"/>
       <c r="M248" s="12">
         <f>K248*L248</f>
         <v>0</v>
       </c>
     </row>
     <row r="249" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A249" s="15">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B249" s="7"/>
       <c r="C249" s="8" t="s">
         <v>853</v>
       </c>
       <c r="D249" s="9" t="s">
         <v>854</v>
       </c>
       <c r="E249" s="18" t="s">
         <v>855</v>
       </c>
       <c r="F249" s="8"/>
       <c r="G249" s="8"/>
       <c r="H249" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I249" s="8" t="s">
-        <v>247</v>
+        <v>72</v>
       </c>
       <c r="J249" s="8" t="s">
         <v>856</v>
       </c>
       <c r="K249" s="12">
-        <v>1213.0</v>
+        <v>1053.0</v>
       </c>
       <c r="L249" s="7"/>
       <c r="M249" s="12">
         <f>K249*L249</f>
         <v>0</v>
       </c>
     </row>
     <row r="250" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A250" s="15">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B250" s="7"/>
       <c r="C250" s="8" t="s">
         <v>857</v>
       </c>
       <c r="D250" s="9" t="s">
         <v>858</v>
       </c>
       <c r="E250" s="18" t="s">
         <v>859</v>
       </c>
       <c r="F250" s="8"/>
       <c r="G250" s="8"/>
       <c r="H250" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I250" s="8" t="s">
-        <v>72</v>
+        <v>247</v>
       </c>
       <c r="J250" s="8" t="s">
         <v>860</v>
       </c>
       <c r="K250" s="12">
-        <v>1053.0</v>
+        <v>1141.0</v>
       </c>
       <c r="L250" s="7"/>
       <c r="M250" s="12">
         <f>K250*L250</f>
         <v>0</v>
       </c>
     </row>
     <row r="251" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A251" s="15">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B251" s="7"/>
       <c r="C251" s="8" t="s">
         <v>861</v>
       </c>
       <c r="D251" s="9" t="s">
         <v>862</v>
       </c>
       <c r="E251" s="18" t="s">
         <v>863</v>
       </c>
       <c r="F251" s="8"/>
       <c r="G251" s="8"/>
       <c r="H251" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I251" s="8" t="s">
         <v>247</v>
       </c>
       <c r="J251" s="8" t="s">
         <v>864</v>
       </c>
       <c r="K251" s="12">
-        <v>1141.0</v>
+        <v>1188.0</v>
       </c>
       <c r="L251" s="7"/>
       <c r="M251" s="12">
         <f>K251*L251</f>
         <v>0</v>
       </c>
     </row>
     <row r="252" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A252" s="15">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B252" s="7"/>
       <c r="C252" s="8" t="s">
         <v>865</v>
       </c>
       <c r="D252" s="9" t="s">
         <v>866</v>
       </c>
       <c r="E252" s="18" t="s">
         <v>867</v>
       </c>
       <c r="F252" s="8"/>
       <c r="G252" s="8"/>
       <c r="H252" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I252" s="8" t="s">
-        <v>247</v>
+        <v>78</v>
       </c>
       <c r="J252" s="8" t="s">
         <v>868</v>
       </c>
       <c r="K252" s="12">
-        <v>1188.0</v>
+        <v>651.0</v>
       </c>
       <c r="L252" s="7"/>
       <c r="M252" s="12">
         <f>K252*L252</f>
         <v>0</v>
       </c>
     </row>
     <row r="253" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A253" s="15">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B253" s="7"/>
       <c r="C253" s="8" t="s">
         <v>869</v>
       </c>
       <c r="D253" s="9" t="s">
         <v>870</v>
       </c>
       <c r="E253" s="18" t="s">
         <v>871</v>
       </c>
       <c r="F253" s="8"/>
       <c r="G253" s="8"/>
       <c r="H253" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I253" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J253" s="8" t="s">
         <v>872</v>
       </c>
       <c r="K253" s="12">
-        <v>651.0</v>
+        <v>654.0</v>
       </c>
       <c r="L253" s="7"/>
       <c r="M253" s="12">
         <f>K253*L253</f>
         <v>0</v>
       </c>
     </row>
     <row r="254" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A254" s="15">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="B254" s="7"/>
       <c r="C254" s="8" t="s">
         <v>873</v>
       </c>
       <c r="D254" s="9" t="s">
         <v>874</v>
       </c>
       <c r="E254" s="18" t="s">
         <v>875</v>
       </c>
       <c r="F254" s="8"/>
       <c r="G254" s="8"/>
       <c r="H254" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I254" s="8" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="J254" s="8" t="s">
         <v>876</v>
       </c>
       <c r="K254" s="12">
-        <v>654.0</v>
+        <v>1162.0</v>
       </c>
       <c r="L254" s="7"/>
       <c r="M254" s="12">
         <f>K254*L254</f>
         <v>0</v>
       </c>
     </row>
     <row r="255" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A255" s="15">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B255" s="7"/>
       <c r="C255" s="8" t="s">
         <v>877</v>
       </c>
       <c r="D255" s="9" t="s">
         <v>878</v>
       </c>
       <c r="E255" s="18" t="s">
         <v>879</v>
       </c>
       <c r="F255" s="8"/>
       <c r="G255" s="8"/>
       <c r="H255" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I255" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J255" s="8" t="s">
         <v>880</v>
       </c>
       <c r="K255" s="12">
         <v>1162.0</v>
       </c>
       <c r="L255" s="7"/>
       <c r="M255" s="12">
         <f>K255*L255</f>
         <v>0</v>
       </c>
     </row>
     <row r="256" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A256" s="15">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B256" s="7"/>
       <c r="C256" s="8" t="s">
         <v>881</v>
       </c>
       <c r="D256" s="9" t="s">
         <v>882</v>
       </c>
       <c r="E256" s="18" t="s">
         <v>883</v>
       </c>
       <c r="F256" s="8"/>
       <c r="G256" s="8"/>
       <c r="H256" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I256" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J256" s="8" t="s">
         <v>884</v>
       </c>
       <c r="K256" s="12">
-        <v>1162.0</v>
+        <v>968.0</v>
       </c>
       <c r="L256" s="7"/>
       <c r="M256" s="12">
         <f>K256*L256</f>
         <v>0</v>
       </c>
     </row>
     <row r="257" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A257" s="15">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B257" s="7"/>
       <c r="C257" s="8" t="s">
         <v>885</v>
       </c>
       <c r="D257" s="9" t="s">
         <v>886</v>
       </c>
       <c r="E257" s="18" t="s">
         <v>887</v>
       </c>
       <c r="F257" s="8"/>
       <c r="G257" s="8"/>
       <c r="H257" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I257" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J257" s="8" t="s">
         <v>888</v>
       </c>
       <c r="K257" s="12">
-        <v>968.0</v>
+        <v>1086.0</v>
       </c>
       <c r="L257" s="7"/>
       <c r="M257" s="12">
         <f>K257*L257</f>
         <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A258" s="15">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="B258" s="7"/>
       <c r="C258" s="8" t="s">
         <v>889</v>
       </c>
       <c r="D258" s="9" t="s">
         <v>890</v>
       </c>
       <c r="E258" s="18" t="s">
         <v>891</v>
       </c>
       <c r="F258" s="8"/>
       <c r="G258" s="8"/>
       <c r="H258" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I258" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J258" s="8" t="s">
         <v>892</v>
       </c>
       <c r="K258" s="12">
-        <v>1086.0</v>
+        <v>1226.0</v>
       </c>
       <c r="L258" s="7"/>
       <c r="M258" s="12">
         <f>K258*L258</f>
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A259" s="15">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B259" s="7"/>
       <c r="C259" s="8" t="s">
         <v>893</v>
       </c>
       <c r="D259" s="9" t="s">
         <v>894</v>
       </c>
       <c r="E259" s="18" t="s">
         <v>895</v>
       </c>
       <c r="F259" s="8"/>
       <c r="G259" s="8"/>
       <c r="H259" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I259" s="8" t="s">
-        <v>39</v>
+        <v>272</v>
       </c>
       <c r="J259" s="8" t="s">
         <v>896</v>
       </c>
       <c r="K259" s="12">
-        <v>1226.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L259" s="7"/>
       <c r="M259" s="12">
         <f>K259*L259</f>
         <v>0</v>
       </c>
     </row>
     <row r="260" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A260" s="15">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="B260" s="7"/>
       <c r="C260" s="8" t="s">
         <v>897</v>
       </c>
       <c r="D260" s="9" t="s">
         <v>898</v>
       </c>
       <c r="E260" s="18" t="s">
         <v>899</v>
       </c>
       <c r="F260" s="8"/>
       <c r="G260" s="8"/>
       <c r="H260" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I260" s="8" t="s">
-        <v>272</v>
+        <v>78</v>
       </c>
       <c r="J260" s="8" t="s">
         <v>900</v>
       </c>
       <c r="K260" s="12">
-        <v>1268.0</v>
+        <v>740.0</v>
       </c>
       <c r="L260" s="7"/>
       <c r="M260" s="12">
         <f>K260*L260</f>
         <v>0</v>
       </c>
     </row>
     <row r="261" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A261" s="15">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B261" s="7"/>
       <c r="C261" s="8" t="s">
         <v>901</v>
       </c>
       <c r="D261" s="9" t="s">
         <v>902</v>
       </c>
       <c r="E261" s="18" t="s">
         <v>903</v>
       </c>
       <c r="F261" s="8"/>
       <c r="G261" s="8"/>
       <c r="H261" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I261" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J261" s="8" t="s">
         <v>904</v>
       </c>
       <c r="K261" s="12">
-        <v>740.0</v>
+        <v>668.0</v>
       </c>
       <c r="L261" s="7"/>
       <c r="M261" s="12">
         <f>K261*L261</f>
         <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A262" s="15">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="B262" s="7"/>
       <c r="C262" s="8" t="s">
         <v>905</v>
       </c>
       <c r="D262" s="9" t="s">
         <v>906</v>
       </c>
       <c r="E262" s="18" t="s">
         <v>907</v>
       </c>
       <c r="F262" s="8"/>
       <c r="G262" s="8"/>
       <c r="H262" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I262" s="8" t="s">
-        <v>78</v>
+        <v>908</v>
       </c>
       <c r="J262" s="8" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="K262" s="12">
-        <v>668.0</v>
+        <v>1365.0</v>
       </c>
       <c r="L262" s="7"/>
       <c r="M262" s="12">
         <f>K262*L262</f>
         <v>0</v>
       </c>
     </row>
     <row r="263" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A263" s="15">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B263" s="7"/>
       <c r="C263" s="8" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="D263" s="9" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="E263" s="18" t="s">
-        <v>911</v>
+        <v>912</v>
       </c>
       <c r="F263" s="8"/>
       <c r="G263" s="8"/>
       <c r="H263" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I263" s="8" t="s">
-        <v>912</v>
+        <v>78</v>
       </c>
       <c r="J263" s="8" t="s">
         <v>913</v>
       </c>
       <c r="K263" s="12">
-        <v>1365.0</v>
+        <v>719.0</v>
       </c>
       <c r="L263" s="7"/>
       <c r="M263" s="12">
         <f>K263*L263</f>
         <v>0</v>
       </c>
     </row>
     <row r="264" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A264" s="15">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B264" s="7"/>
       <c r="C264" s="8" t="s">
         <v>914</v>
       </c>
       <c r="D264" s="9" t="s">
         <v>915</v>
       </c>
       <c r="E264" s="18" t="s">
         <v>916</v>
       </c>
       <c r="F264" s="8"/>
       <c r="G264" s="8"/>
       <c r="H264" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I264" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J264" s="8" t="s">
         <v>917</v>
       </c>
       <c r="K264" s="12">
-        <v>719.0</v>
+        <v>672.0</v>
       </c>
       <c r="L264" s="7"/>
       <c r="M264" s="12">
         <f>K264*L264</f>
         <v>0</v>
       </c>
     </row>
     <row r="265" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A265" s="15">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B265" s="7"/>
       <c r="C265" s="8" t="s">
         <v>918</v>
       </c>
       <c r="D265" s="9" t="s">
         <v>919</v>
       </c>
       <c r="E265" s="18" t="s">
         <v>920</v>
       </c>
       <c r="F265" s="8"/>
       <c r="G265" s="8"/>
       <c r="H265" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I265" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J265" s="8" t="s">
         <v>921</v>
       </c>
       <c r="K265" s="12">
         <v>672.0</v>
       </c>
       <c r="L265" s="7"/>
       <c r="M265" s="12">
         <f>K265*L265</f>
         <v>0</v>
       </c>
     </row>
     <row r="266" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A266" s="15">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="B266" s="7"/>
       <c r="C266" s="8" t="s">
-        <v>922</v>
+        <v>138</v>
       </c>
       <c r="D266" s="9" t="s">
-        <v>923</v>
+        <v>139</v>
       </c>
       <c r="E266" s="18" t="s">
-        <v>924</v>
+        <v>140</v>
       </c>
       <c r="F266" s="8"/>
-      <c r="G266" s="8"/>
+      <c r="G266" s="8" t="s">
+        <v>141</v>
+      </c>
       <c r="H266" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I266" s="8" t="s">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="J266" s="8" t="s">
-        <v>925</v>
+        <v>142</v>
       </c>
       <c r="K266" s="12">
-        <v>672.0</v>
+        <v>851.0</v>
       </c>
       <c r="L266" s="7"/>
       <c r="M266" s="12">
         <f>K266*L266</f>
         <v>0</v>
       </c>
     </row>
     <row r="267" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A267" s="15">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="B267" s="7"/>
       <c r="C267" s="8" t="s">
-        <v>138</v>
+        <v>922</v>
       </c>
       <c r="D267" s="9" t="s">
-        <v>139</v>
+        <v>923</v>
       </c>
       <c r="E267" s="18" t="s">
-        <v>140</v>
+        <v>924</v>
       </c>
       <c r="F267" s="8"/>
-      <c r="G267" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G267" s="8"/>
       <c r="H267" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I267" s="8" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="J267" s="8" t="s">
-        <v>142</v>
+        <v>925</v>
       </c>
       <c r="K267" s="12">
-        <v>851.0</v>
+        <v>321.0</v>
       </c>
       <c r="L267" s="7"/>
       <c r="M267" s="12">
         <f>K267*L267</f>
         <v>0</v>
       </c>
     </row>
     <row r="268" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A268" s="15">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B268" s="7"/>
       <c r="C268" s="8" t="s">
         <v>926</v>
       </c>
       <c r="D268" s="9" t="s">
         <v>927</v>
       </c>
       <c r="E268" s="18" t="s">
         <v>928</v>
       </c>
       <c r="F268" s="8"/>
-      <c r="G268" s="8"/>
+      <c r="G268" s="8" t="s">
+        <v>929</v>
+      </c>
       <c r="H268" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I268" s="8" t="s">
-        <v>272</v>
+        <v>124</v>
       </c>
       <c r="J268" s="8" t="s">
-        <v>929</v>
+        <v>930</v>
       </c>
       <c r="K268" s="12">
-        <v>321.0</v>
+        <v>347.0</v>
       </c>
       <c r="L268" s="7"/>
       <c r="M268" s="12">
         <f>K268*L268</f>
         <v>0</v>
       </c>
     </row>
     <row r="269" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A269" s="15">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B269" s="7"/>
       <c r="C269" s="8" t="s">
-        <v>930</v>
+        <v>931</v>
       </c>
       <c r="D269" s="9" t="s">
-        <v>931</v>
+        <v>932</v>
       </c>
       <c r="E269" s="18" t="s">
-        <v>932</v>
+        <v>933</v>
       </c>
       <c r="F269" s="8"/>
       <c r="G269" s="8" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="H269" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I269" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I269" s="8"/>
       <c r="J269" s="8" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
       <c r="K269" s="12">
-        <v>347.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L269" s="7"/>
       <c r="M269" s="12">
         <f>K269*L269</f>
         <v>0</v>
       </c>
     </row>
     <row r="270" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A270" s="15">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="B270" s="7"/>
       <c r="C270" s="8" t="s">
-        <v>935</v>
+        <v>936</v>
       </c>
       <c r="D270" s="9" t="s">
-        <v>936</v>
+        <v>937</v>
       </c>
       <c r="E270" s="18" t="s">
-        <v>937</v>
+        <v>938</v>
       </c>
       <c r="F270" s="8"/>
       <c r="G270" s="8" t="s">
-        <v>938</v>
+        <v>939</v>
       </c>
       <c r="H270" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I270" s="8"/>
+      <c r="I270" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="J270" s="8" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="K270" s="12">
-        <v>1057.0</v>
+        <v>964.0</v>
       </c>
       <c r="L270" s="7"/>
       <c r="M270" s="12">
         <f>K270*L270</f>
         <v>0</v>
       </c>
     </row>
     <row r="271" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A271" s="15">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B271" s="7"/>
       <c r="C271" s="8" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
       <c r="D271" s="9" t="s">
-        <v>941</v>
+        <v>942</v>
       </c>
       <c r="E271" s="18" t="s">
-        <v>942</v>
+        <v>943</v>
       </c>
       <c r="F271" s="8"/>
       <c r="G271" s="8" t="s">
-        <v>943</v>
+        <v>944</v>
       </c>
       <c r="H271" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I271" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J271" s="8" t="s">
-        <v>944</v>
+        <v>945</v>
       </c>
       <c r="K271" s="12">
-        <v>964.0</v>
+        <v>871.0</v>
       </c>
       <c r="L271" s="7"/>
       <c r="M271" s="12">
         <f>K271*L271</f>
         <v>0</v>
       </c>
     </row>
     <row r="272" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A272" s="15">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="B272" s="7"/>
       <c r="C272" s="8" t="s">
-        <v>945</v>
+        <v>147</v>
       </c>
       <c r="D272" s="9" t="s">
-        <v>946</v>
+        <v>148</v>
       </c>
       <c r="E272" s="18" t="s">
-        <v>947</v>
+        <v>149</v>
       </c>
       <c r="F272" s="8"/>
-      <c r="G272" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G272" s="8"/>
       <c r="H272" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I272" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I272" s="8"/>
       <c r="J272" s="8" t="s">
-        <v>949</v>
+        <v>150</v>
       </c>
       <c r="K272" s="12">
-        <v>871.0</v>
+        <v>1258.0</v>
       </c>
       <c r="L272" s="7"/>
       <c r="M272" s="12">
         <f>K272*L272</f>
         <v>0</v>
       </c>
     </row>
     <row r="273" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A273" s="15">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="B273" s="7"/>
       <c r="C273" s="8" t="s">
-        <v>147</v>
+        <v>946</v>
       </c>
       <c r="D273" s="9" t="s">
-        <v>148</v>
+        <v>947</v>
       </c>
       <c r="E273" s="18" t="s">
-        <v>149</v>
+        <v>948</v>
       </c>
       <c r="F273" s="8"/>
       <c r="G273" s="8"/>
       <c r="H273" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I273" s="8"/>
+      <c r="I273" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J273" s="8" t="s">
-        <v>150</v>
+        <v>949</v>
       </c>
       <c r="K273" s="12">
-        <v>1258.0</v>
+        <v>1147.0</v>
       </c>
       <c r="L273" s="7"/>
       <c r="M273" s="12">
         <f>K273*L273</f>
         <v>0</v>
       </c>
     </row>
     <row r="274" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A274" s="15">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B274" s="7"/>
       <c r="C274" s="8" t="s">
         <v>950</v>
       </c>
       <c r="D274" s="9" t="s">
         <v>951</v>
       </c>
       <c r="E274" s="18" t="s">
         <v>952</v>
       </c>
       <c r="F274" s="8"/>
       <c r="G274" s="8"/>
       <c r="H274" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I274" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I274" s="8"/>
       <c r="J274" s="8" t="s">
         <v>953</v>
       </c>
       <c r="K274" s="12">
-        <v>1147.0</v>
+        <v>731.0</v>
       </c>
       <c r="L274" s="7"/>
       <c r="M274" s="12">
         <f>K274*L274</f>
         <v>0</v>
       </c>
     </row>
     <row r="275" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A275" s="15">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="B275" s="7"/>
       <c r="C275" s="8" t="s">
         <v>954</v>
       </c>
       <c r="D275" s="9" t="s">
         <v>955</v>
       </c>
       <c r="E275" s="18" t="s">
         <v>956</v>
       </c>
       <c r="F275" s="8"/>
       <c r="G275" s="8"/>
       <c r="H275" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I275" s="8"/>
+      <c r="I275" s="8" t="s">
+        <v>72</v>
+      </c>
       <c r="J275" s="8" t="s">
         <v>957</v>
       </c>
       <c r="K275" s="12">
-        <v>731.0</v>
+        <v>1500.0</v>
       </c>
       <c r="L275" s="7"/>
       <c r="M275" s="12">
         <f>K275*L275</f>
         <v>0</v>
       </c>
     </row>
-    <row r="276" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C276" s="8" t="s">
+    <row r="276" spans="1:13" outlineLevel="1">
+      <c r="A276" s="14" t="s">
         <v>958</v>
       </c>
-      <c r="D276" s="9" t="s">
+      <c r="E276" s="16"/>
+      <c r="K276" s="10"/>
+      <c r="M276" s="10"/>
+    </row>
+    <row r="277" spans="1:13" outlineLevel="2">
+      <c r="A277" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B277" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C277" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D277" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E277" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F277" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G277" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H277" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I277" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J277" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K277" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L277" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M277" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="278" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A278" s="15">
+        <v>1</v>
+      </c>
+      <c r="B278" s="7"/>
+      <c r="C278" s="8" t="s">
         <v>959</v>
       </c>
-      <c r="E276" s="18" t="s">
+      <c r="D278" s="9" t="s">
         <v>960</v>
       </c>
-      <c r="F276" s="8"/>
-[...7 lines deleted...]
-      <c r="J276" s="8" t="s">
+      <c r="E278" s="18" t="s">
         <v>961</v>
       </c>
-      <c r="K276" s="12">
-[...9 lines deleted...]
-      <c r="A277" s="14" t="s">
+      <c r="F278" s="8"/>
+      <c r="G278" s="8"/>
+      <c r="H278" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I278" s="8" t="s">
         <v>962</v>
       </c>
-      <c r="E277" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="J278" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="K278" s="12">
+        <v>82.0</v>
+      </c>
+      <c r="L278" s="7"/>
+      <c r="M278" s="12">
+        <f>K278*L278</f>
+        <v>0</v>
       </c>
     </row>
     <row r="279" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A279" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B279" s="7"/>
       <c r="C279" s="8" t="s">
-        <v>963</v>
+        <v>964</v>
       </c>
       <c r="D279" s="9" t="s">
-        <v>964</v>
+        <v>965</v>
       </c>
       <c r="E279" s="18" t="s">
-        <v>965</v>
+        <v>966</v>
       </c>
       <c r="F279" s="8"/>
-      <c r="G279" s="8"/>
+      <c r="G279" s="8" t="s">
+        <v>967</v>
+      </c>
       <c r="H279" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I279" s="8" t="s">
-        <v>966</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J279" s="8"/>
       <c r="K279" s="12">
-        <v>82.0</v>
+        <v>2730.0</v>
       </c>
       <c r="L279" s="7"/>
       <c r="M279" s="12">
         <f>K279*L279</f>
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A280" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B280" s="7"/>
       <c r="C280" s="8" t="s">
         <v>968</v>
       </c>
       <c r="D280" s="9" t="s">
         <v>969</v>
       </c>
       <c r="E280" s="18" t="s">
         <v>970</v>
       </c>
       <c r="F280" s="8"/>
       <c r="G280" s="8" t="s">
         <v>971</v>
       </c>
       <c r="H280" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I280" s="8" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="J280" s="8"/>
+        <v>72</v>
+      </c>
+      <c r="J280" s="8" t="s">
+        <v>972</v>
+      </c>
       <c r="K280" s="12">
-        <v>2730.0</v>
+        <v>662.0</v>
       </c>
       <c r="L280" s="7"/>
       <c r="M280" s="12">
         <f>K280*L280</f>
         <v>0</v>
       </c>
     </row>
     <row r="281" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A281" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B281" s="7"/>
       <c r="C281" s="8" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D281" s="9" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E281" s="18" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="F281" s="8"/>
       <c r="G281" s="8" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="H281" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I281" s="8" t="s">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J281" s="8"/>
       <c r="K281" s="12">
-        <v>662.0</v>
+        <v>1077.0</v>
       </c>
       <c r="L281" s="7"/>
       <c r="M281" s="12">
         <f>K281*L281</f>
         <v>0</v>
       </c>
     </row>
     <row r="282" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A282" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B282" s="7"/>
       <c r="C282" s="8" t="s">
         <v>977</v>
       </c>
       <c r="D282" s="9" t="s">
         <v>978</v>
       </c>
       <c r="E282" s="18" t="s">
         <v>979</v>
       </c>
       <c r="F282" s="8"/>
-      <c r="G282" s="8" t="s">
+      <c r="G282" s="8"/>
+      <c r="H282" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I282" s="8" t="s">
+        <v>55</v>
+      </c>
+      <c r="J282" s="8" t="s">
         <v>980</v>
       </c>
-      <c r="H282" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J282" s="8"/>
       <c r="K282" s="12">
-        <v>1077.0</v>
+        <v>1455.0</v>
       </c>
       <c r="L282" s="7"/>
       <c r="M282" s="12">
         <f>K282*L282</f>
         <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A283" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B283" s="7"/>
       <c r="C283" s="8" t="s">
         <v>981</v>
       </c>
       <c r="D283" s="9" t="s">
         <v>982</v>
       </c>
       <c r="E283" s="18" t="s">
         <v>983</v>
       </c>
       <c r="F283" s="8"/>
       <c r="G283" s="8"/>
       <c r="H283" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I283" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J283" s="8" t="s">
         <v>984</v>
       </c>
       <c r="K283" s="12">
         <v>1455.0</v>
       </c>
       <c r="L283" s="7"/>
       <c r="M283" s="12">
         <f>K283*L283</f>
         <v>0</v>
       </c>
     </row>
     <row r="284" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A284" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B284" s="7"/>
       <c r="C284" s="8" t="s">
         <v>985</v>
       </c>
       <c r="D284" s="9" t="s">
         <v>986</v>
       </c>
       <c r="E284" s="18" t="s">
         <v>987</v>
       </c>
       <c r="F284" s="8"/>
       <c r="G284" s="8"/>
       <c r="H284" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I284" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I284" s="8"/>
       <c r="J284" s="8" t="s">
         <v>988</v>
       </c>
       <c r="K284" s="12">
-        <v>1455.0</v>
+        <v>387.0</v>
       </c>
       <c r="L284" s="7"/>
       <c r="M284" s="12">
         <f>K284*L284</f>
         <v>0</v>
       </c>
     </row>
     <row r="285" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A285" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B285" s="7"/>
       <c r="C285" s="8" t="s">
         <v>989</v>
       </c>
       <c r="D285" s="9" t="s">
         <v>990</v>
       </c>
       <c r="E285" s="18" t="s">
         <v>991</v>
       </c>
       <c r="F285" s="8"/>
       <c r="G285" s="8"/>
-      <c r="H285" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I285" s="8"/>
+      <c r="H285" s="7">
+        <v>6.0</v>
+      </c>
+      <c r="I285" s="8" t="s">
+        <v>292</v>
+      </c>
       <c r="J285" s="8" t="s">
         <v>992</v>
       </c>
       <c r="K285" s="12">
-        <v>387.0</v>
+        <v>233.0</v>
       </c>
       <c r="L285" s="7"/>
       <c r="M285" s="12">
         <f>K285*L285</f>
         <v>0</v>
       </c>
     </row>
     <row r="286" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A286" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B286" s="7"/>
       <c r="C286" s="8" t="s">
         <v>993</v>
       </c>
       <c r="D286" s="9" t="s">
         <v>994</v>
       </c>
       <c r="E286" s="18" t="s">
         <v>995</v>
       </c>
       <c r="F286" s="8"/>
       <c r="G286" s="8"/>
-      <c r="H286" s="7">
-        <v>6.0</v>
+      <c r="H286" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I286" s="8" t="s">
-        <v>288</v>
+        <v>49</v>
       </c>
       <c r="J286" s="8" t="s">
         <v>996</v>
       </c>
       <c r="K286" s="12">
-        <v>233.0</v>
+        <v>1727.0</v>
       </c>
       <c r="L286" s="7"/>
       <c r="M286" s="12">
         <f>K286*L286</f>
         <v>0</v>
       </c>
     </row>
     <row r="287" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A287" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B287" s="7"/>
       <c r="C287" s="8" t="s">
         <v>997</v>
       </c>
       <c r="D287" s="9" t="s">
         <v>998</v>
       </c>
       <c r="E287" s="18" t="s">
         <v>999</v>
       </c>
       <c r="F287" s="8"/>
-      <c r="G287" s="8"/>
+      <c r="G287" s="8" t="s">
+        <v>1000</v>
+      </c>
       <c r="H287" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I287" s="8" t="s">
-        <v>49</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J287" s="8"/>
       <c r="K287" s="12">
-        <v>1727.0</v>
+        <v>1077.0</v>
       </c>
       <c r="L287" s="7"/>
       <c r="M287" s="12">
         <f>K287*L287</f>
         <v>0</v>
       </c>
     </row>
     <row r="288" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A288" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B288" s="7"/>
       <c r="C288" s="8" t="s">
         <v>1001</v>
       </c>
       <c r="D288" s="9" t="s">
         <v>1002</v>
       </c>
       <c r="E288" s="18" t="s">
         <v>1003</v>
       </c>
       <c r="F288" s="8"/>
       <c r="G288" s="8" t="s">
-        <v>1004</v>
+        <v>976</v>
       </c>
       <c r="H288" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I288" s="8" t="s">
         <v>39</v>
       </c>
       <c r="J288" s="8"/>
       <c r="K288" s="12">
         <v>1077.0</v>
       </c>
       <c r="L288" s="7"/>
       <c r="M288" s="12">
         <f>K288*L288</f>
         <v>0</v>
       </c>
     </row>
     <row r="289" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A289" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B289" s="7"/>
       <c r="C289" s="8" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D289" s="9" t="s">
         <v>1005</v>
       </c>
-      <c r="D289" s="9" t="s">
+      <c r="E289" s="18" t="s">
         <v>1006</v>
       </c>
-      <c r="E289" s="18" t="s">
+      <c r="F289" s="8"/>
+      <c r="G289" s="8"/>
+      <c r="H289" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I289" s="8"/>
+      <c r="J289" s="8" t="s">
         <v>1007</v>
       </c>
-      <c r="F289" s="8"/>
-[...9 lines deleted...]
-      <c r="J289" s="8"/>
       <c r="K289" s="12">
-        <v>1077.0</v>
+        <v>778.0</v>
       </c>
       <c r="L289" s="7"/>
       <c r="M289" s="12">
         <f>K289*L289</f>
         <v>0</v>
       </c>
     </row>
     <row r="290" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A290" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B290" s="7"/>
       <c r="C290" s="8" t="s">
         <v>1008</v>
       </c>
       <c r="D290" s="9" t="s">
         <v>1009</v>
       </c>
       <c r="E290" s="18" t="s">
         <v>1010</v>
       </c>
       <c r="F290" s="8"/>
       <c r="G290" s="8"/>
       <c r="H290" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I290" s="8"/>
+      <c r="I290" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="J290" s="8" t="s">
         <v>1011</v>
       </c>
       <c r="K290" s="12">
-        <v>778.0</v>
+        <v>2390.0</v>
       </c>
       <c r="L290" s="7"/>
       <c r="M290" s="12">
         <f>K290*L290</f>
         <v>0</v>
       </c>
     </row>
     <row r="291" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A291" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B291" s="7"/>
       <c r="C291" s="8" t="s">
         <v>1012</v>
       </c>
       <c r="D291" s="9" t="s">
         <v>1013</v>
       </c>
       <c r="E291" s="18" t="s">
         <v>1014</v>
       </c>
       <c r="F291" s="8"/>
       <c r="G291" s="8"/>
       <c r="H291" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I291" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I291" s="8"/>
       <c r="J291" s="8" t="s">
         <v>1015</v>
       </c>
       <c r="K291" s="12">
-        <v>2390.0</v>
+        <v>845.0</v>
       </c>
       <c r="L291" s="7"/>
       <c r="M291" s="12">
         <f>K291*L291</f>
         <v>0</v>
       </c>
     </row>
     <row r="292" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A292" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B292" s="7"/>
       <c r="C292" s="8" t="s">
         <v>1016</v>
       </c>
       <c r="D292" s="9" t="s">
         <v>1017</v>
       </c>
       <c r="E292" s="18" t="s">
         <v>1018</v>
       </c>
       <c r="F292" s="8"/>
       <c r="G292" s="8"/>
       <c r="H292" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I292" s="8"/>
       <c r="J292" s="8" t="s">
         <v>1019</v>
       </c>
       <c r="K292" s="12">
-        <v>845.0</v>
+        <v>102.0</v>
       </c>
       <c r="L292" s="7"/>
       <c r="M292" s="12">
         <f>K292*L292</f>
         <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A293" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B293" s="7"/>
       <c r="C293" s="8" t="s">
         <v>1020</v>
       </c>
       <c r="D293" s="9" t="s">
         <v>1021</v>
       </c>
       <c r="E293" s="18" t="s">
         <v>1022</v>
       </c>
       <c r="F293" s="8"/>
       <c r="G293" s="8"/>
       <c r="H293" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I293" s="8"/>
+      <c r="I293" s="8" t="s">
+        <v>39</v>
+      </c>
       <c r="J293" s="8" t="s">
         <v>1023</v>
       </c>
       <c r="K293" s="12">
-        <v>102.0</v>
+        <v>816.0</v>
       </c>
       <c r="L293" s="7"/>
       <c r="M293" s="12">
         <f>K293*L293</f>
         <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A294" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B294" s="7"/>
       <c r="C294" s="8" t="s">
         <v>1024</v>
       </c>
       <c r="D294" s="9" t="s">
         <v>1025</v>
       </c>
       <c r="E294" s="18" t="s">
         <v>1026</v>
       </c>
       <c r="F294" s="8"/>
       <c r="G294" s="8"/>
       <c r="H294" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I294" s="8" t="s">
-        <v>39</v>
+        <v>222</v>
       </c>
       <c r="J294" s="8" t="s">
         <v>1027</v>
       </c>
       <c r="K294" s="12">
-        <v>816.0</v>
+        <v>269.0</v>
       </c>
       <c r="L294" s="7"/>
       <c r="M294" s="12">
         <f>K294*L294</f>
         <v>0</v>
       </c>
     </row>
     <row r="295" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A295" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B295" s="7"/>
       <c r="C295" s="8" t="s">
         <v>1028</v>
       </c>
       <c r="D295" s="9" t="s">
         <v>1029</v>
       </c>
       <c r="E295" s="18" t="s">
         <v>1030</v>
       </c>
       <c r="F295" s="8"/>
-      <c r="G295" s="8"/>
+      <c r="G295" s="8" t="s">
+        <v>1031</v>
+      </c>
       <c r="H295" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I295" s="8" t="s">
-        <v>222</v>
+        <v>72</v>
       </c>
       <c r="J295" s="8" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="K295" s="12">
-        <v>269.0</v>
+        <v>597.0</v>
       </c>
       <c r="L295" s="7"/>
       <c r="M295" s="12">
         <f>K295*L295</f>
         <v>0</v>
       </c>
     </row>
     <row r="296" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A296" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B296" s="7"/>
       <c r="C296" s="8" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D296" s="9" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
       <c r="E296" s="18" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F296" s="8"/>
-      <c r="G296" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G296" s="8"/>
       <c r="H296" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I296" s="8" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="J296" s="8" t="s">
         <v>1036</v>
       </c>
       <c r="K296" s="12">
-        <v>597.0</v>
+        <v>2333.0</v>
       </c>
       <c r="L296" s="7"/>
       <c r="M296" s="12">
         <f>K296*L296</f>
         <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A297" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B297" s="7"/>
       <c r="C297" s="8" t="s">
         <v>1037</v>
       </c>
       <c r="D297" s="9" t="s">
         <v>1038</v>
       </c>
       <c r="E297" s="18" t="s">
         <v>1039</v>
       </c>
       <c r="F297" s="8"/>
-      <c r="G297" s="8"/>
+      <c r="G297" s="8" t="s">
+        <v>1040</v>
+      </c>
       <c r="H297" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I297" s="8" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="J297" s="8" t="s">
-        <v>1040</v>
+        <v>1041</v>
       </c>
       <c r="K297" s="12">
-        <v>2333.0</v>
+        <v>1023.0</v>
       </c>
       <c r="L297" s="7"/>
       <c r="M297" s="12">
         <f>K297*L297</f>
         <v>0</v>
       </c>
     </row>
-    <row r="298" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A298" s="15">
+    <row r="298" spans="1:13" outlineLevel="1">
+      <c r="A298" s="14" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E298" s="16"/>
+      <c r="K298" s="10"/>
+      <c r="M298" s="10"/>
+    </row>
+    <row r="299" spans="1:13" outlineLevel="2">
+      <c r="A299" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B299" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C299" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D299" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E299" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F299" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G299" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H299" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I299" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J299" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K299" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L299" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B298" s="7"/>
-[...76 lines deleted...]
-      <c r="M300" s="11" t="s">
+      <c r="M299" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="300" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A300" s="15">
+        <v>1</v>
+      </c>
+      <c r="B300" s="7"/>
+      <c r="C300" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D300" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E300" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F300" s="8"/>
+      <c r="G300" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H300" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I300" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="J300" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="K300" s="12">
+        <v>1392.0</v>
+      </c>
+      <c r="L300" s="7"/>
+      <c r="M300" s="12">
+        <f>K300*L300</f>
+        <v>0</v>
       </c>
     </row>
     <row r="301" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A301" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B301" s="7"/>
       <c r="C301" s="8" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D301" s="9" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="E301" s="18" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="F301" s="8"/>
       <c r="G301" s="8" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="H301" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I301" s="8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J301" s="8" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="K301" s="12">
-        <v>1392.0</v>
+        <v>662.0</v>
       </c>
       <c r="L301" s="7"/>
       <c r="M301" s="12">
         <f>K301*L301</f>
         <v>0</v>
       </c>
     </row>
     <row r="302" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A302" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B302" s="7"/>
       <c r="C302" s="8" t="s">
-        <v>35</v>
+        <v>57</v>
       </c>
       <c r="D302" s="9" t="s">
-        <v>36</v>
+        <v>58</v>
       </c>
       <c r="E302" s="18" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="F302" s="8"/>
       <c r="G302" s="8" t="s">
-        <v>38</v>
+        <v>60</v>
       </c>
       <c r="H302" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I302" s="8" t="s">
-        <v>39</v>
+        <v>61</v>
       </c>
       <c r="J302" s="8" t="s">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="K302" s="12">
-        <v>662.0</v>
+        <v>908.0</v>
       </c>
       <c r="L302" s="7"/>
       <c r="M302" s="12">
         <f>K302*L302</f>
         <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A303" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B303" s="7"/>
       <c r="C303" s="8" t="s">
-        <v>57</v>
+        <v>1043</v>
       </c>
       <c r="D303" s="9" t="s">
-        <v>58</v>
+        <v>1044</v>
       </c>
       <c r="E303" s="18" t="s">
-        <v>59</v>
+        <v>1045</v>
       </c>
       <c r="F303" s="8"/>
       <c r="G303" s="8" t="s">
-        <v>60</v>
+        <v>1046</v>
       </c>
       <c r="H303" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I303" s="8" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="J303" s="8" t="s">
-        <v>62</v>
+        <v>1047</v>
       </c>
       <c r="K303" s="12">
-        <v>908.0</v>
+        <v>369.0</v>
       </c>
       <c r="L303" s="7"/>
       <c r="M303" s="12">
         <f>K303*L303</f>
         <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A304" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B304" s="7"/>
       <c r="C304" s="8" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="D304" s="9" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="E304" s="18" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="F304" s="8"/>
       <c r="G304" s="8" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="H304" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I304" s="8" t="s">
-        <v>262</v>
+        <v>72</v>
       </c>
       <c r="J304" s="8" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="K304" s="12">
-        <v>369.0</v>
+        <v>498.0</v>
       </c>
       <c r="L304" s="7"/>
       <c r="M304" s="12">
         <f>K304*L304</f>
         <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A305" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B305" s="7"/>
       <c r="C305" s="8" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="D305" s="9" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="E305" s="18" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="F305" s="8"/>
       <c r="G305" s="8" t="s">
-        <v>1055</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1056</v>
+      </c>
+      <c r="H305" s="7">
+        <v>13.0</v>
       </c>
       <c r="I305" s="8" t="s">
-        <v>72</v>
+        <v>222</v>
       </c>
       <c r="J305" s="8" t="s">
-        <v>1056</v>
+        <v>1057</v>
       </c>
       <c r="K305" s="12">
-        <v>498.0</v>
+        <v>345.0</v>
       </c>
       <c r="L305" s="7"/>
       <c r="M305" s="12">
         <f>K305*L305</f>
         <v>0</v>
       </c>
     </row>
     <row r="306" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A306" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B306" s="7"/>
       <c r="C306" s="8" t="s">
-        <v>1057</v>
+        <v>1058</v>
       </c>
       <c r="D306" s="9" t="s">
-        <v>1058</v>
+        <v>1059</v>
       </c>
       <c r="E306" s="18" t="s">
-        <v>1059</v>
+        <v>1060</v>
       </c>
       <c r="F306" s="8"/>
-      <c r="G306" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G306" s="8"/>
+      <c r="H306" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I306" s="8"/>
       <c r="J306" s="8" t="s">
         <v>1061</v>
       </c>
       <c r="K306" s="12">
-        <v>345.0</v>
+        <v>168.0</v>
       </c>
       <c r="L306" s="7"/>
       <c r="M306" s="12">
         <f>K306*L306</f>
         <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A307" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B307" s="7"/>
       <c r="C307" s="8" t="s">
         <v>1062</v>
       </c>
       <c r="D307" s="9" t="s">
         <v>1063</v>
       </c>
       <c r="E307" s="18" t="s">
         <v>1064</v>
       </c>
       <c r="F307" s="8"/>
-      <c r="G307" s="8"/>
+      <c r="G307" s="8" t="s">
+        <v>1065</v>
+      </c>
       <c r="H307" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I307" s="8"/>
+      <c r="I307" s="8" t="s">
+        <v>262</v>
+      </c>
       <c r="J307" s="8" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="K307" s="12">
-        <v>168.0</v>
+        <v>322.0</v>
       </c>
       <c r="L307" s="7"/>
       <c r="M307" s="12">
         <f>K307*L307</f>
         <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A308" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B308" s="7"/>
       <c r="C308" s="8" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
       <c r="D308" s="9" t="s">
-        <v>1067</v>
+        <v>1068</v>
       </c>
       <c r="E308" s="18" t="s">
-        <v>1068</v>
+        <v>1069</v>
       </c>
       <c r="F308" s="8"/>
       <c r="G308" s="8" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
       <c r="H308" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I308" s="8" t="s">
         <v>262</v>
       </c>
       <c r="J308" s="8" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="K308" s="12">
-        <v>322.0</v>
+        <v>308.0</v>
       </c>
       <c r="L308" s="7"/>
       <c r="M308" s="12">
         <f>K308*L308</f>
         <v>0</v>
       </c>
     </row>
     <row r="309" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A309" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B309" s="7"/>
       <c r="C309" s="8" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="D309" s="9" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="E309" s="18" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="F309" s="8"/>
       <c r="G309" s="8" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
       <c r="H309" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I309" s="8" t="s">
-        <v>262</v>
+        <v>283</v>
       </c>
       <c r="J309" s="8" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="K309" s="12">
-        <v>308.0</v>
+        <v>501.0</v>
       </c>
       <c r="L309" s="7"/>
       <c r="M309" s="12">
         <f>K309*L309</f>
         <v>0</v>
       </c>
     </row>
     <row r="310" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A310" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B310" s="7"/>
       <c r="C310" s="8" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="D310" s="9" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
       <c r="E310" s="18" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="F310" s="8"/>
       <c r="G310" s="8" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
       <c r="H310" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I310" s="8" t="s">
-        <v>283</v>
+        <v>39</v>
       </c>
       <c r="J310" s="8" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="K310" s="12">
-        <v>501.0</v>
+        <v>655.0</v>
       </c>
       <c r="L310" s="7"/>
       <c r="M310" s="12">
         <f>K310*L310</f>
         <v>0</v>
       </c>
     </row>
     <row r="311" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A311" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B311" s="7"/>
       <c r="C311" s="8" t="s">
-        <v>1081</v>
+        <v>1082</v>
       </c>
       <c r="D311" s="9" t="s">
-        <v>1082</v>
+        <v>1083</v>
       </c>
       <c r="E311" s="18" t="s">
-        <v>1083</v>
+        <v>1084</v>
       </c>
       <c r="F311" s="8"/>
       <c r="G311" s="8" t="s">
-        <v>1084</v>
+        <v>1085</v>
       </c>
       <c r="H311" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I311" s="8" t="s">
-        <v>39</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="J311" s="8"/>
       <c r="K311" s="12">
-        <v>655.0</v>
+        <v>501.0</v>
       </c>
       <c r="L311" s="7"/>
       <c r="M311" s="12">
         <f>K311*L311</f>
         <v>0</v>
       </c>
     </row>
     <row r="312" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A312" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B312" s="7"/>
       <c r="C312" s="8" t="s">
         <v>1086</v>
       </c>
       <c r="D312" s="9" t="s">
         <v>1087</v>
       </c>
       <c r="E312" s="18" t="s">
         <v>1088</v>
       </c>
       <c r="F312" s="8"/>
       <c r="G312" s="8" t="s">
         <v>1089</v>
       </c>
       <c r="H312" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I312" s="8" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="J312" s="8"/>
+        <v>272</v>
+      </c>
+      <c r="J312" s="8" t="s">
+        <v>1090</v>
+      </c>
       <c r="K312" s="12">
-        <v>501.0</v>
+        <v>128.0</v>
       </c>
       <c r="L312" s="7"/>
       <c r="M312" s="12">
         <f>K312*L312</f>
         <v>0</v>
       </c>
     </row>
     <row r="313" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A313" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B313" s="7"/>
       <c r="C313" s="8" t="s">
-        <v>1090</v>
+        <v>1091</v>
       </c>
       <c r="D313" s="9" t="s">
-        <v>1091</v>
+        <v>1092</v>
       </c>
       <c r="E313" s="18" t="s">
-        <v>1092</v>
+        <v>1093</v>
       </c>
       <c r="F313" s="8"/>
       <c r="G313" s="8" t="s">
-        <v>1093</v>
+        <v>1094</v>
       </c>
       <c r="H313" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I313" s="8" t="s">
         <v>272</v>
       </c>
       <c r="J313" s="8" t="s">
-        <v>1094</v>
+        <v>1095</v>
       </c>
       <c r="K313" s="12">
-        <v>128.0</v>
+        <v>137.0</v>
       </c>
       <c r="L313" s="7"/>
       <c r="M313" s="12">
         <f>K313*L313</f>
         <v>0</v>
       </c>
     </row>
     <row r="314" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A314" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B314" s="7"/>
       <c r="C314" s="8" t="s">
-        <v>1095</v>
+        <v>1096</v>
       </c>
       <c r="D314" s="9" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="E314" s="18" t="s">
-        <v>1097</v>
+        <v>1098</v>
       </c>
       <c r="F314" s="8"/>
       <c r="G314" s="8" t="s">
-        <v>1098</v>
+        <v>1094</v>
       </c>
       <c r="H314" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I314" s="8" t="s">
         <v>272</v>
       </c>
       <c r="J314" s="8" t="s">
         <v>1099</v>
       </c>
       <c r="K314" s="12">
-        <v>137.0</v>
+        <v>128.0</v>
       </c>
       <c r="L314" s="7"/>
       <c r="M314" s="12">
         <f>K314*L314</f>
         <v>0</v>
       </c>
     </row>
     <row r="315" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A315" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B315" s="7"/>
       <c r="C315" s="8" t="s">
         <v>1100</v>
       </c>
       <c r="D315" s="9" t="s">
         <v>1101</v>
       </c>
       <c r="E315" s="18" t="s">
         <v>1102</v>
       </c>
       <c r="F315" s="8"/>
       <c r="G315" s="8" t="s">
-        <v>1098</v>
+        <v>1103</v>
       </c>
       <c r="H315" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I315" s="8" t="s">
-        <v>272</v>
+        <v>1104</v>
       </c>
       <c r="J315" s="8" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="K315" s="12">
-        <v>128.0</v>
+        <v>134.0</v>
       </c>
       <c r="L315" s="7"/>
       <c r="M315" s="12">
         <f>K315*L315</f>
         <v>0</v>
       </c>
     </row>
     <row r="316" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A316" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B316" s="7"/>
       <c r="C316" s="8" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="D316" s="9" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="E316" s="18" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="F316" s="8"/>
-      <c r="G316" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G316" s="8"/>
       <c r="H316" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I316" s="8" t="s">
-        <v>1108</v>
+        <v>283</v>
       </c>
       <c r="J316" s="8" t="s">
         <v>1109</v>
       </c>
       <c r="K316" s="12">
-        <v>134.0</v>
+        <v>532.0</v>
       </c>
       <c r="L316" s="7"/>
       <c r="M316" s="12">
         <f>K316*L316</f>
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A317" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B317" s="7"/>
       <c r="C317" s="8" t="s">
         <v>1110</v>
       </c>
       <c r="D317" s="9" t="s">
         <v>1111</v>
       </c>
       <c r="E317" s="18" t="s">
         <v>1112</v>
       </c>
       <c r="F317" s="8"/>
       <c r="G317" s="8"/>
-      <c r="H317" s="7" t="s">
-        <v>26</v>
+      <c r="H317" s="7">
+        <v>1.0</v>
       </c>
       <c r="I317" s="8" t="s">
-        <v>283</v>
+        <v>55</v>
       </c>
       <c r="J317" s="8" t="s">
         <v>1113</v>
       </c>
       <c r="K317" s="12">
-        <v>532.0</v>
+        <v>182.0</v>
       </c>
       <c r="L317" s="7"/>
       <c r="M317" s="12">
         <f>K317*L317</f>
         <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A318" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B318" s="7"/>
       <c r="C318" s="8" t="s">
         <v>1114</v>
       </c>
       <c r="D318" s="9" t="s">
         <v>1115</v>
       </c>
       <c r="E318" s="18" t="s">
         <v>1116</v>
       </c>
       <c r="F318" s="8"/>
       <c r="G318" s="8"/>
-      <c r="H318" s="7">
-        <v>1.0</v>
+      <c r="H318" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I318" s="8" t="s">
-        <v>55</v>
+        <v>39</v>
       </c>
       <c r="J318" s="8" t="s">
         <v>1117</v>
       </c>
       <c r="K318" s="12">
-        <v>182.0</v>
+        <v>470.0</v>
       </c>
       <c r="L318" s="7"/>
       <c r="M318" s="12">
         <f>K318*L318</f>
         <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A319" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B319" s="7"/>
       <c r="C319" s="8" t="s">
         <v>1118</v>
       </c>
       <c r="D319" s="9" t="s">
         <v>1119</v>
       </c>
       <c r="E319" s="18" t="s">
         <v>1120</v>
       </c>
       <c r="F319" s="8"/>
       <c r="G319" s="8"/>
       <c r="H319" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I319" s="8" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="J319" s="8" t="s">
         <v>1121</v>
       </c>
       <c r="K319" s="12">
-        <v>470.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L319" s="7"/>
       <c r="M319" s="12">
         <f>K319*L319</f>
         <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A320" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B320" s="7"/>
       <c r="C320" s="8" t="s">
         <v>1122</v>
       </c>
       <c r="D320" s="9" t="s">
         <v>1123</v>
       </c>
       <c r="E320" s="18" t="s">
         <v>1124</v>
       </c>
       <c r="F320" s="8"/>
       <c r="G320" s="8"/>
       <c r="H320" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I320" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J320" s="8" t="s">
         <v>1125</v>
       </c>
       <c r="K320" s="12">
-        <v>1268.0</v>
+        <v>1731.0</v>
       </c>
       <c r="L320" s="7"/>
       <c r="M320" s="12">
         <f>K320*L320</f>
         <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A321" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B321" s="7"/>
       <c r="C321" s="8" t="s">
         <v>1126</v>
       </c>
       <c r="D321" s="9" t="s">
         <v>1127</v>
       </c>
       <c r="E321" s="18" t="s">
         <v>1128</v>
       </c>
       <c r="F321" s="8"/>
       <c r="G321" s="8"/>
       <c r="H321" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I321" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J321" s="8" t="s">
         <v>1129</v>
       </c>
       <c r="K321" s="12">
-        <v>1731.0</v>
+        <v>964.0</v>
       </c>
       <c r="L321" s="7"/>
       <c r="M321" s="12">
         <f>K321*L321</f>
         <v>0</v>
       </c>
     </row>
     <row r="322" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A322" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B322" s="7"/>
       <c r="C322" s="8" t="s">
         <v>1130</v>
       </c>
       <c r="D322" s="9" t="s">
         <v>1131</v>
       </c>
       <c r="E322" s="18" t="s">
         <v>1132</v>
       </c>
       <c r="F322" s="8"/>
       <c r="G322" s="8"/>
       <c r="H322" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I322" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J322" s="8" t="s">
         <v>1133</v>
       </c>
       <c r="K322" s="12">
         <v>964.0</v>
       </c>
       <c r="L322" s="7"/>
       <c r="M322" s="12">
         <f>K322*L322</f>
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A323" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B323" s="7"/>
       <c r="C323" s="8" t="s">
         <v>1134</v>
       </c>
       <c r="D323" s="9" t="s">
         <v>1135</v>
       </c>
       <c r="E323" s="18" t="s">
         <v>1136</v>
       </c>
       <c r="F323" s="8"/>
       <c r="G323" s="8"/>
       <c r="H323" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I323" s="8" t="s">
-        <v>33</v>
+        <v>1137</v>
       </c>
       <c r="J323" s="8" t="s">
-        <v>1137</v>
+        <v>1138</v>
       </c>
       <c r="K323" s="12">
-        <v>964.0</v>
+        <v>347.0</v>
       </c>
       <c r="L323" s="7"/>
       <c r="M323" s="12">
         <f>K323*L323</f>
         <v>0</v>
       </c>
     </row>
     <row r="324" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A324" s="15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B324" s="7"/>
       <c r="C324" s="8" t="s">
-        <v>1138</v>
+        <v>1139</v>
       </c>
       <c r="D324" s="9" t="s">
-        <v>1139</v>
+        <v>1140</v>
       </c>
       <c r="E324" s="18" t="s">
-        <v>1140</v>
+        <v>1141</v>
       </c>
       <c r="F324" s="8"/>
       <c r="G324" s="8"/>
       <c r="H324" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I324" s="8" t="s">
-        <v>1141</v>
+        <v>1137</v>
       </c>
       <c r="J324" s="8" t="s">
         <v>1142</v>
       </c>
       <c r="K324" s="12">
         <v>347.0</v>
       </c>
       <c r="L324" s="7"/>
       <c r="M324" s="12">
         <f>K324*L324</f>
         <v>0</v>
       </c>
     </row>
     <row r="325" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A325" s="15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B325" s="7"/>
       <c r="C325" s="8" t="s">
         <v>1143</v>
       </c>
       <c r="D325" s="9" t="s">
         <v>1144</v>
       </c>
       <c r="E325" s="18" t="s">
         <v>1145</v>
       </c>
       <c r="F325" s="8"/>
       <c r="G325" s="8"/>
       <c r="H325" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I325" s="8" t="s">
-        <v>1141</v>
+        <v>61</v>
       </c>
       <c r="J325" s="8" t="s">
         <v>1146</v>
       </c>
       <c r="K325" s="12">
-        <v>347.0</v>
+        <v>774.0</v>
       </c>
       <c r="L325" s="7"/>
       <c r="M325" s="12">
         <f>K325*L325</f>
         <v>0</v>
       </c>
     </row>
     <row r="326" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A326" s="15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B326" s="7"/>
       <c r="C326" s="8" t="s">
         <v>1147</v>
       </c>
       <c r="D326" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="E326" s="18" t="s">
         <v>1149</v>
       </c>
       <c r="F326" s="8"/>
       <c r="G326" s="8"/>
       <c r="H326" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I326" s="8" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="J326" s="8" t="s">
         <v>1150</v>
       </c>
       <c r="K326" s="12">
-        <v>774.0</v>
+        <v>453.0</v>
       </c>
       <c r="L326" s="7"/>
       <c r="M326" s="12">
         <f>K326*L326</f>
         <v>0</v>
       </c>
     </row>
     <row r="327" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A327" s="15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B327" s="7"/>
       <c r="C327" s="8" t="s">
         <v>1151</v>
       </c>
       <c r="D327" s="9" t="s">
         <v>1152</v>
       </c>
       <c r="E327" s="18" t="s">
         <v>1153</v>
       </c>
       <c r="F327" s="8"/>
       <c r="G327" s="8"/>
       <c r="H327" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I327" s="8" t="s">
         <v>72</v>
       </c>
       <c r="J327" s="8" t="s">
         <v>1154</v>
       </c>
       <c r="K327" s="12">
-        <v>453.0</v>
+        <v>531.0</v>
       </c>
       <c r="L327" s="7"/>
       <c r="M327" s="12">
         <f>K327*L327</f>
         <v>0</v>
       </c>
     </row>
     <row r="328" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A328" s="15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B328" s="7"/>
       <c r="C328" s="8" t="s">
         <v>1155</v>
       </c>
       <c r="D328" s="9" t="s">
         <v>1156</v>
       </c>
       <c r="E328" s="18" t="s">
         <v>1157</v>
       </c>
       <c r="F328" s="8"/>
       <c r="G328" s="8"/>
       <c r="H328" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I328" s="8" t="s">
-        <v>72</v>
+        <v>39</v>
       </c>
       <c r="J328" s="8" t="s">
         <v>1158</v>
       </c>
       <c r="K328" s="12">
-        <v>531.0</v>
+        <v>753.0</v>
       </c>
       <c r="L328" s="7"/>
       <c r="M328" s="12">
         <f>K328*L328</f>
         <v>0</v>
       </c>
     </row>
     <row r="329" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A329" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B329" s="7"/>
       <c r="C329" s="8" t="s">
         <v>1159</v>
       </c>
       <c r="D329" s="9" t="s">
         <v>1160</v>
       </c>
       <c r="E329" s="18" t="s">
         <v>1161</v>
       </c>
       <c r="F329" s="8"/>
       <c r="G329" s="8"/>
       <c r="H329" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I329" s="8" t="s">
-        <v>39</v>
+        <v>272</v>
       </c>
       <c r="J329" s="8" t="s">
         <v>1162</v>
       </c>
       <c r="K329" s="12">
-        <v>753.0</v>
+        <v>128.0</v>
       </c>
       <c r="L329" s="7"/>
       <c r="M329" s="12">
         <f>K329*L329</f>
         <v>0</v>
       </c>
     </row>
     <row r="330" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A330" s="15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B330" s="7"/>
       <c r="C330" s="8" t="s">
         <v>1163</v>
       </c>
       <c r="D330" s="9" t="s">
         <v>1164</v>
       </c>
       <c r="E330" s="18" t="s">
         <v>1165</v>
       </c>
       <c r="F330" s="8"/>
       <c r="G330" s="8"/>
       <c r="H330" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I330" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I330" s="8"/>
       <c r="J330" s="8" t="s">
         <v>1166</v>
       </c>
       <c r="K330" s="12">
-        <v>128.0</v>
+        <v>82.0</v>
       </c>
       <c r="L330" s="7"/>
       <c r="M330" s="12">
         <f>K330*L330</f>
         <v>0</v>
       </c>
     </row>
     <row r="331" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A331" s="15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B331" s="7"/>
       <c r="C331" s="8" t="s">
         <v>1167</v>
       </c>
       <c r="D331" s="9" t="s">
         <v>1168</v>
       </c>
       <c r="E331" s="18" t="s">
         <v>1169</v>
       </c>
       <c r="F331" s="8"/>
       <c r="G331" s="8"/>
       <c r="H331" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I331" s="8"/>
+      <c r="I331" s="8" t="s">
+        <v>55</v>
+      </c>
       <c r="J331" s="8" t="s">
         <v>1170</v>
       </c>
       <c r="K331" s="12">
-        <v>82.0</v>
+        <v>1357.0</v>
       </c>
       <c r="L331" s="7"/>
       <c r="M331" s="12">
         <f>K331*L331</f>
         <v>0</v>
       </c>
     </row>
     <row r="332" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A332" s="15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B332" s="7"/>
       <c r="C332" s="8" t="s">
         <v>1171</v>
       </c>
       <c r="D332" s="9" t="s">
         <v>1172</v>
       </c>
       <c r="E332" s="18" t="s">
         <v>1173</v>
       </c>
       <c r="F332" s="8"/>
       <c r="G332" s="8"/>
       <c r="H332" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I332" s="8" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J332" s="8"/>
       <c r="K332" s="12">
-        <v>1357.0</v>
+        <v>628.0</v>
       </c>
       <c r="L332" s="7"/>
       <c r="M332" s="12">
         <f>K332*L332</f>
         <v>0</v>
       </c>
     </row>
     <row r="333" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A333" s="15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B333" s="7"/>
       <c r="C333" s="8" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D333" s="9" t="s">
         <v>1175</v>
       </c>
-      <c r="D333" s="9" t="s">
+      <c r="E333" s="18" t="s">
         <v>1176</v>
-      </c>
-[...1 lines deleted...]
-        <v>1177</v>
       </c>
       <c r="F333" s="8"/>
       <c r="G333" s="8"/>
       <c r="H333" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I333" s="8" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="J333" s="8"/>
+        <v>1177</v>
+      </c>
+      <c r="J333" s="8" t="s">
+        <v>1178</v>
+      </c>
       <c r="K333" s="12">
-        <v>628.0</v>
+        <v>295.0</v>
       </c>
       <c r="L333" s="7"/>
       <c r="M333" s="12">
         <f>K333*L333</f>
         <v>0</v>
       </c>
     </row>
     <row r="334" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A334" s="15">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B334" s="7"/>
       <c r="C334" s="8" t="s">
-        <v>1178</v>
+        <v>1179</v>
       </c>
       <c r="D334" s="9" t="s">
-        <v>1179</v>
+        <v>1180</v>
       </c>
       <c r="E334" s="18" t="s">
-        <v>1180</v>
+        <v>1181</v>
       </c>
       <c r="F334" s="8"/>
       <c r="G334" s="8"/>
       <c r="H334" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I334" s="8" t="s">
-        <v>1181</v>
+        <v>61</v>
       </c>
       <c r="J334" s="8" t="s">
         <v>1182</v>
       </c>
       <c r="K334" s="12">
-        <v>295.0</v>
+        <v>1116.0</v>
       </c>
       <c r="L334" s="7"/>
       <c r="M334" s="12">
         <f>K334*L334</f>
         <v>0</v>
       </c>
     </row>
     <row r="335" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A335" s="15">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B335" s="7"/>
       <c r="C335" s="8" t="s">
         <v>1183</v>
       </c>
       <c r="D335" s="9" t="s">
         <v>1184</v>
       </c>
       <c r="E335" s="18" t="s">
         <v>1185</v>
       </c>
       <c r="F335" s="8"/>
       <c r="G335" s="8"/>
       <c r="H335" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I335" s="8" t="s">
-        <v>61</v>
+        <v>33</v>
       </c>
       <c r="J335" s="8" t="s">
         <v>1186</v>
       </c>
       <c r="K335" s="12">
-        <v>1116.0</v>
+        <v>1298.0</v>
       </c>
       <c r="L335" s="7"/>
       <c r="M335" s="12">
         <f>K335*L335</f>
         <v>0</v>
       </c>
     </row>
     <row r="336" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A336" s="15">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B336" s="7"/>
       <c r="C336" s="8" t="s">
         <v>1187</v>
       </c>
       <c r="D336" s="9" t="s">
         <v>1188</v>
       </c>
       <c r="E336" s="18" t="s">
         <v>1189</v>
       </c>
       <c r="F336" s="8"/>
       <c r="G336" s="8"/>
       <c r="H336" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I336" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J336" s="8" t="s">
         <v>1190</v>
       </c>
       <c r="K336" s="12">
-        <v>1298.0</v>
+        <v>1289.0</v>
       </c>
       <c r="L336" s="7"/>
       <c r="M336" s="12">
         <f>K336*L336</f>
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A337" s="15">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B337" s="7"/>
       <c r="C337" s="8" t="s">
         <v>1191</v>
       </c>
       <c r="D337" s="9" t="s">
         <v>1192</v>
       </c>
       <c r="E337" s="18" t="s">
         <v>1193</v>
       </c>
       <c r="F337" s="8"/>
       <c r="G337" s="8"/>
-      <c r="H337" s="7" t="s">
-        <v>26</v>
+      <c r="H337" s="7">
+        <v>1.0</v>
       </c>
       <c r="I337" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J337" s="8" t="s">
         <v>1194</v>
       </c>
       <c r="K337" s="12">
-        <v>1289.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L337" s="7"/>
       <c r="M337" s="12">
         <f>K337*L337</f>
         <v>0</v>
       </c>
     </row>
     <row r="338" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A338" s="15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B338" s="7"/>
       <c r="C338" s="8" t="s">
         <v>1195</v>
       </c>
       <c r="D338" s="9" t="s">
         <v>1196</v>
       </c>
       <c r="E338" s="18" t="s">
         <v>1197</v>
       </c>
       <c r="F338" s="8"/>
       <c r="G338" s="8"/>
       <c r="H338" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I338" s="8" t="s">
-        <v>33</v>
+        <v>262</v>
       </c>
       <c r="J338" s="8" t="s">
         <v>1198</v>
       </c>
       <c r="K338" s="12">
-        <v>1268.0</v>
+        <v>338.0</v>
       </c>
       <c r="L338" s="7"/>
       <c r="M338" s="12">
         <f>K338*L338</f>
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A339" s="15">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B339" s="7"/>
       <c r="C339" s="8" t="s">
         <v>1199</v>
       </c>
       <c r="D339" s="9" t="s">
         <v>1200</v>
       </c>
       <c r="E339" s="18" t="s">
         <v>1201</v>
       </c>
       <c r="F339" s="8"/>
       <c r="G339" s="8"/>
       <c r="H339" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I339" s="8" t="s">
-        <v>262</v>
+        <v>39</v>
       </c>
       <c r="J339" s="8" t="s">
         <v>1202</v>
       </c>
       <c r="K339" s="12">
-        <v>338.0</v>
+        <v>837.0</v>
       </c>
       <c r="L339" s="7"/>
       <c r="M339" s="12">
         <f>K339*L339</f>
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A340" s="15">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B340" s="7"/>
       <c r="C340" s="8" t="s">
         <v>1203</v>
       </c>
       <c r="D340" s="9" t="s">
         <v>1204</v>
       </c>
       <c r="E340" s="18" t="s">
         <v>1205</v>
       </c>
       <c r="F340" s="8"/>
       <c r="G340" s="8"/>
       <c r="H340" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I340" s="8" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="J340" s="8" t="s">
         <v>1206</v>
       </c>
       <c r="K340" s="12">
-        <v>837.0</v>
+        <v>1585.0</v>
       </c>
       <c r="L340" s="7"/>
       <c r="M340" s="12">
         <f>K340*L340</f>
         <v>0</v>
       </c>
     </row>
     <row r="341" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A341" s="15">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B341" s="7"/>
       <c r="C341" s="8" t="s">
-        <v>1207</v>
+        <v>255</v>
       </c>
       <c r="D341" s="9" t="s">
-        <v>1208</v>
+        <v>256</v>
       </c>
       <c r="E341" s="18" t="s">
-        <v>1209</v>
+        <v>257</v>
       </c>
       <c r="F341" s="8"/>
       <c r="G341" s="8"/>
       <c r="H341" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I341" s="8" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="J341" s="8" t="s">
-        <v>1210</v>
+        <v>258</v>
       </c>
       <c r="K341" s="12">
-        <v>1585.0</v>
+        <v>334.0</v>
       </c>
       <c r="L341" s="7"/>
       <c r="M341" s="12">
         <f>K341*L341</f>
         <v>0</v>
       </c>
     </row>
     <row r="342" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A342" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B342" s="7"/>
       <c r="C342" s="8" t="s">
-        <v>255</v>
+        <v>1207</v>
       </c>
       <c r="D342" s="9" t="s">
-        <v>256</v>
+        <v>1208</v>
       </c>
       <c r="E342" s="18" t="s">
-        <v>257</v>
+        <v>1209</v>
       </c>
       <c r="F342" s="8"/>
       <c r="G342" s="8"/>
       <c r="H342" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I342" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J342" s="8" t="s">
-        <v>258</v>
+        <v>1210</v>
       </c>
       <c r="K342" s="12">
-        <v>334.0</v>
+        <v>360.0</v>
       </c>
       <c r="L342" s="7"/>
       <c r="M342" s="12">
         <f>K342*L342</f>
         <v>0</v>
       </c>
     </row>
     <row r="343" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A343" s="15">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B343" s="7"/>
       <c r="C343" s="8" t="s">
         <v>1211</v>
       </c>
       <c r="D343" s="9" t="s">
         <v>1212</v>
       </c>
       <c r="E343" s="18" t="s">
         <v>1213</v>
       </c>
       <c r="F343" s="8"/>
       <c r="G343" s="8"/>
       <c r="H343" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I343" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J343" s="8" t="s">
         <v>1214</v>
       </c>
       <c r="K343" s="12">
         <v>360.0</v>
       </c>
       <c r="L343" s="7"/>
       <c r="M343" s="12">
         <f>K343*L343</f>
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A344" s="15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B344" s="7"/>
       <c r="C344" s="8" t="s">
         <v>1215</v>
       </c>
       <c r="D344" s="9" t="s">
         <v>1216</v>
       </c>
       <c r="E344" s="18" t="s">
         <v>1217</v>
       </c>
       <c r="F344" s="8"/>
       <c r="G344" s="8"/>
       <c r="H344" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I344" s="8" t="s">
-        <v>78</v>
+        <v>1218</v>
       </c>
       <c r="J344" s="8" t="s">
-        <v>1218</v>
+        <v>1219</v>
       </c>
       <c r="K344" s="12">
-        <v>360.0</v>
+        <v>192.0</v>
       </c>
       <c r="L344" s="7"/>
       <c r="M344" s="12">
         <f>K344*L344</f>
         <v>0</v>
       </c>
     </row>
     <row r="345" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A345" s="15">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B345" s="7"/>
       <c r="C345" s="8" t="s">
-        <v>1219</v>
+        <v>1220</v>
       </c>
       <c r="D345" s="9" t="s">
-        <v>1220</v>
+        <v>1221</v>
       </c>
       <c r="E345" s="18" t="s">
-        <v>1221</v>
+        <v>1222</v>
       </c>
       <c r="F345" s="8"/>
       <c r="G345" s="8"/>
       <c r="H345" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I345" s="8" t="s">
-        <v>1222</v>
+        <v>1223</v>
       </c>
       <c r="J345" s="8" t="s">
-        <v>1223</v>
+        <v>1224</v>
       </c>
       <c r="K345" s="12">
-        <v>192.0</v>
+        <v>90.0</v>
       </c>
       <c r="L345" s="7"/>
       <c r="M345" s="12">
         <f>K345*L345</f>
         <v>0</v>
       </c>
     </row>
     <row r="346" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A346" s="15">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B346" s="7"/>
       <c r="C346" s="8" t="s">
-        <v>1224</v>
+        <v>1225</v>
       </c>
       <c r="D346" s="9" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="E346" s="18" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="F346" s="8"/>
       <c r="G346" s="8"/>
       <c r="H346" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I346" s="8" t="s">
-        <v>1227</v>
+        <v>262</v>
       </c>
       <c r="J346" s="8" t="s">
         <v>1228</v>
       </c>
       <c r="K346" s="12">
-        <v>90.0</v>
+        <v>452.0</v>
       </c>
       <c r="L346" s="7"/>
       <c r="M346" s="12">
         <f>K346*L346</f>
         <v>0</v>
       </c>
     </row>
     <row r="347" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A347" s="15">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B347" s="7"/>
       <c r="C347" s="8" t="s">
         <v>1229</v>
       </c>
       <c r="D347" s="9" t="s">
         <v>1230</v>
       </c>
       <c r="E347" s="18" t="s">
         <v>1231</v>
       </c>
       <c r="F347" s="8"/>
       <c r="G347" s="8"/>
       <c r="H347" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I347" s="8" t="s">
-        <v>262</v>
+        <v>27</v>
       </c>
       <c r="J347" s="8" t="s">
         <v>1232</v>
       </c>
       <c r="K347" s="12">
-        <v>452.0</v>
+        <v>4934.0</v>
       </c>
       <c r="L347" s="7"/>
       <c r="M347" s="12">
         <f>K347*L347</f>
         <v>0</v>
       </c>
     </row>
     <row r="348" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A348" s="15">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B348" s="7"/>
       <c r="C348" s="8" t="s">
         <v>1233</v>
       </c>
       <c r="D348" s="9" t="s">
         <v>1234</v>
       </c>
       <c r="E348" s="18" t="s">
         <v>1235</v>
       </c>
       <c r="F348" s="8"/>
       <c r="G348" s="8"/>
       <c r="H348" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I348" s="8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="J348" s="8" t="s">
         <v>1236</v>
       </c>
       <c r="K348" s="12">
-        <v>4934.0</v>
+        <v>2509.0</v>
       </c>
       <c r="L348" s="7"/>
       <c r="M348" s="12">
         <f>K348*L348</f>
         <v>0</v>
       </c>
     </row>
     <row r="349" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A349" s="15">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B349" s="7"/>
       <c r="C349" s="8" t="s">
         <v>1237</v>
       </c>
       <c r="D349" s="9" t="s">
         <v>1238</v>
       </c>
       <c r="E349" s="18" t="s">
         <v>1239</v>
       </c>
       <c r="F349" s="8"/>
       <c r="G349" s="8"/>
       <c r="H349" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I349" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J349" s="8" t="s">
         <v>1240</v>
       </c>
       <c r="K349" s="12">
-        <v>2509.0</v>
+        <v>1410.0</v>
       </c>
       <c r="L349" s="7"/>
       <c r="M349" s="12">
         <f>K349*L349</f>
         <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A350" s="15">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B350" s="7"/>
       <c r="C350" s="8" t="s">
         <v>1241</v>
       </c>
       <c r="D350" s="9" t="s">
         <v>1242</v>
       </c>
       <c r="E350" s="18" t="s">
         <v>1243</v>
       </c>
       <c r="F350" s="8"/>
       <c r="G350" s="8"/>
       <c r="H350" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I350" s="8" t="s">
         <v>33</v>
       </c>
       <c r="J350" s="8" t="s">
         <v>1244</v>
       </c>
       <c r="K350" s="12">
-        <v>1410.0</v>
+        <v>858.0</v>
       </c>
       <c r="L350" s="7"/>
       <c r="M350" s="12">
         <f>K350*L350</f>
         <v>0</v>
       </c>
     </row>
     <row r="351" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A351" s="15">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B351" s="7"/>
       <c r="C351" s="8" t="s">
         <v>1245</v>
       </c>
       <c r="D351" s="9" t="s">
         <v>1246</v>
       </c>
       <c r="E351" s="18" t="s">
         <v>1247</v>
       </c>
       <c r="F351" s="8"/>
       <c r="G351" s="8"/>
       <c r="H351" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I351" s="8" t="s">
-        <v>33</v>
+        <v>1248</v>
       </c>
       <c r="J351" s="8" t="s">
-        <v>1248</v>
+        <v>1249</v>
       </c>
       <c r="K351" s="12">
-        <v>858.0</v>
+        <v>109.0</v>
       </c>
       <c r="L351" s="7"/>
       <c r="M351" s="12">
         <f>K351*L351</f>
         <v>0</v>
       </c>
     </row>
     <row r="352" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A352" s="15">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B352" s="7"/>
       <c r="C352" s="8" t="s">
-        <v>1249</v>
+        <v>1250</v>
       </c>
       <c r="D352" s="9" t="s">
-        <v>1250</v>
+        <v>1251</v>
       </c>
       <c r="E352" s="18" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
       <c r="F352" s="8"/>
       <c r="G352" s="8"/>
       <c r="H352" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I352" s="8" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="J352" s="8" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="K352" s="12">
-        <v>109.0</v>
+        <v>39.0</v>
       </c>
       <c r="L352" s="7"/>
       <c r="M352" s="12">
         <f>K352*L352</f>
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A353" s="15">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B353" s="7"/>
       <c r="C353" s="8" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="D353" s="9" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="E353" s="18" t="s">
-        <v>1256</v>
+        <v>1257</v>
       </c>
       <c r="F353" s="8"/>
       <c r="G353" s="8"/>
       <c r="H353" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I353" s="8" t="s">
-        <v>1257</v>
+        <v>72</v>
       </c>
       <c r="J353" s="8" t="s">
         <v>1258</v>
       </c>
       <c r="K353" s="12">
-        <v>39.0</v>
+        <v>641.0</v>
       </c>
       <c r="L353" s="7"/>
       <c r="M353" s="12">
         <f>K353*L353</f>
         <v>0</v>
       </c>
     </row>
     <row r="354" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A354" s="15">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B354" s="7"/>
       <c r="C354" s="8" t="s">
         <v>1259</v>
       </c>
       <c r="D354" s="9" t="s">
         <v>1260</v>
       </c>
       <c r="E354" s="18" t="s">
         <v>1261</v>
       </c>
       <c r="F354" s="8"/>
       <c r="G354" s="8"/>
       <c r="H354" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I354" s="8" t="s">
-        <v>72</v>
+        <v>1262</v>
       </c>
       <c r="J354" s="8" t="s">
-        <v>1262</v>
+        <v>1263</v>
       </c>
       <c r="K354" s="12">
-        <v>641.0</v>
+        <v>1820.0</v>
       </c>
       <c r="L354" s="7"/>
       <c r="M354" s="12">
         <f>K354*L354</f>
         <v>0</v>
       </c>
     </row>
     <row r="355" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A355" s="15">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B355" s="7"/>
       <c r="C355" s="8" t="s">
-        <v>1263</v>
+        <v>1264</v>
       </c>
       <c r="D355" s="9" t="s">
-        <v>1264</v>
+        <v>1265</v>
       </c>
       <c r="E355" s="18" t="s">
-        <v>1265</v>
+        <v>1266</v>
       </c>
       <c r="F355" s="8"/>
       <c r="G355" s="8"/>
       <c r="H355" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I355" s="8" t="s">
-        <v>1266</v>
+        <v>39</v>
       </c>
       <c r="J355" s="8" t="s">
         <v>1267</v>
       </c>
       <c r="K355" s="12">
-        <v>1820.0</v>
+        <v>833.0</v>
       </c>
       <c r="L355" s="7"/>
       <c r="M355" s="12">
         <f>K355*L355</f>
         <v>0</v>
       </c>
     </row>
     <row r="356" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A356" s="15">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B356" s="7"/>
       <c r="C356" s="8" t="s">
         <v>1268</v>
       </c>
       <c r="D356" s="9" t="s">
         <v>1269</v>
       </c>
       <c r="E356" s="18" t="s">
         <v>1270</v>
       </c>
       <c r="F356" s="8"/>
       <c r="G356" s="8"/>
       <c r="H356" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I356" s="8" t="s">
-        <v>39</v>
+        <v>124</v>
       </c>
       <c r="J356" s="8" t="s">
         <v>1271</v>
       </c>
       <c r="K356" s="12">
-        <v>833.0</v>
+        <v>2145.0</v>
       </c>
       <c r="L356" s="7"/>
       <c r="M356" s="12">
         <f>K356*L356</f>
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A357" s="15">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B357" s="7"/>
       <c r="C357" s="8" t="s">
         <v>1272</v>
       </c>
       <c r="D357" s="9" t="s">
         <v>1273</v>
       </c>
       <c r="E357" s="18" t="s">
         <v>1274</v>
       </c>
       <c r="F357" s="8"/>
       <c r="G357" s="8"/>
       <c r="H357" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I357" s="8" t="s">
-        <v>124</v>
+        <v>33</v>
       </c>
       <c r="J357" s="8" t="s">
         <v>1275</v>
       </c>
       <c r="K357" s="12">
-        <v>2145.0</v>
+        <v>1512.0</v>
       </c>
       <c r="L357" s="7"/>
       <c r="M357" s="12">
         <f>K357*L357</f>
         <v>0</v>
       </c>
     </row>
     <row r="358" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A358" s="15">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B358" s="7"/>
       <c r="C358" s="8" t="s">
         <v>1276</v>
       </c>
       <c r="D358" s="9" t="s">
         <v>1277</v>
       </c>
       <c r="E358" s="18" t="s">
         <v>1278</v>
       </c>
       <c r="F358" s="8"/>
       <c r="G358" s="8"/>
       <c r="H358" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I358" s="8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="J358" s="8" t="s">
         <v>1279</v>
       </c>
       <c r="K358" s="12">
-        <v>1512.0</v>
+        <v>553.0</v>
       </c>
       <c r="L358" s="7"/>
       <c r="M358" s="12">
         <f>K358*L358</f>
         <v>0</v>
       </c>
     </row>
     <row r="359" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A359" s="15">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B359" s="7"/>
       <c r="C359" s="8" t="s">
         <v>1280</v>
       </c>
       <c r="D359" s="9" t="s">
         <v>1281</v>
       </c>
       <c r="E359" s="18" t="s">
         <v>1282</v>
       </c>
       <c r="F359" s="8"/>
       <c r="G359" s="8"/>
       <c r="H359" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I359" s="8" t="s">
-        <v>39</v>
+        <v>55</v>
       </c>
       <c r="J359" s="8" t="s">
         <v>1283</v>
       </c>
       <c r="K359" s="12">
-        <v>553.0</v>
+        <v>2121.0</v>
       </c>
       <c r="L359" s="7"/>
       <c r="M359" s="12">
         <f>K359*L359</f>
         <v>0</v>
       </c>
     </row>
     <row r="360" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A360" s="15">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B360" s="7"/>
       <c r="C360" s="8" t="s">
         <v>1284</v>
       </c>
       <c r="D360" s="9" t="s">
         <v>1285</v>
       </c>
       <c r="E360" s="18" t="s">
         <v>1286</v>
       </c>
       <c r="F360" s="8"/>
-      <c r="G360" s="8"/>
+      <c r="G360" s="8" t="s">
+        <v>1287</v>
+      </c>
       <c r="H360" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I360" s="8" t="s">
-        <v>55</v>
+        <v>61</v>
       </c>
       <c r="J360" s="8" t="s">
-        <v>1287</v>
+        <v>1288</v>
       </c>
       <c r="K360" s="12">
-        <v>2121.0</v>
+        <v>509.0</v>
       </c>
       <c r="L360" s="7"/>
       <c r="M360" s="12">
         <f>K360*L360</f>
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A361" s="15">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B361" s="7"/>
       <c r="C361" s="8" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="D361" s="9" t="s">
-        <v>1289</v>
+        <v>1290</v>
       </c>
       <c r="E361" s="18" t="s">
-        <v>1290</v>
+        <v>1291</v>
       </c>
       <c r="F361" s="8"/>
       <c r="G361" s="8" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="H361" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I361" s="8" t="s">
-        <v>61</v>
+        <v>283</v>
       </c>
       <c r="J361" s="8" t="s">
-        <v>1292</v>
+        <v>1293</v>
       </c>
       <c r="K361" s="12">
-        <v>509.0</v>
+        <v>612.0</v>
       </c>
       <c r="L361" s="7"/>
       <c r="M361" s="12">
         <f>K361*L361</f>
         <v>0</v>
       </c>
     </row>
     <row r="362" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A362" s="15">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B362" s="7"/>
       <c r="C362" s="8" t="s">
-        <v>1293</v>
+        <v>95</v>
       </c>
       <c r="D362" s="9" t="s">
-        <v>1294</v>
+        <v>96</v>
       </c>
       <c r="E362" s="18" t="s">
-        <v>1295</v>
+        <v>97</v>
       </c>
       <c r="F362" s="8"/>
       <c r="G362" s="8" t="s">
-        <v>1296</v>
+        <v>98</v>
       </c>
       <c r="H362" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I362" s="8" t="s">
-        <v>283</v>
-[...3 lines deleted...]
-      </c>
+        <v>33</v>
+      </c>
+      <c r="J362" s="8"/>
       <c r="K362" s="12">
-        <v>612.0</v>
+        <v>934.0</v>
       </c>
       <c r="L362" s="7"/>
       <c r="M362" s="12">
         <f>K362*L362</f>
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A363" s="15">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B363" s="7"/>
       <c r="C363" s="8" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D363" s="9" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
       <c r="E363" s="18" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="F363" s="8"/>
       <c r="G363" s="8" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="H363" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I363" s="8" t="s">
         <v>33</v>
       </c>
-      <c r="J363" s="8"/>
+      <c r="J363" s="8" t="s">
+        <v>103</v>
+      </c>
       <c r="K363" s="12">
-        <v>934.0</v>
+        <v>868.0</v>
       </c>
       <c r="L363" s="7"/>
       <c r="M363" s="12">
         <f>K363*L363</f>
         <v>0</v>
       </c>
     </row>
     <row r="364" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A364" s="15">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B364" s="7"/>
       <c r="C364" s="8" t="s">
-        <v>99</v>
+        <v>68</v>
       </c>
       <c r="D364" s="9" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="E364" s="18" t="s">
-        <v>101</v>
+        <v>70</v>
       </c>
       <c r="F364" s="8"/>
       <c r="G364" s="8" t="s">
-        <v>102</v>
+        <v>71</v>
       </c>
       <c r="H364" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I364" s="8" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="J364" s="8" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="K364" s="12">
-        <v>868.0</v>
+        <v>455.0</v>
       </c>
       <c r="L364" s="7"/>
       <c r="M364" s="12">
         <f>K364*L364</f>
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A365" s="15">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B365" s="7"/>
       <c r="C365" s="8" t="s">
-        <v>68</v>
+        <v>1294</v>
       </c>
       <c r="D365" s="9" t="s">
-        <v>69</v>
+        <v>1295</v>
       </c>
       <c r="E365" s="18" t="s">
-        <v>70</v>
+        <v>1296</v>
       </c>
       <c r="F365" s="8"/>
       <c r="G365" s="8" t="s">
-        <v>71</v>
+        <v>1297</v>
       </c>
       <c r="H365" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I365" s="8" t="s">
-        <v>72</v>
+        <v>33</v>
       </c>
       <c r="J365" s="8" t="s">
-        <v>73</v>
+        <v>1298</v>
       </c>
       <c r="K365" s="12">
-        <v>455.0</v>
+        <v>1183.0</v>
       </c>
       <c r="L365" s="7"/>
       <c r="M365" s="12">
         <f>K365*L365</f>
         <v>0</v>
       </c>
     </row>
     <row r="366" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A366" s="15">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B366" s="7"/>
       <c r="C366" s="8" t="s">
-        <v>1298</v>
+        <v>45</v>
       </c>
       <c r="D366" s="9" t="s">
-        <v>1299</v>
+        <v>46</v>
       </c>
       <c r="E366" s="18" t="s">
-        <v>1300</v>
+        <v>47</v>
       </c>
       <c r="F366" s="8"/>
       <c r="G366" s="8" t="s">
-        <v>1301</v>
+        <v>48</v>
       </c>
       <c r="H366" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I366" s="8" t="s">
-        <v>33</v>
+        <v>49</v>
       </c>
       <c r="J366" s="8" t="s">
-        <v>1302</v>
+        <v>50</v>
       </c>
       <c r="K366" s="12">
-        <v>1183.0</v>
+        <v>2374.0</v>
       </c>
       <c r="L366" s="7"/>
       <c r="M366" s="12">
         <f>K366*L366</f>
         <v>0</v>
       </c>
     </row>
     <row r="367" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A367" s="15">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B367" s="7"/>
       <c r="C367" s="8" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D367" s="9" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="E367" s="18" t="s">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="F367" s="8"/>
       <c r="G367" s="8" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="H367" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I367" s="8" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="J367" s="8" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="K367" s="12">
-        <v>2374.0</v>
+        <v>1480.0</v>
       </c>
       <c r="L367" s="7"/>
       <c r="M367" s="12">
         <f>K367*L367</f>
         <v>0</v>
       </c>
     </row>
     <row r="368" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A368" s="15">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B368" s="7"/>
       <c r="C368" s="8" t="s">
-        <v>51</v>
+        <v>91</v>
       </c>
       <c r="D368" s="9" t="s">
-        <v>52</v>
+        <v>92</v>
       </c>
       <c r="E368" s="18" t="s">
-        <v>53</v>
+        <v>93</v>
       </c>
       <c r="F368" s="8"/>
       <c r="G368" s="8" t="s">
-        <v>54</v>
+        <v>94</v>
       </c>
       <c r="H368" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I368" s="8" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      </c>
+        <v>39</v>
+      </c>
+      <c r="J368" s="8"/>
       <c r="K368" s="12">
-        <v>1480.0</v>
+        <v>663.0</v>
       </c>
       <c r="L368" s="7"/>
       <c r="M368" s="12">
         <f>K368*L368</f>
         <v>0</v>
       </c>
     </row>
     <row r="369" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A369" s="15">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B369" s="7"/>
       <c r="C369" s="8" t="s">
-        <v>91</v>
+        <v>143</v>
       </c>
       <c r="D369" s="9" t="s">
-        <v>92</v>
+        <v>144</v>
       </c>
       <c r="E369" s="18" t="s">
-        <v>93</v>
+        <v>145</v>
       </c>
       <c r="F369" s="8"/>
-      <c r="G369" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G369" s="8"/>
       <c r="H369" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I369" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J369" s="8"/>
+      <c r="I369" s="8"/>
+      <c r="J369" s="8" t="s">
+        <v>146</v>
+      </c>
       <c r="K369" s="12">
-        <v>663.0</v>
+        <v>741.0</v>
       </c>
       <c r="L369" s="7"/>
       <c r="M369" s="12">
         <f>K369*L369</f>
         <v>0</v>
       </c>
     </row>
     <row r="370" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A370" s="15">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B370" s="7"/>
       <c r="C370" s="8" t="s">
-        <v>143</v>
+        <v>1299</v>
       </c>
       <c r="D370" s="9" t="s">
-        <v>144</v>
+        <v>1300</v>
       </c>
       <c r="E370" s="18" t="s">
-        <v>145</v>
+        <v>1301</v>
       </c>
       <c r="F370" s="8"/>
       <c r="G370" s="8"/>
       <c r="H370" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I370" s="8"/>
+      <c r="I370" s="8" t="s">
+        <v>262</v>
+      </c>
       <c r="J370" s="8" t="s">
-        <v>146</v>
+        <v>1302</v>
       </c>
       <c r="K370" s="12">
-        <v>741.0</v>
+        <v>286.0</v>
       </c>
       <c r="L370" s="7"/>
       <c r="M370" s="12">
         <f>K370*L370</f>
         <v>0</v>
       </c>
     </row>
     <row r="371" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A371" s="15">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B371" s="7"/>
       <c r="C371" s="8" t="s">
         <v>1303</v>
       </c>
       <c r="D371" s="9" t="s">
         <v>1304</v>
       </c>
       <c r="E371" s="18" t="s">
         <v>1305</v>
       </c>
       <c r="F371" s="8"/>
-      <c r="G371" s="8"/>
+      <c r="G371" s="8" t="s">
+        <v>1306</v>
+      </c>
       <c r="H371" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I371" s="8" t="s">
-        <v>262</v>
+        <v>222</v>
       </c>
       <c r="J371" s="8" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="K371" s="12">
-        <v>286.0</v>
+        <v>237.0</v>
       </c>
       <c r="L371" s="7"/>
       <c r="M371" s="12">
         <f>K371*L371</f>
         <v>0</v>
       </c>
     </row>
     <row r="372" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A372" s="15">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B372" s="7"/>
       <c r="C372" s="8" t="s">
-        <v>1307</v>
+        <v>1308</v>
       </c>
       <c r="D372" s="9" t="s">
-        <v>1308</v>
+        <v>1309</v>
       </c>
       <c r="E372" s="18" t="s">
-        <v>1309</v>
+        <v>1310</v>
       </c>
       <c r="F372" s="8"/>
-      <c r="G372" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G372" s="8"/>
       <c r="H372" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I372" s="8" t="s">
         <v>222</v>
       </c>
       <c r="J372" s="8" t="s">
         <v>1311</v>
       </c>
       <c r="K372" s="12">
-        <v>237.0</v>
+        <v>188.0</v>
       </c>
       <c r="L372" s="7"/>
       <c r="M372" s="12">
         <f>K372*L372</f>
         <v>0</v>
       </c>
     </row>
     <row r="373" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A373" s="15">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B373" s="7"/>
       <c r="C373" s="8" t="s">
-        <v>1312</v>
+        <v>63</v>
       </c>
       <c r="D373" s="9" t="s">
-        <v>1313</v>
+        <v>64</v>
       </c>
       <c r="E373" s="18" t="s">
-        <v>1314</v>
+        <v>65</v>
       </c>
       <c r="F373" s="8"/>
-      <c r="G373" s="8"/>
+      <c r="G373" s="8" t="s">
+        <v>66</v>
+      </c>
       <c r="H373" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I373" s="8" t="s">
-        <v>222</v>
+        <v>33</v>
       </c>
       <c r="J373" s="8" t="s">
-        <v>1315</v>
+        <v>67</v>
       </c>
       <c r="K373" s="12">
-        <v>188.0</v>
+        <v>1256.0</v>
       </c>
       <c r="L373" s="7"/>
       <c r="M373" s="12">
         <f>K373*L373</f>
         <v>0</v>
       </c>
     </row>
     <row r="374" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A374" s="15">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B374" s="7"/>
       <c r="C374" s="8" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="D374" s="9" t="s">
-        <v>64</v>
+        <v>75</v>
       </c>
       <c r="E374" s="18" t="s">
-        <v>65</v>
+        <v>76</v>
       </c>
       <c r="F374" s="8"/>
       <c r="G374" s="8" t="s">
-        <v>66</v>
+        <v>77</v>
       </c>
       <c r="H374" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I374" s="8" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="J374" s="8" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="K374" s="12">
-        <v>1256.0</v>
+        <v>396.0</v>
       </c>
       <c r="L374" s="7"/>
       <c r="M374" s="12">
         <f>K374*L374</f>
         <v>0</v>
       </c>
     </row>
     <row r="375" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A375" s="15">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B375" s="7"/>
       <c r="C375" s="8" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D375" s="9" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="E375" s="18" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="F375" s="8"/>
       <c r="G375" s="8" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="H375" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I375" s="8" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="J375" s="8" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="K375" s="12">
-        <v>396.0</v>
+        <v>365.0</v>
       </c>
       <c r="L375" s="7"/>
       <c r="M375" s="12">
         <f>K375*L375</f>
         <v>0</v>
       </c>
     </row>
     <row r="376" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A376" s="15">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B376" s="7"/>
       <c r="C376" s="8" t="s">
-        <v>80</v>
+        <v>1312</v>
       </c>
       <c r="D376" s="9" t="s">
-        <v>81</v>
+        <v>1313</v>
       </c>
       <c r="E376" s="18" t="s">
-        <v>82</v>
+        <v>1314</v>
       </c>
       <c r="F376" s="8"/>
       <c r="G376" s="8" t="s">
-        <v>83</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1315</v>
+      </c>
+      <c r="H376" s="7">
+        <v>1.0</v>
       </c>
       <c r="I376" s="8" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="J376" s="8" t="s">
-        <v>85</v>
+        <v>1316</v>
       </c>
       <c r="K376" s="12">
-        <v>365.0</v>
+        <v>696.0</v>
       </c>
       <c r="L376" s="7"/>
       <c r="M376" s="12">
         <f>K376*L376</f>
         <v>0</v>
       </c>
     </row>
     <row r="377" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A377" s="15">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B377" s="7"/>
       <c r="C377" s="8" t="s">
-        <v>1316</v>
+        <v>1317</v>
       </c>
       <c r="D377" s="9" t="s">
-        <v>1317</v>
+        <v>1318</v>
       </c>
       <c r="E377" s="18" t="s">
-        <v>1318</v>
+        <v>1319</v>
       </c>
       <c r="F377" s="8"/>
       <c r="G377" s="8" t="s">
-        <v>1319</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>1320</v>
+      </c>
+      <c r="H377" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I377" s="8" t="s">
-        <v>72</v>
+        <v>262</v>
       </c>
       <c r="J377" s="8" t="s">
-        <v>1320</v>
+        <v>1321</v>
       </c>
       <c r="K377" s="12">
-        <v>696.0</v>
+        <v>175.0</v>
       </c>
       <c r="L377" s="7"/>
       <c r="M377" s="12">
         <f>K377*L377</f>
         <v>0</v>
       </c>
     </row>
     <row r="378" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A378" s="15">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B378" s="7"/>
       <c r="C378" s="8" t="s">
-        <v>1321</v>
+        <v>1322</v>
       </c>
       <c r="D378" s="9" t="s">
-        <v>1322</v>
+        <v>1323</v>
       </c>
       <c r="E378" s="18" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="F378" s="8"/>
       <c r="G378" s="8" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
       <c r="H378" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I378" s="8" t="s">
-        <v>262</v>
+        <v>84</v>
       </c>
       <c r="J378" s="8" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="K378" s="12">
-        <v>175.0</v>
+        <v>128.0</v>
       </c>
       <c r="L378" s="7"/>
       <c r="M378" s="12">
         <f>K378*L378</f>
         <v>0</v>
       </c>
     </row>
     <row r="379" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A379" s="15">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B379" s="7"/>
       <c r="C379" s="8" t="s">
-        <v>1326</v>
+        <v>104</v>
       </c>
       <c r="D379" s="9" t="s">
-        <v>1327</v>
+        <v>105</v>
       </c>
       <c r="E379" s="18" t="s">
-        <v>1328</v>
+        <v>106</v>
       </c>
       <c r="F379" s="8"/>
       <c r="G379" s="8" t="s">
-        <v>1329</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>107</v>
+      </c>
+      <c r="H379" s="7">
+        <v>1.0</v>
       </c>
       <c r="I379" s="8" t="s">
-        <v>84</v>
+        <v>33</v>
       </c>
       <c r="J379" s="8" t="s">
-        <v>1330</v>
+        <v>108</v>
       </c>
       <c r="K379" s="12">
-        <v>128.0</v>
+        <v>175.0</v>
       </c>
       <c r="L379" s="7"/>
       <c r="M379" s="12">
         <f>K379*L379</f>
         <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A380" s="15">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B380" s="7"/>
       <c r="C380" s="8" t="s">
-        <v>104</v>
+        <v>1327</v>
       </c>
       <c r="D380" s="9" t="s">
-        <v>105</v>
+        <v>1328</v>
       </c>
       <c r="E380" s="18" t="s">
-        <v>106</v>
+        <v>1329</v>
       </c>
       <c r="F380" s="8"/>
       <c r="G380" s="8" t="s">
-        <v>107</v>
+        <v>1330</v>
       </c>
       <c r="H380" s="7">
         <v>1.0</v>
       </c>
       <c r="I380" s="8" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="J380" s="8"/>
       <c r="K380" s="12">
-        <v>175.0</v>
+        <v>2108.0</v>
       </c>
       <c r="L380" s="7"/>
       <c r="M380" s="12">
         <f>K380*L380</f>
         <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A381" s="15">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B381" s="7"/>
       <c r="C381" s="8" t="s">
         <v>1331</v>
       </c>
       <c r="D381" s="9" t="s">
         <v>1332</v>
       </c>
       <c r="E381" s="18" t="s">
         <v>1333</v>
       </c>
       <c r="F381" s="8"/>
       <c r="G381" s="8" t="s">
         <v>1334</v>
       </c>
-      <c r="H381" s="7">
-        <v>1.0</v>
+      <c r="H381" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I381" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="J381" s="8"/>
+      <c r="J381" s="8" t="s">
+        <v>1335</v>
+      </c>
       <c r="K381" s="12">
-        <v>2027.0</v>
+        <v>324.0</v>
       </c>
       <c r="L381" s="7"/>
       <c r="M381" s="12">
         <f>K381*L381</f>
         <v>0</v>
       </c>
     </row>
     <row r="382" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A382" s="15">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B382" s="7"/>
       <c r="C382" s="8" t="s">
-        <v>1335</v>
+        <v>120</v>
       </c>
       <c r="D382" s="9" t="s">
-        <v>1336</v>
+        <v>121</v>
       </c>
       <c r="E382" s="18" t="s">
-        <v>1337</v>
+        <v>122</v>
       </c>
       <c r="F382" s="8"/>
       <c r="G382" s="8" t="s">
-        <v>1338</v>
+        <v>123</v>
       </c>
       <c r="H382" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I382" s="8" t="s">
-        <v>55</v>
+        <v>124</v>
       </c>
       <c r="J382" s="8" t="s">
-        <v>1339</v>
+        <v>125</v>
       </c>
       <c r="K382" s="12">
-        <v>324.0</v>
+        <v>203.0</v>
       </c>
       <c r="L382" s="7"/>
       <c r="M382" s="12">
         <f>K382*L382</f>
         <v>0</v>
       </c>
     </row>
     <row r="383" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A383" s="15">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B383" s="7"/>
       <c r="C383" s="8" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="D383" s="9" t="s">
-        <v>121</v>
+        <v>127</v>
       </c>
       <c r="E383" s="18" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="F383" s="8"/>
       <c r="G383" s="8" t="s">
         <v>123</v>
       </c>
       <c r="H383" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I383" s="8" t="s">
         <v>124</v>
       </c>
-      <c r="J383" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J383" s="8"/>
       <c r="K383" s="12">
-        <v>195.0</v>
+        <v>2434.0</v>
       </c>
       <c r="L383" s="7"/>
       <c r="M383" s="12">
         <f>K383*L383</f>
         <v>0</v>
       </c>
     </row>
     <row r="384" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A384" s="15">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B384" s="7"/>
       <c r="C384" s="8" t="s">
-        <v>126</v>
+        <v>109</v>
       </c>
       <c r="D384" s="9" t="s">
-        <v>127</v>
+        <v>110</v>
       </c>
       <c r="E384" s="18" t="s">
-        <v>128</v>
+        <v>111</v>
       </c>
       <c r="F384" s="8"/>
       <c r="G384" s="8" t="s">
-        <v>123</v>
+        <v>112</v>
       </c>
       <c r="H384" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I384" s="8" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="J384" s="8"/>
+        <v>113</v>
+      </c>
+      <c r="J384" s="8" t="s">
+        <v>114</v>
+      </c>
       <c r="K384" s="12">
-        <v>2340.0</v>
+        <v>160.0</v>
       </c>
       <c r="L384" s="7"/>
       <c r="M384" s="12">
         <f>K384*L384</f>
         <v>0</v>
       </c>
     </row>
     <row r="385" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A385" s="15">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B385" s="7"/>
       <c r="C385" s="8" t="s">
-        <v>109</v>
+        <v>134</v>
       </c>
       <c r="D385" s="9" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="E385" s="18" t="s">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="F385" s="8"/>
       <c r="G385" s="8" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="H385" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I385" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I385" s="8"/>
       <c r="J385" s="8" t="s">
-        <v>114</v>
+        <v>137</v>
       </c>
       <c r="K385" s="12">
-        <v>160.0</v>
+        <v>702.0</v>
       </c>
       <c r="L385" s="7"/>
       <c r="M385" s="12">
         <f>K385*L385</f>
         <v>0</v>
       </c>
     </row>
     <row r="386" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A386" s="15">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B386" s="7"/>
       <c r="C386" s="8" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="D386" s="9" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="E386" s="18" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="F386" s="8"/>
       <c r="G386" s="8" t="s">
         <v>132</v>
       </c>
       <c r="H386" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I386" s="8"/>
       <c r="J386" s="8" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="K386" s="12">
-        <v>702.0</v>
+        <v>749.0</v>
       </c>
       <c r="L386" s="7"/>
       <c r="M386" s="12">
         <f>K386*L386</f>
         <v>0</v>
       </c>
     </row>
     <row r="387" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A387" s="15">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B387" s="7"/>
       <c r="C387" s="8" t="s">
-        <v>129</v>
+        <v>1336</v>
       </c>
       <c r="D387" s="9" t="s">
-        <v>130</v>
+        <v>1337</v>
       </c>
       <c r="E387" s="18" t="s">
-        <v>131</v>
+        <v>1338</v>
       </c>
       <c r="F387" s="8"/>
       <c r="G387" s="8" t="s">
-        <v>132</v>
+        <v>1339</v>
       </c>
       <c r="H387" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I387" s="8"/>
+      <c r="I387" s="8" t="s">
+        <v>78</v>
+      </c>
       <c r="J387" s="8" t="s">
-        <v>133</v>
+        <v>1340</v>
       </c>
       <c r="K387" s="12">
-        <v>749.0</v>
+        <v>442.0</v>
       </c>
       <c r="L387" s="7"/>
       <c r="M387" s="12">
         <f>K387*L387</f>
         <v>0</v>
       </c>
     </row>
     <row r="388" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A388" s="15">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B388" s="7"/>
       <c r="C388" s="8" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="D388" s="9" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="E388" s="18" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="F388" s="8"/>
       <c r="G388" s="8" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1344</v>
+      </c>
+      <c r="H388" s="7">
+        <v>4.0</v>
       </c>
       <c r="I388" s="8" t="s">
-        <v>78</v>
+        <v>55</v>
       </c>
       <c r="J388" s="8" t="s">
-        <v>1344</v>
+        <v>1345</v>
       </c>
       <c r="K388" s="12">
-        <v>442.0</v>
+        <v>269.0</v>
       </c>
       <c r="L388" s="7"/>
       <c r="M388" s="12">
         <f>K388*L388</f>
         <v>0</v>
       </c>
     </row>
     <row r="389" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A389" s="15">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B389" s="7"/>
       <c r="C389" s="8" t="s">
-        <v>1345</v>
+        <v>1346</v>
       </c>
       <c r="D389" s="9" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="E389" s="18" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="F389" s="8"/>
-      <c r="G389" s="8" t="s">
-[...3 lines deleted...]
-        <v>4.0</v>
+      <c r="G389" s="8"/>
+      <c r="H389" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I389" s="8" t="s">
         <v>55</v>
       </c>
       <c r="J389" s="8" t="s">
         <v>1349</v>
       </c>
       <c r="K389" s="12">
-        <v>269.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L389" s="7"/>
       <c r="M389" s="12">
         <f>K389*L389</f>
         <v>0</v>
       </c>
     </row>
     <row r="390" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A390" s="15">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B390" s="7"/>
       <c r="C390" s="8" t="s">
         <v>1350</v>
       </c>
       <c r="D390" s="9" t="s">
         <v>1351</v>
       </c>
       <c r="E390" s="18" t="s">
         <v>1352</v>
       </c>
       <c r="F390" s="8"/>
       <c r="G390" s="8"/>
       <c r="H390" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I390" s="8" t="s">
-        <v>55</v>
+        <v>33</v>
       </c>
       <c r="J390" s="8" t="s">
         <v>1353</v>
       </c>
       <c r="K390" s="12">
-        <v>1260.0</v>
+        <v>1333.0</v>
       </c>
       <c r="L390" s="7"/>
       <c r="M390" s="12">
         <f>K390*L390</f>
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A391" s="15">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B391" s="7"/>
       <c r="C391" s="8" t="s">
         <v>1354</v>
       </c>
       <c r="D391" s="9" t="s">
         <v>1355</v>
       </c>
       <c r="E391" s="18" t="s">
         <v>1356</v>
       </c>
       <c r="F391" s="8"/>
       <c r="G391" s="8"/>
       <c r="H391" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I391" s="8" t="s">
-        <v>33</v>
+        <v>222</v>
       </c>
       <c r="J391" s="8" t="s">
         <v>1357</v>
       </c>
       <c r="K391" s="12">
-        <v>1333.0</v>
+        <v>313.0</v>
       </c>
       <c r="L391" s="7"/>
       <c r="M391" s="12">
         <f>K391*L391</f>
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:13">
       <c r="K392" t="s">
         <v>1358</v>
       </c>
       <c r="L392">
         <f>SUM(L11:L391)</f>
         <v>0</v>
       </c>
       <c r="M392">
         <f>SUM(M11:M391)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A60:M60"/>
-    <mergeCell ref="A79:M79"/>
-[...4 lines deleted...]
-    <mergeCell ref="A299:M299"/>
+    <mergeCell ref="A80:M80"/>
+    <mergeCell ref="A83:M83"/>
+    <mergeCell ref="A200:M200"/>
+    <mergeCell ref="A209:M209"/>
+    <mergeCell ref="A276:M276"/>
+    <mergeCell ref="A298:M298"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -28497,52 +28495,52 @@
     <hyperlink ref="C52" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="C81" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="C84" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_92"/>
@@ -28613,58 +28611,58 @@
     <hyperlink ref="C174" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="C201" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C199" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_188"/>
-    <hyperlink ref="C210" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_191"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_214"/>
@@ -28686,71 +28684,71 @@
     <hyperlink ref="C251" r:id="rId_hyperlink_230"/>
     <hyperlink ref="C252" r:id="rId_hyperlink_231"/>
     <hyperlink ref="C253" r:id="rId_hyperlink_232"/>
     <hyperlink ref="C254" r:id="rId_hyperlink_233"/>
     <hyperlink ref="C255" r:id="rId_hyperlink_234"/>
     <hyperlink ref="C256" r:id="rId_hyperlink_235"/>
     <hyperlink ref="C257" r:id="rId_hyperlink_236"/>
     <hyperlink ref="C258" r:id="rId_hyperlink_237"/>
     <hyperlink ref="C259" r:id="rId_hyperlink_238"/>
     <hyperlink ref="C260" r:id="rId_hyperlink_239"/>
     <hyperlink ref="C261" r:id="rId_hyperlink_240"/>
     <hyperlink ref="C262" r:id="rId_hyperlink_241"/>
     <hyperlink ref="C263" r:id="rId_hyperlink_242"/>
     <hyperlink ref="C264" r:id="rId_hyperlink_243"/>
     <hyperlink ref="C265" r:id="rId_hyperlink_244"/>
     <hyperlink ref="C266" r:id="rId_hyperlink_245"/>
     <hyperlink ref="C267" r:id="rId_hyperlink_246"/>
     <hyperlink ref="C268" r:id="rId_hyperlink_247"/>
     <hyperlink ref="C269" r:id="rId_hyperlink_248"/>
     <hyperlink ref="C270" r:id="rId_hyperlink_249"/>
     <hyperlink ref="C271" r:id="rId_hyperlink_250"/>
     <hyperlink ref="C272" r:id="rId_hyperlink_251"/>
     <hyperlink ref="C273" r:id="rId_hyperlink_252"/>
     <hyperlink ref="C274" r:id="rId_hyperlink_253"/>
     <hyperlink ref="C275" r:id="rId_hyperlink_254"/>
-    <hyperlink ref="C276" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="C278" r:id="rId_hyperlink_255"/>
     <hyperlink ref="C279" r:id="rId_hyperlink_256"/>
     <hyperlink ref="C280" r:id="rId_hyperlink_257"/>
     <hyperlink ref="C281" r:id="rId_hyperlink_258"/>
     <hyperlink ref="C282" r:id="rId_hyperlink_259"/>
     <hyperlink ref="C283" r:id="rId_hyperlink_260"/>
     <hyperlink ref="C284" r:id="rId_hyperlink_261"/>
     <hyperlink ref="C285" r:id="rId_hyperlink_262"/>
     <hyperlink ref="C286" r:id="rId_hyperlink_263"/>
     <hyperlink ref="C287" r:id="rId_hyperlink_264"/>
     <hyperlink ref="C288" r:id="rId_hyperlink_265"/>
     <hyperlink ref="C289" r:id="rId_hyperlink_266"/>
     <hyperlink ref="C290" r:id="rId_hyperlink_267"/>
     <hyperlink ref="C291" r:id="rId_hyperlink_268"/>
     <hyperlink ref="C292" r:id="rId_hyperlink_269"/>
     <hyperlink ref="C293" r:id="rId_hyperlink_270"/>
     <hyperlink ref="C294" r:id="rId_hyperlink_271"/>
     <hyperlink ref="C295" r:id="rId_hyperlink_272"/>
     <hyperlink ref="C296" r:id="rId_hyperlink_273"/>
     <hyperlink ref="C297" r:id="rId_hyperlink_274"/>
-    <hyperlink ref="C298" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="C300" r:id="rId_hyperlink_275"/>
     <hyperlink ref="C301" r:id="rId_hyperlink_276"/>
     <hyperlink ref="C302" r:id="rId_hyperlink_277"/>
     <hyperlink ref="C303" r:id="rId_hyperlink_278"/>
     <hyperlink ref="C304" r:id="rId_hyperlink_279"/>
     <hyperlink ref="C305" r:id="rId_hyperlink_280"/>
     <hyperlink ref="C306" r:id="rId_hyperlink_281"/>
     <hyperlink ref="C307" r:id="rId_hyperlink_282"/>
     <hyperlink ref="C308" r:id="rId_hyperlink_283"/>
     <hyperlink ref="C309" r:id="rId_hyperlink_284"/>
     <hyperlink ref="C310" r:id="rId_hyperlink_285"/>
     <hyperlink ref="C311" r:id="rId_hyperlink_286"/>
     <hyperlink ref="C312" r:id="rId_hyperlink_287"/>
     <hyperlink ref="C313" r:id="rId_hyperlink_288"/>
     <hyperlink ref="C314" r:id="rId_hyperlink_289"/>
     <hyperlink ref="C315" r:id="rId_hyperlink_290"/>
     <hyperlink ref="C316" r:id="rId_hyperlink_291"/>
     <hyperlink ref="C317" r:id="rId_hyperlink_292"/>
     <hyperlink ref="C318" r:id="rId_hyperlink_293"/>
     <hyperlink ref="C319" r:id="rId_hyperlink_294"/>
     <hyperlink ref="C320" r:id="rId_hyperlink_295"/>
     <hyperlink ref="C321" r:id="rId_hyperlink_296"/>
     <hyperlink ref="C322" r:id="rId_hyperlink_297"/>
     <hyperlink ref="C323" r:id="rId_hyperlink_298"/>
     <hyperlink ref="C324" r:id="rId_hyperlink_299"/>
     <hyperlink ref="C325" r:id="rId_hyperlink_300"/>