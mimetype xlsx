--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="900">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="895">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:27:08</t>
+    <t>Актуальность прайса на: 2026-07-25 05:51:44</t>
   </si>
   <si>
     <t>Занимательные игрушки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -501,65 +501,50 @@
   <si>
     <t>LD</t>
   </si>
   <si>
     <t>Игрушка антистресс Нажималка Лягушка в ассортименте LD / QD-108</t>
   </si>
   <si>
     <t>5.5 × 6 × 6 см</t>
   </si>
   <si>
     <t>2023021301084</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg</t>
   </si>
   <si>
     <t>212-30</t>
   </si>
   <si>
     <t>Антистресс игрушка Магнитный конструктор Magnetic Fidget sphere в ассортименте 212-30</t>
   </si>
   <si>
     <t>9.5 × 4 × 9.5 см</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/74/27400/images/58860/58860.750x0.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>Антистресс игрушка POP TUBE Брелок Майнкрафт 3 шт в наборе в ассортименте 1614s</t>
   </si>
   <si>
     <t>2000911777501</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg</t>
   </si>
   <si>
     <t>B1219-2GT</t>
   </si>
   <si>
     <t>Пружинка Радуга Смайлики 12 шт в блоке B1219-2GT</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6922071219201</t>
@@ -1779,87 +1764,87 @@
   <si>
     <t>Спиннер металл 6 лучей в металлической банке 015-15</t>
   </si>
   <si>
     <t>2000000003023</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg</t>
   </si>
   <si>
     <t>Met-2</t>
   </si>
   <si>
     <t>Спиннер металл Яблоко в металлической банке Met-2</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2000000003054</t>
   </si>
   <si>
     <t>Водные игрушки</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png</t>
+  </si>
+  <si>
+    <t>128_pist3</t>
+  </si>
+  <si>
+    <t>Водный пистолет набор 3 шт 128</t>
+  </si>
+  <si>
+    <t>2000000073309</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Водная игра Супергерои 1 шт в ассортименте 205</t>
   </si>
   <si>
     <t>2000000050584</t>
   </si>
   <si>
     <t>Волчки, Бейблейд</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg</t>
   </si>
   <si>
     <t>BX-01/02/03/04</t>
   </si>
   <si>
     <t>Устройство для запуска дисков в ассортименте BX-01/02/03/04</t>
   </si>
   <si>
     <t>6922075334566</t>
-  </si>
-[...10 lines deleted...]
-    <t>2309218267778</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg</t>
   </si>
   <si>
     <t>SG62898E-24</t>
   </si>
   <si>
     <t>Пистолет с шестеренками для запуска волчков в ассортименте SG62898E-24</t>
   </si>
   <si>
     <t>6922075335631</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg</t>
   </si>
   <si>
     <t>F6302</t>
   </si>
   <si>
     <t>Бейблейд Spin Attack в ассортименте F6302</t>
   </si>
   <si>
     <t>6922075346774</t>
   </si>
@@ -2866,51 +2851,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58860.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71665.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9690.JPG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9691.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288.96x96104.JPG"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494.96x96117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500.96x96118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508.96x96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68426.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174.96x96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876.96x96180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840.96x96181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898.96x96183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595.96x96185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96189.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056.96x96190.JPG"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556.96x96195.JPG"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321.96x96214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496.96x96215.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71665.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9689.JPG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9690.JPG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288.96x96103.JPG"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494.96x96116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500.96x96117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508.96x96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355.96x96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174.96x96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876.96x96179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840.96x96180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898.96x96182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595.96x96184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96188.JPG"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056.96x96189.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556.96x96194.JPG"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321.96x96213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496.96x96214.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3691,3021 +3676,3021 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_24125" descr=""/>
+        <xdr:cNvPr id="28" name="product_26619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_26619" descr=""/>
+        <xdr:cNvPr id="29" name="product_26978" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_26978" descr=""/>
+        <xdr:cNvPr id="30" name="product_26979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_26979" descr=""/>
+        <xdr:cNvPr id="31" name="product_26981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_26981" descr=""/>
+        <xdr:cNvPr id="32" name="product_27027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_27027" descr=""/>
+        <xdr:cNvPr id="33" name="product_27028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_27028" descr=""/>
+        <xdr:cNvPr id="34" name="product_27658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_27658" descr=""/>
+        <xdr:cNvPr id="35" name="product_27705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_27705" descr=""/>
+        <xdr:cNvPr id="36" name="product_28186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_28186" descr=""/>
+        <xdr:cNvPr id="37" name="product_28579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_28579" descr=""/>
+        <xdr:cNvPr id="38" name="product_28580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_28580" descr=""/>
+        <xdr:cNvPr id="39" name="product_28719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_28719" descr=""/>
+        <xdr:cNvPr id="40" name="product_29688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_29688" descr=""/>
+        <xdr:cNvPr id="41" name="product_29805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_29805" descr=""/>
+        <xdr:cNvPr id="42" name="product_29809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_29809" descr=""/>
+        <xdr:cNvPr id="43" name="product_29995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_29995" descr=""/>
+        <xdr:cNvPr id="44" name="product_30074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_30074" descr=""/>
+        <xdr:cNvPr id="45" name="product_30381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_30381" descr=""/>
+        <xdr:cNvPr id="46" name="product_30513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_30513" descr=""/>
+        <xdr:cNvPr id="47" name="product_30682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_30682" descr=""/>
+        <xdr:cNvPr id="48" name="product_30705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_30705" descr=""/>
+        <xdr:cNvPr id="49" name="product_30782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_30782" descr=""/>
+        <xdr:cNvPr id="50" name="product_30783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_30783" descr=""/>
+        <xdr:cNvPr id="51" name="product_30784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_30784" descr=""/>
+        <xdr:cNvPr id="52" name="product_30801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_30801" descr=""/>
+        <xdr:cNvPr id="53" name="product_30802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_30802" descr=""/>
+        <xdr:cNvPr id="54" name="product_31524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_31524" descr=""/>
+        <xdr:cNvPr id="55" name="product_30607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_30607" descr=""/>
+        <xdr:cNvPr id="56" name="product_30601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_30601" descr=""/>
+        <xdr:cNvPr id="57" name="product_666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_666" descr=""/>
+        <xdr:cNvPr id="58" name="product_20073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_20073" descr=""/>
+        <xdr:cNvPr id="59" name="product_654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_654" descr=""/>
+        <xdr:cNvPr id="60" name="product_653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_653" descr=""/>
+        <xdr:cNvPr id="61" name="product_652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_652" descr=""/>
+        <xdr:cNvPr id="62" name="product_651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_651" descr=""/>
+        <xdr:cNvPr id="63" name="product_650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_650" descr=""/>
+        <xdr:cNvPr id="64" name="product_23785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_23785" descr=""/>
+        <xdr:cNvPr id="65" name="product_15965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_15965" descr=""/>
+        <xdr:cNvPr id="66" name="product_15967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_15967" descr=""/>
+        <xdr:cNvPr id="67" name="product_1197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_1197" descr=""/>
+        <xdr:cNvPr id="68" name="product_28185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_28185" descr=""/>
+        <xdr:cNvPr id="69" name="product_29445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_29445" descr=""/>
+        <xdr:cNvPr id="70" name="product_18251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_18251" descr=""/>
+        <xdr:cNvPr id="71" name="product_18216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_18216" descr=""/>
+        <xdr:cNvPr id="72" name="product_24555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_24555" descr=""/>
+        <xdr:cNvPr id="73" name="product_18873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_18873" descr=""/>
+        <xdr:cNvPr id="74" name="product_20539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_20539" descr=""/>
+        <xdr:cNvPr id="75" name="product_20540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_20540" descr=""/>
+        <xdr:cNvPr id="76" name="product_20538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_20538" descr=""/>
+        <xdr:cNvPr id="77" name="product_20985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_20985" descr=""/>
+        <xdr:cNvPr id="78" name="product_20391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_20391" descr=""/>
+        <xdr:cNvPr id="79" name="product_18247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_18247" descr=""/>
+        <xdr:cNvPr id="80" name="product_18254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_18254" descr=""/>
+        <xdr:cNvPr id="81" name="product_18428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_18428" descr=""/>
+        <xdr:cNvPr id="82" name="product_19998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_19998" descr=""/>
+        <xdr:cNvPr id="83" name="product_20397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_20397" descr=""/>
+        <xdr:cNvPr id="84" name="product_20425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_20425" descr=""/>
+        <xdr:cNvPr id="85" name="product_18535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_18535" descr=""/>
+        <xdr:cNvPr id="86" name="product_20001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_20001" descr=""/>
+        <xdr:cNvPr id="87" name="product_20002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_20002" descr=""/>
+        <xdr:cNvPr id="88" name="product_20807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_20807" descr=""/>
+        <xdr:cNvPr id="89" name="product_24668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_24668" descr=""/>
+        <xdr:cNvPr id="90" name="product_24669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_24669" descr=""/>
+        <xdr:cNvPr id="91" name="product_20983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_20983" descr=""/>
+        <xdr:cNvPr id="92" name="product_18233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_18233" descr=""/>
+        <xdr:cNvPr id="93" name="product_18354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_18354" descr=""/>
+        <xdr:cNvPr id="94" name="product_18355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_18355" descr=""/>
+        <xdr:cNvPr id="95" name="product_18651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_18651" descr=""/>
+        <xdr:cNvPr id="96" name="product_18823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_18823" descr=""/>
+        <xdr:cNvPr id="97" name="product_20071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_20071" descr=""/>
+        <xdr:cNvPr id="98" name="product_20078" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_20078" descr=""/>
+        <xdr:cNvPr id="99" name="product_20079" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_20079" descr=""/>
+        <xdr:cNvPr id="100" name="product_20108" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_20108" descr=""/>
+        <xdr:cNvPr id="101" name="product_20072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_20072" descr=""/>
+        <xdr:cNvPr id="102" name="product_20273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20273" descr=""/>
+        <xdr:cNvPr id="103" name="product_20534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20534" descr=""/>
+        <xdr:cNvPr id="104" name="product_20717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20717" descr=""/>
+        <xdr:cNvPr id="105" name="product_20819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_20819" descr=""/>
+        <xdr:cNvPr id="106" name="product_21302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_21302" descr=""/>
+        <xdr:cNvPr id="107" name="product_21303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_21303" descr=""/>
+        <xdr:cNvPr id="108" name="product_21753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_21753" descr=""/>
+        <xdr:cNvPr id="109" name="product_22612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_22612" descr=""/>
+        <xdr:cNvPr id="110" name="product_22619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_22619" descr=""/>
+        <xdr:cNvPr id="111" name="product_23855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_23855" descr=""/>
+        <xdr:cNvPr id="112" name="product_24210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_24210" descr=""/>
+        <xdr:cNvPr id="113" name="product_25658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_25658" descr=""/>
+        <xdr:cNvPr id="114" name="product_1126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_1126" descr=""/>
+        <xdr:cNvPr id="115" name="product_18241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_18241" descr=""/>
+        <xdr:cNvPr id="116" name="product_21595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_21595" descr=""/>
+        <xdr:cNvPr id="117" name="product_21596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_21596" descr=""/>
+        <xdr:cNvPr id="118" name="product_28060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>132</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="119" name="product_28060" descr=""/>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="119" name="product_25825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_25825" descr=""/>
+        <xdr:cNvPr id="120" name="product_1218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_1218" descr=""/>
+        <xdr:cNvPr id="121" name="product_1229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_1229" descr=""/>
+        <xdr:cNvPr id="122" name="product_1230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_1230" descr=""/>
+        <xdr:cNvPr id="123" name="product_1231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_1231" descr=""/>
+        <xdr:cNvPr id="124" name="product_1232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_1232" descr=""/>
+        <xdr:cNvPr id="125" name="product_1245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_1245" descr=""/>
+        <xdr:cNvPr id="126" name="product_1247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>142</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="127" name="product_1247" descr=""/>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_32614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
@@ -6781,2577 +6766,2547 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_28587" descr=""/>
+        <xdr:cNvPr id="131" name="product_28728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_28728" descr=""/>
+        <xdr:cNvPr id="132" name="product_30285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_30285" descr=""/>
+        <xdr:cNvPr id="133" name="product_30460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_30460" descr=""/>
+        <xdr:cNvPr id="134" name="product_30463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_30463" descr=""/>
+        <xdr:cNvPr id="135" name="product_30475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_30475" descr=""/>
+        <xdr:cNvPr id="136" name="product_30486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_30486" descr=""/>
+        <xdr:cNvPr id="137" name="product_30489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_30489" descr=""/>
+        <xdr:cNvPr id="138" name="product_28725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_28725" descr=""/>
+        <xdr:cNvPr id="139" name="product_28724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_28724" descr=""/>
+        <xdr:cNvPr id="140" name="product_28722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_28722" descr=""/>
+        <xdr:cNvPr id="141" name="product_28720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_28720" descr=""/>
+        <xdr:cNvPr id="142" name="product_29626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_29626" descr=""/>
+        <xdr:cNvPr id="143" name="product_29625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_29625" descr=""/>
+        <xdr:cNvPr id="144" name="product_771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_771" descr=""/>
+        <xdr:cNvPr id="145" name="product_756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_756" descr=""/>
+        <xdr:cNvPr id="146" name="product_889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_889" descr=""/>
+        <xdr:cNvPr id="147" name="product_830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_830" descr=""/>
+        <xdr:cNvPr id="148" name="product_718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_718" descr=""/>
+        <xdr:cNvPr id="149" name="product_747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_747" descr=""/>
+        <xdr:cNvPr id="150" name="product_751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_751" descr=""/>
+        <xdr:cNvPr id="151" name="product_752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_752" descr=""/>
+        <xdr:cNvPr id="152" name="product_742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_742" descr=""/>
+        <xdr:cNvPr id="153" name="product_744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_744" descr=""/>
+        <xdr:cNvPr id="154" name="product_721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_721" descr=""/>
+        <xdr:cNvPr id="155" name="product_743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_743" descr=""/>
+        <xdr:cNvPr id="156" name="product_745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_745" descr=""/>
+        <xdr:cNvPr id="157" name="product_719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_719" descr=""/>
+        <xdr:cNvPr id="158" name="product_735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_735" descr=""/>
+        <xdr:cNvPr id="159" name="product_736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_736" descr=""/>
+        <xdr:cNvPr id="160" name="product_19426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_19426" descr=""/>
+        <xdr:cNvPr id="161" name="product_28990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_28990" descr=""/>
+        <xdr:cNvPr id="162" name="product_28991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>182</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="163" name="product_28991" descr=""/>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_19009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_19009" descr=""/>
+        <xdr:cNvPr id="164" name="product_19441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_19441" descr=""/>
+        <xdr:cNvPr id="165" name="product_21213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_21213" descr=""/>
+        <xdr:cNvPr id="166" name="product_21391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_21391" descr=""/>
+        <xdr:cNvPr id="167" name="product_28744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_28744" descr=""/>
+        <xdr:cNvPr id="168" name="product_29363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_29363" descr=""/>
+        <xdr:cNvPr id="169" name="product_29376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_29376" descr=""/>
+        <xdr:cNvPr id="170" name="product_29486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_29486" descr=""/>
+        <xdr:cNvPr id="171" name="product_29506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_29506" descr=""/>
+        <xdr:cNvPr id="172" name="product_29672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_29672" descr=""/>
+        <xdr:cNvPr id="173" name="product_29703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_29703" descr=""/>
+        <xdr:cNvPr id="174" name="product_29997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_29997" descr=""/>
+        <xdr:cNvPr id="175" name="product_29380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_29380" descr=""/>
+        <xdr:cNvPr id="176" name="product_29379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_29379" descr=""/>
+        <xdr:cNvPr id="177" name="product_29378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_29378" descr=""/>
+        <xdr:cNvPr id="178" name="product_988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_988" descr=""/>
+        <xdr:cNvPr id="179" name="product_1004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_1004" descr=""/>
+        <xdr:cNvPr id="180" name="product_942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_942" descr=""/>
+        <xdr:cNvPr id="181" name="product_20904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_20904" descr=""/>
+        <xdr:cNvPr id="182" name="product_985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_985" descr=""/>
+        <xdr:cNvPr id="183" name="product_931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_931" descr=""/>
+        <xdr:cNvPr id="184" name="product_995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_995" descr=""/>
+        <xdr:cNvPr id="185" name="product_1000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_1000" descr=""/>
+        <xdr:cNvPr id="186" name="product_2026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>208</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="187" name="product_2026" descr=""/>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_16916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_16916" descr=""/>
+        <xdr:cNvPr id="188" name="product_17890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_17890" descr=""/>
+        <xdr:cNvPr id="189" name="product_17896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_17896" descr=""/>
+        <xdr:cNvPr id="190" name="product_29829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>214</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="191" name="product_29829" descr=""/>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_19756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_19756" descr=""/>
+        <xdr:cNvPr id="192" name="product_1205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_1205" descr=""/>
+        <xdr:cNvPr id="193" name="product_29858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>219</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="194" name="product_29858" descr=""/>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_17686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_17686" descr=""/>
+        <xdr:cNvPr id="195" name="product_16005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_16005" descr=""/>
+        <xdr:cNvPr id="196" name="product_12083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_12083" descr=""/>
+        <xdr:cNvPr id="197" name="product_12081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_12081" descr=""/>
+        <xdr:cNvPr id="198" name="product_616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_616" descr=""/>
+        <xdr:cNvPr id="199" name="product_1131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_1131" descr=""/>
+        <xdr:cNvPr id="200" name="product_1135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>228</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="201" name="product_1135" descr=""/>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="product_1266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_1266" descr=""/>
+        <xdr:cNvPr id="202" name="product_1261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_1261" descr=""/>
+        <xdr:cNvPr id="203" name="product_1271" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_1271" descr=""/>
+        <xdr:cNvPr id="204" name="product_1257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_1257" descr=""/>
+        <xdr:cNvPr id="205" name="product_12091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_12091" descr=""/>
+        <xdr:cNvPr id="206" name="product_12089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>236</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="207" name="product_12089" descr=""/>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="product_645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_645" descr=""/>
+        <xdr:cNvPr id="208" name="product_26945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_26945" descr=""/>
+        <xdr:cNvPr id="209" name="product_26975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_26975" descr=""/>
+        <xdr:cNvPr id="210" name="product_26985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_26985" descr=""/>
+        <xdr:cNvPr id="211" name="product_29226" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_29226" descr=""/>
+        <xdr:cNvPr id="212" name="product_30331" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_30331" descr=""/>
+        <xdr:cNvPr id="213" name="product_21103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_21103" descr=""/>
+        <xdr:cNvPr id="214" name="product_29227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9610,59 +9565,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/47/4749/images/66764/66764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/24/22485/images/43204/43204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/49/24930/images/51484/51484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/51/25191/images/52607/52607.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/51/25192/images/52610/52610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/51/25193/images/52609/52609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/57/25738/images/54047/54047.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/66/26645/images/56667/56667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/74/27400/images/58860/58860.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/00/30007/images/65595/65595.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/05/30571/images/66654/66654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/05/30592/images/66765/66765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/10/31011/images/68464/68464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/13/31345/images/68398/68398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/13/31346/images/68396/68396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/14/31478/images/68705/68705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/23/32373/images/70406/70406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/24/32472/images/70695/70695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/24/32476/images/70658/70658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/26/32653/images/70968/70968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/27/32730/images/71091/71091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/30/33030/images/71564/71564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/33131/images/71665/71665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/32/33264/images/71951/71951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/32/33280/images/71980/71980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/33/33325/images/72073/72073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/33/33326/images/72077/72077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/33/33327/images/72078/72078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/33/33344/images/72110/72110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/38/23833/images/46519/46519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/96/19667/images/38412/38412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/19666/images/38410/38410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/19665/images/38400/38400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/96/19664/images/38401/38401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/96/19663/images/38399/38399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/70/27080/images/57844/57844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/01/20154/images/39317/39317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/01/20156/images/39321/39321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/33/13301/images/22846/22846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/10/31010/images/68462/68462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/21/32168/images/70073/70073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/21/22154/images/42531/42531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/21/22122/images/42394/42394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/77/27741/images/63320/63320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/26/22697/images/43906/43906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/24211/images/48310/48310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/24212/images/48309/48309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/42/24210/images/48311/48311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/45/24591/images/49901/49901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/40/24063/images/47604/47604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/21/22153/images/42747/42747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/21/22157/images/42528/42528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/22293/images/42944/42944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/37/23760/images/46310/46310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/24069/images/49741/49741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/40/24097/images/47712/47712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/24/22400/images/43209/43209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/37/23763/images/46321/46321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/37/23764/images/46322/46322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/44/24452/images/49719/49719.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/45/24589/images/49920/49920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/21/22139/images/42722/42722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/22/22230/images/42744/42744.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/22/22231/images/42745/42745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/22516/images/43436/43436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/24377/images/49243/49243.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/49/24906/images/51450/51450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/52/25267/images/52701/52701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/59/25988/images/54518/54518.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/59/25995/images/54585/54585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/71/27149/images/58057/58057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/74/27470/images/59190/59190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/88/28825/images/62393/62393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/98/9815/images/19843/19843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/21/22147/images/59920/59920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/51/25124/images/52494/52494.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/13/31353/images/68426/68426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/30/33091/images/71658/71658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/30/33094/images/71657/71657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/31/33106/images/71647/71647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/33117/images/71644/71644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/31/33120/images/71634/71634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/14/31484/images/68674/68674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/14/31479/images/68671/68671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/8238/images/23585/23585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/86/18621/images/36087/36087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/86/18622/images/36088/36088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/85/18557/images/35976/35976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/85/18558/images/35977/35977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/83/18381/images/35633/35633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/85/18535/images/35954/35954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/85/18536/images/35955/35955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/17/31740/images/69062/69062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/17/31741/images/69063/69063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/28/22813/images/44163/44163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/48/24819/images/50919/50919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/49/24990/images/51720/51720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/15/31504/images/68729/68729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/20/32086/images/69883/69883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/20/32099/images/69975/69975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/22/32209/images/70174/70174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/32227/images/70332/70332.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/23/32357/images/70418/70418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/23/32388/images/70470/70470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/26/32655/images/70974/70974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/21/32103/images/69937/69937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/21/32102/images/69936/69936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/21/32101/images/69935/69935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/65/6541/images/30173/30173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/8153/images/50876/50876.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/07/10713/images/50840/50840.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/24522/images/49982/49982.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/64/6445/images/50898/50898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/58/5884/images/7117/7117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/51/5110/images/64595/64595.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/51/5116/images/6142/6142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/21813/images/54063/54063.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/18/21819/images/54056/54056.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/24/32496/images/70706/70706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/35/23543/images/45962/45962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/46/14610/images/27568/27568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/25/32525/images/70751/70751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/21654/images/41556/41556.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/01/20194/images/39383/39383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/99/19994/images/39073/39073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/51/15161/images/28773/28773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/41/14133/images/25634/25634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/49/4940/images/18282/18282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/17147/images/33195/33195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/99/29973/images/65532/65532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/00/30003/images/65507/65507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/00/30013/images/65508/65508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/19/31962/images/69495/69495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/29/32984/images/71442/71442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/47/24708/images/50321/50321.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/19/31963/images/69496/69496.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/47/4749/images/66764/66764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/24/22485/images/43204/43204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/49/24930/images/51484/51484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/51/25191/images/52607/52607.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/51/25192/images/52610/52610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/51/25193/images/52609/52609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/57/25738/images/54047/54047.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/66/26645/images/56667/56667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/00/30007/images/65595/65595.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/05/30571/images/66654/66654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/05/30592/images/66765/66765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/10/31011/images/68464/68464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/13/31345/images/68398/68398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/13/31346/images/68396/68396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/14/31478/images/68705/68705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/23/32373/images/70406/70406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/24/32472/images/70695/70695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/24/32476/images/70658/70658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/26/32653/images/70968/70968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/27/32730/images/71091/71091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/30/33030/images/71564/71564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/33131/images/71665/71665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/32/33264/images/71951/71951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/32/33280/images/71980/71980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/33/33325/images/72073/72073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/33/33326/images/72077/72077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/33/33327/images/72078/72078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/33/33344/images/72110/72110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/38/23833/images/46519/46519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/96/19667/images/38412/38412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/19666/images/38410/38410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/19665/images/38400/38400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/96/19664/images/38401/38401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/96/19663/images/38399/38399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/70/27080/images/57844/57844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/01/20154/images/39317/39317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/01/20156/images/39321/39321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/33/13301/images/22846/22846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/10/31010/images/68462/68462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/21/32168/images/70073/70073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/21/22154/images/42531/42531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/21/22122/images/42394/42394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/77/27741/images/63320/63320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/26/22697/images/43906/43906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/24211/images/48310/48310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/24212/images/48309/48309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/42/24210/images/48311/48311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/45/24591/images/49901/49901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/40/24063/images/47604/47604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/21/22153/images/42747/42747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/21/22157/images/42528/42528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/22293/images/42944/42944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/37/23760/images/46310/46310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/24069/images/49741/49741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/40/24097/images/47712/47712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/24/22400/images/43209/43209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/37/23763/images/46321/46321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/37/23764/images/46322/46322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/44/24452/images/49719/49719.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/45/24589/images/49920/49920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/21/22139/images/42722/42722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/22/22230/images/42744/42744.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/22/22231/images/42745/42745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/22516/images/43436/43436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/24377/images/49243/49243.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/49/24906/images/51450/51450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/52/25267/images/52701/52701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/59/25988/images/54518/54518.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/59/25995/images/54585/54585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/71/27149/images/58057/58057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/74/27470/images/59190/59190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/88/28825/images/62393/62393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/98/9815/images/19843/19843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/21/22147/images/59920/59920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/51/25124/images/52494/52494.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/30/33091/images/71658/71658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/30/33094/images/71657/71657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/31/33106/images/71647/71647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/33117/images/71644/71644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/31/33120/images/71634/71634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/14/31484/images/68674/68674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/14/31479/images/68671/68671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/8238/images/23585/23585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/86/18621/images/36087/36087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/86/18622/images/36088/36088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/85/18557/images/35976/35976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/85/18558/images/35977/35977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/83/18381/images/35633/35633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/85/18535/images/35954/35954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/85/18536/images/35955/35955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/17/31740/images/69062/69062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/17/31741/images/69063/69063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/28/22813/images/44163/44163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/48/24819/images/50919/50919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/49/24990/images/51720/51720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/15/31504/images/68729/68729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/20/32086/images/69883/69883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/20/32099/images/69975/69975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/22/32209/images/70174/70174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/32227/images/70332/70332.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/23/32357/images/70418/70418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/23/32388/images/70470/70470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/26/32655/images/70974/70974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/21/32103/images/69937/69937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/21/32102/images/69936/69936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/21/32101/images/69935/69935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/65/6541/images/30173/30173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/8153/images/50876/50876.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/07/10713/images/50840/50840.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/24522/images/49982/49982.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/64/6445/images/50898/50898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/58/5884/images/7117/7117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/51/5110/images/64595/64595.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/51/5116/images/6142/6142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/21813/images/54063/54063.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/18/21819/images/54056/54056.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/24/32496/images/70706/70706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/35/23543/images/45962/45962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/46/14610/images/27568/27568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/25/32525/images/70751/70751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/21654/images/41556/41556.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/01/20194/images/39383/39383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/99/19994/images/39073/39073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/51/15161/images/28773/28773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/41/14133/images/25634/25634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/49/4940/images/18282/18282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/17147/images/33195/33195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/99/29973/images/65532/65532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/00/30003/images/65507/65507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/00/30013/images/65508/65508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/19/31962/images/69495/69495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/29/32984/images/71442/71442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/47/24708/images/50321/50321.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/19/31963/images/69496/69496.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M248"/>
+  <dimension ref="A1:M247"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -10736,3474 +10691,3472 @@
       <c r="J41" s="8"/>
       <c r="K41" s="12">
         <v>330.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="15">
         <v>10</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>163</v>
       </c>
       <c r="F42" s="8"/>
-      <c r="G42" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="8" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="K42" s="12">
-        <v>124.0</v>
+        <v>316.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="15">
         <v>11</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" s="9" t="s">
         <v>166</v>
       </c>
-      <c r="D43" s="9" t="s">
+      <c r="E43" s="18" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I43" s="8"/>
+      <c r="I43" s="8" t="s">
+        <v>168</v>
+      </c>
       <c r="J43" s="8" t="s">
         <v>169</v>
       </c>
       <c r="K43" s="12">
-        <v>316.0</v>
+        <v>654.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="15">
         <v>12</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>172</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="8" t="s">
+        <v>168</v>
+      </c>
+      <c r="J44" s="8" t="s">
         <v>173</v>
       </c>
-      <c r="J44" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K44" s="12">
-        <v>654.0</v>
+        <v>650.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
         <v>13</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
+        <v>174</v>
+      </c>
+      <c r="D45" s="9" t="s">
         <v>175</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="E45" s="18" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="K45" s="12">
-        <v>650.0</v>
+        <v>654.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
         <v>14</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D46" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="D46" s="9" t="s">
+      <c r="E46" s="18" t="s">
         <v>180</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>173</v>
+        <v>115</v>
       </c>
       <c r="J46" s="8" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K46" s="12">
-        <v>654.0</v>
+        <v>109.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
         <v>15</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
+        <v>182</v>
+      </c>
+      <c r="D47" s="9" t="s">
         <v>183</v>
       </c>
-      <c r="D47" s="9" t="s">
+      <c r="E47" s="18" t="s">
         <v>184</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="8" t="s">
         <v>115</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="K47" s="12">
         <v>109.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
         <v>16</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D48" s="9" t="s">
         <v>187</v>
       </c>
-      <c r="D48" s="9" t="s">
+      <c r="E48" s="18" t="s">
         <v>188</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>115</v>
+        <v>189</v>
       </c>
       <c r="J48" s="8" t="s">
         <v>190</v>
       </c>
       <c r="K48" s="12">
-        <v>109.0</v>
+        <v>59.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
         <v>17</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>191</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>192</v>
       </c>
       <c r="E49" s="18" t="s">
         <v>193</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="8" t="s">
         <v>194</v>
       </c>
       <c r="J49" s="8" t="s">
         <v>195</v>
       </c>
       <c r="K49" s="12">
-        <v>59.0</v>
+        <v>597.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
         <v>18</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>198</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I50" s="8" t="s">
+      <c r="I50" s="8"/>
+      <c r="J50" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="J50" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K50" s="12">
-        <v>597.0</v>
+        <v>53.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
         <v>19</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D51" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="D51" s="9" t="s">
+      <c r="E51" s="18" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I51" s="8"/>
+      <c r="I51" s="8" t="s">
+        <v>203</v>
+      </c>
       <c r="J51" s="8" t="s">
         <v>204</v>
       </c>
       <c r="K51" s="12">
-        <v>53.0</v>
+        <v>205.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
         <v>20</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>206</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>207</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J52" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="J52" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K52" s="12">
-        <v>205.0</v>
+        <v>219.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
         <v>21</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="D53" s="9" t="s">
         <v>210</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="E53" s="18" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="K53" s="12">
-        <v>219.0</v>
+        <v>114.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
         <v>22</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>214</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="E54" s="18" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J54" s="8"/>
       <c r="K54" s="12">
-        <v>114.0</v>
+        <v>514.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
         <v>23</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>217</v>
+      </c>
+      <c r="E55" s="18" t="s">
         <v>218</v>
-      </c>
-[...4 lines deleted...]
-        <v>220</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
-      <c r="H55" s="7" t="s">
-        <v>26</v>
+      <c r="H55" s="7">
+        <v>10.0</v>
       </c>
       <c r="I55" s="8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J55" s="8"/>
+        <v>48</v>
+      </c>
+      <c r="J55" s="8" t="s">
+        <v>219</v>
+      </c>
       <c r="K55" s="12">
-        <v>514.0</v>
+        <v>91.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
         <v>24</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="D56" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="E56" s="18" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="J56" s="8" t="s">
         <v>224</v>
       </c>
       <c r="K56" s="12">
-        <v>91.0</v>
+        <v>146.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="15">
         <v>25</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>225</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>226</v>
       </c>
       <c r="E57" s="18" t="s">
         <v>227</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="7">
         <v>4.0</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>228</v>
       </c>
       <c r="J57" s="8" t="s">
         <v>229</v>
       </c>
       <c r="K57" s="12">
-        <v>146.0</v>
+        <v>72.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="15">
         <v>26</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E58" s="18" t="s">
         <v>232</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="7">
-        <v>4.0</v>
+        <v>32.0</v>
       </c>
       <c r="I58" s="8" t="s">
         <v>233</v>
       </c>
       <c r="J58" s="8" t="s">
         <v>234</v>
       </c>
       <c r="K58" s="12">
-        <v>72.0</v>
+        <v>74.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
         <v>27</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>236</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>237</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
-      <c r="H59" s="7">
-        <v>32.0</v>
+      <c r="H59" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I59" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="J59" s="8" t="s">
         <v>238</v>
       </c>
-      <c r="J59" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K59" s="12">
-        <v>74.0</v>
+        <v>97.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
         <v>28</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="D60" s="9" t="s">
         <v>240</v>
       </c>
-      <c r="D60" s="9" t="s">
+      <c r="E60" s="18" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I60" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I60" s="8"/>
       <c r="J60" s="8" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="K60" s="12">
-        <v>97.0</v>
+        <v>141.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
         <v>29</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
+        <v>243</v>
+      </c>
+      <c r="D61" s="9" t="s">
         <v>244</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="E61" s="18" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I61" s="8"/>
+      <c r="I61" s="8" t="s">
+        <v>246</v>
+      </c>
       <c r="J61" s="8" t="s">
         <v>247</v>
       </c>
       <c r="K61" s="12">
-        <v>141.0</v>
+        <v>278.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
         <v>30</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E62" s="18" t="s">
         <v>250</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
-      <c r="H62" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I62" s="8" t="s">
+      <c r="H62" s="7">
+        <v>18.0</v>
+      </c>
+      <c r="I62" s="8"/>
+      <c r="J62" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="J62" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K62" s="12">
-        <v>278.0</v>
+        <v>140.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>31</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>252</v>
+      </c>
+      <c r="D63" s="9" t="s">
         <v>253</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="E63" s="18" t="s">
         <v>254</v>
-      </c>
-[...1 lines deleted...]
-        <v>255</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="7">
-        <v>18.0</v>
+        <v>118.0</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="K63" s="12">
-        <v>140.0</v>
+        <v>99.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>32</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>256</v>
+      </c>
+      <c r="D64" s="9" t="s">
         <v>257</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="E64" s="18" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="7">
-        <v>118.0</v>
+        <v>78.0</v>
       </c>
       <c r="I64" s="8"/>
       <c r="J64" s="8" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="K64" s="12">
         <v>99.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>33</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
+        <v>260</v>
+      </c>
+      <c r="D65" s="9" t="s">
         <v>261</v>
       </c>
-      <c r="D65" s="9" t="s">
+      <c r="E65" s="18" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7">
-        <v>78.0</v>
+        <v>27.0</v>
       </c>
       <c r="I65" s="8"/>
       <c r="J65" s="8" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="K65" s="12">
-        <v>99.0</v>
+        <v>109.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>34</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="D66" s="9" t="s">
         <v>265</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="E66" s="18" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7">
-        <v>27.0</v>
+        <v>111.0</v>
       </c>
       <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="K66" s="12">
-        <v>109.0</v>
+        <v>78.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>35</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
+        <v>268</v>
+      </c>
+      <c r="D67" s="9" t="s">
         <v>269</v>
       </c>
-      <c r="D67" s="9" t="s">
+      <c r="E67" s="18" t="s">
         <v>270</v>
-      </c>
-[...1 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="7">
-        <v>111.0</v>
-[...1 lines deleted...]
-      <c r="I67" s="8"/>
+        <v>35.0</v>
+      </c>
+      <c r="I67" s="8" t="s">
+        <v>271</v>
+      </c>
       <c r="J67" s="8" t="s">
         <v>272</v>
       </c>
       <c r="K67" s="12">
-        <v>78.0</v>
+        <v>243.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>36</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
         <v>273</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>274</v>
       </c>
       <c r="E68" s="18" t="s">
         <v>275</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
-      <c r="H68" s="7">
-[...7 lines deleted...]
-      </c>
+      <c r="H68" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I68" s="8"/>
+      <c r="J68" s="8"/>
       <c r="K68" s="12">
-        <v>243.0</v>
+        <v>45.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
         <v>37</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="E69" s="18" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>280</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
-      <c r="H69" s="7" t="s">
-        <v>26</v>
+      <c r="H69" s="7">
+        <v>38.0</v>
       </c>
       <c r="I69" s="8"/>
-      <c r="J69" s="8"/>
+      <c r="J69" s="8" t="s">
+        <v>279</v>
+      </c>
       <c r="K69" s="12">
-        <v>45.0</v>
+        <v>177.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
         <v>38</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D70" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="E70" s="18" t="s">
         <v>282</v>
-      </c>
-[...1 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="7">
-        <v>39.0</v>
+        <v>30.0</v>
       </c>
       <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="K70" s="12">
-        <v>177.0</v>
+        <v>172.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D71" s="9" t="s">
         <v>285</v>
       </c>
-      <c r="D71" s="9" t="s">
+      <c r="E71" s="18" t="s">
         <v>286</v>
       </c>
-      <c r="E71" s="18" t="s">
+      <c r="F71" s="8"/>
+      <c r="G71" s="8" t="s">
         <v>287</v>
       </c>
-      <c r="F71" s="8"/>
-[...4 lines deleted...]
-      <c r="I71" s="8"/>
+      <c r="H71" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I71" s="8" t="s">
+        <v>288</v>
+      </c>
       <c r="J71" s="8" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="K71" s="12">
-        <v>172.0</v>
+        <v>201.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
         <v>40</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="E72" s="18" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="F72" s="8"/>
-      <c r="G72" s="8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G72" s="8"/>
+      <c r="H72" s="7">
+        <v>58.0</v>
+      </c>
+      <c r="I72" s="8"/>
+      <c r="J72" s="8"/>
       <c r="K72" s="12">
-        <v>201.0</v>
+        <v>13.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
         <v>41</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="E73" s="18" t="s">
         <v>295</v>
       </c>
-      <c r="D73" s="9" t="s">
+      <c r="F73" s="8"/>
+      <c r="G73" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="E73" s="18" t="s">
+      <c r="H73" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I73" s="8" t="s">
         <v>297</v>
       </c>
-      <c r="F73" s="8"/>
-[...5 lines deleted...]
-      <c r="J73" s="8"/>
+      <c r="J73" s="8" t="s">
+        <v>298</v>
+      </c>
       <c r="K73" s="12">
-        <v>13.0</v>
+        <v>83.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
         <v>42</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E74" s="18" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8" t="s">
-        <v>301</v>
+        <v>296</v>
       </c>
       <c r="H74" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I74" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J74" s="8" t="s">
         <v>302</v>
-      </c>
-[...1 lines deleted...]
-        <v>303</v>
       </c>
       <c r="K74" s="12">
         <v>83.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
         <v>43</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="D75" s="9" t="s">
         <v>304</v>
       </c>
-      <c r="D75" s="9" t="s">
+      <c r="E75" s="18" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I75" s="8" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="J75" s="8" t="s">
         <v>307</v>
       </c>
       <c r="K75" s="12">
-        <v>83.0</v>
+        <v>277.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
         <v>44</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>308</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>309</v>
       </c>
       <c r="E76" s="18" t="s">
         <v>310</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8" t="s">
         <v>311</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J76" s="8" t="s">
         <v>312</v>
       </c>
       <c r="K76" s="12">
-        <v>277.0</v>
+        <v>276.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
         <v>45</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>315</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J77" s="8" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="K77" s="12">
-        <v>276.0</v>
+        <v>277.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>46</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="D78" s="9" t="s">
         <v>318</v>
       </c>
-      <c r="D78" s="9" t="s">
+      <c r="E78" s="18" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8" t="s">
-        <v>311</v>
-[...6 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="H78" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="I78" s="8"/>
       <c r="J78" s="8" t="s">
         <v>321</v>
       </c>
       <c r="K78" s="12">
-        <v>277.0</v>
+        <v>78.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
         <v>47</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>322</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>323</v>
       </c>
       <c r="E79" s="18" t="s">
         <v>324</v>
       </c>
       <c r="F79" s="8"/>
-      <c r="G79" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="8"/>
       <c r="H79" s="7">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="I79" s="8"/>
       <c r="J79" s="8" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="K79" s="12">
-        <v>78.0</v>
+        <v>338.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
         <v>48</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="D80" s="9" t="s">
         <v>327</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="E80" s="18" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="7">
         <v>1.0</v>
       </c>
       <c r="I80" s="8"/>
       <c r="J80" s="8" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="K80" s="12">
         <v>338.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
         <v>49</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D81" s="9" t="s">
         <v>331</v>
       </c>
-      <c r="D81" s="9" t="s">
+      <c r="E81" s="18" t="s">
         <v>332</v>
       </c>
-      <c r="E81" s="18" t="s">
+      <c r="F81" s="8"/>
+      <c r="G81" s="8" t="s">
         <v>333</v>
       </c>
-      <c r="F81" s="8"/>
-[...2 lines deleted...]
-        <v>1.0</v>
+      <c r="H81" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I81" s="8"/>
       <c r="J81" s="8" t="s">
         <v>334</v>
       </c>
       <c r="K81" s="12">
-        <v>338.0</v>
+        <v>53.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="15">
         <v>50</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
         <v>335</v>
       </c>
       <c r="D82" s="9" t="s">
         <v>336</v>
       </c>
       <c r="E82" s="18" t="s">
         <v>337</v>
       </c>
       <c r="F82" s="8"/>
-      <c r="G82" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G82" s="8"/>
       <c r="H82" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I82" s="8"/>
       <c r="J82" s="8" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="K82" s="12">
-        <v>53.0</v>
+        <v>90.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="15">
         <v>51</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D83" s="9" t="s">
         <v>340</v>
       </c>
-      <c r="D83" s="9" t="s">
+      <c r="E83" s="18" t="s">
         <v>341</v>
-      </c>
-[...1 lines deleted...]
-        <v>342</v>
       </c>
       <c r="F83" s="8"/>
       <c r="G83" s="8"/>
       <c r="H83" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I83" s="8"/>
       <c r="J83" s="8" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="K83" s="12">
-        <v>90.0</v>
+        <v>102.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
         <v>52</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D84" s="9" t="s">
         <v>344</v>
       </c>
-      <c r="D84" s="9" t="s">
+      <c r="E84" s="18" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
-      <c r="H84" s="7" t="s">
-        <v>26</v>
+      <c r="H84" s="7">
+        <v>149.0</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="K84" s="12">
-        <v>102.0</v>
+        <v>168.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
         <v>53</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
+        <v>347</v>
+      </c>
+      <c r="D85" s="9" t="s">
         <v>348</v>
       </c>
-      <c r="D85" s="9" t="s">
+      <c r="E85" s="18" t="s">
         <v>349</v>
       </c>
-      <c r="E85" s="18" t="s">
+      <c r="F85" s="8"/>
+      <c r="G85" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="F85" s="8"/>
-      <c r="G85" s="8"/>
       <c r="H85" s="7">
-        <v>149.0</v>
+        <v>95.0</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
         <v>351</v>
       </c>
       <c r="K85" s="12">
-        <v>168.0</v>
+        <v>422.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
         <v>54</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
         <v>352</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>353</v>
       </c>
       <c r="E86" s="18" t="s">
         <v>354</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8" t="s">
         <v>355</v>
       </c>
       <c r="H86" s="7">
-        <v>95.0</v>
+        <v>18.0</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
         <v>356</v>
       </c>
       <c r="K86" s="12">
-        <v>422.0</v>
+        <v>118.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
         <v>55</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
         <v>357</v>
       </c>
       <c r="D87" s="9" t="s">
         <v>358</v>
       </c>
       <c r="E87" s="18" t="s">
         <v>359</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="H87" s="7">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
       <c r="K87" s="12">
-        <v>118.0</v>
+        <v>278.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
         <v>56</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
+        <v>361</v>
+      </c>
+      <c r="D88" s="9" t="s">
         <v>362</v>
       </c>
-      <c r="D88" s="9" t="s">
+      <c r="E88" s="18" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="H88" s="7">
-        <v>14.0</v>
+        <v>8.0</v>
       </c>
       <c r="I88" s="8"/>
       <c r="J88" s="8" t="s">
         <v>365</v>
       </c>
       <c r="K88" s="12">
-        <v>278.0</v>
+        <v>422.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
         <v>57</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
         <v>366</v>
       </c>
       <c r="D89" s="9" t="s">
         <v>367</v>
       </c>
       <c r="E89" s="18" t="s">
         <v>368</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8" t="s">
         <v>369</v>
       </c>
       <c r="H89" s="7">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
         <v>370</v>
       </c>
       <c r="K89" s="12">
-        <v>422.0</v>
+        <v>389.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
         <v>58</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
         <v>371</v>
       </c>
       <c r="D90" s="9" t="s">
         <v>372</v>
       </c>
       <c r="E90" s="18" t="s">
         <v>373</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8" t="s">
-        <v>374</v>
+        <v>364</v>
       </c>
       <c r="H90" s="7">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="K90" s="12">
-        <v>389.0</v>
+        <v>422.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
         <v>59</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
+        <v>375</v>
+      </c>
+      <c r="D91" s="9" t="s">
         <v>376</v>
       </c>
-      <c r="D91" s="9" t="s">
+      <c r="E91" s="18" t="s">
         <v>377</v>
-      </c>
-[...1 lines deleted...]
-        <v>378</v>
       </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="H91" s="7">
         <v>5.0</v>
       </c>
-      <c r="I91" s="8"/>
+      <c r="I91" s="8" t="s">
+        <v>379</v>
+      </c>
       <c r="J91" s="8" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="K91" s="12">
-        <v>422.0</v>
+        <v>232.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
         <v>60</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="H92" s="7">
-        <v>5.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>4.0</v>
+      </c>
+      <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
         <v>385</v>
       </c>
       <c r="K92" s="12">
-        <v>232.0</v>
+        <v>874.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
         <v>61</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
         <v>386</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="D93" s="9"/>
+      <c r="E93" s="18" t="s">
         <v>387</v>
-      </c>
-[...1 lines deleted...]
-        <v>388</v>
       </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
       <c r="H93" s="7">
-        <v>4.0</v>
+        <v>3.0</v>
       </c>
       <c r="I93" s="8"/>
-      <c r="J93" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J93" s="8"/>
       <c r="K93" s="12">
-        <v>874.0</v>
+        <v>422.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
         <v>62</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="D94" s="9"/>
       <c r="E94" s="18" t="s">
-        <v>392</v>
+        <v>390</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8" t="s">
-        <v>393</v>
+        <v>391</v>
       </c>
       <c r="H94" s="7">
         <v>3.0</v>
       </c>
       <c r="I94" s="8"/>
       <c r="J94" s="8"/>
       <c r="K94" s="12">
-        <v>422.0</v>
+        <v>454.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
         <v>63</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
+        <v>392</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>393</v>
+      </c>
+      <c r="E95" s="18" t="s">
         <v>394</v>
-      </c>
-[...2 lines deleted...]
-        <v>395</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="H95" s="7">
         <v>3.0</v>
       </c>
       <c r="I95" s="8"/>
-      <c r="J95" s="8"/>
+      <c r="J95" s="8" t="s">
+        <v>396</v>
+      </c>
       <c r="K95" s="12">
-        <v>454.0</v>
+        <v>87.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
         <v>64</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
         <v>397</v>
       </c>
       <c r="D96" s="9" t="s">
         <v>398</v>
       </c>
       <c r="E96" s="18" t="s">
         <v>399</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8" t="s">
         <v>400</v>
       </c>
       <c r="H96" s="7">
         <v>3.0</v>
       </c>
       <c r="I96" s="8"/>
       <c r="J96" s="8" t="s">
         <v>401</v>
       </c>
       <c r="K96" s="12">
-        <v>87.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
         <v>65</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
         <v>402</v>
       </c>
       <c r="D97" s="9" t="s">
         <v>403</v>
       </c>
       <c r="E97" s="18" t="s">
         <v>404</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8" t="s">
         <v>405</v>
       </c>
       <c r="H97" s="7">
         <v>3.0</v>
       </c>
       <c r="I97" s="8"/>
       <c r="J97" s="8" t="s">
         <v>406</v>
       </c>
       <c r="K97" s="12">
-        <v>1040.0</v>
+        <v>949.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
         <v>66</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
         <v>407</v>
       </c>
       <c r="D98" s="9" t="s">
         <v>408</v>
       </c>
       <c r="E98" s="18" t="s">
         <v>409</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8" t="s">
         <v>410</v>
       </c>
       <c r="H98" s="7">
         <v>3.0</v>
       </c>
       <c r="I98" s="8"/>
       <c r="J98" s="8" t="s">
         <v>411</v>
       </c>
       <c r="K98" s="12">
-        <v>949.0</v>
+        <v>567.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
         <v>67</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
         <v>412</v>
       </c>
       <c r="D99" s="9" t="s">
         <v>413</v>
       </c>
       <c r="E99" s="18" t="s">
         <v>414</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8" t="s">
         <v>415</v>
       </c>
       <c r="H99" s="7">
-        <v>3.0</v>
+        <v>2.0</v>
       </c>
       <c r="I99" s="8"/>
       <c r="J99" s="8" t="s">
         <v>416</v>
       </c>
       <c r="K99" s="12">
-        <v>567.0</v>
+        <v>648.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
         <v>68</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>417</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>418</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>419</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8" t="s">
         <v>420</v>
       </c>
       <c r="H100" s="7">
         <v>2.0</v>
       </c>
       <c r="I100" s="8"/>
       <c r="J100" s="8" t="s">
         <v>421</v>
       </c>
       <c r="K100" s="12">
-        <v>648.0</v>
+        <v>1248.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
         <v>69</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>422</v>
       </c>
       <c r="D101" s="9" t="s">
         <v>423</v>
       </c>
       <c r="E101" s="18" t="s">
         <v>424</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8" t="s">
         <v>425</v>
       </c>
       <c r="H101" s="7">
         <v>2.0</v>
       </c>
       <c r="I101" s="8"/>
       <c r="J101" s="8" t="s">
         <v>426</v>
       </c>
       <c r="K101" s="12">
-        <v>1248.0</v>
+        <v>977.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
         <v>70</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
         <v>427</v>
       </c>
       <c r="D102" s="9" t="s">
         <v>428</v>
       </c>
       <c r="E102" s="18" t="s">
         <v>429</v>
       </c>
       <c r="F102" s="8"/>
       <c r="G102" s="8" t="s">
         <v>430</v>
       </c>
       <c r="H102" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I102" s="8"/>
       <c r="J102" s="8" t="s">
         <v>431</v>
       </c>
       <c r="K102" s="12">
-        <v>977.0</v>
+        <v>228.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
         <v>71</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D103" s="9" t="s">
         <v>433</v>
       </c>
       <c r="E103" s="18" t="s">
         <v>434</v>
       </c>
       <c r="F103" s="8"/>
-      <c r="G103" s="8" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="G103" s="8"/>
+      <c r="H103" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I103" s="8"/>
-      <c r="J103" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J103" s="8"/>
       <c r="K103" s="12">
-        <v>228.0</v>
+        <v>147.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
         <v>72</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>437</v>
+        <v>432</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
       <c r="H104" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I104" s="8"/>
       <c r="J104" s="8"/>
       <c r="K104" s="12">
         <v>147.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
         <v>73</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D105" s="9" t="s">
+        <v>438</v>
+      </c>
+      <c r="E105" s="18" t="s">
+        <v>439</v>
+      </c>
+      <c r="F105" s="8"/>
+      <c r="G105" s="8" t="s">
         <v>440</v>
       </c>
-      <c r="E105" s="18" t="s">
+      <c r="H105" s="7">
+        <v>7.0</v>
+      </c>
+      <c r="I105" s="8" t="s">
         <v>441</v>
       </c>
-      <c r="F105" s="8"/>
-[...5 lines deleted...]
-      <c r="J105" s="8"/>
+      <c r="J105" s="8" t="s">
+        <v>442</v>
+      </c>
       <c r="K105" s="12">
-        <v>147.0</v>
+        <v>89.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
         <v>74</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="F106" s="8"/>
       <c r="G106" s="8" t="s">
-        <v>445</v>
-[...2 lines deleted...]
-        <v>7.0</v>
+        <v>446</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I106" s="8" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="J106" s="8" t="s">
         <v>447</v>
       </c>
+      <c r="J106" s="8"/>
       <c r="K106" s="12">
-        <v>89.0</v>
+        <v>140.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
         <v>75</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
         <v>448</v>
       </c>
-      <c r="D107" s="9" t="s">
+      <c r="D107" s="9"/>
+      <c r="E107" s="18" t="s">
         <v>449</v>
       </c>
-      <c r="E107" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G107" s="8"/>
       <c r="H107" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I107" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I107" s="8"/>
       <c r="J107" s="8"/>
       <c r="K107" s="12">
         <v>140.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
         <v>76</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="D108" s="9"/>
       <c r="E108" s="18" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8"/>
       <c r="H108" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I108" s="8"/>
       <c r="J108" s="8"/>
       <c r="K108" s="12">
         <v>140.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
         <v>77</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
+        <v>452</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>453</v>
+      </c>
+      <c r="E109" s="18" t="s">
+        <v>454</v>
+      </c>
+      <c r="F109" s="8"/>
+      <c r="G109" s="8" t="s">
         <v>455</v>
       </c>
-      <c r="D109" s="9"/>
-[...4 lines deleted...]
-      <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I109" s="8"/>
-      <c r="J109" s="8"/>
+      <c r="J109" s="8" t="s">
+        <v>456</v>
+      </c>
       <c r="K109" s="12">
-        <v>140.0</v>
+        <v>168.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
         <v>78</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
         <v>457</v>
       </c>
       <c r="D110" s="9" t="s">
         <v>458</v>
       </c>
       <c r="E110" s="18" t="s">
         <v>459</v>
       </c>
       <c r="F110" s="8"/>
-      <c r="G110" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I110" s="8"/>
       <c r="J110" s="8" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="K110" s="12">
         <v>168.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
         <v>79</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="D111" s="9" t="s">
         <v>462</v>
       </c>
-      <c r="D111" s="9" t="s">
+      <c r="E111" s="18" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I111" s="8"/>
       <c r="J111" s="8" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="K111" s="12">
-        <v>168.0</v>
+        <v>47.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
         <v>80</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="E112" s="18" t="s">
         <v>466</v>
-      </c>
-[...4 lines deleted...]
-        <v>468</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I112" s="8"/>
       <c r="J112" s="8" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="K112" s="12">
-        <v>48.0</v>
+        <v>70.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
         <v>81</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E113" s="18" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I113" s="8"/>
       <c r="J113" s="8" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
       <c r="K113" s="12">
-        <v>73.0</v>
+        <v>35.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
         <v>82</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I114" s="8"/>
       <c r="J114" s="8" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="K114" s="12">
-        <v>37.0</v>
+        <v>175.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
         <v>83</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="D115" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="E115" s="18" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
-      <c r="H115" s="7" t="s">
-        <v>26</v>
+      <c r="H115" s="7">
+        <v>4.0</v>
       </c>
       <c r="I115" s="8"/>
-      <c r="J115" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J115" s="8"/>
       <c r="K115" s="12">
-        <v>182.0</v>
+        <v>30.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
         <v>84</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
+        <v>477</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="E116" s="18" t="s">
         <v>479</v>
-      </c>
-[...4 lines deleted...]
-        <v>481</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
-      <c r="H116" s="7">
-        <v>4.0</v>
+      <c r="H116" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I116" s="8"/>
-      <c r="J116" s="8"/>
+      <c r="J116" s="8" t="s">
+        <v>480</v>
+      </c>
       <c r="K116" s="12">
-        <v>30.0</v>
+        <v>454.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
         <v>85</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="D117" s="9" t="s">
         <v>482</v>
       </c>
-      <c r="D117" s="9" t="s">
+      <c r="E117" s="18" t="s">
         <v>483</v>
       </c>
-      <c r="E117" s="18" t="s">
+      <c r="F117" s="8"/>
+      <c r="G117" s="8" t="s">
         <v>484</v>
       </c>
-      <c r="F117" s="8"/>
-      <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I117" s="8"/>
       <c r="J117" s="8" t="s">
         <v>485</v>
       </c>
       <c r="K117" s="12">
-        <v>454.0</v>
+        <v>1246.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
         <v>86</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
         <v>486</v>
       </c>
       <c r="D118" s="9" t="s">
         <v>487</v>
       </c>
       <c r="E118" s="18" t="s">
         <v>488</v>
       </c>
       <c r="F118" s="8"/>
-      <c r="G118" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G118" s="8"/>
       <c r="H118" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I118" s="8"/>
-      <c r="J118" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J118" s="8"/>
       <c r="K118" s="12">
-        <v>1246.0</v>
+        <v>38.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
         <v>87</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
+        <v>489</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>490</v>
+      </c>
+      <c r="E119" s="18" t="s">
         <v>491</v>
       </c>
-      <c r="D119" s="9" t="s">
+      <c r="F119" s="8"/>
+      <c r="G119" s="8" t="s">
         <v>492</v>
       </c>
-      <c r="E119" s="18" t="s">
-[...3 lines deleted...]
-      <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I119" s="8"/>
-      <c r="J119" s="8"/>
+      <c r="J119" s="8" t="s">
+        <v>493</v>
+      </c>
       <c r="K119" s="12">
-        <v>38.0</v>
+        <v>189.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
         <v>88</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D120" s="9" t="s">
         <v>495</v>
       </c>
       <c r="E120" s="18" t="s">
         <v>496</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8" t="s">
         <v>497</v>
       </c>
       <c r="H120" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I120" s="8"/>
       <c r="J120" s="8" t="s">
         <v>498</v>
       </c>
       <c r="K120" s="12">
-        <v>189.0</v>
+        <v>93.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
         <v>89</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
         <v>499</v>
       </c>
       <c r="D121" s="9" t="s">
         <v>500</v>
       </c>
       <c r="E121" s="18" t="s">
         <v>501</v>
       </c>
       <c r="F121" s="8"/>
-      <c r="G121" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I121" s="8"/>
-      <c r="J121" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J121" s="8"/>
       <c r="K121" s="12">
-        <v>93.0</v>
+        <v>486.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
         <v>90</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="E122" s="18" t="s">
         <v>504</v>
-      </c>
-[...4 lines deleted...]
-        <v>506</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I122" s="8"/>
-      <c r="J122" s="8"/>
+      <c r="I122" s="8" t="s">
+        <v>505</v>
+      </c>
+      <c r="J122" s="8" t="s">
+        <v>506</v>
+      </c>
       <c r="K122" s="12">
-        <v>486.0</v>
+        <v>168.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
         <v>91</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
         <v>507</v>
       </c>
       <c r="D123" s="9" t="s">
         <v>508</v>
       </c>
       <c r="E123" s="18" t="s">
         <v>509</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I123" s="8" t="s">
+      <c r="I123" s="8"/>
+      <c r="J123" s="8" t="s">
         <v>510</v>
       </c>
-      <c r="J123" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K123" s="12">
-        <v>168.0</v>
+        <v>140.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
         <v>92</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="D124" s="9" t="s">
         <v>512</v>
       </c>
-      <c r="D124" s="9" t="s">
+      <c r="E124" s="18" t="s">
         <v>513</v>
       </c>
-      <c r="E124" s="18" t="s">
+      <c r="F124" s="8"/>
+      <c r="G124" s="8" t="s">
         <v>514</v>
       </c>
-      <c r="F124" s="8"/>
-      <c r="G124" s="8"/>
       <c r="H124" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I124" s="8"/>
       <c r="J124" s="8" t="s">
         <v>515</v>
       </c>
       <c r="K124" s="12">
-        <v>140.0</v>
+        <v>116.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
         <v>93</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
         <v>516</v>
       </c>
       <c r="D125" s="9" t="s">
         <v>517</v>
       </c>
       <c r="E125" s="18" t="s">
         <v>518</v>
       </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8" t="s">
         <v>519</v>
       </c>
       <c r="H125" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I125" s="8"/>
-      <c r="J125" s="8" t="s">
+      <c r="I125" s="8" t="s">
         <v>520</v>
       </c>
+      <c r="J125" s="8"/>
       <c r="K125" s="12">
-        <v>116.0</v>
+        <v>76.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
         <v>94</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
         <v>521</v>
       </c>
       <c r="D126" s="9" t="s">
         <v>522</v>
       </c>
       <c r="E126" s="18" t="s">
         <v>523</v>
       </c>
       <c r="F126" s="8"/>
-      <c r="G126" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I126" s="8" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="J126" s="8"/>
       <c r="K126" s="12">
-        <v>76.0</v>
+        <v>68.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
         <v>95</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="D127" s="9" t="s">
         <v>526</v>
       </c>
-      <c r="D127" s="9" t="s">
+      <c r="E127" s="18" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I127" s="8" t="s">
-[...2 lines deleted...]
-      <c r="J127" s="8"/>
+      <c r="I127" s="8"/>
+      <c r="J127" s="8" t="s">
+        <v>528</v>
+      </c>
       <c r="K127" s="12">
-        <v>68.0</v>
+        <v>102.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
         <v>96</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="D128" s="9" t="s">
         <v>530</v>
       </c>
-      <c r="D128" s="9" t="s">
+      <c r="E128" s="18" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I128" s="8"/>
+      <c r="I128" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J128" s="8" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="K128" s="12">
-        <v>102.0</v>
+        <v>140.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
         <v>97</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="D129" s="9" t="s">
         <v>534</v>
       </c>
-      <c r="D129" s="9" t="s">
+      <c r="E129" s="18" t="s">
         <v>535</v>
       </c>
-      <c r="E129" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F129" s="8"/>
-      <c r="G129" s="8"/>
+      <c r="G129" s="8" t="s">
+        <v>395</v>
+      </c>
       <c r="H129" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I129" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I129" s="8"/>
       <c r="J129" s="8" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
       <c r="K129" s="12">
-        <v>140.0</v>
+        <v>69.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
         <v>98</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
+        <v>537</v>
+      </c>
+      <c r="D130" s="9" t="s">
         <v>538</v>
       </c>
-      <c r="D130" s="9" t="s">
+      <c r="E130" s="18" t="s">
         <v>539</v>
       </c>
-      <c r="E130" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F130" s="8"/>
-      <c r="G130" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G130" s="8"/>
       <c r="H130" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I130" s="8"/>
       <c r="J130" s="8" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="K130" s="12">
-        <v>69.0</v>
+        <v>87.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
         <v>99</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
+        <v>541</v>
+      </c>
+      <c r="D131" s="9" t="s">
         <v>542</v>
       </c>
-      <c r="D131" s="9" t="s">
+      <c r="E131" s="18" t="s">
         <v>543</v>
-      </c>
-[...1 lines deleted...]
-        <v>544</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="8"/>
-      <c r="H131" s="7" t="s">
-        <v>26</v>
+      <c r="H131" s="7">
+        <v>2.0</v>
       </c>
       <c r="I131" s="8"/>
       <c r="J131" s="8" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
       <c r="K131" s="12">
-        <v>87.0</v>
+        <v>95.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
         <v>100</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
+        <v>545</v>
+      </c>
+      <c r="D132" s="9" t="s">
         <v>546</v>
       </c>
-      <c r="D132" s="9" t="s">
+      <c r="E132" s="18" t="s">
         <v>547</v>
-      </c>
-[...1 lines deleted...]
-        <v>548</v>
       </c>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
-      <c r="H132" s="7">
-        <v>2.0</v>
+      <c r="H132" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I132" s="8"/>
-      <c r="J132" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J132" s="8"/>
       <c r="K132" s="12">
-        <v>95.0</v>
+        <v>588.0</v>
       </c>
       <c r="L132" s="7"/>
       <c r="M132" s="12">
         <f>K132*L132</f>
         <v>0</v>
       </c>
     </row>
-    <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C133" s="8" t="s">
+    <row r="133" spans="1:13" outlineLevel="1">
+      <c r="A133" s="14" t="s">
+        <v>548</v>
+      </c>
+      <c r="E133" s="16"/>
+      <c r="K133" s="10"/>
+      <c r="M133" s="10"/>
+    </row>
+    <row r="134" spans="1:13" outlineLevel="2">
+      <c r="A134" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B134" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C134" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D134" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E134" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F134" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G134" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H134" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I134" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J134" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K134" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L134" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M134" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A135" s="15">
+        <v>1</v>
+      </c>
+      <c r="B135" s="7"/>
+      <c r="C135" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="D135" s="9" t="s">
         <v>550</v>
       </c>
-      <c r="D133" s="9" t="s">
+      <c r="E135" s="18" t="s">
         <v>551</v>
       </c>
-      <c r="E133" s="18" t="s">
-[...64 lines deleted...]
-        <v>21</v>
+      <c r="F135" s="8"/>
+      <c r="G135" s="8"/>
+      <c r="H135" s="7">
+        <v>65.0</v>
+      </c>
+      <c r="I135" s="8"/>
+      <c r="J135" s="8"/>
+      <c r="K135" s="12">
+        <v>79.0</v>
+      </c>
+      <c r="L135" s="7"/>
+      <c r="M135" s="12">
+        <f>K135*L135</f>
+        <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>553</v>
+      </c>
+      <c r="E136" s="18" t="s">
         <v>554</v>
-      </c>
-[...4 lines deleted...]
-        <v>556</v>
       </c>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
       <c r="H136" s="7">
-        <v>65.0</v>
-[...2 lines deleted...]
-      <c r="J136" s="8"/>
+        <v>163.0</v>
+      </c>
+      <c r="I136" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J136" s="8" t="s">
+        <v>555</v>
+      </c>
       <c r="K136" s="12">
-        <v>79.0</v>
+        <v>69.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
+        <v>556</v>
+      </c>
+      <c r="D137" s="9" t="s">
         <v>557</v>
       </c>
-      <c r="D137" s="9" t="s">
+      <c r="E137" s="18" t="s">
         <v>558</v>
-      </c>
-[...1 lines deleted...]
-        <v>559</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8"/>
       <c r="H137" s="7">
-        <v>163.0</v>
+        <v>53.0</v>
       </c>
       <c r="I137" s="8" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="J137" s="8" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="K137" s="12">
         <v>69.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
+        <v>560</v>
+      </c>
+      <c r="D138" s="9" t="s">
         <v>561</v>
       </c>
-      <c r="D138" s="9" t="s">
+      <c r="E138" s="18" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
       <c r="H138" s="7">
-        <v>53.0</v>
+        <v>77.0</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>98</v>
       </c>
       <c r="J138" s="8" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="K138" s="12">
         <v>69.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
+        <v>564</v>
+      </c>
+      <c r="D139" s="9" t="s">
         <v>565</v>
       </c>
-      <c r="D139" s="9" t="s">
+      <c r="E139" s="18" t="s">
         <v>566</v>
-      </c>
-[...1 lines deleted...]
-        <v>567</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="7">
-        <v>77.0</v>
+        <v>65.0</v>
       </c>
       <c r="I139" s="8" t="s">
         <v>98</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
       <c r="K139" s="12">
         <v>69.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="D140" s="9" t="s">
         <v>569</v>
       </c>
-      <c r="D140" s="9" t="s">
+      <c r="E140" s="18" t="s">
         <v>570</v>
-      </c>
-[...1 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="7">
-        <v>65.0</v>
+        <v>47.0</v>
       </c>
       <c r="I140" s="8" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="K140" s="12">
-        <v>69.0</v>
+        <v>89.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
+        <v>572</v>
+      </c>
+      <c r="D141" s="9" t="s">
         <v>573</v>
       </c>
-      <c r="D141" s="9" t="s">
+      <c r="E141" s="18" t="s">
         <v>574</v>
-      </c>
-[...1 lines deleted...]
-        <v>575</v>
       </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="7">
-        <v>47.0</v>
+        <v>53.0</v>
       </c>
       <c r="I141" s="8" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="J141" s="8" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
       <c r="K141" s="12">
-        <v>89.0</v>
+        <v>79.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
+        <v>576</v>
+      </c>
+      <c r="D142" s="9" t="s">
         <v>577</v>
       </c>
-      <c r="D142" s="9" t="s">
+      <c r="E142" s="18" t="s">
         <v>578</v>
-      </c>
-[...1 lines deleted...]
-        <v>579</v>
       </c>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="7">
-        <v>53.0</v>
+        <v>15.0</v>
       </c>
       <c r="I142" s="8" t="s">
-        <v>104</v>
+        <v>579</v>
       </c>
       <c r="J142" s="8" t="s">
         <v>580</v>
       </c>
       <c r="K142" s="12">
-        <v>79.0</v>
+        <v>89.0</v>
       </c>
       <c r="L142" s="7"/>
       <c r="M142" s="12">
         <f>K142*L142</f>
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C143" s="8" t="s">
+    <row r="143" spans="1:13" outlineLevel="1">
+      <c r="A143" s="14" t="s">
         <v>581</v>
       </c>
-      <c r="D143" s="9" t="s">
+      <c r="E143" s="16"/>
+      <c r="K143" s="10"/>
+      <c r="M143" s="10"/>
+    </row>
+    <row r="144" spans="1:13" outlineLevel="2">
+      <c r="A144" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C144" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E144" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F144" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H144" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I144" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J144" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K144" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L144" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M144" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A145" s="15">
+        <v>1</v>
+      </c>
+      <c r="B145" s="7"/>
+      <c r="C145" s="8" t="s">
         <v>582</v>
       </c>
-      <c r="E143" s="18" t="s">
+      <c r="D145" s="9" t="s">
         <v>583</v>
       </c>
-      <c r="F143" s="8"/>
-[...4 lines deleted...]
-      <c r="I143" s="8" t="s">
+      <c r="E145" s="18" t="s">
         <v>584</v>
       </c>
-      <c r="J143" s="8" t="s">
+      <c r="F145" s="8"/>
+      <c r="G145" s="8"/>
+      <c r="H145" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I145" s="8"/>
+      <c r="J145" s="8" t="s">
         <v>585</v>
       </c>
-      <c r="K143" s="12">
-[...54 lines deleted...]
-        <v>21</v>
+      <c r="K145" s="12">
+        <v>61.0</v>
+      </c>
+      <c r="L145" s="7"/>
+      <c r="M145" s="12">
+        <f>K145*L145</f>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="D146" s="9" t="s">
         <v>587</v>
       </c>
-      <c r="D146" s="9" t="s">
+      <c r="E146" s="18" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="7">
         <v>15.0</v>
       </c>
       <c r="I146" s="8"/>
       <c r="J146" s="8" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
       <c r="K146" s="12">
         <v>168.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:13" outlineLevel="1">
       <c r="A147" s="14" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="E147" s="16"/>
       <c r="K147" s="10"/>
       <c r="M147" s="10"/>
     </row>
     <row r="148" spans="1:13" outlineLevel="2">
       <c r="A148" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C148" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E148" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F148" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G148" s="4" t="s">
@@ -14248,3325 +14201,3291 @@
       </c>
       <c r="H149" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I149" s="8" t="s">
         <v>78</v>
       </c>
       <c r="J149" s="8" t="s">
         <v>79</v>
       </c>
       <c r="K149" s="12">
         <v>189.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
         <v>2</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="D150" s="9" t="s">
         <v>592</v>
       </c>
-      <c r="D150" s="9" t="s">
+      <c r="E150" s="18" t="s">
         <v>593</v>
-      </c>
-[...1 lines deleted...]
-        <v>594</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I150" s="8" t="s">
         <v>98</v>
       </c>
       <c r="J150" s="8" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
       <c r="K150" s="12">
         <v>219.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
         <v>3</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="D151" s="9" t="s">
         <v>596</v>
       </c>
-      <c r="D151" s="9" t="s">
+      <c r="E151" s="18" t="s">
         <v>597</v>
-      </c>
-[...1 lines deleted...]
-        <v>598</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I151" s="8" t="s">
-        <v>27</v>
+        <v>92</v>
       </c>
       <c r="J151" s="8" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="K151" s="12">
-        <v>255.0</v>
+        <v>654.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
         <v>4</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="D152" s="9" t="s">
         <v>600</v>
       </c>
-      <c r="D152" s="9" t="s">
+      <c r="E152" s="18" t="s">
         <v>601</v>
-      </c>
-[...1 lines deleted...]
-        <v>602</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I152" s="8" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="J152" s="8" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
       <c r="K152" s="12">
-        <v>654.0</v>
+        <v>128.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
         <v>5</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="D153" s="9" t="s">
         <v>604</v>
       </c>
-      <c r="D153" s="9" t="s">
+      <c r="E153" s="18" t="s">
         <v>605</v>
-      </c>
-[...1 lines deleted...]
-        <v>606</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
       <c r="H153" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I153" s="8" t="s">
-        <v>64</v>
+        <v>606</v>
       </c>
       <c r="J153" s="8" t="s">
         <v>607</v>
       </c>
       <c r="K153" s="12">
-        <v>128.0</v>
+        <v>1209.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
         <v>6</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
         <v>608</v>
       </c>
       <c r="D154" s="9" t="s">
         <v>609</v>
       </c>
       <c r="E154" s="18" t="s">
         <v>610</v>
       </c>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I154" s="8" t="s">
         <v>611</v>
       </c>
       <c r="J154" s="8" t="s">
         <v>612</v>
       </c>
       <c r="K154" s="12">
-        <v>1209.0</v>
+        <v>321.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
         <v>7</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
         <v>613</v>
       </c>
       <c r="D155" s="9" t="s">
         <v>614</v>
       </c>
       <c r="E155" s="18" t="s">
         <v>615</v>
       </c>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I155" s="8" t="s">
         <v>616</v>
       </c>
       <c r="J155" s="8" t="s">
         <v>617</v>
       </c>
       <c r="K155" s="12">
-        <v>321.0</v>
+        <v>444.0</v>
       </c>
       <c r="L155" s="7"/>
       <c r="M155" s="12">
         <f>K155*L155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
         <v>8</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D156" s="9" t="s">
         <v>619</v>
       </c>
       <c r="E156" s="18" t="s">
         <v>620</v>
       </c>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
       <c r="H156" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I156" s="8" t="s">
         <v>621</v>
       </c>
       <c r="J156" s="8" t="s">
         <v>622</v>
       </c>
       <c r="K156" s="12">
-        <v>444.0</v>
+        <v>597.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
         <v>9</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
         <v>623</v>
       </c>
       <c r="D157" s="9" t="s">
         <v>624</v>
       </c>
       <c r="E157" s="18" t="s">
         <v>625</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I157" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="J157" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="J157" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K157" s="12">
-        <v>597.0</v>
+        <v>553.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
         <v>10</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="D158" s="9" t="s">
         <v>628</v>
       </c>
-      <c r="D158" s="9" t="s">
+      <c r="E158" s="18" t="s">
         <v>629</v>
-      </c>
-[...1 lines deleted...]
-        <v>630</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
       <c r="H158" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I158" s="8" t="s">
-        <v>228</v>
+        <v>48</v>
       </c>
       <c r="J158" s="8" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="K158" s="12">
-        <v>553.0</v>
+        <v>430.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
         <v>11</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="D159" s="9" t="s">
         <v>632</v>
       </c>
-      <c r="D159" s="9" t="s">
+      <c r="E159" s="18" t="s">
         <v>633</v>
-      </c>
-[...1 lines deleted...]
-        <v>634</v>
       </c>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I159" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J159" s="8" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="K159" s="12">
-        <v>430.0</v>
+        <v>382.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
         <v>12</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
+        <v>635</v>
+      </c>
+      <c r="D160" s="9" t="s">
         <v>636</v>
       </c>
-      <c r="D160" s="9" t="s">
+      <c r="E160" s="18" t="s">
         <v>637</v>
-      </c>
-[...1 lines deleted...]
-        <v>638</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I160" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J160" s="8" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="K160" s="12">
-        <v>382.0</v>
+        <v>404.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
         <v>13</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
+        <v>639</v>
+      </c>
+      <c r="D161" s="9" t="s">
         <v>640</v>
       </c>
-      <c r="D161" s="9" t="s">
+      <c r="E161" s="18" t="s">
         <v>641</v>
-      </c>
-[...1 lines deleted...]
-        <v>642</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I161" s="8" t="s">
-        <v>48</v>
+        <v>223</v>
       </c>
       <c r="J161" s="8" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="K161" s="12">
-        <v>404.0</v>
+        <v>593.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
         <v>14</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="D162" s="9" t="s">
         <v>644</v>
       </c>
-      <c r="D162" s="9" t="s">
+      <c r="E162" s="18" t="s">
         <v>645</v>
-      </c>
-[...1 lines deleted...]
-        <v>646</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I162" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I162" s="8"/>
+      <c r="J162" s="8"/>
       <c r="K162" s="12">
-        <v>593.0</v>
+        <v>524.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
         <v>15</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>647</v>
+      </c>
+      <c r="E163" s="18" t="s">
         <v>648</v>
-      </c>
-[...4 lines deleted...]
-        <v>650</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I163" s="8"/>
-      <c r="J163" s="8"/>
+      <c r="J163" s="8" t="s">
+        <v>649</v>
+      </c>
       <c r="K163" s="12">
-        <v>524.0</v>
+        <v>329.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
         <v>16</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D164" s="9" t="s">
         <v>651</v>
       </c>
-      <c r="D164" s="9" t="s">
+      <c r="E164" s="18" t="s">
         <v>652</v>
-      </c>
-[...1 lines deleted...]
-        <v>653</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8"/>
       <c r="H164" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I164" s="8"/>
+      <c r="I164" s="8" t="s">
+        <v>297</v>
+      </c>
       <c r="J164" s="8" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="K164" s="12">
-        <v>329.0</v>
+        <v>42.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
         <v>17</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>655</v>
+        <v>85</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>656</v>
+        <v>86</v>
       </c>
       <c r="E165" s="18" t="s">
-        <v>657</v>
+        <v>87</v>
       </c>
       <c r="F165" s="8"/>
       <c r="G165" s="8"/>
       <c r="H165" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I165" s="8" t="s">
-        <v>302</v>
+        <v>64</v>
       </c>
       <c r="J165" s="8" t="s">
-        <v>658</v>
+        <v>88</v>
       </c>
       <c r="K165" s="12">
-        <v>42.0</v>
+        <v>45.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
         <v>18</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>85</v>
+        <v>654</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>86</v>
+        <v>655</v>
       </c>
       <c r="E166" s="18" t="s">
-        <v>87</v>
+        <v>656</v>
       </c>
       <c r="F166" s="8"/>
-      <c r="G166" s="8"/>
+      <c r="G166" s="8" t="s">
+        <v>657</v>
+      </c>
       <c r="H166" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I166" s="8" t="s">
-        <v>64</v>
+        <v>78</v>
       </c>
       <c r="J166" s="8" t="s">
-        <v>88</v>
+        <v>658</v>
       </c>
       <c r="K166" s="12">
-        <v>45.0</v>
+        <v>233.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
         <v>19</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>659</v>
+        <v>69</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>660</v>
+        <v>70</v>
       </c>
       <c r="E167" s="18" t="s">
-        <v>661</v>
+        <v>71</v>
       </c>
       <c r="F167" s="8"/>
       <c r="G167" s="8" t="s">
-        <v>662</v>
+        <v>72</v>
       </c>
       <c r="H167" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I167" s="8" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="J167" s="8" t="s">
-        <v>663</v>
+        <v>73</v>
       </c>
       <c r="K167" s="12">
-        <v>233.0</v>
+        <v>213.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
         <v>20</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>69</v>
+        <v>22</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>70</v>
+        <v>23</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>71</v>
+        <v>24</v>
       </c>
       <c r="F168" s="8"/>
       <c r="G168" s="8" t="s">
-        <v>72</v>
+        <v>25</v>
       </c>
       <c r="H168" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I168" s="8" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="J168" s="8" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="K168" s="12">
-        <v>213.0</v>
+        <v>373.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
         <v>21</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="E169" s="18" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="H169" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I169" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J169" s="8" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="K169" s="12">
-        <v>373.0</v>
+        <v>357.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
         <v>22</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>29</v>
+        <v>659</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>30</v>
+        <v>660</v>
       </c>
       <c r="E170" s="18" t="s">
-        <v>31</v>
+        <v>661</v>
       </c>
       <c r="F170" s="8"/>
       <c r="G170" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H170" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I170" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J170" s="8" t="s">
-        <v>33</v>
+        <v>662</v>
       </c>
       <c r="K170" s="12">
-        <v>357.0</v>
+        <v>265.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
         <v>23</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
+        <v>663</v>
+      </c>
+      <c r="D171" s="9" t="s">
         <v>664</v>
       </c>
-      <c r="D171" s="9" t="s">
+      <c r="E171" s="18" t="s">
         <v>665</v>
-      </c>
-[...1 lines deleted...]
-        <v>666</v>
       </c>
       <c r="F171" s="8"/>
       <c r="G171" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H171" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I171" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J171" s="8" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="K171" s="12">
-        <v>265.0</v>
+        <v>247.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
         <v>24</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
+        <v>667</v>
+      </c>
+      <c r="D172" s="9" t="s">
         <v>668</v>
       </c>
-      <c r="D172" s="9" t="s">
+      <c r="E172" s="18" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I172" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J172" s="8" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="K172" s="12">
-        <v>247.0</v>
+        <v>265.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
         <v>25</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>672</v>
+        <v>50</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>673</v>
+        <v>51</v>
       </c>
       <c r="E173" s="18" t="s">
-        <v>674</v>
+        <v>52</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I173" s="8" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J173" s="8" t="s">
-        <v>675</v>
+        <v>55</v>
       </c>
       <c r="K173" s="12">
-        <v>265.0</v>
+        <v>973.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
         <v>26</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="F174" s="8"/>
-      <c r="G174" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G174" s="8"/>
       <c r="H174" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I174" s="8" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="J174" s="8" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="K174" s="12">
-        <v>973.0</v>
+        <v>189.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
         <v>27</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>39</v>
+        <v>671</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>40</v>
+        <v>672</v>
       </c>
       <c r="E175" s="18" t="s">
-        <v>41</v>
+        <v>673</v>
       </c>
       <c r="F175" s="8"/>
-      <c r="G175" s="8"/>
+      <c r="G175" s="8" t="s">
+        <v>37</v>
+      </c>
       <c r="H175" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I175" s="8" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J175" s="8" t="s">
-        <v>43</v>
+        <v>674</v>
       </c>
       <c r="K175" s="12">
-        <v>189.0</v>
+        <v>265.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
         <v>28</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>676</v>
+        <v>56</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>677</v>
+        <v>57</v>
       </c>
       <c r="E176" s="18" t="s">
-        <v>678</v>
+        <v>58</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I176" s="8" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J176" s="8" t="s">
-        <v>679</v>
+        <v>59</v>
       </c>
       <c r="K176" s="12">
-        <v>265.0</v>
+        <v>1485.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
         <v>29</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>56</v>
+        <v>675</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>57</v>
+        <v>676</v>
       </c>
       <c r="E177" s="18" t="s">
-        <v>58</v>
+        <v>677</v>
       </c>
       <c r="F177" s="8"/>
-      <c r="G177" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G177" s="8"/>
       <c r="H177" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I177" s="8" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="J177" s="8" t="s">
-        <v>59</v>
+        <v>678</v>
       </c>
       <c r="K177" s="12">
-        <v>1485.0</v>
+        <v>177.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
         <v>30</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
+        <v>679</v>
+      </c>
+      <c r="D178" s="9" t="s">
         <v>680</v>
       </c>
-      <c r="D178" s="9" t="s">
+      <c r="E178" s="18" t="s">
         <v>681</v>
       </c>
-      <c r="E178" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F178" s="8"/>
-      <c r="G178" s="8"/>
+      <c r="G178" s="8" t="s">
+        <v>32</v>
+      </c>
       <c r="H178" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I178" s="8" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J178" s="8" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="K178" s="12">
-        <v>177.0</v>
+        <v>251.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
         <v>31</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
+        <v>683</v>
+      </c>
+      <c r="D179" s="9" t="s">
         <v>684</v>
       </c>
-      <c r="D179" s="9" t="s">
+      <c r="E179" s="18" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8" t="s">
         <v>32</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I179" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J179" s="8" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="K179" s="12">
-        <v>251.0</v>
+        <v>273.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
         <v>32</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>688</v>
+        <v>34</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>689</v>
+        <v>35</v>
       </c>
       <c r="E180" s="18" t="s">
-        <v>690</v>
+        <v>36</v>
       </c>
       <c r="F180" s="8"/>
       <c r="G180" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H180" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I180" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J180" s="8" t="s">
-        <v>691</v>
+        <v>38</v>
       </c>
       <c r="K180" s="12">
-        <v>273.0</v>
+        <v>323.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
         <v>33</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>34</v>
+        <v>687</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>35</v>
+        <v>688</v>
       </c>
       <c r="E181" s="18" t="s">
-        <v>36</v>
+        <v>689</v>
       </c>
       <c r="F181" s="8"/>
-      <c r="G181" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G181" s="8"/>
       <c r="H181" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I181" s="8" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J181" s="8"/>
       <c r="K181" s="12">
-        <v>323.0</v>
+        <v>470.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
         <v>34</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
+        <v>690</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>691</v>
+      </c>
+      <c r="E182" s="18" t="s">
         <v>692</v>
-      </c>
-[...4 lines deleted...]
-        <v>694</v>
       </c>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I182" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="J182" s="8"/>
+      <c r="J182" s="8" t="s">
+        <v>693</v>
+      </c>
       <c r="K182" s="12">
-        <v>470.0</v>
+        <v>347.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C183" s="8" t="s">
+    <row r="183" spans="1:13" outlineLevel="1">
+      <c r="A183" s="14" t="s">
+        <v>694</v>
+      </c>
+      <c r="E183" s="16"/>
+      <c r="K183" s="10"/>
+      <c r="M183" s="10"/>
+    </row>
+    <row r="184" spans="1:13" outlineLevel="2">
+      <c r="A184" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D184" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E184" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G184" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H184" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I184" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J184" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K184" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L184" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M184" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A185" s="15">
+        <v>1</v>
+      </c>
+      <c r="B185" s="7"/>
+      <c r="C185" s="8" t="s">
         <v>695</v>
       </c>
-      <c r="D183" s="9" t="s">
+      <c r="D185" s="9" t="s">
         <v>696</v>
       </c>
-      <c r="E183" s="18" t="s">
+      <c r="E185" s="18" t="s">
         <v>697</v>
       </c>
-      <c r="F183" s="8"/>
-[...1 lines deleted...]
-      <c r="H183" s="7" t="s">
+      <c r="F185" s="8"/>
+      <c r="G185" s="8"/>
+      <c r="H185" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I183" s="8" t="s">
-[...60 lines deleted...]
-        <v>21</v>
+      <c r="I185" s="8"/>
+      <c r="J185" s="8"/>
+      <c r="K185" s="12">
+        <v>15.0</v>
+      </c>
+      <c r="L185" s="7"/>
+      <c r="M185" s="12">
+        <f>K185*L185</f>
+        <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>700</v>
+        <v>100</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>701</v>
+        <v>101</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>702</v>
+        <v>102</v>
       </c>
       <c r="F186" s="8"/>
-      <c r="G186" s="8"/>
+      <c r="G186" s="8" t="s">
+        <v>103</v>
+      </c>
       <c r="H186" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I186" s="8"/>
-      <c r="J186" s="8"/>
+      <c r="I186" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="J186" s="8" t="s">
+        <v>105</v>
+      </c>
       <c r="K186" s="12">
-        <v>15.0</v>
+        <v>134.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>100</v>
+        <v>698</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>101</v>
+        <v>699</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>102</v>
+        <v>700</v>
       </c>
       <c r="F187" s="8"/>
       <c r="G187" s="8" t="s">
-        <v>103</v>
+        <v>701</v>
       </c>
       <c r="H187" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I187" s="8" t="s">
         <v>104</v>
       </c>
       <c r="J187" s="8" t="s">
-        <v>105</v>
+        <v>702</v>
       </c>
       <c r="K187" s="12">
-        <v>134.0</v>
+        <v>105.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
         <v>703</v>
       </c>
       <c r="D188" s="9" t="s">
         <v>704</v>
       </c>
       <c r="E188" s="18" t="s">
         <v>705</v>
       </c>
       <c r="F188" s="8"/>
-      <c r="G188" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G188" s="8"/>
       <c r="H188" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I188" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I188" s="8"/>
       <c r="J188" s="8" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="K188" s="12">
-        <v>105.0</v>
+        <v>369.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
+        <v>707</v>
+      </c>
+      <c r="D189" s="9" t="s">
         <v>708</v>
       </c>
-      <c r="D189" s="9" t="s">
+      <c r="E189" s="18" t="s">
         <v>709</v>
-      </c>
-[...1 lines deleted...]
-        <v>710</v>
       </c>
       <c r="F189" s="8"/>
       <c r="G189" s="8"/>
       <c r="H189" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I189" s="8"/>
+      <c r="I189" s="8" t="s">
+        <v>710</v>
+      </c>
       <c r="J189" s="8" t="s">
         <v>711</v>
       </c>
       <c r="K189" s="12">
-        <v>369.0</v>
+        <v>164.0</v>
       </c>
       <c r="L189" s="7"/>
       <c r="M189" s="12">
         <f>K189*L189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
         <v>712</v>
       </c>
       <c r="D190" s="9" t="s">
         <v>713</v>
       </c>
       <c r="E190" s="18" t="s">
         <v>714</v>
       </c>
       <c r="F190" s="8"/>
       <c r="G190" s="8"/>
       <c r="H190" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I190" s="8" t="s">
+      <c r="I190" s="8"/>
+      <c r="J190" s="8" t="s">
         <v>715</v>
       </c>
-      <c r="J190" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K190" s="12">
-        <v>164.0</v>
+        <v>319.0</v>
       </c>
       <c r="L190" s="7"/>
       <c r="M190" s="12">
         <f>K190*L190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
+        <v>716</v>
+      </c>
+      <c r="D191" s="9" t="s">
         <v>717</v>
       </c>
-      <c r="D191" s="9" t="s">
+      <c r="E191" s="18" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>719</v>
       </c>
       <c r="F191" s="8"/>
       <c r="G191" s="8"/>
       <c r="H191" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I191" s="8"/>
+      <c r="I191" s="8" t="s">
+        <v>719</v>
+      </c>
       <c r="J191" s="8" t="s">
         <v>720</v>
       </c>
       <c r="K191" s="12">
-        <v>319.0</v>
+        <v>527.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
         <v>721</v>
       </c>
       <c r="D192" s="9" t="s">
         <v>722</v>
       </c>
       <c r="E192" s="18" t="s">
         <v>723</v>
       </c>
       <c r="F192" s="8"/>
       <c r="G192" s="8"/>
       <c r="H192" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I192" s="8" t="s">
         <v>724</v>
       </c>
       <c r="J192" s="8" t="s">
         <v>725</v>
       </c>
       <c r="K192" s="12">
-        <v>527.0</v>
+        <v>38.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
         <v>726</v>
       </c>
       <c r="D193" s="9" t="s">
         <v>727</v>
       </c>
       <c r="E193" s="18" t="s">
         <v>728</v>
       </c>
       <c r="F193" s="8"/>
       <c r="G193" s="8"/>
       <c r="H193" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I193" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="J193" s="8" t="s">
         <v>729</v>
       </c>
-      <c r="J193" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K193" s="12">
-        <v>38.0</v>
+        <v>274.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
+        <v>730</v>
+      </c>
+      <c r="D194" s="9" t="s">
         <v>731</v>
       </c>
-      <c r="D194" s="9" t="s">
+      <c r="E194" s="18" t="s">
         <v>732</v>
-      </c>
-[...1 lines deleted...]
-        <v>733</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I194" s="8" t="s">
-        <v>251</v>
+        <v>233</v>
       </c>
       <c r="J194" s="8" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="K194" s="12">
-        <v>274.0</v>
+        <v>1463.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
+        <v>734</v>
+      </c>
+      <c r="D195" s="9" t="s">
         <v>735</v>
       </c>
-      <c r="D195" s="9" t="s">
+      <c r="E195" s="18" t="s">
         <v>736</v>
-      </c>
-[...1 lines deleted...]
-        <v>737</v>
       </c>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I195" s="8" t="s">
-        <v>238</v>
+        <v>115</v>
       </c>
       <c r="J195" s="8" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="K195" s="12">
-        <v>1463.0</v>
+        <v>829.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
+        <v>738</v>
+      </c>
+      <c r="D196" s="9" t="s">
         <v>739</v>
       </c>
-      <c r="D196" s="9" t="s">
+      <c r="E196" s="18" t="s">
         <v>740</v>
-      </c>
-[...1 lines deleted...]
-        <v>741</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I196" s="8" t="s">
-        <v>115</v>
+        <v>741</v>
       </c>
       <c r="J196" s="8" t="s">
         <v>742</v>
       </c>
       <c r="K196" s="12">
-        <v>829.0</v>
+        <v>197.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
         <v>743</v>
       </c>
       <c r="D197" s="9" t="s">
         <v>744</v>
       </c>
       <c r="E197" s="18" t="s">
         <v>745</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I197" s="8" t="s">
+      <c r="I197" s="8"/>
+      <c r="J197" s="8" t="s">
         <v>746</v>
       </c>
-      <c r="J197" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K197" s="12">
-        <v>197.0</v>
+        <v>393.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
+        <v>747</v>
+      </c>
+      <c r="D198" s="9" t="s">
         <v>748</v>
       </c>
-      <c r="D198" s="9" t="s">
+      <c r="E198" s="18" t="s">
         <v>749</v>
-      </c>
-[...1 lines deleted...]
-        <v>750</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
       <c r="K198" s="12">
         <v>393.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
+        <v>751</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>748</v>
+      </c>
+      <c r="E199" s="18" t="s">
         <v>752</v>
-      </c>
-[...4 lines deleted...]
-        <v>754</v>
       </c>
       <c r="F199" s="8"/>
       <c r="G199" s="8"/>
       <c r="H199" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I199" s="8"/>
       <c r="J199" s="8" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="K199" s="12">
         <v>393.0</v>
       </c>
       <c r="L199" s="7"/>
       <c r="M199" s="12">
         <f>K199*L199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
+        <v>754</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>755</v>
+      </c>
+      <c r="E200" s="18" t="s">
         <v>756</v>
       </c>
-      <c r="D200" s="9" t="s">
-[...2 lines deleted...]
-      <c r="E200" s="18" t="s">
+      <c r="F200" s="8"/>
+      <c r="G200" s="8" t="s">
         <v>757</v>
       </c>
-      <c r="F200" s="8"/>
-      <c r="G200" s="8"/>
       <c r="H200" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I200" s="8"/>
+      <c r="I200" s="8" t="s">
+        <v>758</v>
+      </c>
       <c r="J200" s="8" t="s">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c r="K200" s="12">
-        <v>393.0</v>
+        <v>146.0</v>
       </c>
       <c r="L200" s="7"/>
       <c r="M200" s="12">
         <f>K200*L200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
-        <v>759</v>
+        <v>760</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>760</v>
+        <v>761</v>
       </c>
       <c r="E201" s="18" t="s">
-        <v>761</v>
+        <v>762</v>
       </c>
       <c r="F201" s="8"/>
-      <c r="G201" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G201" s="8"/>
       <c r="H201" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I201" s="8" t="s">
         <v>763</v>
       </c>
       <c r="J201" s="8" t="s">
         <v>764</v>
       </c>
       <c r="K201" s="12">
-        <v>146.0</v>
+        <v>132.0</v>
       </c>
       <c r="L201" s="7"/>
       <c r="M201" s="12">
         <f>K201*L201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
         <v>765</v>
       </c>
       <c r="D202" s="9" t="s">
         <v>766</v>
       </c>
       <c r="E202" s="18" t="s">
         <v>767</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8"/>
       <c r="H202" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I202" s="8" t="s">
+        <v>246</v>
+      </c>
+      <c r="J202" s="8" t="s">
         <v>768</v>
       </c>
-      <c r="J202" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K202" s="12">
-        <v>132.0</v>
+        <v>284.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
+        <v>769</v>
+      </c>
+      <c r="D203" s="9" t="s">
         <v>770</v>
       </c>
-      <c r="D203" s="9" t="s">
+      <c r="E203" s="18" t="s">
         <v>771</v>
       </c>
-      <c r="E203" s="18" t="s">
+      <c r="F203" s="8"/>
+      <c r="G203" s="8" t="s">
         <v>772</v>
       </c>
-      <c r="F203" s="8"/>
-      <c r="G203" s="8"/>
       <c r="H203" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I203" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I203" s="8"/>
       <c r="J203" s="8" t="s">
         <v>773</v>
       </c>
       <c r="K203" s="12">
-        <v>284.0</v>
+        <v>187.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
         <v>774</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>775</v>
       </c>
       <c r="E204" s="18" t="s">
         <v>776</v>
       </c>
       <c r="F204" s="8"/>
-      <c r="G204" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G204" s="8"/>
       <c r="H204" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I204" s="8"/>
+      <c r="I204" s="8" t="s">
+        <v>763</v>
+      </c>
       <c r="J204" s="8" t="s">
-        <v>778</v>
+        <v>777</v>
       </c>
       <c r="K204" s="12">
-        <v>187.0</v>
+        <v>761.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
+        <v>778</v>
+      </c>
+      <c r="D205" s="9" t="s">
         <v>779</v>
       </c>
-      <c r="D205" s="9" t="s">
+      <c r="E205" s="18" t="s">
         <v>780</v>
-      </c>
-[...1 lines deleted...]
-        <v>781</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I205" s="8" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="J205" s="8" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="K205" s="12">
-        <v>761.0</v>
+        <v>900.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
+        <v>782</v>
+      </c>
+      <c r="D206" s="9" t="s">
         <v>783</v>
       </c>
-      <c r="D206" s="9" t="s">
+      <c r="E206" s="18" t="s">
         <v>784</v>
-      </c>
-[...1 lines deleted...]
-        <v>785</v>
       </c>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I206" s="8" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="J206" s="8" t="s">
-        <v>786</v>
+        <v>785</v>
       </c>
       <c r="K206" s="12">
-        <v>900.0</v>
+        <v>90.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
+        <v>786</v>
+      </c>
+      <c r="D207" s="9" t="s">
         <v>787</v>
       </c>
-      <c r="D207" s="9" t="s">
+      <c r="E207" s="18" t="s">
         <v>788</v>
-      </c>
-[...1 lines deleted...]
-        <v>789</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I207" s="8" t="s">
-        <v>768</v>
+        <v>763</v>
       </c>
       <c r="J207" s="8" t="s">
-        <v>790</v>
+        <v>789</v>
       </c>
       <c r="K207" s="12">
-        <v>90.0</v>
+        <v>201.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="D208" s="9" t="s">
         <v>791</v>
       </c>
-      <c r="D208" s="9" t="s">
+      <c r="E208" s="18" t="s">
         <v>792</v>
       </c>
-      <c r="E208" s="18" t="s">
+      <c r="F208" s="8"/>
+      <c r="G208" s="8" t="s">
         <v>793</v>
       </c>
-      <c r="F208" s="8"/>
-      <c r="G208" s="8"/>
       <c r="H208" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I208" s="8" t="s">
-        <v>768</v>
+        <v>794</v>
       </c>
       <c r="J208" s="8" t="s">
-        <v>794</v>
+        <v>795</v>
       </c>
       <c r="K208" s="12">
-        <v>201.0</v>
+        <v>208.0</v>
       </c>
       <c r="L208" s="7"/>
       <c r="M208" s="12">
         <f>K208*L208</f>
         <v>0</v>
       </c>
     </row>
-    <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D209" s="9" t="s">
+    <row r="209" spans="1:13" outlineLevel="1">
+      <c r="A209" s="14" t="s">
         <v>796</v>
       </c>
-      <c r="E209" s="18" t="s">
-[...6 lines deleted...]
-      <c r="H209" s="7" t="s">
+      <c r="E209" s="16"/>
+      <c r="K209" s="10"/>
+      <c r="M209" s="10"/>
+    </row>
+    <row r="210" spans="1:13" outlineLevel="2">
+      <c r="A210" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B210" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D210" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E210" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F210" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G210" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H210" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I210" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J210" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K210" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L210" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M210" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A211" s="15">
+        <v>1</v>
+      </c>
+      <c r="B211" s="7"/>
+      <c r="C211" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="D211" s="9"/>
+      <c r="E211" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="F211" s="8"/>
+      <c r="G211" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H211" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I209" s="8" t="s">
-[...60 lines deleted...]
-        <v>21</v>
+      <c r="I211" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J211" s="8"/>
+      <c r="K211" s="12">
+        <v>299.0</v>
+      </c>
+      <c r="L211" s="7"/>
+      <c r="M211" s="12">
+        <f>K211*L211</f>
+        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D212" s="9"/>
+        <v>797</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>798</v>
+      </c>
       <c r="E212" s="18" t="s">
-        <v>67</v>
+        <v>799</v>
       </c>
       <c r="F212" s="8"/>
       <c r="G212" s="8" t="s">
-        <v>68</v>
+        <v>800</v>
       </c>
       <c r="H212" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I212" s="8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="J212" s="8"/>
+        <v>606</v>
+      </c>
+      <c r="J212" s="8" t="s">
+        <v>801</v>
+      </c>
       <c r="K212" s="12">
-        <v>299.0</v>
+        <v>743.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
         <v>802</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>803</v>
       </c>
       <c r="E213" s="18" t="s">
         <v>804</v>
       </c>
       <c r="F213" s="8"/>
       <c r="G213" s="8" t="s">
         <v>805</v>
       </c>
       <c r="H213" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I213" s="8" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="J213" s="8" t="s">
         <v>806</v>
       </c>
       <c r="K213" s="12">
-        <v>743.0</v>
+        <v>443.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
         <v>807</v>
       </c>
       <c r="D214" s="9" t="s">
         <v>808</v>
       </c>
       <c r="E214" s="18" t="s">
         <v>809</v>
       </c>
       <c r="F214" s="8"/>
-      <c r="G214" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G214" s="8"/>
       <c r="H214" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I214" s="8" t="s">
-        <v>611</v>
+        <v>223</v>
       </c>
       <c r="J214" s="8" t="s">
-        <v>811</v>
+        <v>810</v>
       </c>
       <c r="K214" s="12">
-        <v>443.0</v>
+        <v>461.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
-    <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C215" s="8" t="s">
+    <row r="215" spans="1:13" outlineLevel="1">
+      <c r="A215" s="14" t="s">
+        <v>811</v>
+      </c>
+      <c r="E215" s="16"/>
+      <c r="K215" s="10"/>
+      <c r="M215" s="10"/>
+    </row>
+    <row r="216" spans="1:13" outlineLevel="2">
+      <c r="A216" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B216" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C216" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D216" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E216" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F216" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G216" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H216" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I216" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J216" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K216" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L216" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M216" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A217" s="15">
+        <v>1</v>
+      </c>
+      <c r="B217" s="7"/>
+      <c r="C217" s="8" t="s">
         <v>812</v>
       </c>
-      <c r="D215" s="9" t="s">
+      <c r="D217" s="9" t="s">
         <v>813</v>
       </c>
-      <c r="E215" s="18" t="s">
+      <c r="E217" s="18" t="s">
         <v>814</v>
       </c>
-      <c r="F215" s="8"/>
-[...7 lines deleted...]
-      <c r="J215" s="8" t="s">
+      <c r="F217" s="8"/>
+      <c r="G217" s="8"/>
+      <c r="H217" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I217" s="8"/>
+      <c r="J217" s="8" t="s">
         <v>815</v>
       </c>
-      <c r="K215" s="12">
-[...54 lines deleted...]
-        <v>21</v>
+      <c r="K217" s="12">
+        <v>264.0</v>
+      </c>
+      <c r="L217" s="7"/>
+      <c r="M217" s="12">
+        <f>K217*L217</f>
+        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
+        <v>816</v>
+      </c>
+      <c r="D218" s="9" t="s">
         <v>817</v>
       </c>
-      <c r="D218" s="9" t="s">
+      <c r="E218" s="18" t="s">
         <v>818</v>
       </c>
-      <c r="E218" s="18" t="s">
+      <c r="F218" s="8"/>
+      <c r="G218" s="8" t="s">
         <v>819</v>
       </c>
-      <c r="F218" s="8"/>
-      <c r="G218" s="8"/>
       <c r="H218" s="7">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="I218" s="8"/>
+        <v>28.0</v>
+      </c>
+      <c r="I218" s="8" t="s">
+        <v>297</v>
+      </c>
       <c r="J218" s="8" t="s">
         <v>820</v>
       </c>
       <c r="K218" s="12">
-        <v>264.0</v>
+        <v>52.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
         <v>821</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>822</v>
       </c>
       <c r="E219" s="18" t="s">
         <v>823</v>
       </c>
       <c r="F219" s="8"/>
-      <c r="G219" s="8" t="s">
+      <c r="G219" s="8"/>
+      <c r="H219" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I219" s="8" t="s">
         <v>824</v>
-      </c>
-[...4 lines deleted...]
-        <v>302</v>
       </c>
       <c r="J219" s="8" t="s">
         <v>825</v>
       </c>
       <c r="K219" s="12">
-        <v>52.0</v>
+        <v>142.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
-    <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C220" s="8" t="s">
+    <row r="220" spans="1:13" outlineLevel="1">
+      <c r="A220" s="14" t="s">
         <v>826</v>
       </c>
-      <c r="D220" s="9" t="s">
+      <c r="E220" s="16"/>
+      <c r="K220" s="10"/>
+      <c r="M220" s="10"/>
+    </row>
+    <row r="221" spans="1:13" outlineLevel="2">
+      <c r="A221" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B221" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C221" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D221" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E221" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F221" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G221" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H221" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I221" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J221" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K221" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L221" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M221" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="222" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A222" s="15">
+        <v>1</v>
+      </c>
+      <c r="B222" s="7"/>
+      <c r="C222" s="8" t="s">
         <v>827</v>
       </c>
-      <c r="E220" s="18" t="s">
+      <c r="D222" s="9" t="s">
         <v>828</v>
       </c>
-      <c r="F220" s="8"/>
-[...1 lines deleted...]
-      <c r="H220" s="7" t="s">
+      <c r="E222" s="18" t="s">
+        <v>829</v>
+      </c>
+      <c r="F222" s="8"/>
+      <c r="G222" s="8" t="s">
+        <v>830</v>
+      </c>
+      <c r="H222" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I220" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A221" s="14" t="s">
+      <c r="I222" s="8"/>
+      <c r="J222" s="8" t="s">
         <v>831</v>
       </c>
-      <c r="E221" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K222" s="12">
+        <v>174.0</v>
+      </c>
+      <c r="L222" s="7"/>
+      <c r="M222" s="12">
+        <f>K222*L222</f>
+        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
         <v>832</v>
       </c>
       <c r="D223" s="9" t="s">
         <v>833</v>
       </c>
       <c r="E223" s="18" t="s">
         <v>834</v>
       </c>
       <c r="F223" s="8"/>
       <c r="G223" s="8" t="s">
         <v>835</v>
       </c>
       <c r="H223" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I223" s="8"/>
+      <c r="I223" s="8" t="s">
+        <v>115</v>
+      </c>
       <c r="J223" s="8" t="s">
         <v>836</v>
       </c>
       <c r="K223" s="12">
-        <v>174.0</v>
+        <v>965.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
         <v>837</v>
       </c>
       <c r="D224" s="9" t="s">
         <v>838</v>
       </c>
       <c r="E224" s="18" t="s">
         <v>839</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8" t="s">
         <v>840</v>
       </c>
-      <c r="H224" s="7" t="s">
-        <v>26</v>
+      <c r="H224" s="7">
+        <v>25.0</v>
       </c>
       <c r="I224" s="8" t="s">
-        <v>115</v>
+        <v>64</v>
       </c>
       <c r="J224" s="8" t="s">
         <v>841</v>
       </c>
       <c r="K224" s="12">
-        <v>965.0</v>
+        <v>169.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>842</v>
+        <v>111</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>843</v>
+        <v>112</v>
       </c>
       <c r="E225" s="18" t="s">
-        <v>844</v>
+        <v>113</v>
       </c>
       <c r="F225" s="8"/>
       <c r="G225" s="8" t="s">
-        <v>845</v>
-[...2 lines deleted...]
-        <v>25.0</v>
+        <v>114</v>
+      </c>
+      <c r="H225" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I225" s="8" t="s">
-        <v>64</v>
+        <v>115</v>
       </c>
       <c r="J225" s="8" t="s">
-        <v>846</v>
+        <v>116</v>
       </c>
       <c r="K225" s="12">
-        <v>169.0</v>
+        <v>977.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="E226" s="18" t="s">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="F226" s="8"/>
       <c r="G226" s="8" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>109</v>
+      </c>
+      <c r="H226" s="7">
+        <v>2.0</v>
       </c>
       <c r="I226" s="8" t="s">
-        <v>115</v>
+        <v>42</v>
       </c>
       <c r="J226" s="8" t="s">
-        <v>116</v>
+        <v>110</v>
       </c>
       <c r="K226" s="12">
-        <v>977.0</v>
+        <v>237.0</v>
       </c>
       <c r="L226" s="7"/>
       <c r="M226" s="12">
         <f>K226*L226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
-        <v>106</v>
+        <v>842</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>107</v>
+        <v>843</v>
       </c>
       <c r="E227" s="18" t="s">
-        <v>108</v>
+        <v>844</v>
       </c>
       <c r="F227" s="8"/>
       <c r="G227" s="8" t="s">
-        <v>109</v>
+        <v>845</v>
       </c>
       <c r="H227" s="7">
-        <v>2.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I227" s="8"/>
       <c r="J227" s="8" t="s">
-        <v>110</v>
+        <v>846</v>
       </c>
       <c r="K227" s="12">
-        <v>237.0</v>
+        <v>657.0</v>
       </c>
       <c r="L227" s="7"/>
       <c r="M227" s="12">
         <f>K227*L227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
         <v>847</v>
       </c>
       <c r="D228" s="9" t="s">
         <v>848</v>
       </c>
       <c r="E228" s="18" t="s">
         <v>849</v>
       </c>
       <c r="F228" s="8"/>
       <c r="G228" s="8" t="s">
         <v>850</v>
       </c>
       <c r="H228" s="7">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
       <c r="I228" s="8"/>
       <c r="J228" s="8" t="s">
         <v>851</v>
       </c>
       <c r="K228" s="12">
-        <v>657.0</v>
+        <v>36.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C229" s="8" t="s">
+    <row r="229" spans="1:13" outlineLevel="1">
+      <c r="A229" s="14" t="s">
         <v>852</v>
       </c>
-      <c r="D229" s="9" t="s">
-[...34 lines deleted...]
-      <c r="A231" s="2" t="s">
+      <c r="E229" s="16"/>
+      <c r="K229" s="10"/>
+      <c r="M229" s="10"/>
+    </row>
+    <row r="230" spans="1:13" outlineLevel="2">
+      <c r="A230" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B231" s="3" t="s">
+      <c r="B230" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C231" s="4" t="s">
+      <c r="C230" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D231" s="3" t="s">
+      <c r="D230" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E231" s="17" t="s">
+      <c r="E230" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F231" s="4" t="s">
+      <c r="F230" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G231" s="4" t="s">
+      <c r="G230" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H231" s="5" t="s">
+      <c r="H230" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I231" s="4" t="s">
+      <c r="I230" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J231" s="3" t="s">
+      <c r="J230" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K231" s="13" t="s">
+      <c r="K230" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L231" s="4" t="s">
+      <c r="L230" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M231" s="11" t="s">
+      <c r="M230" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A231" s="15">
+        <v>1</v>
+      </c>
+      <c r="B231" s="7"/>
+      <c r="C231" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D231" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E231" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="F231" s="8"/>
+      <c r="G231" s="8"/>
+      <c r="H231" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I231" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="J231" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="K231" s="12">
+        <v>753.0</v>
+      </c>
+      <c r="L231" s="7"/>
+      <c r="M231" s="12">
+        <f>K231*L231</f>
+        <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="E232" s="18" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="F232" s="8"/>
-      <c r="G232" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G232" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="H232" s="7">
+        <v>6.0</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>92</v>
+        <v>98</v>
       </c>
       <c r="J232" s="8" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="K232" s="12">
-        <v>753.0</v>
+        <v>171.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
-        <v>94</v>
+        <v>853</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>95</v>
+        <v>854</v>
       </c>
       <c r="E233" s="18" t="s">
-        <v>96</v>
+        <v>855</v>
       </c>
       <c r="F233" s="8"/>
       <c r="G233" s="8" t="s">
         <v>97</v>
       </c>
-      <c r="H233" s="7">
-        <v>6.0</v>
+      <c r="H233" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I233" s="8" t="s">
         <v>98</v>
       </c>
       <c r="J233" s="8" t="s">
-        <v>99</v>
+        <v>856</v>
       </c>
       <c r="K233" s="12">
         <v>171.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>858</v>
+        <v>80</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>859</v>
+        <v>81</v>
       </c>
       <c r="E234" s="18" t="s">
-        <v>860</v>
+        <v>82</v>
       </c>
       <c r="F234" s="8"/>
-      <c r="G234" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G234" s="8"/>
       <c r="H234" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I234" s="8" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
       <c r="J234" s="8" t="s">
-        <v>861</v>
+        <v>84</v>
       </c>
       <c r="K234" s="12">
-        <v>171.0</v>
+        <v>130.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
-        <v>80</v>
+        <v>44</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>81</v>
+        <v>45</v>
       </c>
       <c r="E235" s="18" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="F235" s="8"/>
-      <c r="G235" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G235" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H235" s="7">
+        <v>4.0</v>
       </c>
       <c r="I235" s="8" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="J235" s="8" t="s">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="K235" s="12">
-        <v>130.0</v>
+        <v>513.0</v>
       </c>
       <c r="L235" s="7"/>
       <c r="M235" s="12">
         <f>K235*L235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
-        <v>44</v>
+        <v>60</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="E236" s="18" t="s">
-        <v>46</v>
+        <v>62</v>
       </c>
       <c r="F236" s="8"/>
       <c r="G236" s="8" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="H236" s="7">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="I236" s="8" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="J236" s="8" t="s">
-        <v>49</v>
+        <v>65</v>
       </c>
       <c r="K236" s="12">
-        <v>513.0</v>
+        <v>171.0</v>
       </c>
       <c r="L236" s="7"/>
       <c r="M236" s="12">
         <f>K236*L236</f>
         <v>0</v>
       </c>
     </row>
-    <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...36 lines deleted...]
-      <c r="A238" s="14" t="s">
+    <row r="237" spans="1:13" outlineLevel="1">
+      <c r="A237" s="14" t="s">
+        <v>857</v>
+      </c>
+      <c r="E237" s="16"/>
+      <c r="K237" s="10"/>
+      <c r="M237" s="10"/>
+    </row>
+    <row r="238" spans="1:13" outlineLevel="2">
+      <c r="A238" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B238" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C238" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D238" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E238" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F238" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G238" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H238" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I238" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J238" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K238" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L238" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M238" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A239" s="15">
+        <v>1</v>
+      </c>
+      <c r="B239" s="7"/>
+      <c r="C239" s="8" t="s">
+        <v>858</v>
+      </c>
+      <c r="D239" s="9" t="s">
+        <v>859</v>
+      </c>
+      <c r="E239" s="18" t="s">
+        <v>860</v>
+      </c>
+      <c r="F239" s="8"/>
+      <c r="G239" s="8" t="s">
+        <v>861</v>
+      </c>
+      <c r="H239" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I239" s="8"/>
+      <c r="J239" s="8" t="s">
         <v>862</v>
       </c>
-      <c r="E238" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K239" s="12">
+        <v>930.0</v>
+      </c>
+      <c r="L239" s="7"/>
+      <c r="M239" s="12">
+        <f>K239*L239</f>
+        <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
         <v>863</v>
       </c>
       <c r="D240" s="9" t="s">
         <v>864</v>
       </c>
       <c r="E240" s="18" t="s">
         <v>865</v>
       </c>
       <c r="F240" s="8"/>
-      <c r="G240" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G240" s="8"/>
       <c r="H240" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I240" s="8"/>
+      <c r="I240" s="8" t="s">
+        <v>866</v>
+      </c>
       <c r="J240" s="8" t="s">
         <v>867</v>
       </c>
       <c r="K240" s="12">
-        <v>930.0</v>
+        <v>960.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
         <v>868</v>
       </c>
       <c r="D241" s="9" t="s">
         <v>869</v>
       </c>
       <c r="E241" s="18" t="s">
         <v>870</v>
       </c>
       <c r="F241" s="8"/>
       <c r="G241" s="8"/>
-      <c r="H241" s="7" t="s">
-        <v>26</v>
+      <c r="H241" s="7">
+        <v>6.0</v>
       </c>
       <c r="I241" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="J241" s="8" t="s">
         <v>871</v>
       </c>
-      <c r="J241" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K241" s="12">
-        <v>960.0</v>
+        <v>90.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
+        <v>872</v>
+      </c>
+      <c r="D242" s="9" t="s">
         <v>873</v>
       </c>
-      <c r="D242" s="9" t="s">
+      <c r="E242" s="18" t="s">
         <v>874</v>
-      </c>
-[...1 lines deleted...]
-        <v>875</v>
       </c>
       <c r="F242" s="8"/>
       <c r="G242" s="8"/>
-      <c r="H242" s="7">
-        <v>6.0</v>
+      <c r="H242" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I242" s="8" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="J242" s="8" t="s">
         <v>876</v>
       </c>
       <c r="K242" s="12">
-        <v>90.0</v>
+        <v>131.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
         <v>877</v>
       </c>
       <c r="D243" s="9" t="s">
         <v>878</v>
       </c>
       <c r="E243" s="18" t="s">
         <v>879</v>
       </c>
       <c r="F243" s="8"/>
       <c r="G243" s="8"/>
       <c r="H243" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I243" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="J243" s="8" t="s">
         <v>880</v>
       </c>
-      <c r="J243" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K243" s="12">
-        <v>131.0</v>
+        <v>1500.0</v>
       </c>
       <c r="L243" s="7"/>
       <c r="M243" s="12">
         <f>K243*L243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
+        <v>881</v>
+      </c>
+      <c r="D244" s="9" t="s">
         <v>882</v>
       </c>
-      <c r="D244" s="9" t="s">
+      <c r="E244" s="18" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="F244" s="8"/>
       <c r="G244" s="8"/>
       <c r="H244" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I244" s="8" t="s">
-        <v>871</v>
+        <v>606</v>
       </c>
       <c r="J244" s="8" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="K244" s="12">
-        <v>1500.0</v>
+        <v>862.0</v>
       </c>
       <c r="L244" s="7"/>
       <c r="M244" s="12">
         <f>K244*L244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
+        <v>885</v>
+      </c>
+      <c r="D245" s="9" t="s">
         <v>886</v>
       </c>
-      <c r="D245" s="9" t="s">
+      <c r="E245" s="18" t="s">
         <v>887</v>
       </c>
-      <c r="E245" s="18" t="s">
+      <c r="F245" s="8"/>
+      <c r="G245" s="8" t="s">
         <v>888</v>
       </c>
-      <c r="F245" s="8"/>
-      <c r="G245" s="8"/>
       <c r="H245" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I245" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I245" s="8"/>
       <c r="J245" s="8" t="s">
         <v>889</v>
       </c>
       <c r="K245" s="12">
-        <v>862.0</v>
+        <v>220.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
         <v>890</v>
       </c>
       <c r="D246" s="9" t="s">
         <v>891</v>
       </c>
       <c r="E246" s="18" t="s">
         <v>892</v>
       </c>
       <c r="F246" s="8"/>
-      <c r="G246" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G246" s="8"/>
       <c r="H246" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I246" s="8"/>
+      <c r="I246" s="8" t="s">
+        <v>866</v>
+      </c>
       <c r="J246" s="8" t="s">
-        <v>894</v>
+        <v>893</v>
       </c>
       <c r="K246" s="12">
-        <v>220.0</v>
+        <v>1512.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
-    <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...42 lines deleted...]
-        <f>SUM(M11:M247)</f>
+    <row r="247" spans="1:13">
+      <c r="K247" t="s">
+        <v>894</v>
+      </c>
+      <c r="L247">
+        <f>SUM(L11:L246)</f>
+        <v>0</v>
+      </c>
+      <c r="M247">
+        <f>SUM(M11:M246)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A31:M31"/>
-    <mergeCell ref="A134:M134"/>
-    <mergeCell ref="A144:M144"/>
+    <mergeCell ref="A133:M133"/>
+    <mergeCell ref="A143:M143"/>
     <mergeCell ref="A147:M147"/>
-    <mergeCell ref="A184:M184"/>
-[...4 lines deleted...]
-    <mergeCell ref="A238:M238"/>
+    <mergeCell ref="A183:M183"/>
+    <mergeCell ref="A209:M209"/>
+    <mergeCell ref="A215:M215"/>
+    <mergeCell ref="A220:M220"/>
+    <mergeCell ref="A229:M229"/>
+    <mergeCell ref="A237:M237"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_23"/>
@@ -17644,147 +17563,146 @@
     <hyperlink ref="C108" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_119"/>
-    <hyperlink ref="C133" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="C143" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="C183" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="C209" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_190"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_191"/>
-    <hyperlink ref="C215" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_194"/>
-    <hyperlink ref="C220" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C222" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="C229" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_207"/>
-    <hyperlink ref="C237" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_215"/>
-    <hyperlink ref="C247" r:id="rId_hyperlink_216"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>