--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="895">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="911">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:51:44</t>
+    <t>Актуальность прайса на: 2026-09-08 15:48:50</t>
   </si>
   <si>
     <t>Занимательные игрушки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -528,62 +528,50 @@
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>Антистресс игрушка POP TUBE Брелок Майнкрафт 3 шт в наборе в ассортименте 1614s</t>
   </si>
   <si>
     <t>2000911777501</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg</t>
   </si>
   <si>
     <t>B1219-2GT</t>
   </si>
   <si>
     <t>Пружинка Радуга Смайлики 12 шт в блоке B1219-2GT</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>6922071219201</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/00/30007/images/65595/65595.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg</t>
   </si>
   <si>
     <t>B1219-X</t>
   </si>
   <si>
     <t>Пружинка Радуга 12 шт в блоке B1219-X</t>
   </si>
   <si>
     <t>6922071219232</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg</t>
   </si>
   <si>
     <t>335-16</t>
   </si>
   <si>
     <t>Антистресс Тянучка Пони 1 шт в ассортименте 335-16</t>
   </si>
   <si>
     <t>6803786335168</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg</t>
@@ -846,50 +834,77 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg</t>
   </si>
   <si>
     <t>LG308</t>
   </si>
   <si>
     <t>Антистресс игрушка Таба Сквиш ЛАПКА ПУШИСТАЯ XXL 14*14 см (белая, микс) 1 шт в ассортименте LG308</t>
   </si>
   <si>
     <t>8/120</t>
   </si>
   <si>
     <t>2000841701454</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg</t>
   </si>
   <si>
     <t>XY047</t>
   </si>
   <si>
     <t>Телескопическая указка с пальцем Пикми палка 21-68 см в ассортименте XY047</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg</t>
+  </si>
+  <si>
+    <t>8181-70</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча 8181-70</t>
+  </si>
+  <si>
+    <t>2000000074023</t>
+  </si>
+  <si>
+    <t>8181-70_red</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча 8181-70 Красный</t>
+  </si>
+  <si>
+    <t>8181-70_blue</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча 8181-70 синий</t>
+  </si>
+  <si>
+    <t>2000000075242</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg</t>
   </si>
   <si>
     <t>801-9_белый</t>
   </si>
   <si>
     <t>Антистресс игрушка Таба Сквиш ЛАПКА XL 10*11 см (ВЫБОР ВЕТА: черная/белая) 1 шт в ассортименте 801-9 Белый</t>
   </si>
   <si>
     <t>2000000053110</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg</t>
   </si>
   <si>
     <t>801-6</t>
   </si>
   <si>
     <t>Набор 2 шт Антистресс игрушка Таба Сквиш ЛАПКА 6*7 см (прозрачная) 801-6</t>
   </si>
   <si>
     <t>2000206062947</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg</t>
@@ -1413,122 +1428,86 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg</t>
   </si>
   <si>
     <t>pop_it_banana_pastel</t>
   </si>
   <si>
     <t>POP IT antistress Сенсорная игрушка с пузырьками БАНАНЫ в ассортименте / Вечная пупырка</t>
   </si>
   <si>
     <t>2000631056580</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg</t>
   </si>
   <si>
     <t>tubes_big</t>
   </si>
   <si>
     <t>Pop tubes большие 70 см диаметр 3 см / Развивающая игрушка антистресс / гофра / поп трубка в ассортименте tubes_big</t>
   </si>
   <si>
     <t>2000604348810</t>
   </si>
   <si>
-    <t>happy_tubes_big_2</t>
-[...25 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg</t>
   </si>
   <si>
     <t>tubes_small</t>
   </si>
   <si>
     <t>Pop tubes малые 50см диаметр 2 см/ Развивающая игрушка антистресс / гофра / поп трубка 1 шт в ассортименте tubes_small</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg</t>
   </si>
   <si>
     <t>LRSQP</t>
   </si>
   <si>
     <t>POP IT Among us antistress Сенсорная игрушка с пузырьками / AMONG US АМОНГ АС ПОП ИТ БОЛЬШОЕ ИГРОВОЕ ПОЛЕ</t>
   </si>
   <si>
     <t>2000567907352</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG</t>
   </si>
   <si>
     <t>FY-017/FY-018/FY-003</t>
   </si>
   <si>
     <t>Сумка POP IT / Поп ит сумочка в ассортименте FY-017/FY-018/FY-003</t>
   </si>
   <si>
     <t>30 × 32 × 3 см</t>
   </si>
   <si>
     <t>2000296059353</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/24377/images/49243/49243.750x0.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg</t>
   </si>
   <si>
     <t>MTB</t>
   </si>
   <si>
     <t>POP IT Сумочка СОВА на замке с регулирующимся ремешком MTB</t>
   </si>
   <si>
     <t>14.5 × 3.8 × 13.5 см</t>
   </si>
   <si>
     <t>2000902269459</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg</t>
   </si>
   <si>
     <t>LK2200</t>
   </si>
   <si>
     <t>Поп ит Кубик спиннер антистресс Pop it Rotate spin LK2200</t>
   </si>
   <si>
     <t>6 × 6 × 6 см</t>
@@ -1671,132 +1650,213 @@
   <si>
     <t>Антистресс тянучка / мялка / сквиш Милые зверюшки в ассортименте 2021-01</t>
   </si>
   <si>
     <t>2000000043807</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png</t>
   </si>
   <si>
     <t>63-57</t>
   </si>
   <si>
     <t>Антистресс игрушка / мялка / СВКИШ Большой апельсин 25*25*15 см 63-57</t>
   </si>
   <si>
     <t>Fidget Спиннеры</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg</t>
   </si>
   <si>
     <t>8181-30</t>
   </si>
   <si>
-    <t>Спиннер металл 6 лучей Супергерои в металлической банке в ассортименте 8181-30</t>
+    <t>Спиннер металл 6 лучей Супергерои 8181-30</t>
+  </si>
+  <si>
+    <t>8181-30_HULK</t>
+  </si>
+  <si>
+    <t>Спиннер металл 6 лучей Супергерои 8181-30 халк</t>
+  </si>
+  <si>
+    <t>2000000073576</t>
+  </si>
+  <si>
+    <t>8181-30_KAPITAN</t>
+  </si>
+  <si>
+    <t>Спиннер металл 6 лучей Супергерои 8181-30 капитан америка</t>
+  </si>
+  <si>
+    <t>2000000073583</t>
+  </si>
+  <si>
+    <t>8181-30_IRON_BLACK</t>
+  </si>
+  <si>
+    <t>Спиннер металл 6 лучей Супергерои 8181-30 железный человек</t>
+  </si>
+  <si>
+    <t>2000000073590</t>
+  </si>
+  <si>
+    <t>8181-30_RED_PAUK</t>
+  </si>
+  <si>
+    <t>Спиннер металл 6 лучей Супергерои 8181-30 красный паук</t>
+  </si>
+  <si>
+    <t>2000000073606</t>
+  </si>
+  <si>
+    <t>8181-30_BLACK_PAUK</t>
+  </si>
+  <si>
+    <t>Спиннер металл 6 лучей Супергерои 8181-30 черный паук</t>
+  </si>
+  <si>
+    <t>2000000073613</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча в ассортименте 7035</t>
   </si>
   <si>
     <t>2000000002729</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Спиннер металл Острые лучи в ассортименте 206</t>
   </si>
   <si>
     <t>2000000002835</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>Спиннер металл 3 луча в ассортименте 204</t>
+    <t>Спиннер металл 3 луча 204</t>
   </si>
   <si>
     <t>2000000002842</t>
   </si>
   <si>
+    <t>204_gold</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча 204 Золотой</t>
+  </si>
+  <si>
+    <t>2000000074092</t>
+  </si>
+  <si>
+    <t>204_grey</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча 204 Серый</t>
+  </si>
+  <si>
+    <t>2000000074108</t>
+  </si>
+  <si>
+    <t>204_blue</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча 204 синий</t>
+  </si>
+  <si>
+    <t>2000000074115</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча фигурный в ассортименте 208</t>
   </si>
   <si>
     <t>2000000002859</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg</t>
   </si>
   <si>
     <t>2608-01A</t>
   </si>
   <si>
-    <t>Спиннер металл 3 луча Brilliant в банке в ассортименте 2608-01A</t>
+    <t>Спиннер металл 3 луча Brilliant в банке 2608-01A</t>
   </si>
   <si>
     <t>2000000002866</t>
   </si>
   <si>
+    <t>2608-01A_black</t>
+  </si>
+  <si>
+    <t>Спиннер металл 3 луча Brilliant в банке 2608-01A Черный</t>
+  </si>
+  <si>
+    <t>2000000073682</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg</t>
   </si>
   <si>
     <t>015-15</t>
   </si>
   <si>
-    <t>Спиннер металл 6 лучей в металлической банке 015-15</t>
+    <t>Спиннер металл 6 лучей Синий металлик 015-15</t>
   </si>
   <si>
     <t>2000000003023</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg</t>
   </si>
   <si>
     <t>Met-2</t>
   </si>
   <si>
-    <t>Спиннер металл Яблоко в металлической банке Met-2</t>
+    <t>Спиннер металл три луча Яблоко Met-2</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>2000000003054</t>
   </si>
   <si>
     <t>Водные игрушки</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png</t>
   </si>
   <si>
     <t>128_pist3</t>
   </si>
   <si>
     <t>Водный пистолет набор 3 шт 128</t>
   </si>
   <si>
     <t>2000000073309</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg</t>
   </si>
@@ -1933,62 +1993,50 @@
     <t>8063954256352</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>Меч для запуска волчков в ассортименте 6115</t>
   </si>
   <si>
     <t>8063954256338</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>Меч для запуска волчков 6110</t>
   </si>
   <si>
     <t>8063954256345</t>
-  </si>
-[...10 lines deleted...]
-    <t>6922075335624</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg</t>
   </si>
   <si>
     <t>015-3</t>
   </si>
   <si>
     <t>Меч для запуска дисков с ареной в ассортименте 015-3</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg</t>
   </si>
   <si>
     <t>015-5</t>
   </si>
   <si>
     <t>Пистолет для запуска волчков в ассортименте 015-5</t>
   </si>
   <si>
     <t>1234569970422</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg</t>
   </si>
@@ -2851,51 +2899,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65595.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71665.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9689.JPG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9690.JPG"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288.96x96103.JPG"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49243.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494.96x96116.jpeg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500.96x96117.jpeg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508.96x96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355.96x96127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68671.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174.96x96170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876.96x96179.jpeg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840.96x96180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898.96x96182.jpeg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595.96x96184.jpeg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96188.JPG"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056.96x96189.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556.96x96194.JPG"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321.96x96213.jpeg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496.96x96214.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71665.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9691.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9692.JPG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288.96x96102.JPG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494.96x96114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500.96x96115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508.96x96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355.96x96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174.96x96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876.96x96185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840.96x96186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898.96x96188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595.96x96190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96194.JPG"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056.96x96195.JPG"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556.96x96200.JPG"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321.96x96219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496.96x96220.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3736,5577 +3784,5757 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_26979" descr=""/>
+        <xdr:cNvPr id="30" name="product_26981" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_26981" descr=""/>
+        <xdr:cNvPr id="31" name="product_27027" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_27027" descr=""/>
+        <xdr:cNvPr id="32" name="product_27028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_27028" descr=""/>
+        <xdr:cNvPr id="33" name="product_27658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_27658" descr=""/>
+        <xdr:cNvPr id="34" name="product_27705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_27705" descr=""/>
+        <xdr:cNvPr id="35" name="product_28186" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_28186" descr=""/>
+        <xdr:cNvPr id="36" name="product_28579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_28579" descr=""/>
+        <xdr:cNvPr id="37" name="product_28580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_28580" descr=""/>
+        <xdr:cNvPr id="38" name="product_28719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_28719" descr=""/>
+        <xdr:cNvPr id="39" name="product_29688" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_29688" descr=""/>
+        <xdr:cNvPr id="40" name="product_29805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_29805" descr=""/>
+        <xdr:cNvPr id="41" name="product_29809" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_29809" descr=""/>
+        <xdr:cNvPr id="42" name="product_29995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_29995" descr=""/>
+        <xdr:cNvPr id="43" name="product_30074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_30074" descr=""/>
+        <xdr:cNvPr id="44" name="product_30381" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_30381" descr=""/>
+        <xdr:cNvPr id="45" name="product_30513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_30513" descr=""/>
+        <xdr:cNvPr id="46" name="product_30682" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_30682" descr=""/>
+        <xdr:cNvPr id="47" name="product_30705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_30705" descr=""/>
+        <xdr:cNvPr id="48" name="product_30782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_30782" descr=""/>
+        <xdr:cNvPr id="49" name="product_30783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_30783" descr=""/>
+        <xdr:cNvPr id="50" name="product_30784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_30784" descr=""/>
+        <xdr:cNvPr id="51" name="product_30801" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_30801" descr=""/>
+        <xdr:cNvPr id="52" name="product_30802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_30802" descr=""/>
+        <xdr:cNvPr id="53" name="product_31524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_31524" descr=""/>
+        <xdr:cNvPr id="54" name="product_32691" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_30607" descr=""/>
+        <xdr:cNvPr id="55" name="product_32693" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_30601" descr=""/>
+        <xdr:cNvPr id="56" name="product_32748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_666" descr=""/>
+        <xdr:cNvPr id="57" name="product_30607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_20073" descr=""/>
+        <xdr:cNvPr id="58" name="product_30601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_654" descr=""/>
+        <xdr:cNvPr id="59" name="product_666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_653" descr=""/>
+        <xdr:cNvPr id="60" name="product_20073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_652" descr=""/>
+        <xdr:cNvPr id="61" name="product_654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_651" descr=""/>
+        <xdr:cNvPr id="62" name="product_653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_650" descr=""/>
+        <xdr:cNvPr id="63" name="product_652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_23785" descr=""/>
+        <xdr:cNvPr id="64" name="product_651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_15965" descr=""/>
+        <xdr:cNvPr id="65" name="product_650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_15967" descr=""/>
+        <xdr:cNvPr id="66" name="product_23785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_1197" descr=""/>
+        <xdr:cNvPr id="67" name="product_15965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_28185" descr=""/>
+        <xdr:cNvPr id="68" name="product_15967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_29445" descr=""/>
+        <xdr:cNvPr id="69" name="product_1197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_18251" descr=""/>
+        <xdr:cNvPr id="70" name="product_28185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_18216" descr=""/>
+        <xdr:cNvPr id="71" name="product_29445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_24555" descr=""/>
+        <xdr:cNvPr id="72" name="product_18251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_18873" descr=""/>
+        <xdr:cNvPr id="73" name="product_18216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_20539" descr=""/>
+        <xdr:cNvPr id="74" name="product_24555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_20540" descr=""/>
+        <xdr:cNvPr id="75" name="product_18873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_20538" descr=""/>
+        <xdr:cNvPr id="76" name="product_20539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_20985" descr=""/>
+        <xdr:cNvPr id="77" name="product_20540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_20391" descr=""/>
+        <xdr:cNvPr id="78" name="product_20538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_18247" descr=""/>
+        <xdr:cNvPr id="79" name="product_20985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_18254" descr=""/>
+        <xdr:cNvPr id="80" name="product_20391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_18428" descr=""/>
+        <xdr:cNvPr id="81" name="product_18247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_19998" descr=""/>
+        <xdr:cNvPr id="82" name="product_18254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_20397" descr=""/>
+        <xdr:cNvPr id="83" name="product_18428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_20425" descr=""/>
+        <xdr:cNvPr id="84" name="product_19998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_18535" descr=""/>
+        <xdr:cNvPr id="85" name="product_20397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_20001" descr=""/>
+        <xdr:cNvPr id="86" name="product_20425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_20002" descr=""/>
+        <xdr:cNvPr id="87" name="product_18535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_20807" descr=""/>
+        <xdr:cNvPr id="88" name="product_20001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_24668" descr=""/>
+        <xdr:cNvPr id="89" name="product_20002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_24669" descr=""/>
+        <xdr:cNvPr id="90" name="product_20807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_20983" descr=""/>
+        <xdr:cNvPr id="91" name="product_24668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_18233" descr=""/>
+        <xdr:cNvPr id="92" name="product_24669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_18354" descr=""/>
+        <xdr:cNvPr id="93" name="product_20983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_18355" descr=""/>
+        <xdr:cNvPr id="94" name="product_18233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_18651" descr=""/>
+        <xdr:cNvPr id="95" name="product_18354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_18823" descr=""/>
+        <xdr:cNvPr id="96" name="product_18355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_20071" descr=""/>
+        <xdr:cNvPr id="97" name="product_18651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_20078" descr=""/>
+        <xdr:cNvPr id="98" name="product_18823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_20079" descr=""/>
+        <xdr:cNvPr id="99" name="product_20071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_20108" descr=""/>
+        <xdr:cNvPr id="100" name="product_20072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_20072" descr=""/>
+        <xdr:cNvPr id="101" name="product_20273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_20273" descr=""/>
+        <xdr:cNvPr id="102" name="product_20534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20534" descr=""/>
+        <xdr:cNvPr id="103" name="product_20819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20717" descr=""/>
+        <xdr:cNvPr id="104" name="product_21302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20819" descr=""/>
+        <xdr:cNvPr id="105" name="product_21303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_21302" descr=""/>
+        <xdr:cNvPr id="106" name="product_21753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_21303" descr=""/>
+        <xdr:cNvPr id="107" name="product_22612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_21753" descr=""/>
+        <xdr:cNvPr id="108" name="product_22619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_22612" descr=""/>
+        <xdr:cNvPr id="109" name="product_23855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_22619" descr=""/>
+        <xdr:cNvPr id="110" name="product_24210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_23855" descr=""/>
+        <xdr:cNvPr id="111" name="product_25658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_24210" descr=""/>
+        <xdr:cNvPr id="112" name="product_1126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_25658" descr=""/>
+        <xdr:cNvPr id="113" name="product_18241" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_1126" descr=""/>
+        <xdr:cNvPr id="114" name="product_21595" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_18241" descr=""/>
+        <xdr:cNvPr id="115" name="product_21596" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_21595" descr=""/>
+        <xdr:cNvPr id="116" name="product_28060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="117" name="product_21596" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_25825" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>131</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="118" name="product_28060" descr=""/>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_32646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_25825" descr=""/>
+        <xdr:cNvPr id="119" name="product_32647" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_1218" descr=""/>
+        <xdr:cNvPr id="120" name="product_32648" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_1229" descr=""/>
+        <xdr:cNvPr id="121" name="product_32649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_1230" descr=""/>
+        <xdr:cNvPr id="122" name="product_32650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_1231" descr=""/>
+        <xdr:cNvPr id="123" name="product_1218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_1232" descr=""/>
+        <xdr:cNvPr id="124" name="product_1229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_1245" descr=""/>
+        <xdr:cNvPr id="125" name="product_1230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_1247" descr=""/>
+        <xdr:cNvPr id="126" name="product_32700" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_32701" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_32702" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_32614" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="129" name="product_1231" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_29641" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="130" name="product_1232" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_32656" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_1245" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_717" descr=""/>
-[...65 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="133" name="product_1247" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_30285" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="134" name="product_32614" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_30460" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="135" name="product_30475" descr=""/>
+        <xdr:cNvPr id="135" name="product_29641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_30486" descr=""/>
+        <xdr:cNvPr id="136" name="product_717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_30489" descr=""/>
+        <xdr:cNvPr id="137" name="product_28581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_28725" descr=""/>
+        <xdr:cNvPr id="138" name="product_28728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_28724" descr=""/>
+        <xdr:cNvPr id="139" name="product_30285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_28722" descr=""/>
+        <xdr:cNvPr id="140" name="product_30460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_28720" descr=""/>
+        <xdr:cNvPr id="141" name="product_30463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_29626" descr=""/>
+        <xdr:cNvPr id="142" name="product_30475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_29625" descr=""/>
+        <xdr:cNvPr id="143" name="product_30486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_771" descr=""/>
+        <xdr:cNvPr id="144" name="product_30489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_756" descr=""/>
+        <xdr:cNvPr id="145" name="product_28725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_889" descr=""/>
+        <xdr:cNvPr id="146" name="product_28724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_830" descr=""/>
+        <xdr:cNvPr id="147" name="product_28722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_718" descr=""/>
+        <xdr:cNvPr id="148" name="product_29626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_747" descr=""/>
+        <xdr:cNvPr id="149" name="product_29625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_751" descr=""/>
+        <xdr:cNvPr id="150" name="product_771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_752" descr=""/>
+        <xdr:cNvPr id="151" name="product_756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_742" descr=""/>
+        <xdr:cNvPr id="152" name="product_889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_744" descr=""/>
+        <xdr:cNvPr id="153" name="product_830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_721" descr=""/>
+        <xdr:cNvPr id="154" name="product_718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_743" descr=""/>
+        <xdr:cNvPr id="155" name="product_747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_745" descr=""/>
+        <xdr:cNvPr id="156" name="product_751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_719" descr=""/>
+        <xdr:cNvPr id="157" name="product_752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_735" descr=""/>
+        <xdr:cNvPr id="158" name="product_742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_736" descr=""/>
+        <xdr:cNvPr id="159" name="product_744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_19426" descr=""/>
+        <xdr:cNvPr id="160" name="product_721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_28990" descr=""/>
+        <xdr:cNvPr id="161" name="product_743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_28991" descr=""/>
+        <xdr:cNvPr id="162" name="product_745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_719" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_735" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_19009" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <xdr:cNvPr id="165" name="product_736" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_19441" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <xdr:cNvPr id="166" name="product_19426" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_21213" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <xdr:cNvPr id="167" name="product_28990" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_21391" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="168" name="product_29363" descr=""/>
+        <xdr:cNvPr id="168" name="product_28991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_29376" descr=""/>
+        <xdr:cNvPr id="169" name="product_19009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_29486" descr=""/>
+        <xdr:cNvPr id="170" name="product_19441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_29506" descr=""/>
+        <xdr:cNvPr id="171" name="product_21213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_29672" descr=""/>
+        <xdr:cNvPr id="172" name="product_21391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_29703" descr=""/>
+        <xdr:cNvPr id="173" name="product_28744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_29997" descr=""/>
+        <xdr:cNvPr id="174" name="product_29363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_29380" descr=""/>
+        <xdr:cNvPr id="175" name="product_29376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_29379" descr=""/>
+        <xdr:cNvPr id="176" name="product_29486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_29378" descr=""/>
+        <xdr:cNvPr id="177" name="product_29506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_988" descr=""/>
+        <xdr:cNvPr id="178" name="product_29672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_1004" descr=""/>
+        <xdr:cNvPr id="179" name="product_29703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_942" descr=""/>
+        <xdr:cNvPr id="180" name="product_29997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_20904" descr=""/>
+        <xdr:cNvPr id="181" name="product_29380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_985" descr=""/>
+        <xdr:cNvPr id="182" name="product_29379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_931" descr=""/>
+        <xdr:cNvPr id="183" name="product_29378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_995" descr=""/>
+        <xdr:cNvPr id="184" name="product_988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_1000" descr=""/>
+        <xdr:cNvPr id="185" name="product_1004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_2026" descr=""/>
+        <xdr:cNvPr id="186" name="product_942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_20904" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_985" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_16916" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <xdr:cNvPr id="189" name="product_931" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_17890" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <xdr:cNvPr id="190" name="product_995" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_17896" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <xdr:cNvPr id="191" name="product_1000" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="product_29829" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <xdr:cNvPr id="192" name="product_2026" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="product_19756" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <xdr:cNvPr id="193" name="product_16916" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_1205" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <xdr:cNvPr id="194" name="product_17890" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_29858" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <xdr:cNvPr id="195" name="product_17896" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_29829" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_16005" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
+        <xdr:cNvPr id="197" name="product_19756" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_12083" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
+        <xdr:cNvPr id="198" name="product_1205" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_12081" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="199" name="product_1131" descr=""/>
+        <xdr:cNvPr id="199" name="product_29858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_1135" descr=""/>
+        <xdr:cNvPr id="200" name="product_17686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="201" name="product_16005" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="product_12083" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_1266" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
+        <xdr:cNvPr id="203" name="product_12081" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_1261" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
+        <xdr:cNvPr id="204" name="product_616" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_1271" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
+        <xdr:cNvPr id="205" name="product_1131" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_1257" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="206" name="product_12089" descr=""/>
+        <xdr:cNvPr id="206" name="product_1135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="product_1266" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="product_1261" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_645" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <xdr:cNvPr id="209" name="product_1271" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_26945" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <xdr:cNvPr id="210" name="product_1257" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_26975" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <xdr:cNvPr id="211" name="product_12091" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_26985" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="212" name="product_30331" descr=""/>
+        <xdr:cNvPr id="212" name="product_12089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_21103" descr=""/>
+        <xdr:cNvPr id="213" name="product_645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_29227" descr=""/>
+        <xdr:cNvPr id="214" name="product_26945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="product_26975" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="product_26985" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="product_29226" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="product_30331" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="product_21103" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="product_29227" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9565,59 +9793,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/47/4749/images/66764/66764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/24/22485/images/43204/43204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/49/24930/images/51484/51484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/51/25191/images/52607/52607.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/51/25192/images/52610/52610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/51/25193/images/52609/52609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/57/25738/images/54047/54047.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/66/26645/images/56667/56667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/00/30007/images/65595/65595.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/05/30571/images/66654/66654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/05/30592/images/66765/66765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/10/31011/images/68464/68464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/13/31345/images/68398/68398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/13/31346/images/68396/68396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/14/31478/images/68705/68705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/23/32373/images/70406/70406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/24/32472/images/70695/70695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/24/32476/images/70658/70658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/26/32653/images/70968/70968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/27/32730/images/71091/71091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/30/33030/images/71564/71564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/33131/images/71665/71665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/32/33264/images/71951/71951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/32/33280/images/71980/71980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/33/33325/images/72073/72073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/33/33326/images/72077/72077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/33/33327/images/72078/72078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/33/33344/images/72110/72110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/38/23833/images/46519/46519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/96/19667/images/38412/38412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/19666/images/38410/38410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/19665/images/38400/38400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/96/19664/images/38401/38401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/96/19663/images/38399/38399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/70/27080/images/57844/57844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/01/20154/images/39317/39317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/01/20156/images/39321/39321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/33/13301/images/22846/22846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/10/31010/images/68462/68462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/21/32168/images/70073/70073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/21/22154/images/42531/42531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/21/22122/images/42394/42394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/77/27741/images/63320/63320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/26/22697/images/43906/43906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/24211/images/48310/48310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/24212/images/48309/48309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/42/24210/images/48311/48311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/45/24591/images/49901/49901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/40/24063/images/47604/47604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/21/22153/images/42747/42747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/21/22157/images/42528/42528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/22293/images/42944/42944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/37/23760/images/46310/46310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/24069/images/49741/49741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/40/24097/images/47712/47712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/24/22400/images/43209/43209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/37/23763/images/46321/46321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/37/23764/images/46322/46322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/44/24452/images/49719/49719.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/45/24589/images/49920/49920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/21/22139/images/42722/42722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/22/22230/images/42744/42744.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/22/22231/images/42745/42745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/22516/images/43436/43436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/24377/images/49243/49243.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/49/24906/images/51450/51450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/52/25267/images/52701/52701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/59/25988/images/54518/54518.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/59/25995/images/54585/54585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/71/27149/images/58057/58057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/74/27470/images/59190/59190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/88/28825/images/62393/62393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/98/9815/images/19843/19843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/21/22147/images/59920/59920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/51/25124/images/52494/52494.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/30/33091/images/71658/71658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/30/33094/images/71657/71657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/31/33106/images/71647/71647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/33117/images/71644/71644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/31/33120/images/71634/71634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/14/31484/images/68674/68674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/14/31479/images/68671/68671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/8238/images/23585/23585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/86/18621/images/36087/36087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/86/18622/images/36088/36088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/85/18557/images/35976/35976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/85/18558/images/35977/35977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/83/18381/images/35633/35633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/85/18535/images/35954/35954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/85/18536/images/35955/35955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/17/31740/images/69062/69062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/17/31741/images/69063/69063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/28/22813/images/44163/44163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/48/24819/images/50919/50919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/49/24990/images/51720/51720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/15/31504/images/68729/68729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/20/32086/images/69883/69883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/20/32099/images/69975/69975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/22/32209/images/70174/70174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/32227/images/70332/70332.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/23/32357/images/70418/70418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/23/32388/images/70470/70470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/26/32655/images/70974/70974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/21/32103/images/69937/69937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/21/32102/images/69936/69936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/21/32101/images/69935/69935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/65/6541/images/30173/30173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/8153/images/50876/50876.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/07/10713/images/50840/50840.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/24522/images/49982/49982.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/64/6445/images/50898/50898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/58/5884/images/7117/7117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/51/5110/images/64595/64595.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/51/5116/images/6142/6142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/21813/images/54063/54063.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/18/21819/images/54056/54056.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/24/32496/images/70706/70706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/35/23543/images/45962/45962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/46/14610/images/27568/27568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/25/32525/images/70751/70751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/21654/images/41556/41556.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/01/20194/images/39383/39383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/99/19994/images/39073/39073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/51/15161/images/28773/28773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/41/14133/images/25634/25634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/49/4940/images/18282/18282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/17147/images/33195/33195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/99/29973/images/65532/65532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/00/30003/images/65507/65507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/00/30013/images/65508/65508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/19/31962/images/69495/69495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/29/32984/images/71442/71442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/47/24708/images/50321/50321.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/19/31963/images/69496/69496.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/47/4749/images/66764/66764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/24/22485/images/43204/43204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/49/24930/images/51484/51484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/51/25191/images/52607/52607.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/51/25192/images/52610/52610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/51/25193/images/52609/52609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/57/25738/images/54047/54047.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/66/26645/images/56667/56667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/05/30571/images/66654/66654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/05/30592/images/66765/66765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/10/31011/images/68464/68464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/13/31345/images/68398/68398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/13/31346/images/68396/68396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/14/31478/images/68705/68705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/23/32373/images/70406/70406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/24/32472/images/70695/70695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/24/32476/images/70658/70658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/26/32653/images/70968/70968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/27/32730/images/71091/71091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/30/33030/images/71564/71564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/33131/images/71665/71665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/32/33264/images/71951/71951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/32/33280/images/71980/71980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/33/33325/images/72073/72073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/33/33326/images/72077/72077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/33/33327/images/72078/72078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/33/33344/images/72110/72110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/38/23833/images/46519/46519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/96/19667/images/38412/38412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/19666/images/38410/38410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/19665/images/38400/38400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/96/19664/images/38401/38401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/96/19663/images/38399/38399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/70/27080/images/57844/57844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/01/20154/images/39317/39317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/01/20156/images/39321/39321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/33/13301/images/22846/22846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/10/31010/images/68462/68462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/21/32168/images/70073/70073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/21/22154/images/42531/42531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/21/22122/images/42394/42394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/77/27741/images/63320/63320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/26/22697/images/43906/43906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/24211/images/48310/48310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/24212/images/48309/48309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/42/24210/images/48311/48311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/45/24591/images/49901/49901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/40/24063/images/47604/47604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/21/22153/images/42747/42747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/21/22157/images/42528/42528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/22293/images/42944/42944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/37/23760/images/46310/46310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/24069/images/49741/49741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/40/24097/images/47712/47712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/24/22400/images/43209/43209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/37/23763/images/46321/46321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/37/23764/images/46322/46322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/44/24452/images/49719/49719.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/45/24589/images/49920/49920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/21/22139/images/42722/42722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/22/22230/images/42744/42744.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/22/22231/images/42745/42745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/22516/images/43436/43436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/49/24906/images/51450/51450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/52/25267/images/52701/52701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/59/25988/images/54518/54518.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/59/25995/images/54585/54585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/71/27149/images/58057/58057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/74/27470/images/59190/59190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/88/28825/images/62393/62393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/98/9815/images/19843/19843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/21/22147/images/59920/59920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/51/25124/images/52494/52494.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/30/33091/images/71658/71658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/30/33094/images/71657/71657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/31/33106/images/71647/71647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/33117/images/71644/71644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/31/33120/images/71634/71634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/14/31484/images/68674/68674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/8238/images/23585/23585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/86/18621/images/36087/36087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/86/18622/images/36088/36088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/85/18557/images/35976/35976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/85/18558/images/35977/35977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/83/18381/images/35633/35633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/85/18535/images/35954/35954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/85/18536/images/35955/35955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/17/31740/images/69062/69062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/17/31741/images/69063/69063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/28/22813/images/44163/44163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/48/24819/images/50919/50919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/49/24990/images/51720/51720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/15/31504/images/68729/68729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/20/32086/images/69883/69883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/20/32099/images/69975/69975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/22/32209/images/70174/70174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/32227/images/70332/70332.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/23/32357/images/70418/70418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/23/32388/images/70470/70470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/26/32655/images/70974/70974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/21/32103/images/69937/69937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/21/32102/images/69936/69936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/21/32101/images/69935/69935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/65/6541/images/30173/30173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/8153/images/50876/50876.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/07/10713/images/50840/50840.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/24522/images/49982/49982.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/64/6445/images/50898/50898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/58/5884/images/7117/7117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/51/5110/images/64595/64595.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/51/5116/images/6142/6142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/21813/images/54063/54063.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/18/21819/images/54056/54056.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/24/32496/images/70706/70706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/35/23543/images/45962/45962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/46/14610/images/27568/27568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/25/32525/images/70751/70751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/21654/images/41556/41556.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/01/20194/images/39383/39383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/99/19994/images/39073/39073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/51/15161/images/28773/28773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/41/14133/images/25634/25634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/49/4940/images/18282/18282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/17147/images/33195/33195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/99/29973/images/65532/65532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/00/30003/images/65507/65507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/00/30013/images/65508/65508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/19/31962/images/69495/69495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/29/32984/images/71442/71442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/47/24708/images/50321/50321.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/19/31963/images/69496/69496.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M247"/>
+  <dimension ref="A1:M253"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -10768,85 +10996,85 @@
       <c r="A44" s="15">
         <v>12</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>170</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>171</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>172</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="8" t="s">
         <v>168</v>
       </c>
       <c r="J44" s="8" t="s">
         <v>173</v>
       </c>
       <c r="K44" s="12">
-        <v>650.0</v>
+        <v>654.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
         <v>13</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>176</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>168</v>
+        <v>115</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>177</v>
       </c>
       <c r="K45" s="12">
-        <v>654.0</v>
+        <v>109.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
         <v>14</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>178</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>179</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>180</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>26</v>
@@ -10864,5570 +11092,5581 @@
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
         <v>15</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>182</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>183</v>
       </c>
       <c r="E47" s="18" t="s">
         <v>184</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="8" t="s">
-        <v>115</v>
+        <v>185</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K47" s="12">
-        <v>109.0</v>
+        <v>59.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
         <v>16</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E48" s="18" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K48" s="12">
-        <v>59.0</v>
+        <v>597.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
         <v>17</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I49" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I49" s="8"/>
       <c r="J49" s="8" t="s">
         <v>195</v>
       </c>
       <c r="K49" s="12">
-        <v>597.0</v>
+        <v>53.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
         <v>18</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>196</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>197</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>198</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I50" s="8"/>
+      <c r="I50" s="8" t="s">
+        <v>199</v>
+      </c>
       <c r="J50" s="8" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="K50" s="12">
-        <v>53.0</v>
+        <v>205.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
         <v>19</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="8" t="s">
-        <v>203</v>
+        <v>64</v>
       </c>
       <c r="J51" s="8" t="s">
         <v>204</v>
       </c>
       <c r="K51" s="12">
-        <v>205.0</v>
+        <v>219.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
         <v>20</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
         <v>205</v>
       </c>
       <c r="D52" s="9" t="s">
         <v>206</v>
       </c>
       <c r="E52" s="18" t="s">
         <v>207</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="8" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="J52" s="8" t="s">
         <v>208</v>
       </c>
       <c r="K52" s="12">
-        <v>219.0</v>
+        <v>114.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
         <v>21</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
         <v>209</v>
       </c>
       <c r="D53" s="9" t="s">
         <v>210</v>
       </c>
       <c r="E53" s="18" t="s">
         <v>211</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="J53" s="8"/>
       <c r="K53" s="12">
-        <v>114.0</v>
+        <v>514.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
         <v>22</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="E54" s="18" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
-      <c r="H54" s="7" t="s">
-        <v>26</v>
+      <c r="H54" s="7">
+        <v>10.0</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="J54" s="8"/>
+        <v>48</v>
+      </c>
+      <c r="J54" s="8" t="s">
+        <v>215</v>
+      </c>
       <c r="K54" s="12">
-        <v>514.0</v>
+        <v>91.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
         <v>23</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
         <v>216</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>217</v>
       </c>
       <c r="E55" s="18" t="s">
         <v>218</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="7">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
       <c r="I55" s="8" t="s">
-        <v>48</v>
+        <v>219</v>
       </c>
       <c r="J55" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="K55" s="12">
-        <v>91.0</v>
+        <v>146.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
         <v>24</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7">
         <v>4.0</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="K56" s="12">
-        <v>146.0</v>
+        <v>72.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="15">
         <v>25</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="7">
-        <v>4.0</v>
+        <v>32.0</v>
       </c>
       <c r="I57" s="8" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="J57" s="8" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="K57" s="12">
-        <v>72.0</v>
+        <v>74.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="15">
         <v>26</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E58" s="18" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
-      <c r="H58" s="7">
-        <v>32.0</v>
+      <c r="H58" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>233</v>
+        <v>185</v>
       </c>
       <c r="J58" s="8" t="s">
         <v>234</v>
       </c>
       <c r="K58" s="12">
-        <v>74.0</v>
+        <v>97.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
         <v>27</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
         <v>235</v>
       </c>
       <c r="D59" s="9" t="s">
         <v>236</v>
       </c>
       <c r="E59" s="18" t="s">
         <v>237</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I59" s="8"/>
       <c r="J59" s="8" t="s">
         <v>238</v>
       </c>
       <c r="K59" s="12">
-        <v>97.0</v>
+        <v>141.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
         <v>28</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
         <v>239</v>
       </c>
       <c r="D60" s="9" t="s">
         <v>240</v>
       </c>
       <c r="E60" s="18" t="s">
         <v>241</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I60" s="8"/>
+      <c r="I60" s="8" t="s">
+        <v>242</v>
+      </c>
       <c r="J60" s="8" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="K60" s="12">
-        <v>141.0</v>
+        <v>278.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
         <v>29</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
-      <c r="H61" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H61" s="7">
+        <v>18.0</v>
+      </c>
+      <c r="I61" s="8"/>
       <c r="J61" s="8" t="s">
         <v>247</v>
       </c>
       <c r="K61" s="12">
-        <v>278.0</v>
+        <v>140.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
         <v>30</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D62" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E62" s="18" t="s">
         <v>250</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="7">
-        <v>18.0</v>
+        <v>118.0</v>
       </c>
       <c r="I62" s="8"/>
       <c r="J62" s="8" t="s">
         <v>251</v>
       </c>
       <c r="K62" s="12">
-        <v>140.0</v>
+        <v>99.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>31</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E63" s="18" t="s">
         <v>254</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="7">
-        <v>118.0</v>
+        <v>77.0</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
         <v>255</v>
       </c>
       <c r="K63" s="12">
         <v>99.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>32</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E64" s="18" t="s">
         <v>258</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="7">
-        <v>78.0</v>
+        <v>27.0</v>
       </c>
       <c r="I64" s="8"/>
       <c r="J64" s="8" t="s">
         <v>259</v>
       </c>
       <c r="K64" s="12">
-        <v>99.0</v>
+        <v>109.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>33</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E65" s="18" t="s">
         <v>262</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7">
-        <v>27.0</v>
+        <v>111.0</v>
       </c>
       <c r="I65" s="8"/>
       <c r="J65" s="8" t="s">
         <v>263</v>
       </c>
       <c r="K65" s="12">
-        <v>109.0</v>
+        <v>78.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>34</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>266</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7">
-        <v>111.0</v>
-[...1 lines deleted...]
-      <c r="I66" s="8"/>
+        <v>29.0</v>
+      </c>
+      <c r="I66" s="8" t="s">
+        <v>267</v>
+      </c>
       <c r="J66" s="8" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="K66" s="12">
-        <v>78.0</v>
+        <v>243.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>35</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
-      <c r="H67" s="7">
-[...7 lines deleted...]
-      </c>
+      <c r="H67" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I67" s="8"/>
+      <c r="J67" s="8"/>
       <c r="K67" s="12">
-        <v>243.0</v>
+        <v>45.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>36</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D68" s="9" t="s">
         <v>273</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="E68" s="18" t="s">
         <v>274</v>
-      </c>
-[...1 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I68" s="8"/>
-      <c r="J68" s="8"/>
+      <c r="J68" s="8" t="s">
+        <v>275</v>
+      </c>
       <c r="K68" s="12">
-        <v>45.0</v>
+        <v>70.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
         <v>37</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" s="9" t="s">
         <v>276</v>
       </c>
-      <c r="D69" s="9" t="s">
+      <c r="E69" s="18" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
-      <c r="H69" s="7">
-        <v>38.0</v>
+      <c r="H69" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I69" s="8"/>
       <c r="J69" s="8" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="K69" s="12">
-        <v>177.0</v>
+        <v>140.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
         <v>38</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E70" s="18" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
-      <c r="H70" s="7">
-        <v>30.0</v>
+      <c r="H70" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="K70" s="12">
-        <v>172.0</v>
+        <v>70.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>283</v>
+      </c>
+      <c r="F71" s="8"/>
+      <c r="G71" s="8"/>
+      <c r="H71" s="7">
+        <v>32.0</v>
+      </c>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="D71" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K71" s="12">
-        <v>201.0</v>
+        <v>177.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
         <v>40</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>291</v>
+        <v>286</v>
       </c>
       <c r="E72" s="18" t="s">
-        <v>292</v>
+        <v>287</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8"/>
       <c r="H72" s="7">
-        <v>58.0</v>
+        <v>28.0</v>
       </c>
       <c r="I72" s="8"/>
-      <c r="J72" s="8"/>
+      <c r="J72" s="8" t="s">
+        <v>288</v>
+      </c>
       <c r="K72" s="12">
-        <v>13.0</v>
+        <v>172.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
         <v>41</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="E73" s="18" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="H73" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I73" s="8" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="J73" s="8" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="K73" s="12">
-        <v>83.0</v>
+        <v>201.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
         <v>42</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E74" s="18" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="F74" s="8"/>
-      <c r="G74" s="8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G74" s="8"/>
+      <c r="H74" s="7">
+        <v>58.0</v>
+      </c>
+      <c r="I74" s="8"/>
+      <c r="J74" s="8"/>
       <c r="K74" s="12">
-        <v>83.0</v>
+        <v>13.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
         <v>43</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>303</v>
+        <v>298</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="E75" s="18" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
-        <v>306</v>
+        <v>301</v>
       </c>
       <c r="H75" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I75" s="8" t="s">
-        <v>48</v>
+        <v>302</v>
       </c>
       <c r="J75" s="8" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="K75" s="12">
-        <v>277.0</v>
+        <v>83.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
         <v>44</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="E76" s="18" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8" t="s">
-        <v>311</v>
+        <v>301</v>
       </c>
       <c r="H76" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I76" s="8" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="J76" s="8" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="K76" s="12">
-        <v>276.0</v>
+        <v>83.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
         <v>45</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E77" s="18" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J77" s="8" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="K77" s="12">
         <v>277.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>46</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="E78" s="18" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      <c r="I78" s="8"/>
+        <v>316</v>
+      </c>
+      <c r="H78" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I78" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J78" s="8" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="K78" s="12">
-        <v>78.0</v>
+        <v>276.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
         <v>47</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="F79" s="8"/>
-      <c r="G79" s="8"/>
-[...3 lines deleted...]
-      <c r="I79" s="8"/>
+      <c r="G79" s="8" t="s">
+        <v>311</v>
+      </c>
+      <c r="H79" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J79" s="8" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="K79" s="12">
-        <v>338.0</v>
+        <v>277.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
         <v>48</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="E80" s="18" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="F80" s="8"/>
-      <c r="G80" s="8"/>
+      <c r="G80" s="8" t="s">
+        <v>325</v>
+      </c>
       <c r="H80" s="7">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="I80" s="8"/>
       <c r="J80" s="8" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="K80" s="12">
-        <v>338.0</v>
+        <v>78.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
         <v>49</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E81" s="18" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="F81" s="8"/>
-      <c r="G81" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G81" s="8"/>
+      <c r="H81" s="7">
+        <v>1.0</v>
       </c>
       <c r="I81" s="8"/>
       <c r="J81" s="8" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="K81" s="12">
-        <v>53.0</v>
+        <v>338.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="15">
         <v>50</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="E82" s="18" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="F82" s="8"/>
       <c r="G82" s="8"/>
-      <c r="H82" s="7" t="s">
-        <v>26</v>
+      <c r="H82" s="7">
+        <v>1.0</v>
       </c>
       <c r="I82" s="8"/>
       <c r="J82" s="8" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="K82" s="12">
-        <v>90.0</v>
+        <v>338.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="15">
         <v>51</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="F83" s="8"/>
-      <c r="G83" s="8"/>
+      <c r="G83" s="8" t="s">
+        <v>338</v>
+      </c>
       <c r="H83" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I83" s="8"/>
       <c r="J83" s="8" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="K83" s="12">
-        <v>102.0</v>
+        <v>53.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
         <v>52</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
-      <c r="H84" s="7">
-        <v>149.0</v>
+      <c r="H84" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="K84" s="12">
-        <v>168.0</v>
+        <v>90.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
         <v>53</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="F85" s="8"/>
-      <c r="G85" s="8" t="s">
-[...3 lines deleted...]
-        <v>95.0</v>
+      <c r="G85" s="8"/>
+      <c r="H85" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="K85" s="12">
-        <v>422.0</v>
+        <v>102.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
         <v>54</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="F86" s="8"/>
-      <c r="G86" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G86" s="8"/>
       <c r="H86" s="7">
-        <v>18.0</v>
+        <v>149.0</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="K86" s="12">
-        <v>118.0</v>
+        <v>168.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
         <v>55</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="H87" s="7">
-        <v>14.0</v>
+        <v>95.0</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="K87" s="12">
-        <v>278.0</v>
+        <v>422.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
         <v>56</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="H88" s="7">
-        <v>8.0</v>
+        <v>18.0</v>
       </c>
       <c r="I88" s="8"/>
       <c r="J88" s="8" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="K88" s="12">
-        <v>422.0</v>
+        <v>118.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
         <v>57</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8" t="s">
-        <v>369</v>
+        <v>355</v>
       </c>
       <c r="H89" s="7">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
-        <v>370</v>
+        <v>365</v>
       </c>
       <c r="K89" s="12">
-        <v>389.0</v>
+        <v>278.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
         <v>58</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>371</v>
+        <v>366</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>372</v>
+        <v>367</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>373</v>
+        <v>368</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="H90" s="7">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="K90" s="12">
         <v>422.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
         <v>59</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="H91" s="7">
-        <v>5.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.0</v>
+      </c>
+      <c r="I91" s="8"/>
       <c r="J91" s="8" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="K91" s="12">
-        <v>232.0</v>
+        <v>389.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
         <v>60</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>383</v>
+        <v>378</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8" t="s">
-        <v>384</v>
+        <v>369</v>
       </c>
       <c r="H92" s="7">
-        <v>4.0</v>
+        <v>5.0</v>
       </c>
       <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="K92" s="12">
-        <v>874.0</v>
+        <v>422.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
         <v>61</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>386</v>
-[...1 lines deleted...]
-      <c r="D93" s="9"/>
+        <v>380</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>381</v>
+      </c>
       <c r="E93" s="18" t="s">
-        <v>387</v>
+        <v>382</v>
       </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8" t="s">
-        <v>388</v>
+        <v>383</v>
       </c>
       <c r="H93" s="7">
-        <v>3.0</v>
-[...2 lines deleted...]
-      <c r="J93" s="8"/>
+        <v>5.0</v>
+      </c>
+      <c r="I93" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="J93" s="8" t="s">
+        <v>385</v>
+      </c>
       <c r="K93" s="12">
-        <v>422.0</v>
+        <v>232.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
         <v>62</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D94" s="9"/>
+        <v>386</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>387</v>
+      </c>
       <c r="E94" s="18" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8" t="s">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="H94" s="7">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="I94" s="8"/>
-      <c r="J94" s="8"/>
+      <c r="J94" s="8" t="s">
+        <v>390</v>
+      </c>
       <c r="K94" s="12">
-        <v>454.0</v>
+        <v>874.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
         <v>63</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D95" s="9"/>
+      <c r="E95" s="18" t="s">
         <v>392</v>
-      </c>
-[...4 lines deleted...]
-        <v>394</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="H95" s="7">
         <v>3.0</v>
       </c>
       <c r="I95" s="8"/>
-      <c r="J95" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J95" s="8"/>
       <c r="K95" s="12">
-        <v>87.0</v>
+        <v>422.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
         <v>64</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>397</v>
-[...3 lines deleted...]
-      </c>
+        <v>394</v>
+      </c>
+      <c r="D96" s="9"/>
       <c r="E96" s="18" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="H96" s="7">
         <v>3.0</v>
       </c>
       <c r="I96" s="8"/>
-      <c r="J96" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J96" s="8"/>
       <c r="K96" s="12">
-        <v>1040.0</v>
+        <v>454.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
         <v>65</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>402</v>
+        <v>397</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="H97" s="7">
         <v>3.0</v>
       </c>
       <c r="I97" s="8"/>
       <c r="J97" s="8" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="K97" s="12">
-        <v>949.0</v>
+        <v>87.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
         <v>66</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="H98" s="7">
         <v>3.0</v>
       </c>
       <c r="I98" s="8"/>
       <c r="J98" s="8" t="s">
-        <v>411</v>
+        <v>406</v>
       </c>
       <c r="K98" s="12">
-        <v>567.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
         <v>67</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>412</v>
+        <v>407</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>413</v>
+        <v>408</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>414</v>
+        <v>409</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8" t="s">
-        <v>415</v>
+        <v>410</v>
       </c>
       <c r="H99" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I99" s="8"/>
       <c r="J99" s="8" t="s">
-        <v>416</v>
+        <v>411</v>
       </c>
       <c r="K99" s="12">
-        <v>648.0</v>
+        <v>949.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
         <v>68</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>419</v>
+        <v>414</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8" t="s">
-        <v>420</v>
+        <v>415</v>
       </c>
       <c r="H100" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I100" s="8"/>
       <c r="J100" s="8" t="s">
-        <v>421</v>
+        <v>416</v>
       </c>
       <c r="K100" s="12">
-        <v>1248.0</v>
+        <v>567.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
         <v>69</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>423</v>
+        <v>418</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="H101" s="7">
         <v>2.0</v>
       </c>
       <c r="I101" s="8"/>
       <c r="J101" s="8" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="K101" s="12">
-        <v>977.0</v>
+        <v>648.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
         <v>70</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>429</v>
+        <v>424</v>
       </c>
       <c r="F102" s="8"/>
       <c r="G102" s="8" t="s">
-        <v>430</v>
+        <v>425</v>
       </c>
       <c r="H102" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I102" s="8"/>
       <c r="J102" s="8" t="s">
-        <v>431</v>
+        <v>426</v>
       </c>
       <c r="K102" s="12">
-        <v>228.0</v>
+        <v>1248.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
         <v>71</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>432</v>
+        <v>427</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>433</v>
+        <v>428</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>434</v>
+        <v>429</v>
       </c>
       <c r="F103" s="8"/>
-      <c r="G103" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G103" s="8" t="s">
+        <v>430</v>
+      </c>
+      <c r="H103" s="7">
+        <v>2.0</v>
       </c>
       <c r="I103" s="8"/>
-      <c r="J103" s="8"/>
+      <c r="J103" s="8" t="s">
+        <v>431</v>
+      </c>
       <c r="K103" s="12">
-        <v>147.0</v>
+        <v>977.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
         <v>72</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
         <v>432</v>
       </c>
       <c r="D104" s="9" t="s">
+        <v>433</v>
+      </c>
+      <c r="E104" s="18" t="s">
+        <v>434</v>
+      </c>
+      <c r="F104" s="8"/>
+      <c r="G104" s="8" t="s">
         <v>435</v>
       </c>
-      <c r="E104" s="18" t="s">
+      <c r="H104" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I104" s="8"/>
+      <c r="J104" s="8" t="s">
         <v>436</v>
       </c>
-      <c r="F104" s="8"/>
-[...5 lines deleted...]
-      <c r="J104" s="8"/>
       <c r="K104" s="12">
-        <v>147.0</v>
+        <v>228.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
         <v>73</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
         <v>437</v>
       </c>
       <c r="D105" s="9" t="s">
         <v>438</v>
       </c>
       <c r="E105" s="18" t="s">
         <v>439</v>
       </c>
       <c r="F105" s="8"/>
-      <c r="G105" s="8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G105" s="8"/>
+      <c r="H105" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I105" s="8"/>
+      <c r="J105" s="8"/>
       <c r="K105" s="12">
-        <v>89.0</v>
+        <v>147.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
         <v>74</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="F106" s="8"/>
-      <c r="G106" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G106" s="8"/>
       <c r="H106" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I106" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I106" s="8"/>
       <c r="J106" s="8"/>
       <c r="K106" s="12">
-        <v>140.0</v>
+        <v>147.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
         <v>75</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="D107" s="9"/>
+        <v>442</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>443</v>
+      </c>
       <c r="E107" s="18" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="8"/>
-[...4 lines deleted...]
-      <c r="J107" s="8"/>
+      <c r="G107" s="8" t="s">
+        <v>445</v>
+      </c>
+      <c r="H107" s="7">
+        <v>7.0</v>
+      </c>
+      <c r="I107" s="8" t="s">
+        <v>446</v>
+      </c>
+      <c r="J107" s="8" t="s">
+        <v>447</v>
+      </c>
       <c r="K107" s="12">
-        <v>140.0</v>
+        <v>89.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
         <v>76</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
+        <v>448</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>449</v>
+      </c>
+      <c r="E108" s="18" t="s">
         <v>450</v>
       </c>
-      <c r="D108" s="9"/>
-      <c r="E108" s="18" t="s">
+      <c r="F108" s="8"/>
+      <c r="G108" s="8" t="s">
         <v>451</v>
       </c>
-      <c r="F108" s="8"/>
-      <c r="G108" s="8"/>
       <c r="H108" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I108" s="8"/>
+      <c r="I108" s="8" t="s">
+        <v>452</v>
+      </c>
       <c r="J108" s="8"/>
       <c r="K108" s="12">
         <v>140.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
         <v>77</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>452</v>
-[...1 lines deleted...]
-      <c r="D109" s="9" t="s">
         <v>453</v>
       </c>
+      <c r="D109" s="9"/>
       <c r="E109" s="18" t="s">
         <v>454</v>
       </c>
       <c r="F109" s="8"/>
-      <c r="G109" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I109" s="8"/>
-      <c r="J109" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J109" s="8"/>
       <c r="K109" s="12">
-        <v>168.0</v>
+        <v>140.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
         <v>78</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>457</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="D110" s="9"/>
       <c r="E110" s="18" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I110" s="8"/>
-      <c r="J110" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J110" s="8"/>
       <c r="K110" s="12">
-        <v>168.0</v>
+        <v>140.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
         <v>79</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>461</v>
+        <v>457</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>462</v>
+        <v>458</v>
       </c>
       <c r="E111" s="18" t="s">
-        <v>463</v>
+        <v>459</v>
       </c>
       <c r="F111" s="8"/>
-      <c r="G111" s="8"/>
+      <c r="G111" s="8" t="s">
+        <v>460</v>
+      </c>
       <c r="H111" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I111" s="8"/>
       <c r="J111" s="8" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="K111" s="12">
-        <v>47.0</v>
+        <v>168.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
         <v>80</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="E112" s="18" t="s">
-        <v>466</v>
+        <v>464</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I112" s="8"/>
       <c r="J112" s="8" t="s">
-        <v>467</v>
+        <v>465</v>
       </c>
       <c r="K112" s="12">
-        <v>70.0</v>
+        <v>168.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
         <v>81</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D113" s="9" t="s">
+        <v>467</v>
+      </c>
+      <c r="E113" s="18" t="s">
         <v>468</v>
-      </c>
-[...1 lines deleted...]
-        <v>469</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
-      <c r="H113" s="7" t="s">
-        <v>26</v>
+      <c r="H113" s="7">
+        <v>1.0</v>
       </c>
       <c r="I113" s="8"/>
       <c r="J113" s="8" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="K113" s="12">
-        <v>35.0</v>
+        <v>47.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
         <v>82</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>461</v>
+        <v>470</v>
       </c>
       <c r="D114" s="9" t="s">
         <v>471</v>
       </c>
       <c r="E114" s="18" t="s">
         <v>472</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
-      <c r="H114" s="7" t="s">
-        <v>26</v>
+      <c r="H114" s="7">
+        <v>4.0</v>
       </c>
       <c r="I114" s="8"/>
-      <c r="J114" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J114" s="8"/>
       <c r="K114" s="12">
-        <v>175.0</v>
+        <v>30.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
         <v>83</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D115" s="9" t="s">
         <v>474</v>
       </c>
-      <c r="D115" s="9" t="s">
+      <c r="E115" s="18" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
-      <c r="H115" s="7">
-        <v>4.0</v>
+      <c r="H115" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I115" s="8"/>
-      <c r="J115" s="8"/>
+      <c r="J115" s="8" t="s">
+        <v>476</v>
+      </c>
       <c r="K115" s="12">
-        <v>30.0</v>
+        <v>454.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
         <v>84</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D116" s="9" t="s">
         <v>478</v>
       </c>
       <c r="E116" s="18" t="s">
         <v>479</v>
       </c>
       <c r="F116" s="8"/>
-      <c r="G116" s="8"/>
+      <c r="G116" s="8" t="s">
+        <v>480</v>
+      </c>
       <c r="H116" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I116" s="8"/>
       <c r="J116" s="8" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="K116" s="12">
-        <v>454.0</v>
+        <v>1246.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
         <v>85</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="H117" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I117" s="8"/>
       <c r="J117" s="8" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="K117" s="12">
-        <v>1246.0</v>
+        <v>189.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
         <v>86</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="F118" s="8"/>
-      <c r="G118" s="8"/>
+      <c r="G118" s="8" t="s">
+        <v>490</v>
+      </c>
       <c r="H118" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I118" s="8"/>
-      <c r="J118" s="8"/>
+      <c r="J118" s="8" t="s">
+        <v>491</v>
+      </c>
       <c r="K118" s="12">
-        <v>38.0</v>
+        <v>93.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
         <v>87</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="F119" s="8"/>
-      <c r="G119" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I119" s="8"/>
-      <c r="J119" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J119" s="8"/>
       <c r="K119" s="12">
-        <v>189.0</v>
+        <v>486.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
         <v>88</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="F120" s="8"/>
-      <c r="G120" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I120" s="8"/>
+      <c r="I120" s="8" t="s">
+        <v>498</v>
+      </c>
       <c r="J120" s="8" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="K120" s="12">
-        <v>93.0</v>
+        <v>168.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
         <v>89</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I121" s="8"/>
-      <c r="J121" s="8"/>
+      <c r="J121" s="8" t="s">
+        <v>503</v>
+      </c>
       <c r="K121" s="12">
-        <v>486.0</v>
+        <v>140.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
         <v>90</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>503</v>
+        <v>505</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="F122" s="8"/>
-      <c r="G122" s="8"/>
+      <c r="G122" s="8" t="s">
+        <v>507</v>
+      </c>
       <c r="H122" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I122" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I122" s="8"/>
       <c r="J122" s="8" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="K122" s="12">
-        <v>168.0</v>
+        <v>116.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
         <v>91</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F123" s="8"/>
-      <c r="G123" s="8"/>
+      <c r="G123" s="8" t="s">
+        <v>512</v>
+      </c>
       <c r="H123" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I123" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I123" s="8" t="s">
+        <v>513</v>
+      </c>
+      <c r="J123" s="8"/>
       <c r="K123" s="12">
-        <v>140.0</v>
+        <v>76.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
         <v>92</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>511</v>
+        <v>514</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="E124" s="18" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="F124" s="8"/>
-      <c r="G124" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G124" s="8"/>
       <c r="H124" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I124" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I124" s="8" t="s">
+        <v>517</v>
+      </c>
+      <c r="J124" s="8"/>
       <c r="K124" s="12">
-        <v>116.0</v>
+        <v>68.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
         <v>93</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>516</v>
+        <v>518</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>517</v>
+        <v>519</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="F125" s="8"/>
-      <c r="G125" s="8" t="s">
-[...8 lines deleted...]
-      <c r="J125" s="8"/>
+      <c r="G125" s="8"/>
+      <c r="H125" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I125" s="8"/>
+      <c r="J125" s="8" t="s">
+        <v>521</v>
+      </c>
       <c r="K125" s="12">
-        <v>76.0</v>
+        <v>102.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
         <v>94</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I126" s="8" t="s">
-        <v>524</v>
-[...1 lines deleted...]
-      <c r="J126" s="8"/>
+        <v>64</v>
+      </c>
+      <c r="J126" s="8" t="s">
+        <v>525</v>
+      </c>
       <c r="K126" s="12">
-        <v>68.0</v>
+        <v>140.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
         <v>95</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="F127" s="8"/>
-      <c r="G127" s="8"/>
+      <c r="G127" s="8" t="s">
+        <v>400</v>
+      </c>
       <c r="H127" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I127" s="8"/>
       <c r="J127" s="8" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="K127" s="12">
-        <v>102.0</v>
+        <v>69.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
         <v>96</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I128" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I128" s="8"/>
       <c r="J128" s="8" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="K128" s="12">
-        <v>140.0</v>
+        <v>87.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
         <v>97</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="E129" s="18" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F129" s="8"/>
-      <c r="G129" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G129" s="8"/>
+      <c r="H129" s="7">
+        <v>2.0</v>
       </c>
       <c r="I129" s="8"/>
       <c r="J129" s="8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="K129" s="12">
-        <v>69.0</v>
+        <v>95.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
         <v>98</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="E130" s="18" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I130" s="8"/>
-      <c r="J130" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J130" s="8"/>
       <c r="K130" s="12">
-        <v>87.0</v>
+        <v>588.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C131" s="8" t="s">
+    <row r="131" spans="1:13" outlineLevel="1">
+      <c r="A131" s="14" t="s">
         <v>541</v>
       </c>
-      <c r="D131" s="9" t="s">
+      <c r="E131" s="16"/>
+      <c r="K131" s="10"/>
+      <c r="M131" s="10"/>
+    </row>
+    <row r="132" spans="1:13" outlineLevel="2">
+      <c r="A132" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B132" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D132" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E132" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F132" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G132" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I132" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J132" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K132" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L132" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M132" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A133" s="15">
+        <v>1</v>
+      </c>
+      <c r="B133" s="7"/>
+      <c r="C133" s="8" t="s">
         <v>542</v>
       </c>
-      <c r="E131" s="18" t="s">
+      <c r="D133" s="9" t="s">
         <v>543</v>
       </c>
-      <c r="F131" s="8"/>
-[...5 lines deleted...]
-      <c r="J131" s="8" t="s">
+      <c r="E133" s="18" t="s">
         <v>544</v>
       </c>
-      <c r="K131" s="12">
-[...13 lines deleted...]
-      <c r="C132" s="8" t="s">
+      <c r="F133" s="8"/>
+      <c r="G133" s="8"/>
+      <c r="H133" s="7">
+        <v>65.0</v>
+      </c>
+      <c r="I133" s="8"/>
+      <c r="J133" s="8"/>
+      <c r="K133" s="12">
+        <v>79.0</v>
+      </c>
+      <c r="L133" s="7"/>
+      <c r="M133" s="12">
+        <f>K133*L133</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A134" s="15">
+        <v>2</v>
+      </c>
+      <c r="B134" s="7"/>
+      <c r="C134" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="D134" s="9" t="s">
         <v>545</v>
       </c>
-      <c r="D132" s="9" t="s">
+      <c r="E134" s="18" t="s">
         <v>546</v>
       </c>
-      <c r="E132" s="18" t="s">
+      <c r="F134" s="8"/>
+      <c r="G134" s="8"/>
+      <c r="H134" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I134" s="8"/>
+      <c r="J134" s="8" t="s">
         <v>547</v>
       </c>
-      <c r="F132" s="8"/>
-[...61 lines deleted...]
-        <v>21</v>
+      <c r="K134" s="12">
+        <v>79.0</v>
+      </c>
+      <c r="L134" s="7"/>
+      <c r="M134" s="12">
+        <f>K134*L134</f>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="E135" s="18" t="s">
         <v>549</v>
-      </c>
-[...4 lines deleted...]
-        <v>551</v>
       </c>
       <c r="F135" s="8"/>
       <c r="G135" s="8"/>
-      <c r="H135" s="7">
-        <v>65.0</v>
+      <c r="H135" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I135" s="8"/>
-      <c r="J135" s="8"/>
+      <c r="J135" s="8" t="s">
+        <v>550</v>
+      </c>
       <c r="K135" s="12">
         <v>79.0</v>
       </c>
       <c r="L135" s="7"/>
       <c r="M135" s="12">
         <f>K135*L135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="E136" s="18" t="s">
         <v>552</v>
-      </c>
-[...4 lines deleted...]
-        <v>554</v>
       </c>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
-      <c r="H136" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H136" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I136" s="8"/>
       <c r="J136" s="8" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="K136" s="12">
-        <v>69.0</v>
+        <v>79.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>556</v>
+        <v>542</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="E137" s="18" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8"/>
-      <c r="H137" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H137" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I137" s="8"/>
       <c r="J137" s="8" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="K137" s="12">
-        <v>69.0</v>
+        <v>79.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>560</v>
+        <v>542</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E138" s="18" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
-      <c r="H138" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H138" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I138" s="8"/>
       <c r="J138" s="8" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="K138" s="12">
-        <v>69.0</v>
+        <v>79.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="7">
-        <v>65.0</v>
+        <v>163.0</v>
       </c>
       <c r="I139" s="8" t="s">
-        <v>98</v>
+        <v>78</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="K139" s="12">
         <v>69.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="7">
-        <v>47.0</v>
+        <v>53.0</v>
       </c>
       <c r="I140" s="8" t="s">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="K140" s="12">
-        <v>89.0</v>
+        <v>69.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E141" s="18" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="7">
-        <v>53.0</v>
+        <v>77.0</v>
       </c>
       <c r="I141" s="8" t="s">
-        <v>104</v>
+        <v>98</v>
       </c>
       <c r="J141" s="8" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="K141" s="12">
-        <v>79.0</v>
+        <v>69.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>576</v>
+        <v>568</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>577</v>
+        <v>572</v>
       </c>
       <c r="E142" s="18" t="s">
-        <v>578</v>
+        <v>573</v>
       </c>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
-      <c r="H142" s="7">
-        <v>15.0</v>
+      <c r="H142" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I142" s="8" t="s">
-        <v>579</v>
+        <v>98</v>
       </c>
       <c r="J142" s="8" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="K142" s="12">
-        <v>89.0</v>
+        <v>69.0</v>
       </c>
       <c r="L142" s="7"/>
       <c r="M142" s="12">
         <f>K142*L142</f>
         <v>0</v>
       </c>
     </row>
-    <row r="143" spans="1:13" outlineLevel="1">
-[...14 lines deleted...]
-      <c r="C144" s="4" t="s">
+    <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A143" s="15">
         <v>11</v>
       </c>
-      <c r="D144" s="3" t="s">
+      <c r="B143" s="7"/>
+      <c r="C143" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="E143" s="18" t="s">
+        <v>576</v>
+      </c>
+      <c r="F143" s="8"/>
+      <c r="G143" s="8"/>
+      <c r="H143" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I143" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="J143" s="8" t="s">
+        <v>577</v>
+      </c>
+      <c r="K143" s="12">
+        <v>69.0</v>
+      </c>
+      <c r="L143" s="7"/>
+      <c r="M143" s="12">
+        <f>K143*L143</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A144" s="15">
         <v>12</v>
       </c>
-      <c r="E144" s="17" t="s">
-[...24 lines deleted...]
-        <v>21</v>
+      <c r="B144" s="7"/>
+      <c r="C144" s="8" t="s">
+        <v>568</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="E144" s="18" t="s">
+        <v>579</v>
+      </c>
+      <c r="F144" s="8"/>
+      <c r="G144" s="8"/>
+      <c r="H144" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I144" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="J144" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="K144" s="12">
+        <v>69.0</v>
+      </c>
+      <c r="L144" s="7"/>
+      <c r="M144" s="12">
+        <f>K144*L144</f>
+        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
+        <v>581</v>
+      </c>
+      <c r="D145" s="9" t="s">
         <v>582</v>
       </c>
-      <c r="D145" s="9" t="s">
+      <c r="E145" s="18" t="s">
         <v>583</v>
-      </c>
-[...1 lines deleted...]
-        <v>584</v>
       </c>
       <c r="F145" s="8"/>
       <c r="G145" s="8"/>
-      <c r="H145" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I145" s="8"/>
+      <c r="H145" s="7">
+        <v>65.0</v>
+      </c>
+      <c r="I145" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="J145" s="8" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
       <c r="K145" s="12">
-        <v>61.0</v>
+        <v>69.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="D146" s="9" t="s">
         <v>586</v>
       </c>
-      <c r="D146" s="9" t="s">
+      <c r="E146" s="18" t="s">
         <v>587</v>
-      </c>
-[...1 lines deleted...]
-        <v>588</v>
       </c>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
       <c r="H146" s="7">
-        <v>15.0</v>
-[...1 lines deleted...]
-      <c r="I146" s="8"/>
+        <v>47.0</v>
+      </c>
+      <c r="I146" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J146" s="8" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="K146" s="12">
-        <v>168.0</v>
+        <v>89.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
-    <row r="147" spans="1:13" outlineLevel="1">
-      <c r="A147" s="14" t="s">
+    <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A147" s="15">
+        <v>15</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>589</v>
+      </c>
+      <c r="E147" s="18" t="s">
         <v>590</v>
       </c>
-      <c r="E147" s="16"/>
-[...25 lines deleted...]
-      <c r="H148" s="5" t="s">
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I147" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J147" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="K147" s="12">
+        <v>89.0</v>
+      </c>
+      <c r="L147" s="7"/>
+      <c r="M147" s="12">
+        <f>K147*L147</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A148" s="15">
         <v>16</v>
       </c>
-      <c r="I148" s="4" t="s">
-[...12 lines deleted...]
-        <v>21</v>
+      <c r="B148" s="7"/>
+      <c r="C148" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="E148" s="18" t="s">
+        <v>594</v>
+      </c>
+      <c r="F148" s="8"/>
+      <c r="G148" s="8"/>
+      <c r="H148" s="7">
+        <v>48.0</v>
+      </c>
+      <c r="I148" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="J148" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="K148" s="12">
+        <v>79.0</v>
+      </c>
+      <c r="L148" s="7"/>
+      <c r="M148" s="12">
+        <f>K148*L148</f>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>1</v>
+        <v>17</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>74</v>
+        <v>596</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>75</v>
+        <v>597</v>
       </c>
       <c r="E149" s="18" t="s">
-        <v>76</v>
+        <v>598</v>
       </c>
       <c r="F149" s="8"/>
-      <c r="G149" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G149" s="8"/>
+      <c r="H149" s="7">
+        <v>13.0</v>
       </c>
       <c r="I149" s="8" t="s">
-        <v>78</v>
+        <v>599</v>
       </c>
       <c r="J149" s="8" t="s">
-        <v>79</v>
+        <v>600</v>
       </c>
       <c r="K149" s="12">
-        <v>189.0</v>
+        <v>89.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
-    <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...64 lines deleted...]
-        <v>0</v>
+    <row r="150" spans="1:13" outlineLevel="1">
+      <c r="A150" s="14" t="s">
+        <v>601</v>
+      </c>
+      <c r="E150" s="16"/>
+      <c r="K150" s="10"/>
+      <c r="M150" s="10"/>
+    </row>
+    <row r="151" spans="1:13" outlineLevel="2">
+      <c r="A151" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D151" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E151" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H151" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I151" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J151" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K151" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L151" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M151" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c r="E152" s="18" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I152" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I152" s="8"/>
       <c r="J152" s="8" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="K152" s="12">
-        <v>128.0</v>
+        <v>61.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="E153" s="18" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
-      <c r="H153" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H153" s="7">
+        <v>15.0</v>
+      </c>
+      <c r="I153" s="8"/>
       <c r="J153" s="8" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="K153" s="12">
-        <v>1209.0</v>
+        <v>168.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
-    <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...10 lines deleted...]
-      <c r="E154" s="18" t="s">
+    <row r="154" spans="1:13" outlineLevel="1">
+      <c r="A154" s="14" t="s">
         <v>610</v>
       </c>
-      <c r="F154" s="8"/>
-[...50 lines deleted...]
-        <v>0</v>
+      <c r="E154" s="16"/>
+      <c r="K154" s="10"/>
+      <c r="M154" s="10"/>
+    </row>
+    <row r="155" spans="1:13" outlineLevel="2">
+      <c r="A155" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B155" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C155" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D155" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E155" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F155" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H155" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I155" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J155" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K155" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L155" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M155" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>618</v>
+        <v>74</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>619</v>
+        <v>75</v>
       </c>
       <c r="E156" s="18" t="s">
-        <v>620</v>
+        <v>76</v>
       </c>
       <c r="F156" s="8"/>
-      <c r="G156" s="8"/>
+      <c r="G156" s="8" t="s">
+        <v>77</v>
+      </c>
       <c r="H156" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I156" s="8" t="s">
-        <v>621</v>
+        <v>78</v>
       </c>
       <c r="J156" s="8" t="s">
-        <v>622</v>
+        <v>79</v>
       </c>
       <c r="K156" s="12">
-        <v>597.0</v>
+        <v>189.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>623</v>
+        <v>611</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>624</v>
+        <v>612</v>
       </c>
       <c r="E157" s="18" t="s">
-        <v>625</v>
+        <v>613</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I157" s="8" t="s">
-        <v>223</v>
+        <v>98</v>
       </c>
       <c r="J157" s="8" t="s">
-        <v>626</v>
+        <v>614</v>
       </c>
       <c r="K157" s="12">
-        <v>553.0</v>
+        <v>219.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>627</v>
+        <v>615</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>628</v>
+        <v>616</v>
       </c>
       <c r="E158" s="18" t="s">
-        <v>629</v>
+        <v>617</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
       <c r="H158" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I158" s="8" t="s">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c r="J158" s="8" t="s">
-        <v>630</v>
+        <v>618</v>
       </c>
       <c r="K158" s="12">
-        <v>430.0</v>
+        <v>654.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>631</v>
+        <v>619</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>632</v>
+        <v>620</v>
       </c>
       <c r="E159" s="18" t="s">
-        <v>633</v>
+        <v>621</v>
       </c>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I159" s="8" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="J159" s="8" t="s">
-        <v>634</v>
+        <v>622</v>
       </c>
       <c r="K159" s="12">
-        <v>382.0</v>
+        <v>128.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>12</v>
+        <v>5</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>635</v>
+        <v>623</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>636</v>
+        <v>624</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>637</v>
+        <v>625</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I160" s="8" t="s">
-        <v>48</v>
+        <v>626</v>
       </c>
       <c r="J160" s="8" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="K160" s="12">
-        <v>404.0</v>
+        <v>1209.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>640</v>
+        <v>629</v>
       </c>
       <c r="E161" s="18" t="s">
-        <v>641</v>
+        <v>630</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I161" s="8" t="s">
-        <v>223</v>
+        <v>631</v>
       </c>
       <c r="J161" s="8" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
       <c r="K161" s="12">
-        <v>593.0</v>
+        <v>321.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="E162" s="18" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I162" s="8"/>
-      <c r="J162" s="8"/>
+      <c r="I162" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="J162" s="8" t="s">
+        <v>637</v>
+      </c>
       <c r="K162" s="12">
-        <v>524.0</v>
+        <v>444.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E163" s="18" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I163" s="8"/>
+      <c r="I163" s="8" t="s">
+        <v>641</v>
+      </c>
       <c r="J163" s="8" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
       <c r="K163" s="12">
-        <v>329.0</v>
+        <v>597.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>650</v>
+        <v>643</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>651</v>
+        <v>644</v>
       </c>
       <c r="E164" s="18" t="s">
-        <v>652</v>
+        <v>645</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8"/>
       <c r="H164" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I164" s="8" t="s">
-        <v>297</v>
+        <v>219</v>
       </c>
       <c r="J164" s="8" t="s">
-        <v>653</v>
+        <v>646</v>
       </c>
       <c r="K164" s="12">
-        <v>42.0</v>
+        <v>553.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>85</v>
+        <v>647</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>86</v>
+        <v>648</v>
       </c>
       <c r="E165" s="18" t="s">
-        <v>87</v>
+        <v>649</v>
       </c>
       <c r="F165" s="8"/>
       <c r="G165" s="8"/>
       <c r="H165" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I165" s="8" t="s">
-        <v>64</v>
+        <v>48</v>
       </c>
       <c r="J165" s="8" t="s">
-        <v>88</v>
+        <v>650</v>
       </c>
       <c r="K165" s="12">
-        <v>45.0</v>
+        <v>430.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="E166" s="18" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F166" s="8"/>
-      <c r="G166" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G166" s="8"/>
       <c r="H166" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I166" s="8" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="J166" s="8" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="K166" s="12">
-        <v>233.0</v>
+        <v>382.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>69</v>
+        <v>655</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>70</v>
+        <v>656</v>
       </c>
       <c r="E167" s="18" t="s">
-        <v>71</v>
+        <v>657</v>
       </c>
       <c r="F167" s="8"/>
-      <c r="G167" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G167" s="8"/>
       <c r="H167" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I167" s="8" t="s">
         <v>48</v>
       </c>
       <c r="J167" s="8" t="s">
-        <v>73</v>
+        <v>658</v>
       </c>
       <c r="K167" s="12">
-        <v>213.0</v>
+        <v>404.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>22</v>
+        <v>659</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>23</v>
+        <v>660</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>24</v>
+        <v>661</v>
       </c>
       <c r="F168" s="8"/>
-      <c r="G168" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G168" s="8"/>
       <c r="H168" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I168" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I168" s="8"/>
+      <c r="J168" s="8"/>
       <c r="K168" s="12">
-        <v>373.0</v>
+        <v>524.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>29</v>
+        <v>662</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>30</v>
+        <v>663</v>
       </c>
       <c r="E169" s="18" t="s">
-        <v>31</v>
+        <v>664</v>
       </c>
       <c r="F169" s="8"/>
-      <c r="G169" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G169" s="8"/>
       <c r="H169" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I169" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I169" s="8"/>
       <c r="J169" s="8" t="s">
-        <v>33</v>
+        <v>665</v>
       </c>
       <c r="K169" s="12">
-        <v>357.0</v>
+        <v>329.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>659</v>
+        <v>666</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>660</v>
+        <v>667</v>
       </c>
       <c r="E170" s="18" t="s">
-        <v>661</v>
+        <v>668</v>
       </c>
       <c r="F170" s="8"/>
-      <c r="G170" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G170" s="8"/>
       <c r="H170" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I170" s="8" t="s">
-        <v>27</v>
+        <v>302</v>
       </c>
       <c r="J170" s="8" t="s">
-        <v>662</v>
+        <v>669</v>
       </c>
       <c r="K170" s="12">
-        <v>265.0</v>
+        <v>42.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>663</v>
+        <v>85</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>664</v>
+        <v>86</v>
       </c>
       <c r="E171" s="18" t="s">
-        <v>665</v>
+        <v>87</v>
       </c>
       <c r="F171" s="8"/>
-      <c r="G171" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G171" s="8"/>
       <c r="H171" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I171" s="8" t="s">
-        <v>27</v>
+        <v>64</v>
       </c>
       <c r="J171" s="8" t="s">
-        <v>666</v>
+        <v>88</v>
       </c>
       <c r="K171" s="12">
-        <v>247.0</v>
+        <v>45.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>668</v>
+        <v>671</v>
       </c>
       <c r="E172" s="18" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8" t="s">
-        <v>37</v>
+        <v>673</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I172" s="8" t="s">
-        <v>27</v>
+        <v>78</v>
       </c>
       <c r="J172" s="8" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="K172" s="12">
-        <v>265.0</v>
+        <v>233.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="E173" s="18" t="s">
-        <v>52</v>
+        <v>71</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8" t="s">
-        <v>53</v>
+        <v>72</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I173" s="8" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="J173" s="8" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="K173" s="12">
-        <v>973.0</v>
+        <v>213.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="F174" s="8"/>
-      <c r="G174" s="8"/>
+      <c r="G174" s="8" t="s">
+        <v>25</v>
+      </c>
       <c r="H174" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I174" s="8" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J174" s="8" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="K174" s="12">
-        <v>189.0</v>
+        <v>373.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>671</v>
+        <v>29</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>672</v>
+        <v>30</v>
       </c>
       <c r="E175" s="18" t="s">
-        <v>673</v>
+        <v>31</v>
       </c>
       <c r="F175" s="8"/>
       <c r="G175" s="8" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H175" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I175" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J175" s="8" t="s">
-        <v>674</v>
+        <v>33</v>
       </c>
       <c r="K175" s="12">
-        <v>265.0</v>
+        <v>357.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>56</v>
+        <v>675</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>57</v>
+        <v>676</v>
       </c>
       <c r="E176" s="18" t="s">
-        <v>58</v>
+        <v>677</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I176" s="8" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J176" s="8" t="s">
-        <v>59</v>
+        <v>678</v>
       </c>
       <c r="K176" s="12">
-        <v>1485.0</v>
+        <v>265.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>675</v>
+        <v>679</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>676</v>
+        <v>680</v>
       </c>
       <c r="E177" s="18" t="s">
-        <v>677</v>
+        <v>681</v>
       </c>
       <c r="F177" s="8"/>
-      <c r="G177" s="8"/>
+      <c r="G177" s="8" t="s">
+        <v>32</v>
+      </c>
       <c r="H177" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I177" s="8" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J177" s="8" t="s">
-        <v>678</v>
+        <v>682</v>
       </c>
       <c r="K177" s="12">
-        <v>177.0</v>
+        <v>247.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>679</v>
+        <v>683</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>680</v>
+        <v>684</v>
       </c>
       <c r="E178" s="18" t="s">
-        <v>681</v>
+        <v>685</v>
       </c>
       <c r="F178" s="8"/>
       <c r="G178" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H178" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I178" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J178" s="8" t="s">
-        <v>682</v>
+        <v>686</v>
       </c>
       <c r="K178" s="12">
-        <v>251.0</v>
+        <v>265.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>683</v>
+        <v>50</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>684</v>
+        <v>51</v>
       </c>
       <c r="E179" s="18" t="s">
-        <v>685</v>
+        <v>52</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I179" s="8" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J179" s="8" t="s">
-        <v>686</v>
+        <v>55</v>
       </c>
       <c r="K179" s="12">
-        <v>273.0</v>
+        <v>973.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E180" s="18" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F180" s="8"/>
-      <c r="G180" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G180" s="8"/>
       <c r="H180" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I180" s="8" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J180" s="8" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="K180" s="12">
-        <v>323.0</v>
+        <v>189.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
         <v>687</v>
       </c>
       <c r="D181" s="9" t="s">
         <v>688</v>
       </c>
       <c r="E181" s="18" t="s">
         <v>689</v>
       </c>
       <c r="F181" s="8"/>
-      <c r="G181" s="8"/>
+      <c r="G181" s="8" t="s">
+        <v>37</v>
+      </c>
       <c r="H181" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I181" s="8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="J181" s="8"/>
+        <v>27</v>
+      </c>
+      <c r="J181" s="8" t="s">
+        <v>690</v>
+      </c>
       <c r="K181" s="12">
-        <v>470.0</v>
+        <v>265.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>690</v>
+        <v>56</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>691</v>
+        <v>57</v>
       </c>
       <c r="E182" s="18" t="s">
-        <v>692</v>
+        <v>58</v>
       </c>
       <c r="F182" s="8"/>
-      <c r="G182" s="8"/>
+      <c r="G182" s="8" t="s">
+        <v>53</v>
+      </c>
       <c r="H182" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I182" s="8" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="J182" s="8" t="s">
-        <v>693</v>
+        <v>59</v>
       </c>
       <c r="K182" s="12">
-        <v>347.0</v>
+        <v>1485.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
-    <row r="183" spans="1:13" outlineLevel="1">
-      <c r="A183" s="14" t="s">
+    <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A183" s="15">
+        <v>28</v>
+      </c>
+      <c r="B183" s="7"/>
+      <c r="C183" s="8" t="s">
+        <v>691</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>692</v>
+      </c>
+      <c r="E183" s="18" t="s">
+        <v>693</v>
+      </c>
+      <c r="F183" s="8"/>
+      <c r="G183" s="8"/>
+      <c r="H183" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I183" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J183" s="8" t="s">
         <v>694</v>
       </c>
-      <c r="E183" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K183" s="12">
+        <v>177.0</v>
+      </c>
+      <c r="L183" s="7"/>
+      <c r="M183" s="12">
+        <f>K183*L183</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A184" s="15">
+        <v>29</v>
+      </c>
+      <c r="B184" s="7"/>
+      <c r="C184" s="8" t="s">
+        <v>695</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>696</v>
+      </c>
+      <c r="E184" s="18" t="s">
+        <v>697</v>
+      </c>
+      <c r="F184" s="8"/>
+      <c r="G184" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="H184" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I184" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J184" s="8" t="s">
+        <v>698</v>
+      </c>
+      <c r="K184" s="12">
+        <v>251.0</v>
+      </c>
+      <c r="L184" s="7"/>
+      <c r="M184" s="12">
+        <f>K184*L184</f>
+        <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="15">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>695</v>
+        <v>699</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>696</v>
+        <v>700</v>
       </c>
       <c r="E185" s="18" t="s">
-        <v>697</v>
+        <v>701</v>
       </c>
       <c r="F185" s="8"/>
-      <c r="G185" s="8"/>
+      <c r="G185" s="8" t="s">
+        <v>32</v>
+      </c>
       <c r="H185" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I185" s="8"/>
-      <c r="J185" s="8"/>
+      <c r="I185" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J185" s="8" t="s">
+        <v>702</v>
+      </c>
       <c r="K185" s="12">
-        <v>15.0</v>
+        <v>273.0</v>
       </c>
       <c r="L185" s="7"/>
       <c r="M185" s="12">
         <f>K185*L185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>2</v>
+        <v>31</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>100</v>
+        <v>34</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>101</v>
+        <v>35</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>102</v>
+        <v>36</v>
       </c>
       <c r="F186" s="8"/>
       <c r="G186" s="8" t="s">
-        <v>103</v>
+        <v>37</v>
       </c>
       <c r="H186" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I186" s="8" t="s">
-        <v>104</v>
+        <v>27</v>
       </c>
       <c r="J186" s="8" t="s">
-        <v>105</v>
+        <v>38</v>
       </c>
       <c r="K186" s="12">
-        <v>134.0</v>
+        <v>323.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>3</v>
+        <v>32</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F187" s="8"/>
-      <c r="G187" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G187" s="8"/>
       <c r="H187" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I187" s="8" t="s">
-        <v>104</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J187" s="8"/>
       <c r="K187" s="12">
-        <v>105.0</v>
+        <v>470.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
-        <v>4</v>
+        <v>33</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>703</v>
+        <v>706</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>704</v>
+        <v>707</v>
       </c>
       <c r="E188" s="18" t="s">
-        <v>705</v>
+        <v>708</v>
       </c>
       <c r="F188" s="8"/>
       <c r="G188" s="8"/>
       <c r="H188" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I188" s="8"/>
+      <c r="I188" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J188" s="8" t="s">
-        <v>706</v>
+        <v>709</v>
       </c>
       <c r="K188" s="12">
-        <v>369.0</v>
+        <v>347.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...18 lines deleted...]
-      <c r="I189" s="8" t="s">
+    <row r="189" spans="1:13" outlineLevel="1">
+      <c r="A189" s="14" t="s">
         <v>710</v>
       </c>
-      <c r="J189" s="8" t="s">
-[...40 lines deleted...]
-        <v>0</v>
+      <c r="E189" s="16"/>
+      <c r="K189" s="10"/>
+      <c r="M189" s="10"/>
+    </row>
+    <row r="190" spans="1:13" outlineLevel="2">
+      <c r="A190" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B190" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C190" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D190" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E190" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H190" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I190" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J190" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K190" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L190" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M190" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="E191" s="18" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="F191" s="8"/>
       <c r="G191" s="8"/>
       <c r="H191" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I191" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I191" s="8"/>
+      <c r="J191" s="8"/>
       <c r="K191" s="12">
-        <v>527.0</v>
+        <v>15.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>721</v>
+        <v>100</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>722</v>
+        <v>101</v>
       </c>
       <c r="E192" s="18" t="s">
-        <v>723</v>
+        <v>102</v>
       </c>
       <c r="F192" s="8"/>
-      <c r="G192" s="8"/>
+      <c r="G192" s="8" t="s">
+        <v>103</v>
+      </c>
       <c r="H192" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I192" s="8" t="s">
-        <v>724</v>
+        <v>104</v>
       </c>
       <c r="J192" s="8" t="s">
-        <v>725</v>
+        <v>105</v>
       </c>
       <c r="K192" s="12">
-        <v>38.0</v>
+        <v>134.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>726</v>
+        <v>714</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>727</v>
+        <v>715</v>
       </c>
       <c r="E193" s="18" t="s">
-        <v>728</v>
+        <v>716</v>
       </c>
       <c r="F193" s="8"/>
-      <c r="G193" s="8"/>
+      <c r="G193" s="8" t="s">
+        <v>717</v>
+      </c>
       <c r="H193" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I193" s="8" t="s">
-        <v>246</v>
+        <v>104</v>
       </c>
       <c r="J193" s="8" t="s">
-        <v>729</v>
+        <v>718</v>
       </c>
       <c r="K193" s="12">
-        <v>274.0</v>
+        <v>105.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
-        <v>730</v>
+        <v>719</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>731</v>
+        <v>720</v>
       </c>
       <c r="E194" s="18" t="s">
-        <v>732</v>
+        <v>721</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I194" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I194" s="8"/>
       <c r="J194" s="8" t="s">
-        <v>733</v>
+        <v>722</v>
       </c>
       <c r="K194" s="12">
-        <v>1463.0</v>
+        <v>369.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
-        <v>734</v>
+        <v>723</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>735</v>
+        <v>724</v>
       </c>
       <c r="E195" s="18" t="s">
-        <v>736</v>
+        <v>725</v>
       </c>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I195" s="8" t="s">
-        <v>115</v>
+        <v>726</v>
       </c>
       <c r="J195" s="8" t="s">
-        <v>737</v>
+        <v>727</v>
       </c>
       <c r="K195" s="12">
-        <v>829.0</v>
+        <v>164.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
-        <v>738</v>
+        <v>728</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>739</v>
+        <v>729</v>
       </c>
       <c r="E196" s="18" t="s">
-        <v>740</v>
+        <v>730</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I196" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I196" s="8"/>
       <c r="J196" s="8" t="s">
-        <v>742</v>
+        <v>731</v>
       </c>
       <c r="K196" s="12">
-        <v>197.0</v>
+        <v>319.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>743</v>
+        <v>732</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>744</v>
+        <v>733</v>
       </c>
       <c r="E197" s="18" t="s">
-        <v>745</v>
+        <v>734</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I197" s="8"/>
+      <c r="I197" s="8" t="s">
+        <v>735</v>
+      </c>
       <c r="J197" s="8" t="s">
-        <v>746</v>
+        <v>736</v>
       </c>
       <c r="K197" s="12">
-        <v>393.0</v>
+        <v>527.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>747</v>
+        <v>737</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>748</v>
+        <v>738</v>
       </c>
       <c r="E198" s="18" t="s">
-        <v>749</v>
+        <v>739</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I198" s="8"/>
+      <c r="I198" s="8" t="s">
+        <v>740</v>
+      </c>
       <c r="J198" s="8" t="s">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="K198" s="12">
-        <v>393.0</v>
+        <v>38.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>751</v>
+        <v>742</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="E199" s="18" t="s">
-        <v>752</v>
+        <v>744</v>
       </c>
       <c r="F199" s="8"/>
       <c r="G199" s="8"/>
       <c r="H199" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I199" s="8"/>
+      <c r="I199" s="8" t="s">
+        <v>242</v>
+      </c>
       <c r="J199" s="8" t="s">
-        <v>753</v>
+        <v>745</v>
       </c>
       <c r="K199" s="12">
-        <v>393.0</v>
+        <v>274.0</v>
       </c>
       <c r="L199" s="7"/>
       <c r="M199" s="12">
         <f>K199*L199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="15">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
       <c r="E200" s="18" t="s">
-        <v>756</v>
+        <v>748</v>
       </c>
       <c r="F200" s="8"/>
-      <c r="G200" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G200" s="8"/>
       <c r="H200" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I200" s="8" t="s">
-        <v>758</v>
+        <v>229</v>
       </c>
       <c r="J200" s="8" t="s">
-        <v>759</v>
+        <v>749</v>
       </c>
       <c r="K200" s="12">
-        <v>146.0</v>
+        <v>1463.0</v>
       </c>
       <c r="L200" s="7"/>
       <c r="M200" s="12">
         <f>K200*L200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="15">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
       <c r="E201" s="18" t="s">
-        <v>762</v>
+        <v>752</v>
       </c>
       <c r="F201" s="8"/>
       <c r="G201" s="8"/>
       <c r="H201" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I201" s="8" t="s">
-        <v>763</v>
+        <v>115</v>
       </c>
       <c r="J201" s="8" t="s">
-        <v>764</v>
+        <v>753</v>
       </c>
       <c r="K201" s="12">
-        <v>132.0</v>
+        <v>829.0</v>
       </c>
       <c r="L201" s="7"/>
       <c r="M201" s="12">
         <f>K201*L201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
-        <v>765</v>
+        <v>754</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>766</v>
+        <v>755</v>
       </c>
       <c r="E202" s="18" t="s">
-        <v>767</v>
+        <v>756</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8"/>
       <c r="H202" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I202" s="8" t="s">
-        <v>246</v>
+        <v>757</v>
       </c>
       <c r="J202" s="8" t="s">
-        <v>768</v>
+        <v>758</v>
       </c>
       <c r="K202" s="12">
-        <v>284.0</v>
+        <v>197.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>769</v>
+        <v>759</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>770</v>
+        <v>760</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>771</v>
+        <v>761</v>
       </c>
       <c r="F203" s="8"/>
-      <c r="G203" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G203" s="8"/>
       <c r="H203" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I203" s="8"/>
       <c r="J203" s="8" t="s">
-        <v>773</v>
+        <v>762</v>
       </c>
       <c r="K203" s="12">
-        <v>187.0</v>
+        <v>393.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>774</v>
+        <v>763</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>775</v>
+        <v>764</v>
       </c>
       <c r="E204" s="18" t="s">
-        <v>776</v>
+        <v>765</v>
       </c>
       <c r="F204" s="8"/>
       <c r="G204" s="8"/>
       <c r="H204" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I204" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I204" s="8"/>
       <c r="J204" s="8" t="s">
-        <v>777</v>
+        <v>766</v>
       </c>
       <c r="K204" s="12">
-        <v>761.0</v>
+        <v>393.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>779</v>
+        <v>764</v>
       </c>
       <c r="E205" s="18" t="s">
-        <v>780</v>
+        <v>768</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I205" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I205" s="8"/>
       <c r="J205" s="8" t="s">
-        <v>781</v>
+        <v>769</v>
       </c>
       <c r="K205" s="12">
-        <v>900.0</v>
+        <v>393.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="E206" s="18" t="s">
-        <v>784</v>
+        <v>772</v>
       </c>
       <c r="F206" s="8"/>
-      <c r="G206" s="8"/>
+      <c r="G206" s="8" t="s">
+        <v>773</v>
+      </c>
       <c r="H206" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I206" s="8" t="s">
-        <v>763</v>
+        <v>774</v>
       </c>
       <c r="J206" s="8" t="s">
-        <v>785</v>
+        <v>775</v>
       </c>
       <c r="K206" s="12">
-        <v>90.0</v>
+        <v>146.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
-        <v>786</v>
+        <v>776</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>787</v>
+        <v>777</v>
       </c>
       <c r="E207" s="18" t="s">
-        <v>788</v>
+        <v>778</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I207" s="8" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
       <c r="J207" s="8" t="s">
-        <v>789</v>
+        <v>780</v>
       </c>
       <c r="K207" s="12">
-        <v>201.0</v>
+        <v>132.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="15">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>790</v>
+        <v>781</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>791</v>
+        <v>782</v>
       </c>
       <c r="E208" s="18" t="s">
-        <v>792</v>
+        <v>783</v>
       </c>
       <c r="F208" s="8"/>
-      <c r="G208" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G208" s="8"/>
       <c r="H208" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I208" s="8" t="s">
-        <v>794</v>
+        <v>242</v>
       </c>
       <c r="J208" s="8" t="s">
-        <v>795</v>
+        <v>784</v>
       </c>
       <c r="K208" s="12">
-        <v>208.0</v>
+        <v>284.0</v>
       </c>
       <c r="L208" s="7"/>
       <c r="M208" s="12">
         <f>K208*L208</f>
         <v>0</v>
       </c>
     </row>
-    <row r="209" spans="1:13" outlineLevel="1">
-[...38 lines deleted...]
-      <c r="K210" s="13" t="s">
+    <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A209" s="15">
         <v>19</v>
       </c>
-      <c r="L210" s="4" t="s">
+      <c r="B209" s="7"/>
+      <c r="C209" s="8" t="s">
+        <v>785</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>786</v>
+      </c>
+      <c r="E209" s="18" t="s">
+        <v>787</v>
+      </c>
+      <c r="F209" s="8"/>
+      <c r="G209" s="8" t="s">
+        <v>788</v>
+      </c>
+      <c r="H209" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I209" s="8"/>
+      <c r="J209" s="8" t="s">
+        <v>789</v>
+      </c>
+      <c r="K209" s="12">
+        <v>187.0</v>
+      </c>
+      <c r="L209" s="7"/>
+      <c r="M209" s="12">
+        <f>K209*L209</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A210" s="15">
         <v>20</v>
       </c>
-      <c r="M210" s="11" t="s">
-        <v>21</v>
+      <c r="B210" s="7"/>
+      <c r="C210" s="8" t="s">
+        <v>790</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>791</v>
+      </c>
+      <c r="E210" s="18" t="s">
+        <v>792</v>
+      </c>
+      <c r="F210" s="8"/>
+      <c r="G210" s="8"/>
+      <c r="H210" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I210" s="8" t="s">
+        <v>779</v>
+      </c>
+      <c r="J210" s="8" t="s">
+        <v>793</v>
+      </c>
+      <c r="K210" s="12">
+        <v>761.0</v>
+      </c>
+      <c r="L210" s="7"/>
+      <c r="M210" s="12">
+        <f>K210*L210</f>
+        <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="15">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="D211" s="9"/>
+        <v>794</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>795</v>
+      </c>
       <c r="E211" s="18" t="s">
-        <v>67</v>
+        <v>796</v>
       </c>
       <c r="F211" s="8"/>
-      <c r="G211" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G211" s="8"/>
       <c r="H211" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I211" s="8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="J211" s="8"/>
+        <v>779</v>
+      </c>
+      <c r="J211" s="8" t="s">
+        <v>797</v>
+      </c>
       <c r="K211" s="12">
-        <v>299.0</v>
+        <v>900.0</v>
       </c>
       <c r="L211" s="7"/>
       <c r="M211" s="12">
         <f>K211*L211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>798</v>
+        <v>799</v>
       </c>
       <c r="E212" s="18" t="s">
-        <v>799</v>
+        <v>800</v>
       </c>
       <c r="F212" s="8"/>
-      <c r="G212" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G212" s="8"/>
       <c r="H212" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I212" s="8" t="s">
-        <v>606</v>
+        <v>779</v>
       </c>
       <c r="J212" s="8" t="s">
         <v>801</v>
       </c>
       <c r="K212" s="12">
-        <v>743.0</v>
+        <v>90.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
         <v>802</v>
       </c>
       <c r="D213" s="9" t="s">
         <v>803</v>
       </c>
       <c r="E213" s="18" t="s">
         <v>804</v>
       </c>
       <c r="F213" s="8"/>
-      <c r="G213" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G213" s="8"/>
       <c r="H213" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I213" s="8" t="s">
-        <v>606</v>
+        <v>779</v>
       </c>
       <c r="J213" s="8" t="s">
-        <v>806</v>
+        <v>805</v>
       </c>
       <c r="K213" s="12">
-        <v>443.0</v>
+        <v>201.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
+        <v>806</v>
+      </c>
+      <c r="D214" s="9" t="s">
         <v>807</v>
       </c>
-      <c r="D214" s="9" t="s">
+      <c r="E214" s="18" t="s">
         <v>808</v>
       </c>
-      <c r="E214" s="18" t="s">
+      <c r="F214" s="8"/>
+      <c r="G214" s="8" t="s">
         <v>809</v>
       </c>
-      <c r="F214" s="8"/>
-      <c r="G214" s="8"/>
       <c r="H214" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I214" s="8" t="s">
-        <v>223</v>
+        <v>810</v>
       </c>
       <c r="J214" s="8" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="K214" s="12">
-        <v>461.0</v>
+        <v>208.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13" outlineLevel="1">
       <c r="A215" s="14" t="s">
-        <v>811</v>
+        <v>812</v>
       </c>
       <c r="E215" s="16"/>
       <c r="K215" s="10"/>
       <c r="M215" s="10"/>
     </row>
     <row r="216" spans="1:13" outlineLevel="2">
       <c r="A216" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C216" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D216" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E216" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F216" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G216" s="4" t="s">
@@ -16436,1056 +16675,1243 @@
       <c r="H216" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J216" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K216" s="13" t="s">
         <v>19</v>
       </c>
       <c r="L216" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M216" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="15">
         <v>1</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
-        <v>812</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="D217" s="9"/>
       <c r="E217" s="18" t="s">
-        <v>814</v>
+        <v>67</v>
       </c>
       <c r="F217" s="8"/>
-      <c r="G217" s="8"/>
-[...6 lines deleted...]
-      </c>
+      <c r="G217" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="H217" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I217" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J217" s="8"/>
       <c r="K217" s="12">
-        <v>264.0</v>
+        <v>299.0</v>
       </c>
       <c r="L217" s="7"/>
       <c r="M217" s="12">
         <f>K217*L217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
         <v>2</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>816</v>
+        <v>813</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>817</v>
+        <v>814</v>
       </c>
       <c r="E218" s="18" t="s">
-        <v>818</v>
+        <v>815</v>
       </c>
       <c r="F218" s="8"/>
       <c r="G218" s="8" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>28.0</v>
+        <v>816</v>
+      </c>
+      <c r="H218" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I218" s="8" t="s">
-        <v>297</v>
+        <v>626</v>
       </c>
       <c r="J218" s="8" t="s">
-        <v>820</v>
+        <v>817</v>
       </c>
       <c r="K218" s="12">
-        <v>52.0</v>
+        <v>743.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
         <v>3</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
+        <v>818</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>819</v>
+      </c>
+      <c r="E219" s="18" t="s">
+        <v>820</v>
+      </c>
+      <c r="F219" s="8"/>
+      <c r="G219" s="8" t="s">
         <v>821</v>
       </c>
-      <c r="D219" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G219" s="8"/>
       <c r="H219" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I219" s="8" t="s">
-        <v>824</v>
+        <v>626</v>
       </c>
       <c r="J219" s="8" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="K219" s="12">
-        <v>142.0</v>
+        <v>443.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
-    <row r="220" spans="1:13" outlineLevel="1">
-      <c r="A220" s="14" t="s">
+    <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A220" s="15">
+        <v>4</v>
+      </c>
+      <c r="B220" s="7"/>
+      <c r="C220" s="8" t="s">
+        <v>823</v>
+      </c>
+      <c r="D220" s="9" t="s">
+        <v>824</v>
+      </c>
+      <c r="E220" s="18" t="s">
+        <v>825</v>
+      </c>
+      <c r="F220" s="8"/>
+      <c r="G220" s="8"/>
+      <c r="H220" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I220" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="J220" s="8" t="s">
         <v>826</v>
       </c>
-      <c r="E220" s="16"/>
-[...4 lines deleted...]
-      <c r="A221" s="2" t="s">
+      <c r="K220" s="12">
+        <v>461.0</v>
+      </c>
+      <c r="L220" s="7"/>
+      <c r="M220" s="12">
+        <f>K220*L220</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:13" outlineLevel="1">
+      <c r="A221" s="14" t="s">
+        <v>827</v>
+      </c>
+      <c r="E221" s="16"/>
+      <c r="K221" s="10"/>
+      <c r="M221" s="10"/>
+    </row>
+    <row r="222" spans="1:13" outlineLevel="2">
+      <c r="A222" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B221" s="3" t="s">
+      <c r="B222" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C221" s="4" t="s">
+      <c r="C222" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D221" s="3" t="s">
+      <c r="D222" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E221" s="17" t="s">
+      <c r="E222" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F221" s="4" t="s">
+      <c r="F222" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G221" s="4" t="s">
+      <c r="G222" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H221" s="5" t="s">
+      <c r="H222" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I221" s="4" t="s">
+      <c r="I222" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J221" s="3" t="s">
+      <c r="J222" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K221" s="13" t="s">
+      <c r="K222" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L221" s="4" t="s">
+      <c r="L222" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M221" s="11" t="s">
+      <c r="M222" s="11" t="s">
         <v>21</v>
-      </c>
-[...32 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E223" s="18" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="F223" s="8"/>
-      <c r="G223" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G223" s="8"/>
+      <c r="H223" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I223" s="8"/>
       <c r="J223" s="8" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="K223" s="12">
-        <v>965.0</v>
+        <v>264.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>838</v>
+        <v>833</v>
       </c>
       <c r="E224" s="18" t="s">
-        <v>839</v>
+        <v>834</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8" t="s">
-        <v>840</v>
+        <v>835</v>
       </c>
       <c r="H224" s="7">
-        <v>25.0</v>
+        <v>28.0</v>
       </c>
       <c r="I224" s="8" t="s">
-        <v>64</v>
+        <v>302</v>
       </c>
       <c r="J224" s="8" t="s">
-        <v>841</v>
+        <v>836</v>
       </c>
       <c r="K224" s="12">
-        <v>169.0</v>
+        <v>52.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>111</v>
+        <v>837</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>112</v>
+        <v>838</v>
       </c>
       <c r="E225" s="18" t="s">
-        <v>113</v>
+        <v>839</v>
       </c>
       <c r="F225" s="8"/>
-      <c r="G225" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G225" s="8"/>
       <c r="H225" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I225" s="8" t="s">
-        <v>115</v>
+        <v>840</v>
       </c>
       <c r="J225" s="8" t="s">
-        <v>116</v>
+        <v>841</v>
       </c>
       <c r="K225" s="12">
-        <v>977.0</v>
+        <v>142.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...40 lines deleted...]
-      <c r="C227" s="8" t="s">
+    <row r="226" spans="1:13" outlineLevel="1">
+      <c r="A226" s="14" t="s">
         <v>842</v>
       </c>
-      <c r="D227" s="9" t="s">
-[...22 lines deleted...]
-        <v>0</v>
+      <c r="E226" s="16"/>
+      <c r="K226" s="10"/>
+      <c r="M226" s="10"/>
+    </row>
+    <row r="227" spans="1:13" outlineLevel="2">
+      <c r="A227" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B227" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C227" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E227" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F227" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G227" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H227" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I227" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J227" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K227" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L227" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M227" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="E228" s="18" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="F228" s="8"/>
       <c r="G228" s="8" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>8.0</v>
+        <v>846</v>
+      </c>
+      <c r="H228" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I228" s="8"/>
       <c r="J228" s="8" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="K228" s="12">
-        <v>36.0</v>
+        <v>174.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
-    <row r="229" spans="1:13" outlineLevel="1">
-      <c r="A229" s="14" t="s">
+    <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A229" s="15">
+        <v>2</v>
+      </c>
+      <c r="B229" s="7"/>
+      <c r="C229" s="8" t="s">
+        <v>848</v>
+      </c>
+      <c r="D229" s="9" t="s">
+        <v>849</v>
+      </c>
+      <c r="E229" s="18" t="s">
+        <v>850</v>
+      </c>
+      <c r="F229" s="8"/>
+      <c r="G229" s="8" t="s">
+        <v>851</v>
+      </c>
+      <c r="H229" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I229" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="J229" s="8" t="s">
         <v>852</v>
       </c>
-      <c r="E229" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K229" s="12">
+        <v>965.0</v>
+      </c>
+      <c r="L229" s="7"/>
+      <c r="M229" s="12">
+        <f>K229*L229</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="230" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A230" s="15">
+        <v>3</v>
+      </c>
+      <c r="B230" s="7"/>
+      <c r="C230" s="8" t="s">
+        <v>853</v>
+      </c>
+      <c r="D230" s="9" t="s">
+        <v>854</v>
+      </c>
+      <c r="E230" s="18" t="s">
+        <v>855</v>
+      </c>
+      <c r="F230" s="8"/>
+      <c r="G230" s="8" t="s">
+        <v>856</v>
+      </c>
+      <c r="H230" s="7">
+        <v>25.0</v>
+      </c>
+      <c r="I230" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J230" s="8" t="s">
+        <v>857</v>
+      </c>
+      <c r="K230" s="12">
+        <v>169.0</v>
+      </c>
+      <c r="L230" s="7"/>
+      <c r="M230" s="12">
+        <f>K230*L230</f>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
-        <v>89</v>
+        <v>111</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>90</v>
+        <v>112</v>
       </c>
       <c r="E231" s="18" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="F231" s="8"/>
-      <c r="G231" s="8"/>
+      <c r="G231" s="8" t="s">
+        <v>114</v>
+      </c>
       <c r="H231" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I231" s="8" t="s">
-        <v>92</v>
+        <v>115</v>
       </c>
       <c r="J231" s="8" t="s">
-        <v>93</v>
+        <v>116</v>
       </c>
       <c r="K231" s="12">
-        <v>753.0</v>
+        <v>977.0</v>
       </c>
       <c r="L231" s="7"/>
       <c r="M231" s="12">
         <f>K231*L231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>94</v>
+        <v>106</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="E232" s="18" t="s">
-        <v>96</v>
+        <v>108</v>
       </c>
       <c r="F232" s="8"/>
       <c r="G232" s="8" t="s">
-        <v>97</v>
+        <v>109</v>
       </c>
       <c r="H232" s="7">
-        <v>6.0</v>
+        <v>2.0</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>98</v>
+        <v>42</v>
       </c>
       <c r="J232" s="8" t="s">
-        <v>99</v>
+        <v>110</v>
       </c>
       <c r="K232" s="12">
-        <v>171.0</v>
+        <v>237.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
-        <v>853</v>
+        <v>858</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>854</v>
+        <v>859</v>
       </c>
       <c r="E233" s="18" t="s">
-        <v>855</v>
+        <v>860</v>
       </c>
       <c r="F233" s="8"/>
       <c r="G233" s="8" t="s">
-        <v>97</v>
-[...6 lines deleted...]
-      </c>
+        <v>861</v>
+      </c>
+      <c r="H233" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I233" s="8"/>
       <c r="J233" s="8" t="s">
-        <v>856</v>
+        <v>862</v>
       </c>
       <c r="K233" s="12">
-        <v>171.0</v>
+        <v>657.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>80</v>
+        <v>863</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>81</v>
+        <v>864</v>
       </c>
       <c r="E234" s="18" t="s">
-        <v>82</v>
+        <v>865</v>
       </c>
       <c r="F234" s="8"/>
-      <c r="G234" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G234" s="8" t="s">
+        <v>866</v>
+      </c>
+      <c r="H234" s="7">
+        <v>8.0</v>
+      </c>
+      <c r="I234" s="8"/>
       <c r="J234" s="8" t="s">
-        <v>84</v>
+        <v>867</v>
       </c>
       <c r="K234" s="12">
-        <v>130.0</v>
+        <v>36.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
-    <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...62 lines deleted...]
-      <c r="K236" s="12">
+    <row r="235" spans="1:13" outlineLevel="1">
+      <c r="A235" s="14" t="s">
+        <v>868</v>
+      </c>
+      <c r="E235" s="16"/>
+      <c r="K235" s="10"/>
+      <c r="M235" s="10"/>
+    </row>
+    <row r="236" spans="1:13" outlineLevel="2">
+      <c r="A236" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B236" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C236" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D236" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E236" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F236" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G236" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H236" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I236" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J236" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K236" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L236" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M236" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A237" s="15">
+        <v>1</v>
+      </c>
+      <c r="B237" s="7"/>
+      <c r="C237" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D237" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="E237" s="18" t="s">
+        <v>91</v>
+      </c>
+      <c r="F237" s="8"/>
+      <c r="G237" s="8"/>
+      <c r="H237" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I237" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="J237" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="K237" s="12">
+        <v>753.0</v>
+      </c>
+      <c r="L237" s="7"/>
+      <c r="M237" s="12">
+        <f>K237*L237</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A238" s="15">
+        <v>2</v>
+      </c>
+      <c r="B238" s="7"/>
+      <c r="C238" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D238" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E238" s="18" t="s">
+        <v>96</v>
+      </c>
+      <c r="F238" s="8"/>
+      <c r="G238" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="H238" s="7">
+        <v>6.0</v>
+      </c>
+      <c r="I238" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="J238" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="K238" s="12">
         <v>171.0</v>
       </c>
-      <c r="L236" s="7"/>
-[...51 lines deleted...]
-        <v>21</v>
+      <c r="L238" s="7"/>
+      <c r="M238" s="12">
+        <f>K238*L238</f>
+        <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B239" s="7"/>
       <c r="C239" s="8" t="s">
-        <v>858</v>
+        <v>869</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>859</v>
+        <v>870</v>
       </c>
       <c r="E239" s="18" t="s">
-        <v>860</v>
+        <v>871</v>
       </c>
       <c r="F239" s="8"/>
       <c r="G239" s="8" t="s">
-        <v>861</v>
+        <v>97</v>
       </c>
       <c r="H239" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I239" s="8"/>
+      <c r="I239" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="J239" s="8" t="s">
-        <v>862</v>
+        <v>872</v>
       </c>
       <c r="K239" s="12">
-        <v>930.0</v>
+        <v>171.0</v>
       </c>
       <c r="L239" s="7"/>
       <c r="M239" s="12">
         <f>K239*L239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
-        <v>863</v>
+        <v>80</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>864</v>
+        <v>81</v>
       </c>
       <c r="E240" s="18" t="s">
-        <v>865</v>
+        <v>82</v>
       </c>
       <c r="F240" s="8"/>
       <c r="G240" s="8"/>
       <c r="H240" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I240" s="8" t="s">
-        <v>866</v>
+        <v>83</v>
       </c>
       <c r="J240" s="8" t="s">
-        <v>867</v>
+        <v>84</v>
       </c>
       <c r="K240" s="12">
-        <v>960.0</v>
+        <v>130.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
-        <v>868</v>
+        <v>44</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>869</v>
+        <v>45</v>
       </c>
       <c r="E241" s="18" t="s">
-        <v>870</v>
+        <v>46</v>
       </c>
       <c r="F241" s="8"/>
-      <c r="G241" s="8"/>
+      <c r="G241" s="8" t="s">
+        <v>47</v>
+      </c>
       <c r="H241" s="7">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
       <c r="I241" s="8" t="s">
-        <v>866</v>
+        <v>48</v>
       </c>
       <c r="J241" s="8" t="s">
-        <v>871</v>
+        <v>49</v>
       </c>
       <c r="K241" s="12">
-        <v>90.0</v>
+        <v>513.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
-        <v>872</v>
+        <v>60</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>873</v>
+        <v>61</v>
       </c>
       <c r="E242" s="18" t="s">
-        <v>874</v>
+        <v>62</v>
       </c>
       <c r="F242" s="8"/>
-      <c r="G242" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G242" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="H242" s="7">
+        <v>2.0</v>
       </c>
       <c r="I242" s="8" t="s">
-        <v>875</v>
+        <v>64</v>
       </c>
       <c r="J242" s="8" t="s">
-        <v>876</v>
+        <v>65</v>
       </c>
       <c r="K242" s="12">
-        <v>131.0</v>
+        <v>171.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
-    <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...64 lines deleted...]
-        <v>0</v>
+    <row r="243" spans="1:13" outlineLevel="1">
+      <c r="A243" s="14" t="s">
+        <v>873</v>
+      </c>
+      <c r="E243" s="16"/>
+      <c r="K243" s="10"/>
+      <c r="M243" s="10"/>
+    </row>
+    <row r="244" spans="1:13" outlineLevel="2">
+      <c r="A244" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C244" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D244" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E244" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F244" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G244" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H244" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I244" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J244" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K244" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L244" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M244" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
-        <v>885</v>
+        <v>874</v>
       </c>
       <c r="D245" s="9" t="s">
-        <v>886</v>
+        <v>875</v>
       </c>
       <c r="E245" s="18" t="s">
-        <v>887</v>
+        <v>876</v>
       </c>
       <c r="F245" s="8"/>
       <c r="G245" s="8" t="s">
-        <v>888</v>
+        <v>877</v>
       </c>
       <c r="H245" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I245" s="8"/>
       <c r="J245" s="8" t="s">
-        <v>889</v>
+        <v>878</v>
       </c>
       <c r="K245" s="12">
-        <v>220.0</v>
+        <v>930.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
-        <v>890</v>
+        <v>879</v>
       </c>
       <c r="D246" s="9" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="E246" s="18" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
       <c r="F246" s="8"/>
       <c r="G246" s="8"/>
       <c r="H246" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I246" s="8" t="s">
-        <v>866</v>
+        <v>882</v>
       </c>
       <c r="J246" s="8" t="s">
-        <v>893</v>
+        <v>883</v>
       </c>
       <c r="K246" s="12">
-        <v>1512.0</v>
+        <v>960.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
-    <row r="247" spans="1:13">
-      <c r="K247" t="s">
+    <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A247" s="15">
+        <v>3</v>
+      </c>
+      <c r="B247" s="7"/>
+      <c r="C247" s="8" t="s">
+        <v>884</v>
+      </c>
+      <c r="D247" s="9" t="s">
+        <v>885</v>
+      </c>
+      <c r="E247" s="18" t="s">
+        <v>886</v>
+      </c>
+      <c r="F247" s="8"/>
+      <c r="G247" s="8"/>
+      <c r="H247" s="7">
+        <v>6.0</v>
+      </c>
+      <c r="I247" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="J247" s="8" t="s">
+        <v>887</v>
+      </c>
+      <c r="K247" s="12">
+        <v>90.0</v>
+      </c>
+      <c r="L247" s="7"/>
+      <c r="M247" s="12">
+        <f>K247*L247</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A248" s="15">
+        <v>4</v>
+      </c>
+      <c r="B248" s="7"/>
+      <c r="C248" s="8" t="s">
+        <v>888</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>889</v>
+      </c>
+      <c r="E248" s="18" t="s">
+        <v>890</v>
+      </c>
+      <c r="F248" s="8"/>
+      <c r="G248" s="8"/>
+      <c r="H248" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I248" s="8" t="s">
+        <v>891</v>
+      </c>
+      <c r="J248" s="8" t="s">
+        <v>892</v>
+      </c>
+      <c r="K248" s="12">
+        <v>131.0</v>
+      </c>
+      <c r="L248" s="7"/>
+      <c r="M248" s="12">
+        <f>K248*L248</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A249" s="15">
+        <v>5</v>
+      </c>
+      <c r="B249" s="7"/>
+      <c r="C249" s="8" t="s">
+        <v>893</v>
+      </c>
+      <c r="D249" s="9" t="s">
         <v>894</v>
       </c>
-      <c r="L247">
-[...4 lines deleted...]
-        <f>SUM(M11:M246)</f>
+      <c r="E249" s="18" t="s">
+        <v>895</v>
+      </c>
+      <c r="F249" s="8"/>
+      <c r="G249" s="8"/>
+      <c r="H249" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I249" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="J249" s="8" t="s">
+        <v>896</v>
+      </c>
+      <c r="K249" s="12">
+        <v>1500.0</v>
+      </c>
+      <c r="L249" s="7"/>
+      <c r="M249" s="12">
+        <f>K249*L249</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A250" s="15">
+        <v>6</v>
+      </c>
+      <c r="B250" s="7"/>
+      <c r="C250" s="8" t="s">
+        <v>897</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>898</v>
+      </c>
+      <c r="E250" s="18" t="s">
+        <v>899</v>
+      </c>
+      <c r="F250" s="8"/>
+      <c r="G250" s="8"/>
+      <c r="H250" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I250" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="J250" s="8" t="s">
+        <v>900</v>
+      </c>
+      <c r="K250" s="12">
+        <v>862.0</v>
+      </c>
+      <c r="L250" s="7"/>
+      <c r="M250" s="12">
+        <f>K250*L250</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A251" s="15">
+        <v>7</v>
+      </c>
+      <c r="B251" s="7"/>
+      <c r="C251" s="8" t="s">
+        <v>901</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>902</v>
+      </c>
+      <c r="E251" s="18" t="s">
+        <v>903</v>
+      </c>
+      <c r="F251" s="8"/>
+      <c r="G251" s="8" t="s">
+        <v>904</v>
+      </c>
+      <c r="H251" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I251" s="8"/>
+      <c r="J251" s="8" t="s">
+        <v>905</v>
+      </c>
+      <c r="K251" s="12">
+        <v>220.0</v>
+      </c>
+      <c r="L251" s="7"/>
+      <c r="M251" s="12">
+        <f>K251*L251</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A252" s="15">
+        <v>8</v>
+      </c>
+      <c r="B252" s="7"/>
+      <c r="C252" s="8" t="s">
+        <v>906</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="E252" s="18" t="s">
+        <v>908</v>
+      </c>
+      <c r="F252" s="8"/>
+      <c r="G252" s="8"/>
+      <c r="H252" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I252" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="J252" s="8" t="s">
+        <v>909</v>
+      </c>
+      <c r="K252" s="12">
+        <v>1512.0</v>
+      </c>
+      <c r="L252" s="7"/>
+      <c r="M252" s="12">
+        <f>K252*L252</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13">
+      <c r="K253" t="s">
+        <v>910</v>
+      </c>
+      <c r="L253">
+        <f>SUM(L11:L252)</f>
+        <v>0</v>
+      </c>
+      <c r="M253">
+        <f>SUM(M11:M252)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A31:M31"/>
-    <mergeCell ref="A133:M133"/>
-[...3 lines deleted...]
-    <mergeCell ref="A209:M209"/>
+    <mergeCell ref="A131:M131"/>
+    <mergeCell ref="A150:M150"/>
+    <mergeCell ref="A154:M154"/>
+    <mergeCell ref="A189:M189"/>
     <mergeCell ref="A215:M215"/>
-    <mergeCell ref="A220:M220"/>
-[...1 lines deleted...]
-    <mergeCell ref="A237:M237"/>
+    <mergeCell ref="A221:M221"/>
+    <mergeCell ref="A226:M226"/>
+    <mergeCell ref="A235:M235"/>
+    <mergeCell ref="A243:M243"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_23"/>
@@ -17561,148 +17987,154 @@
     <hyperlink ref="C106" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_117"/>
-    <hyperlink ref="C131" r:id="rId_hyperlink_118"/>
-    <hyperlink ref="C132" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="C145" r:id="rId_hyperlink_128"/>
-[...7 lines deleted...]
-    <hyperlink ref="C155" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="C185" r:id="rId_hyperlink_164"/>
-[...4 lines deleted...]
-    <hyperlink ref="C190" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C183" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="C184" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C185" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_187"/>
-    <hyperlink ref="C211" r:id="rId_hyperlink_188"/>
-[...11 lines deleted...]
-    <hyperlink ref="C227" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C217" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_201"/>
-    <hyperlink ref="C231" r:id="rId_hyperlink_202"/>
-[...10 lines deleted...]
-    <hyperlink ref="C244" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="C229" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="C230" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="C231" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C237" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="C238" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C239" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="C247" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_221"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>