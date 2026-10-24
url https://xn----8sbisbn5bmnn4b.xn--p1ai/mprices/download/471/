--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -1,89 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="911">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="897">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:48:50</t>
+    <t>Актуальность прайса на: 2026-10-24 07:57:16</t>
   </si>
   <si>
     <t>Занимательные игрушки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -861,50 +861,89 @@
   <si>
     <t>8181-70</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча 8181-70</t>
   </si>
   <si>
     <t>2000000074023</t>
   </si>
   <si>
     <t>8181-70_red</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча 8181-70 Красный</t>
   </si>
   <si>
     <t>8181-70_blue</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча 8181-70 синий</t>
   </si>
   <si>
     <t>2000000075242</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png</t>
+  </si>
+  <si>
+    <t>1026-172X_red</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X Красный</t>
+  </si>
+  <si>
+    <t>2000000076270</t>
+  </si>
+  <si>
+    <t>1026-172X_blue</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X синий</t>
+  </si>
+  <si>
+    <t>2000000076287</t>
+  </si>
+  <si>
+    <t>1026-172X_violet</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X Фиолетовый</t>
+  </si>
+  <si>
+    <t>2000000076294</t>
+  </si>
+  <si>
+    <t>1026-172X_orange</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X Оранжевый</t>
+  </si>
+  <si>
+    <t>2000000076300</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg</t>
   </si>
   <si>
     <t>801-9_белый</t>
   </si>
   <si>
     <t>Антистресс игрушка Таба Сквиш ЛАПКА XL 10*11 см (ВЫБОР ВЕТА: черная/белая) 1 шт в ассортименте 801-9 Белый</t>
   </si>
   <si>
     <t>2000000053110</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg</t>
   </si>
   <si>
     <t>801-6</t>
   </si>
   <si>
     <t>Набор 2 шт Антистресс игрушка Таба Сквиш ЛАПКА 6*7 см (прозрачная) 801-6</t>
   </si>
   <si>
     <t>2000206062947</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg</t>
@@ -1644,189 +1683,108 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg</t>
   </si>
   <si>
     <t>2021-01</t>
   </si>
   <si>
     <t>Антистресс тянучка / мялка / сквиш Милые зверюшки в ассортименте 2021-01</t>
   </si>
   <si>
     <t>2000000043807</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png</t>
   </si>
   <si>
     <t>63-57</t>
   </si>
   <si>
     <t>Антистресс игрушка / мялка / СВКИШ Большой апельсин 25*25*15 см 63-57</t>
   </si>
   <si>
     <t>Fidget Спиннеры</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg</t>
-[...52 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg</t>
   </si>
   <si>
     <t>7035</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча в ассортименте 7035</t>
   </si>
   <si>
     <t>2000000002729</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Спиннер металл Острые лучи в ассортименте 206</t>
   </si>
   <si>
     <t>2000000002835</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg</t>
-[...8 lines deleted...]
-    <t>2000000002842</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/74423/74423.750x0.jpg</t>
   </si>
   <si>
     <t>204_gold</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча 204 Золотой</t>
   </si>
   <si>
     <t>2000000074092</t>
   </si>
   <si>
-    <t>204_grey</t>
-[...7 lines deleted...]
-  <si>
     <t>204_blue</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча 204 синий</t>
   </si>
   <si>
     <t>2000000074115</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча фигурный в ассортименте 208</t>
   </si>
   <si>
     <t>2000000002859</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg</t>
-[...8 lines deleted...]
-    <t>2000000002866</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/58204/58204.750x0.jpg</t>
   </si>
   <si>
     <t>2608-01A_black</t>
   </si>
   <si>
     <t>Спиннер металл 3 луча Brilliant в банке 2608-01A Черный</t>
   </si>
   <si>
     <t>2000000073682</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg</t>
   </si>
   <si>
     <t>015-15</t>
   </si>
   <si>
     <t>Спиннер металл 6 лучей Синий металлик 015-15</t>
   </si>
   <si>
     <t>2000000003023</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg</t>
   </si>
@@ -2899,51 +2857,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71665.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9691.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9692.JPG"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288.96x96102.JPG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494.96x96114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500.96x96115.jpeg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508.96x96116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63008.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38976.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355.96x96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174.96x96176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876.96x96185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840.96x96186.jpeg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898.96x96188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595.96x96190.jpeg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96194.JPG"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056.96x96195.JPG"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556.96x96200.JPG"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321.96x96219.jpeg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496.96x96220.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66764.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43204.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51484.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52607.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52610.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54047.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56667.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64085.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66392.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65594.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65597.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65621.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66654.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66765.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68464.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68396.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70406.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70695.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70658.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70968.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71091.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71564.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71665.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71951.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71980.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72073.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72077.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72078.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72110.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72111.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73055.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71866.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71858.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42089.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46519.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38412.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38410.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38400.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38399.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57844.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39321.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22846.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68462.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70073.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42531.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42394.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63320.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43906.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48310.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48309.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48311.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49901.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47604.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42747.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42528.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42944.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46310.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49741.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47712.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43209.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46321.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46322.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49719.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9695.JPG"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41971.96x9696.JPG"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49920.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42722.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42744.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42745.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43436.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43783.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46511.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46512.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47336.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48288.96x96106.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49599.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51441.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51450.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52701.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54518.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54585.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58057.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59190.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62393.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19843.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59920.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52494.96x96118.jpeg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52500.96x96119.jpeg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67508.96x96120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63001.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74423.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63009.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58204.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355.96x96129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39089.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68417.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68675.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71658.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71657.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71644.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71634.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68674.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68673.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68672.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70349.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9442.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23585.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33723.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36086.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36087.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36088.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35976.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36063.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35977.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36064.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35633.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35954.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35955.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45538.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69062.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69063.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44163.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45389.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50919.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68729.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69883.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69975.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70174.96x96171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70418.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70470.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70974.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69937.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69936.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30173.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876.96x96180.jpeg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50840.96x96181.jpeg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49982.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898.96x96183.jpeg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64595.96x96185.jpeg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6142.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21260.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40125.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54063.96x96189.JPG"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056.96x96190.JPG"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70706.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45962.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27568.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70751.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41556.96x96195.JPG"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39383.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39073.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39072.96x96198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38498.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28773.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25634.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25277.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17555.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18282.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24783.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39082.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33195.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65532.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65507.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65508.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71442.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50321.96x96214.jpeg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69496.96x96215.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4594,4947 +4552,4797 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_30607" descr=""/>
+        <xdr:cNvPr id="57" name="product_32819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_30601" descr=""/>
+        <xdr:cNvPr id="58" name="product_32820" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_666" descr=""/>
+        <xdr:cNvPr id="59" name="product_32821" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_20073" descr=""/>
+        <xdr:cNvPr id="60" name="product_32822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_654" descr=""/>
+        <xdr:cNvPr id="61" name="product_30607" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_653" descr=""/>
+        <xdr:cNvPr id="62" name="product_30601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_652" descr=""/>
+        <xdr:cNvPr id="63" name="product_666" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_651" descr=""/>
+        <xdr:cNvPr id="64" name="product_20073" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_650" descr=""/>
+        <xdr:cNvPr id="65" name="product_654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_23785" descr=""/>
+        <xdr:cNvPr id="66" name="product_653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_15965" descr=""/>
+        <xdr:cNvPr id="67" name="product_652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_15967" descr=""/>
+        <xdr:cNvPr id="68" name="product_651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_1197" descr=""/>
+        <xdr:cNvPr id="69" name="product_650" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_28185" descr=""/>
+        <xdr:cNvPr id="70" name="product_23785" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_29445" descr=""/>
+        <xdr:cNvPr id="71" name="product_15965" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_18251" descr=""/>
+        <xdr:cNvPr id="72" name="product_15967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_18216" descr=""/>
+        <xdr:cNvPr id="73" name="product_1197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_24555" descr=""/>
+        <xdr:cNvPr id="74" name="product_28185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_18873" descr=""/>
+        <xdr:cNvPr id="75" name="product_29445" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_20539" descr=""/>
+        <xdr:cNvPr id="76" name="product_18251" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_20540" descr=""/>
+        <xdr:cNvPr id="77" name="product_18216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_20538" descr=""/>
+        <xdr:cNvPr id="78" name="product_24555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_20985" descr=""/>
+        <xdr:cNvPr id="79" name="product_18873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_20391" descr=""/>
+        <xdr:cNvPr id="80" name="product_20539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_18247" descr=""/>
+        <xdr:cNvPr id="81" name="product_20540" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_18254" descr=""/>
+        <xdr:cNvPr id="82" name="product_20538" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_18428" descr=""/>
+        <xdr:cNvPr id="83" name="product_20985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_19998" descr=""/>
+        <xdr:cNvPr id="84" name="product_20391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_20397" descr=""/>
+        <xdr:cNvPr id="85" name="product_18247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_20425" descr=""/>
+        <xdr:cNvPr id="86" name="product_18254" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_18535" descr=""/>
+        <xdr:cNvPr id="87" name="product_18428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_20001" descr=""/>
+        <xdr:cNvPr id="88" name="product_19998" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_20002" descr=""/>
+        <xdr:cNvPr id="89" name="product_20397" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_20807" descr=""/>
+        <xdr:cNvPr id="90" name="product_20425" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_24668" descr=""/>
+        <xdr:cNvPr id="91" name="product_18535" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_24669" descr=""/>
+        <xdr:cNvPr id="92" name="product_20001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_20983" descr=""/>
+        <xdr:cNvPr id="93" name="product_20002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_18233" descr=""/>
+        <xdr:cNvPr id="94" name="product_20807" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_18354" descr=""/>
+        <xdr:cNvPr id="95" name="product_24668" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_18355" descr=""/>
+        <xdr:cNvPr id="96" name="product_24669" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_18651" descr=""/>
+        <xdr:cNvPr id="97" name="product_20983" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_18823" descr=""/>
+        <xdr:cNvPr id="98" name="product_18233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_20071" descr=""/>
+        <xdr:cNvPr id="99" name="product_18354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_20072" descr=""/>
+        <xdr:cNvPr id="100" name="product_18355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_20273" descr=""/>
+        <xdr:cNvPr id="101" name="product_18651" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_20534" descr=""/>
+        <xdr:cNvPr id="102" name="product_18823" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20819" descr=""/>
+        <xdr:cNvPr id="103" name="product_20071" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_21302" descr=""/>
+        <xdr:cNvPr id="104" name="product_20072" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_21303" descr=""/>
+        <xdr:cNvPr id="105" name="product_20273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_21753" descr=""/>
+        <xdr:cNvPr id="106" name="product_20534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_22612" descr=""/>
+        <xdr:cNvPr id="107" name="product_20819" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_22619" descr=""/>
+        <xdr:cNvPr id="108" name="product_21302" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_23855" descr=""/>
+        <xdr:cNvPr id="109" name="product_21303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_24210" descr=""/>
+        <xdr:cNvPr id="110" name="product_21753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_25658" descr=""/>
+        <xdr:cNvPr id="111" name="product_22612" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_1126" descr=""/>
+        <xdr:cNvPr id="112" name="product_22619" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_18241" descr=""/>
+        <xdr:cNvPr id="113" name="product_23855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_21595" descr=""/>
+        <xdr:cNvPr id="114" name="product_24210" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_21596" descr=""/>
+        <xdr:cNvPr id="115" name="product_25658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_28060" descr=""/>
+        <xdr:cNvPr id="116" name="product_1126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="117" name="product_18241" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="118" name="product_21595" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_25825" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="119" name="product_21596" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_32646" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="120" name="product_32648" descr=""/>
+        <xdr:cNvPr id="120" name="product_28060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_32649" descr=""/>
+        <xdr:cNvPr id="121" name="product_1218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_32650" descr=""/>
+        <xdr:cNvPr id="122" name="product_1229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_1218" descr=""/>
+        <xdr:cNvPr id="123" name="product_32700" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_1229" descr=""/>
+        <xdr:cNvPr id="124" name="product_32702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_1230" descr=""/>
+        <xdr:cNvPr id="125" name="product_1231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_32700" descr=""/>
+        <xdr:cNvPr id="126" name="product_32656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_32701" descr=""/>
+        <xdr:cNvPr id="127" name="product_1245" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_32702" descr=""/>
+        <xdr:cNvPr id="128" name="product_1247" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>144</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="129" name="product_1231" descr=""/>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_32614" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>145</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="130" name="product_1232" descr=""/>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_29641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>146</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="131" name="product_32656" descr=""/>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>147</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="132" name="product_1245" descr=""/>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_28581" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="133" name="product_1247" descr=""/>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="133" name="product_28728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>151</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="134" name="product_32614" descr=""/>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="134" name="product_30285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>152</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="135" name="product_29641" descr=""/>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_30460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_717" descr=""/>
+        <xdr:cNvPr id="136" name="product_30463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_28581" descr=""/>
+        <xdr:cNvPr id="137" name="product_30475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_28728" descr=""/>
+        <xdr:cNvPr id="138" name="product_30486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_30285" descr=""/>
+        <xdr:cNvPr id="139" name="product_30489" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_30460" descr=""/>
+        <xdr:cNvPr id="140" name="product_28725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_30463" descr=""/>
+        <xdr:cNvPr id="141" name="product_28724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_30475" descr=""/>
+        <xdr:cNvPr id="142" name="product_28722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_30486" descr=""/>
+        <xdr:cNvPr id="143" name="product_29626" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_30489" descr=""/>
+        <xdr:cNvPr id="144" name="product_29625" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_28725" descr=""/>
+        <xdr:cNvPr id="145" name="product_771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_28724" descr=""/>
+        <xdr:cNvPr id="146" name="product_756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_28722" descr=""/>
+        <xdr:cNvPr id="147" name="product_889" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_29626" descr=""/>
+        <xdr:cNvPr id="148" name="product_830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_29625" descr=""/>
+        <xdr:cNvPr id="149" name="product_718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_771" descr=""/>
+        <xdr:cNvPr id="150" name="product_747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_756" descr=""/>
+        <xdr:cNvPr id="151" name="product_751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_889" descr=""/>
+        <xdr:cNvPr id="152" name="product_752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_830" descr=""/>
+        <xdr:cNvPr id="153" name="product_742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_718" descr=""/>
+        <xdr:cNvPr id="154" name="product_744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_747" descr=""/>
+        <xdr:cNvPr id="155" name="product_721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_751" descr=""/>
+        <xdr:cNvPr id="156" name="product_743" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_752" descr=""/>
+        <xdr:cNvPr id="157" name="product_745" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_742" descr=""/>
+        <xdr:cNvPr id="158" name="product_719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_744" descr=""/>
+        <xdr:cNvPr id="159" name="product_735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_721" descr=""/>
+        <xdr:cNvPr id="160" name="product_736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_743" descr=""/>
+        <xdr:cNvPr id="161" name="product_19426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_745" descr=""/>
+        <xdr:cNvPr id="162" name="product_28990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_719" descr=""/>
+        <xdr:cNvPr id="163" name="product_28991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>183</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="164" name="product_735" descr=""/>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_19009" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>184</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="165" name="product_736" descr=""/>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_19441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>185</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="166" name="product_19426" descr=""/>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_21213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>186</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="167" name="product_28990" descr=""/>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_21391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="168" name="product_28991" descr=""/>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_28744" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_19009" descr=""/>
+        <xdr:cNvPr id="169" name="product_29363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_19441" descr=""/>
+        <xdr:cNvPr id="170" name="product_29376" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_21213" descr=""/>
+        <xdr:cNvPr id="171" name="product_29486" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_21391" descr=""/>
+        <xdr:cNvPr id="172" name="product_29506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_28744" descr=""/>
+        <xdr:cNvPr id="173" name="product_29672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_29363" descr=""/>
+        <xdr:cNvPr id="174" name="product_29703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_29376" descr=""/>
+        <xdr:cNvPr id="175" name="product_29997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_29486" descr=""/>
+        <xdr:cNvPr id="176" name="product_29380" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_29506" descr=""/>
+        <xdr:cNvPr id="177" name="product_29379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_29672" descr=""/>
+        <xdr:cNvPr id="178" name="product_29378" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_29703" descr=""/>
+        <xdr:cNvPr id="179" name="product_988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_29997" descr=""/>
+        <xdr:cNvPr id="180" name="product_1004" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_29380" descr=""/>
+        <xdr:cNvPr id="181" name="product_942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_29379" descr=""/>
+        <xdr:cNvPr id="182" name="product_20904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_29378" descr=""/>
+        <xdr:cNvPr id="183" name="product_985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_988" descr=""/>
+        <xdr:cNvPr id="184" name="product_931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_1004" descr=""/>
+        <xdr:cNvPr id="185" name="product_995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_942" descr=""/>
+        <xdr:cNvPr id="186" name="product_1000" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_20904" descr=""/>
+        <xdr:cNvPr id="187" name="product_2026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>209</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="188" name="product_985" descr=""/>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_16916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>210</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="189" name="product_931" descr=""/>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="product_17890" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>211</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="190" name="product_995" descr=""/>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="product_17896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>212</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="191" name="product_1000" descr=""/>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_29829" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>213</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="192" name="product_2026" descr=""/>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_19756" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>216</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="193" name="product_16916" descr=""/>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_1205" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>217</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="194" name="product_17890" descr=""/>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_29858" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>218</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="195" name="product_17896" descr=""/>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_17686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>219</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="196" name="product_29829" descr=""/>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="196" name="product_16005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>222</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="197" name="product_19756" descr=""/>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="197" name="product_12083" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>223</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="198" name="product_1205" descr=""/>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="198" name="product_12081" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>224</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="199" name="product_29858" descr=""/>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="199" name="product_616" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_17686" descr=""/>
+        <xdr:cNvPr id="200" name="product_1131" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_16005" descr=""/>
+        <xdr:cNvPr id="201" name="product_1135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>229</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="202" name="product_12083" descr=""/>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="202" name="product_1266" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>230</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="203" name="product_12081" descr=""/>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="203" name="product_1261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>231</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="204" name="product_616" descr=""/>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="204" name="product_1271" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>232</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="205" name="product_1131" descr=""/>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="product_1257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>233</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="206" name="product_1135" descr=""/>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="product_12091" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_1266" descr=""/>
+        <xdr:cNvPr id="207" name="product_12089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>237</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="208" name="product_1261" descr=""/>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="product_645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>238</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="209" name="product_1271" descr=""/>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="product_26945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>239</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="210" name="product_1257" descr=""/>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="product_26975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>240</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="211" name="product_12091" descr=""/>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="product_26985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>241</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="212" name="product_12089" descr=""/>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="product_29226" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_645" descr=""/>
+        <xdr:cNvPr id="213" name="product_30331" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_26945" descr=""/>
+        <xdr:cNvPr id="214" name="product_21103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_26975" descr=""/>
+        <xdr:cNvPr id="215" name="product_29227" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9793,59 +9601,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/47/4749/images/66764/66764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/24/22485/images/43204/43204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/49/24930/images/51484/51484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/51/25191/images/52607/52607.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/51/25192/images/52610/52610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/51/25193/images/52609/52609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/57/25738/images/54047/54047.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/66/26645/images/56667/56667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/05/30571/images/66654/66654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/05/30592/images/66765/66765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/10/31011/images/68464/68464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/13/31345/images/68398/68398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/13/31346/images/68396/68396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/14/31478/images/68705/68705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/23/32373/images/70406/70406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/24/32472/images/70695/70695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/24/32476/images/70658/70658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/26/32653/images/70968/70968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/27/32730/images/71091/71091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/30/33030/images/71564/71564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/33131/images/71665/71665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/32/33264/images/71951/71951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/32/33280/images/71980/71980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/33/33325/images/72073/72073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/33/33326/images/72077/72077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/33/33327/images/72078/72078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/33/33344/images/72110/72110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/38/23833/images/46519/46519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/96/19667/images/38412/38412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/19666/images/38410/38410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/19665/images/38400/38400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/96/19664/images/38401/38401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/96/19663/images/38399/38399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/70/27080/images/57844/57844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/01/20154/images/39317/39317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/01/20156/images/39321/39321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/33/13301/images/22846/22846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/10/31010/images/68462/68462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/21/32168/images/70073/70073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/21/22154/images/42531/42531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/21/22122/images/42394/42394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/77/27741/images/63320/63320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/26/22697/images/43906/43906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/24211/images/48310/48310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/24212/images/48309/48309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/42/24210/images/48311/48311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/45/24591/images/49901/49901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/40/24063/images/47604/47604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/21/22153/images/42747/42747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/21/22157/images/42528/42528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/22293/images/42944/42944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/37/23760/images/46310/46310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/24069/images/49741/49741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/40/24097/images/47712/47712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/24/22400/images/43209/43209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/37/23763/images/46321/46321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/37/23764/images/46322/46322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/44/24452/images/49719/49719.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/45/24589/images/49920/49920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/21/22139/images/42722/42722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/22/22230/images/42744/42744.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/22/22231/images/42745/42745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/22516/images/43436/43436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/49/24906/images/51450/51450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/52/25267/images/52701/52701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/59/25988/images/54518/54518.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/59/25995/images/54585/54585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/71/27149/images/58057/58057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/74/27470/images/59190/59190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/88/28825/images/62393/62393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/98/9815/images/19843/19843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/21/22147/images/59920/59920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/51/25124/images/52494/52494.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/89/28993/images/63048/63048.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/63008/63008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/38976/38976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/30/33091/images/71658/71658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/30/33094/images/71657/71657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/31/33106/images/71647/71647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/33117/images/71644/71644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/31/33120/images/71634/71634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/14/31484/images/68674/68674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/8238/images/23585/23585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/86/18621/images/36087/36087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/86/18622/images/36088/36088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/85/18557/images/35976/35976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/85/18558/images/35977/35977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/83/18381/images/35633/35633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/85/18535/images/35954/35954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/85/18536/images/35955/35955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/17/31740/images/69062/69062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/17/31741/images/69063/69063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/28/22813/images/44163/44163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/48/24819/images/50919/50919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/49/24990/images/51720/51720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/15/31504/images/68729/68729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/20/32086/images/69883/69883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/20/32099/images/69975/69975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/22/32209/images/70174/70174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/32227/images/70332/70332.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/23/32357/images/70418/70418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/23/32388/images/70470/70470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/26/32655/images/70974/70974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/21/32103/images/69937/69937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/21/32102/images/69936/69936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/21/32101/images/69935/69935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/65/6541/images/30173/30173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/8153/images/50876/50876.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/07/10713/images/50840/50840.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/24522/images/49982/49982.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/64/6445/images/50898/50898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/58/5884/images/7117/7117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/51/5110/images/64595/64595.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/51/5116/images/6142/6142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/21813/images/54063/54063.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/18/21819/images/54056/54056.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/24/32496/images/70706/70706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/35/23543/images/45962/45962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/46/14610/images/27568/27568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/25/32525/images/70751/70751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/21654/images/41556/41556.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/01/20194/images/39383/39383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/99/19994/images/39073/39073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/51/15161/images/28773/28773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/41/14133/images/25634/25634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/49/4940/images/18282/18282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/17147/images/33195/33195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/99/29973/images/65532/65532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/00/30003/images/65507/65507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/00/30013/images/65508/65508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/19/31962/images/69495/69495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/29/32984/images/71442/71442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/47/24708/images/50321/50321.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/19/31963/images/69496/69496.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/47/4749/images/66764/66764.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/24/22485/images/43204/43204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/49/24930/images/51484/51484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/51/25191/images/52607/52607.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/51/25192/images/52610/52610.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/51/25193/images/52609/52609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/57/25738/images/54047/54047.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/66/26645/images/56667/56667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/72/27210/images/64085/64085.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/96/29660/images/66392/66392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/00/30006/images/65594/65594.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/00/30009/images/65597/65597.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/00/30054/images/65621/65621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/00/30055/images/65622/65622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/05/30571/images/66654/66654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/05/30592/images/66765/66765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/10/31011/images/68464/68464.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/13/31345/images/68398/68398.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/13/31346/images/68396/68396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/14/31478/images/68705/68705.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/23/32373/images/70406/70406.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/24/32472/images/70695/70695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/24/32476/images/70658/70658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/26/32653/images/70968/70968.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/27/32730/images/71091/71091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/30/33030/images/71564/71564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/33131/images/71665/71665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/32/33264/images/71951/71951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/32/33280/images/71980/71980.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/33/33325/images/72073/72073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/33/33326/images/72077/72077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/33/33327/images/72078/72078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/33/33344/images/72110/72110.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/33/33345/images/72111/72111.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/33832/images/73055/73055.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/33212/images/71866/71866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/32/33207/images/71858/71858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/3880/images/42089/42089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/38/23833/images/46519/46519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/96/19667/images/38412/38412.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/96/19666/images/38410/38410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/96/19665/images/38400/38400.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/96/19664/images/38401/38401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/96/19663/images/38399/38399.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/70/27080/images/57844/57844.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/01/20154/images/39317/39317.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/01/20156/images/39321/39321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/33/13301/images/22846/22846.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/10/31010/images/68462/68462.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/21/32168/images/70073/70073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/21/22154/images/42531/42531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/21/22122/images/42394/42394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/77/27741/images/63320/63320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/26/22697/images/43906/43906.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/24211/images/48310/48310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/24212/images/48309/48309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/42/24210/images/48311/48311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/45/24591/images/49901/49901.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/40/24063/images/47604/47604.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/21/22153/images/42747/42747.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/21/22157/images/42528/42528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/22293/images/42944/42944.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/37/23760/images/46310/46310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/40/24069/images/49741/49741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/40/24097/images/47712/47712.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/24/22400/images/43209/43209.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/37/23763/images/46321/46321.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/37/23764/images/46322/46322.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/44/24452/images/49719/49719.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/15/21572/images/41971/41971.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/45/24589/images/49920/49920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/21/22139/images/42722/42722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/22/22230/images/42744/42744.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/22/22231/images/42745/42745.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/22516/images/43436/43436.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/26/22683/images/43783/43783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/38/23831/images/46511/46511.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/38/23832/images/46512/46512.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/39/23953/images/47336/47336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/42/24206/images/48288/48288.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/44/24460/images/49599/49599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/49/24905/images/51441/51441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/49/24906/images/51450/51450.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/52/25267/images/52701/52701.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/59/25988/images/54518/54518.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/59/25995/images/54585/54585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/71/27149/images/58057/58057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/74/27470/images/59190/59190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/88/28825/images/62393/62393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/98/9815/images/19843/19843.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/21/22147/images/59920/59920.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/51/25124/images/52494/52494.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/51/25125/images/52500/52500.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/08/30892/images/67508/67508.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/28/2862/images/63001/63001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/28/2877/images/63021/63021.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/74423/74423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/2878/images/74423/74423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/28/2880/images/63009/63009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/28/2881/images/58204/58204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/29/2927/images/63050/63050.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/29/2932/images/63028/63028.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/23/32329/images/70367/70367.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/97/19742/images/39089/39089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/13/31347/images/68417/68417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/14/31487/images/68675/68675.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/29/32938/images/71485/71485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/30/33091/images/71658/71658.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/30/33094/images/71657/71657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/31/33106/images/71647/71647.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/33117/images/71644/71644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/31/33120/images/71634/71634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/14/31484/images/68674/68674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/31483/images/68673/68673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/14/31481/images/68672/68672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/23/32314/images/70349/70349.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/23/32313/images/70348/70348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/60/6078/images/7343/7343.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/73/7342/images/9442/9442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/8238/images/23585/23585.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/31/13195/images/22350/22350.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/73/17364/images/33723/33723.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/86/18620/images/36086/36086.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/86/18621/images/36087/36087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/86/18622/images/36088/36088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/85/18557/images/35976/35976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/85/18598/images/36063/36063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/83/18392/images/35656/35656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/85/18558/images/35977/35977.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/85/18599/images/36064/36064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/83/18381/images/35633/35633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/85/18535/images/35954/35954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/85/18536/images/35955/35955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/32/23212/images/45538/45538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/17/31740/images/69062/69062.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/17/31741/images/69063/69063.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/28/22813/images/44163/44163.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/32/23227/images/45389/45389.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/48/24819/images/50919/50919.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/49/24990/images/51720/51720.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/15/31504/images/68729/68729.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/20/32086/images/69883/69883.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/20/32099/images/69975/69975.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/22/32209/images/70174/70174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/22/32227/images/70332/70332.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/23/32357/images/70418/70418.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/23/32388/images/70470/70470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/26/32655/images/70974/70974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/21/32103/images/69937/69937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/21/32102/images/69936/69936.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/21/32101/images/69935/69935.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/65/6541/images/30173/30173.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/8153/images/50876/50876.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/07/10713/images/50840/50840.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/24522/images/49982/49982.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/64/6445/images/50898/50898.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/58/5884/images/7117/7117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/51/5110/images/64595/64595.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/51/5116/images/6142/6142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/27/12784/images/21260/21260.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/20960/images/40125/40125.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/21813/images/54063/54063.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/18/21819/images/54056/54056.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/24/32496/images/70706/70706.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/35/23543/images/45962/45962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/46/14610/images/27568/27568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/25/32525/images/70751/70751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/21654/images/41556/41556.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/01/20194/images/39383/39383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/99/19994/images/39073/39073.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/99/19992/images/39072/39072.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/97/19727/images/38498/38498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/51/15161/images/28773/28773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/41/14133/images/25634/25634.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/43/4329/images/25277/25277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/4305/images/17555/17555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/49/4940/images/18282/18282.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/03/10385/images/24783/24783.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/00/20002/images/39082/39082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/00/20000/images/39081/39081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/71/17147/images/33195/33195.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/99/29973/images/65532/65532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/00/30003/images/65507/65507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/00/30013/images/65508/65508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/19/31962/images/69495/69495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/29/32984/images/71442/71442.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/47/24708/images/50321/50321.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/19/31963/images/69496/69496.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M253"/>
+  <dimension ref="A1:M248"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -11623,51 +11431,51 @@
         <v>99.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>31</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E63" s="18" t="s">
         <v>254</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="7">
-        <v>77.0</v>
+        <v>75.0</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
         <v>255</v>
       </c>
       <c r="K63" s="12">
         <v>99.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>32</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>257</v>
       </c>
@@ -11719,51 +11527,51 @@
         <v>78.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>34</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>266</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7">
-        <v>29.0</v>
+        <v>27.0</v>
       </c>
       <c r="I66" s="8" t="s">
         <v>267</v>
       </c>
       <c r="J66" s="8" t="s">
         <v>268</v>
       </c>
       <c r="K66" s="12">
         <v>243.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>35</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>269</v>
       </c>
       <c r="D67" s="9" t="s">
@@ -11790,5070 +11598,5057 @@
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>36</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D68" s="9" t="s">
         <v>273</v>
       </c>
       <c r="E68" s="18" t="s">
         <v>274</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I68" s="8"/>
       <c r="J68" s="8" t="s">
         <v>275</v>
       </c>
       <c r="K68" s="12">
-        <v>70.0</v>
+        <v>73.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
         <v>37</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>276</v>
       </c>
       <c r="E69" s="18" t="s">
         <v>277</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I69" s="8"/>
       <c r="J69" s="8" t="s">
         <v>275</v>
       </c>
       <c r="K69" s="12">
-        <v>140.0</v>
+        <v>145.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
         <v>38</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>278</v>
       </c>
       <c r="E70" s="18" t="s">
         <v>279</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
         <v>280</v>
       </c>
       <c r="K70" s="12">
-        <v>70.0</v>
+        <v>73.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
         <v>39</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
         <v>281</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>282</v>
       </c>
       <c r="E71" s="18" t="s">
         <v>283</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
-      <c r="H71" s="7">
-        <v>32.0</v>
+      <c r="H71" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I71" s="8"/>
       <c r="J71" s="8" t="s">
         <v>284</v>
       </c>
       <c r="K71" s="12">
-        <v>177.0</v>
+        <v>110.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
         <v>40</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D72" s="9" t="s">
         <v>285</v>
       </c>
-      <c r="D72" s="9" t="s">
+      <c r="E72" s="18" t="s">
         <v>286</v>
-      </c>
-[...1 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8"/>
-      <c r="H72" s="7">
-        <v>28.0</v>
+      <c r="H72" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I72" s="8"/>
       <c r="J72" s="8" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="K72" s="12">
-        <v>172.0</v>
+        <v>110.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
         <v>41</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="E73" s="18" t="s">
         <v>289</v>
       </c>
-      <c r="D73" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F73" s="8"/>
-      <c r="G73" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G73" s="8"/>
       <c r="H73" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I73" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I73" s="8"/>
       <c r="J73" s="8" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="K73" s="12">
-        <v>201.0</v>
+        <v>110.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
         <v>42</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>295</v>
+        <v>281</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>296</v>
+        <v>291</v>
       </c>
       <c r="E74" s="18" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
-      <c r="H74" s="7">
-        <v>58.0</v>
+      <c r="H74" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I74" s="8"/>
-      <c r="J74" s="8"/>
+      <c r="J74" s="8" t="s">
+        <v>293</v>
+      </c>
       <c r="K74" s="12">
-        <v>13.0</v>
+        <v>110.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
         <v>43</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="E75" s="18" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="F75" s="8"/>
-      <c r="G75" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G75" s="8"/>
+      <c r="H75" s="7">
+        <v>31.0</v>
+      </c>
+      <c r="I75" s="8"/>
       <c r="J75" s="8" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="K75" s="12">
-        <v>83.0</v>
+        <v>177.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
         <v>44</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>304</v>
+        <v>298</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="E76" s="18" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="F76" s="8"/>
-      <c r="G76" s="8" t="s">
+      <c r="G76" s="8"/>
+      <c r="H76" s="7">
+        <v>27.0</v>
+      </c>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8" t="s">
         <v>301</v>
       </c>
-      <c r="H76" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K76" s="12">
-        <v>83.0</v>
+        <v>172.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
         <v>45</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E77" s="18" t="s">
-        <v>310</v>
+        <v>304</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8" t="s">
-        <v>311</v>
+        <v>305</v>
       </c>
       <c r="H77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I77" s="8" t="s">
-        <v>48</v>
+        <v>306</v>
       </c>
       <c r="J77" s="8" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
       <c r="K77" s="12">
-        <v>277.0</v>
+        <v>201.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>46</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>314</v>
+        <v>309</v>
       </c>
       <c r="E78" s="18" t="s">
-        <v>315</v>
+        <v>310</v>
       </c>
       <c r="F78" s="8"/>
-      <c r="G78" s="8" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="G78" s="8"/>
+      <c r="H78" s="7">
+        <v>58.0</v>
+      </c>
+      <c r="I78" s="8"/>
+      <c r="J78" s="8"/>
       <c r="K78" s="12">
-        <v>276.0</v>
+        <v>13.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
         <v>47</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>319</v>
+        <v>312</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>320</v>
+        <v>313</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="H79" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I79" s="8" t="s">
-        <v>48</v>
+        <v>315</v>
       </c>
       <c r="J79" s="8" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="K79" s="12">
-        <v>277.0</v>
+        <v>83.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
         <v>48</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="E80" s="18" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8" t="s">
-        <v>325</v>
-[...4 lines deleted...]
-      <c r="I80" s="8"/>
+        <v>314</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I80" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="J80" s="8" t="s">
-        <v>326</v>
+        <v>320</v>
       </c>
       <c r="K80" s="12">
-        <v>78.0</v>
+        <v>83.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
         <v>49</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="E81" s="18" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="F81" s="8"/>
-      <c r="G81" s="8"/>
-[...3 lines deleted...]
-      <c r="I81" s="8"/>
+      <c r="G81" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="H81" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J81" s="8" t="s">
-        <v>330</v>
+        <v>325</v>
       </c>
       <c r="K81" s="12">
-        <v>338.0</v>
+        <v>277.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="15">
         <v>50</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>331</v>
+        <v>326</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>332</v>
+        <v>327</v>
       </c>
       <c r="E82" s="18" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="F82" s="8"/>
-      <c r="G82" s="8"/>
-[...3 lines deleted...]
-      <c r="I82" s="8"/>
+      <c r="G82" s="8" t="s">
+        <v>329</v>
+      </c>
+      <c r="H82" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J82" s="8" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="K82" s="12">
-        <v>338.0</v>
+        <v>276.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="15">
         <v>51</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="F83" s="8"/>
       <c r="G83" s="8" t="s">
-        <v>338</v>
+        <v>324</v>
       </c>
       <c r="H83" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I83" s="8"/>
+      <c r="I83" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J83" s="8" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="K83" s="12">
-        <v>53.0</v>
+        <v>277.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
         <v>52</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="F84" s="8"/>
-      <c r="G84" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G84" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="H84" s="7">
+        <v>5.0</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="K84" s="12">
-        <v>90.0</v>
+        <v>78.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
         <v>53</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
-      <c r="H85" s="7" t="s">
-        <v>26</v>
+      <c r="H85" s="7">
+        <v>1.0</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="K85" s="12">
-        <v>102.0</v>
+        <v>338.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
         <v>54</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7">
-        <v>149.0</v>
+        <v>1.0</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="K86" s="12">
-        <v>168.0</v>
+        <v>338.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
         <v>55</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8" t="s">
-        <v>355</v>
-[...2 lines deleted...]
-        <v>95.0</v>
+        <v>351</v>
+      </c>
+      <c r="H87" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="K87" s="12">
-        <v>422.0</v>
+        <v>53.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
         <v>56</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F88" s="8"/>
-      <c r="G88" s="8" t="s">
-[...3 lines deleted...]
-        <v>18.0</v>
+      <c r="G88" s="8"/>
+      <c r="H88" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I88" s="8"/>
       <c r="J88" s="8" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="K88" s="12">
-        <v>118.0</v>
+        <v>90.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
         <v>57</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="F89" s="8"/>
-      <c r="G89" s="8" t="s">
-[...3 lines deleted...]
-        <v>13.0</v>
+      <c r="G89" s="8"/>
+      <c r="H89" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="K89" s="12">
-        <v>278.0</v>
+        <v>102.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
         <v>58</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="F90" s="8"/>
-      <c r="G90" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="8"/>
       <c r="H90" s="7">
-        <v>8.0</v>
+        <v>149.0</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>370</v>
+        <v>364</v>
       </c>
       <c r="K90" s="12">
-        <v>422.0</v>
+        <v>168.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
         <v>59</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>371</v>
+        <v>365</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>372</v>
+        <v>366</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>373</v>
+        <v>367</v>
       </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8" t="s">
-        <v>374</v>
+        <v>368</v>
       </c>
       <c r="H91" s="7">
-        <v>7.0</v>
+        <v>95.0</v>
       </c>
       <c r="I91" s="8"/>
       <c r="J91" s="8" t="s">
-        <v>375</v>
+        <v>369</v>
       </c>
       <c r="K91" s="12">
-        <v>389.0</v>
+        <v>422.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
         <v>60</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>376</v>
+        <v>370</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>378</v>
+        <v>372</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="H92" s="7">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
       <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="K92" s="12">
-        <v>422.0</v>
+        <v>118.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
         <v>61</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="H93" s="7">
-        <v>5.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>13.0</v>
+      </c>
+      <c r="I93" s="8"/>
       <c r="J93" s="8" t="s">
-        <v>385</v>
+        <v>378</v>
       </c>
       <c r="K93" s="12">
-        <v>232.0</v>
+        <v>278.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
         <v>62</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>386</v>
+        <v>379</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>387</v>
+        <v>380</v>
       </c>
       <c r="E94" s="18" t="s">
-        <v>388</v>
+        <v>381</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="H94" s="7">
-        <v>4.0</v>
+        <v>8.0</v>
       </c>
       <c r="I94" s="8"/>
       <c r="J94" s="8" t="s">
-        <v>390</v>
+        <v>383</v>
       </c>
       <c r="K94" s="12">
-        <v>874.0</v>
+        <v>422.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
         <v>63</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>391</v>
-[...1 lines deleted...]
-      <c r="D95" s="9"/>
+        <v>384</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>385</v>
+      </c>
       <c r="E95" s="18" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="H95" s="7">
-        <v>3.0</v>
+        <v>7.0</v>
       </c>
       <c r="I95" s="8"/>
-      <c r="J95" s="8"/>
+      <c r="J95" s="8" t="s">
+        <v>388</v>
+      </c>
       <c r="K95" s="12">
-        <v>422.0</v>
+        <v>389.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
         <v>64</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>394</v>
-[...1 lines deleted...]
-      <c r="D96" s="9"/>
+        <v>389</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>390</v>
+      </c>
       <c r="E96" s="18" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8" t="s">
-        <v>396</v>
+        <v>382</v>
       </c>
       <c r="H96" s="7">
-        <v>3.0</v>
+        <v>5.0</v>
       </c>
       <c r="I96" s="8"/>
-      <c r="J96" s="8"/>
+      <c r="J96" s="8" t="s">
+        <v>392</v>
+      </c>
       <c r="K96" s="12">
-        <v>454.0</v>
+        <v>422.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
         <v>65</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="H97" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I97" s="8"/>
+        <v>5.0</v>
+      </c>
+      <c r="I97" s="8" t="s">
+        <v>397</v>
+      </c>
       <c r="J97" s="8" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="K97" s="12">
-        <v>87.0</v>
+        <v>232.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
         <v>66</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="H98" s="7">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
       <c r="I98" s="8"/>
       <c r="J98" s="8" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="K98" s="12">
-        <v>1040.0</v>
+        <v>874.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
         <v>67</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>407</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="D99" s="9"/>
       <c r="E99" s="18" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="H99" s="7">
         <v>3.0</v>
       </c>
       <c r="I99" s="8"/>
-      <c r="J99" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J99" s="8"/>
       <c r="K99" s="12">
-        <v>949.0</v>
+        <v>422.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
         <v>68</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>407</v>
+      </c>
+      <c r="D100" s="9"/>
       <c r="E100" s="18" t="s">
-        <v>414</v>
+        <v>408</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8" t="s">
-        <v>415</v>
+        <v>409</v>
       </c>
       <c r="H100" s="7">
         <v>3.0</v>
       </c>
       <c r="I100" s="8"/>
-      <c r="J100" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J100" s="8"/>
       <c r="K100" s="12">
-        <v>567.0</v>
+        <v>454.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
         <v>69</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>417</v>
+        <v>410</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>418</v>
+        <v>411</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>419</v>
+        <v>412</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8" t="s">
-        <v>420</v>
+        <v>413</v>
       </c>
       <c r="H101" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I101" s="8"/>
       <c r="J101" s="8" t="s">
-        <v>421</v>
+        <v>414</v>
       </c>
       <c r="K101" s="12">
-        <v>648.0</v>
+        <v>87.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
         <v>70</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>422</v>
+        <v>415</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>423</v>
+        <v>416</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>424</v>
+        <v>417</v>
       </c>
       <c r="F102" s="8"/>
       <c r="G102" s="8" t="s">
-        <v>425</v>
+        <v>418</v>
       </c>
       <c r="H102" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I102" s="8"/>
       <c r="J102" s="8" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="K102" s="12">
-        <v>1248.0</v>
+        <v>1040.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
         <v>71</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>427</v>
+        <v>420</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>428</v>
+        <v>421</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>429</v>
+        <v>422</v>
       </c>
       <c r="F103" s="8"/>
       <c r="G103" s="8" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="H103" s="7">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
       <c r="I103" s="8"/>
       <c r="J103" s="8" t="s">
-        <v>431</v>
+        <v>424</v>
       </c>
       <c r="K103" s="12">
-        <v>977.0</v>
+        <v>949.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
         <v>72</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>432</v>
+        <v>425</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>433</v>
+        <v>426</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>434</v>
+        <v>427</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8" t="s">
-        <v>435</v>
+        <v>428</v>
       </c>
       <c r="H104" s="7">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="I104" s="8"/>
       <c r="J104" s="8" t="s">
-        <v>436</v>
+        <v>429</v>
       </c>
       <c r="K104" s="12">
-        <v>228.0</v>
+        <v>567.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
         <v>73</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>437</v>
+        <v>430</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>438</v>
+        <v>431</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>439</v>
+        <v>432</v>
       </c>
       <c r="F105" s="8"/>
-      <c r="G105" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G105" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="H105" s="7">
+        <v>2.0</v>
       </c>
       <c r="I105" s="8"/>
-      <c r="J105" s="8"/>
+      <c r="J105" s="8" t="s">
+        <v>434</v>
+      </c>
       <c r="K105" s="12">
-        <v>147.0</v>
+        <v>648.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
         <v>74</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
+        <v>435</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="E106" s="18" t="s">
         <v>437</v>
       </c>
-      <c r="D106" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F106" s="8"/>
-      <c r="G106" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G106" s="8" t="s">
+        <v>438</v>
+      </c>
+      <c r="H106" s="7">
+        <v>2.0</v>
       </c>
       <c r="I106" s="8"/>
-      <c r="J106" s="8"/>
+      <c r="J106" s="8" t="s">
+        <v>439</v>
+      </c>
       <c r="K106" s="12">
-        <v>147.0</v>
+        <v>1248.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
         <v>75</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
+        <v>440</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>441</v>
+      </c>
+      <c r="E107" s="18" t="s">
         <v>442</v>
-      </c>
-[...4 lines deleted...]
-        <v>444</v>
       </c>
       <c r="F107" s="8"/>
       <c r="G107" s="8" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
       <c r="H107" s="7">
-        <v>7.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.0</v>
+      </c>
+      <c r="I107" s="8"/>
       <c r="J107" s="8" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="K107" s="12">
-        <v>89.0</v>
+        <v>977.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
         <v>76</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8" t="s">
-        <v>451</v>
-[...7 lines deleted...]
-      <c r="J108" s="8"/>
+        <v>448</v>
+      </c>
+      <c r="H108" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I108" s="8"/>
+      <c r="J108" s="8" t="s">
+        <v>449</v>
+      </c>
       <c r="K108" s="12">
-        <v>140.0</v>
+        <v>228.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
         <v>77</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="D109" s="9"/>
+        <v>450</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>451</v>
+      </c>
       <c r="E109" s="18" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I109" s="8"/>
       <c r="J109" s="8"/>
       <c r="K109" s="12">
-        <v>140.0</v>
+        <v>147.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
         <v>78</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>455</v>
-[...1 lines deleted...]
-      <c r="D110" s="9"/>
+        <v>450</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>453</v>
+      </c>
       <c r="E110" s="18" t="s">
-        <v>456</v>
+        <v>454</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I110" s="8"/>
       <c r="J110" s="8"/>
       <c r="K110" s="12">
-        <v>140.0</v>
+        <v>147.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
         <v>79</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
+        <v>455</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>456</v>
+      </c>
+      <c r="E111" s="18" t="s">
         <v>457</v>
-      </c>
-[...4 lines deleted...]
-        <v>459</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8" t="s">
+        <v>458</v>
+      </c>
+      <c r="H111" s="7">
+        <v>7.0</v>
+      </c>
+      <c r="I111" s="8" t="s">
+        <v>459</v>
+      </c>
+      <c r="J111" s="8" t="s">
         <v>460</v>
       </c>
-      <c r="H111" s="7" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="K111" s="12">
-        <v>168.0</v>
+        <v>89.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
         <v>80</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
+        <v>461</v>
+      </c>
+      <c r="D112" s="9" t="s">
         <v>462</v>
       </c>
-      <c r="D112" s="9" t="s">
+      <c r="E112" s="18" t="s">
         <v>463</v>
       </c>
-      <c r="E112" s="18" t="s">
+      <c r="F112" s="8"/>
+      <c r="G112" s="8" t="s">
         <v>464</v>
       </c>
-      <c r="F112" s="8"/>
-      <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I112" s="8"/>
-      <c r="J112" s="8" t="s">
+      <c r="I112" s="8" t="s">
         <v>465</v>
       </c>
+      <c r="J112" s="8"/>
       <c r="K112" s="12">
-        <v>168.0</v>
+        <v>140.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
         <v>81</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
         <v>466</v>
       </c>
-      <c r="D113" s="9" t="s">
+      <c r="D113" s="9"/>
+      <c r="E113" s="18" t="s">
         <v>467</v>
-      </c>
-[...1 lines deleted...]
-        <v>468</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
-      <c r="H113" s="7">
-        <v>1.0</v>
+      <c r="H113" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I113" s="8"/>
-      <c r="J113" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J113" s="8"/>
       <c r="K113" s="12">
-        <v>47.0</v>
+        <v>140.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
         <v>82</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>470</v>
-[...3 lines deleted...]
-      </c>
+        <v>468</v>
+      </c>
+      <c r="D114" s="9"/>
       <c r="E114" s="18" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
-      <c r="H114" s="7">
-        <v>4.0</v>
+      <c r="H114" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I114" s="8"/>
       <c r="J114" s="8"/>
       <c r="K114" s="12">
-        <v>30.0</v>
+        <v>140.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
         <v>83</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
+        <v>470</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>471</v>
+      </c>
+      <c r="E115" s="18" t="s">
+        <v>472</v>
+      </c>
+      <c r="F115" s="8"/>
+      <c r="G115" s="8" t="s">
         <v>473</v>
       </c>
-      <c r="D115" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G115" s="8"/>
       <c r="H115" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I115" s="8"/>
       <c r="J115" s="8" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="K115" s="12">
-        <v>454.0</v>
+        <v>168.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
         <v>84</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
+        <v>475</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>476</v>
+      </c>
+      <c r="E116" s="18" t="s">
         <v>477</v>
       </c>
-      <c r="D116" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F116" s="8"/>
-      <c r="G116" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G116" s="8"/>
       <c r="H116" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I116" s="8"/>
       <c r="J116" s="8" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
       <c r="K116" s="12">
-        <v>1246.0</v>
+        <v>168.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
         <v>85</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
       <c r="F117" s="8"/>
-      <c r="G117" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G117" s="8"/>
+      <c r="H117" s="7">
+        <v>1.0</v>
       </c>
       <c r="I117" s="8"/>
       <c r="J117" s="8" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="K117" s="12">
-        <v>189.0</v>
+        <v>48.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
         <v>86</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="F118" s="8"/>
-      <c r="G118" s="8" t="s">
-[...3 lines deleted...]
-        <v>26</v>
+      <c r="G118" s="8"/>
+      <c r="H118" s="7">
+        <v>4.0</v>
       </c>
       <c r="I118" s="8"/>
-      <c r="J118" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J118" s="8"/>
       <c r="K118" s="12">
-        <v>93.0</v>
+        <v>30.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
         <v>87</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>494</v>
+        <v>488</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I119" s="8"/>
-      <c r="J119" s="8"/>
+      <c r="J119" s="8" t="s">
+        <v>489</v>
+      </c>
       <c r="K119" s="12">
-        <v>486.0</v>
+        <v>454.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
         <v>88</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="F120" s="8"/>
-      <c r="G120" s="8"/>
+      <c r="G120" s="8" t="s">
+        <v>493</v>
+      </c>
       <c r="H120" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I120" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I120" s="8"/>
       <c r="J120" s="8" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="K120" s="12">
-        <v>168.0</v>
+        <v>1246.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
         <v>89</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
       <c r="F121" s="8"/>
-      <c r="G121" s="8"/>
+      <c r="G121" s="8" t="s">
+        <v>498</v>
+      </c>
       <c r="H121" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I121" s="8"/>
       <c r="J121" s="8" t="s">
-        <v>503</v>
+        <v>499</v>
       </c>
       <c r="K121" s="12">
-        <v>140.0</v>
+        <v>189.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
         <v>90</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="H122" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I122" s="8"/>
       <c r="J122" s="8" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="K122" s="12">
-        <v>116.0</v>
+        <v>93.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
         <v>91</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="F123" s="8"/>
-      <c r="G123" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I123" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I123" s="8"/>
       <c r="J123" s="8"/>
       <c r="K123" s="12">
-        <v>76.0</v>
+        <v>486.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
         <v>92</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>514</v>
+        <v>508</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>515</v>
+        <v>509</v>
       </c>
       <c r="E124" s="18" t="s">
-        <v>516</v>
+        <v>510</v>
       </c>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I124" s="8" t="s">
-        <v>517</v>
-[...1 lines deleted...]
-      <c r="J124" s="8"/>
+        <v>511</v>
+      </c>
+      <c r="J124" s="8" t="s">
+        <v>512</v>
+      </c>
       <c r="K124" s="12">
-        <v>68.0</v>
+        <v>168.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
         <v>93</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
-      <c r="H125" s="7">
-        <v>2.0</v>
+      <c r="H125" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I125" s="8"/>
       <c r="J125" s="8" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="K125" s="12">
-        <v>102.0</v>
+        <v>140.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
         <v>94</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="F126" s="8"/>
-      <c r="G126" s="8"/>
+      <c r="G126" s="8" t="s">
+        <v>520</v>
+      </c>
       <c r="H126" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I126" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I126" s="8"/>
       <c r="J126" s="8" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="K126" s="12">
-        <v>140.0</v>
+        <v>116.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
         <v>95</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>528</v>
+        <v>524</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8" t="s">
-        <v>400</v>
+        <v>525</v>
       </c>
       <c r="H127" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I127" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I127" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="J127" s="8"/>
       <c r="K127" s="12">
-        <v>69.0</v>
+        <v>76.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
         <v>96</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>530</v>
+        <v>527</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>531</v>
+        <v>528</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I128" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I128" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="J128" s="8"/>
       <c r="K128" s="12">
-        <v>87.0</v>
+        <v>68.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
         <v>97</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>534</v>
+        <v>531</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>535</v>
+        <v>532</v>
       </c>
       <c r="E129" s="18" t="s">
-        <v>536</v>
+        <v>533</v>
       </c>
       <c r="F129" s="8"/>
       <c r="G129" s="8"/>
       <c r="H129" s="7">
         <v>2.0</v>
       </c>
       <c r="I129" s="8"/>
       <c r="J129" s="8" t="s">
-        <v>537</v>
+        <v>534</v>
       </c>
       <c r="K129" s="12">
-        <v>95.0</v>
+        <v>102.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
         <v>98</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>538</v>
+        <v>535</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>539</v>
+        <v>536</v>
       </c>
       <c r="E130" s="18" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I130" s="8"/>
-      <c r="J130" s="8"/>
+      <c r="I130" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J130" s="8" t="s">
+        <v>538</v>
+      </c>
       <c r="K130" s="12">
-        <v>588.0</v>
+        <v>140.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:13" outlineLevel="1">
-      <c r="A131" s="14" t="s">
+    <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A131" s="15">
+        <v>99</v>
+      </c>
+      <c r="B131" s="7"/>
+      <c r="C131" s="8" t="s">
+        <v>539</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>540</v>
+      </c>
+      <c r="E131" s="18" t="s">
         <v>541</v>
       </c>
-      <c r="E131" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="F131" s="8"/>
+      <c r="G131" s="8" t="s">
+        <v>413</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I131" s="8"/>
+      <c r="J131" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="K131" s="12">
+        <v>69.0</v>
+      </c>
+      <c r="L131" s="7"/>
+      <c r="M131" s="12">
+        <f>K131*L131</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A132" s="15">
+        <v>100</v>
+      </c>
+      <c r="B132" s="7"/>
+      <c r="C132" s="8" t="s">
+        <v>543</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>544</v>
+      </c>
+      <c r="E132" s="18" t="s">
+        <v>545</v>
+      </c>
+      <c r="F132" s="8"/>
+      <c r="G132" s="8"/>
+      <c r="H132" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I132" s="8"/>
+      <c r="J132" s="8" t="s">
+        <v>546</v>
+      </c>
+      <c r="K132" s="12">
+        <v>87.0</v>
+      </c>
+      <c r="L132" s="7"/>
+      <c r="M132" s="12">
+        <f>K132*L132</f>
+        <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>1</v>
+        <v>101</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="E133" s="18" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="7">
-        <v>65.0</v>
+        <v>2.0</v>
       </c>
       <c r="I133" s="8"/>
-      <c r="J133" s="8"/>
+      <c r="J133" s="8" t="s">
+        <v>550</v>
+      </c>
       <c r="K133" s="12">
-        <v>79.0</v>
+        <v>95.0</v>
       </c>
       <c r="L133" s="7"/>
       <c r="M133" s="12">
         <f>K133*L133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>2</v>
+        <v>102</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>542</v>
+        <v>551</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="E134" s="18" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I134" s="8"/>
-      <c r="J134" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J134" s="8"/>
       <c r="K134" s="12">
-        <v>79.0</v>
+        <v>588.0</v>
       </c>
       <c r="L134" s="7"/>
       <c r="M134" s="12">
         <f>K134*L134</f>
         <v>0</v>
       </c>
     </row>
-    <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...60 lines deleted...]
-        <v>0</v>
+    <row r="135" spans="1:13" outlineLevel="1">
+      <c r="A135" s="14" t="s">
+        <v>554</v>
+      </c>
+      <c r="E135" s="16"/>
+      <c r="K135" s="10"/>
+      <c r="M135" s="10"/>
+    </row>
+    <row r="136" spans="1:13" outlineLevel="2">
+      <c r="A136" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C136" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D136" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E136" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F136" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G136" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H136" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I136" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J136" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K136" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L136" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M136" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>542</v>
+        <v>555</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
       <c r="E137" s="18" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8"/>
-      <c r="H137" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I137" s="8"/>
+      <c r="H137" s="7">
+        <v>163.0</v>
+      </c>
+      <c r="I137" s="8" t="s">
+        <v>78</v>
+      </c>
       <c r="J137" s="8" t="s">
-        <v>556</v>
+        <v>558</v>
       </c>
       <c r="K137" s="12">
-        <v>79.0</v>
+        <v>69.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>542</v>
+        <v>559</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="E138" s="18" t="s">
-        <v>558</v>
+        <v>561</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
-      <c r="H138" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I138" s="8"/>
+      <c r="H138" s="7">
+        <v>53.0</v>
+      </c>
+      <c r="I138" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="J138" s="8" t="s">
-        <v>559</v>
+        <v>562</v>
       </c>
       <c r="K138" s="12">
-        <v>79.0</v>
+        <v>69.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>562</v>
+        <v>565</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="7">
-        <v>163.0</v>
+        <v>1.0</v>
       </c>
       <c r="I139" s="8" t="s">
-        <v>78</v>
+        <v>98</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="K139" s="12">
         <v>69.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>566</v>
+        <v>568</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
       <c r="H140" s="7">
-        <v>53.0</v>
+        <v>4.0</v>
       </c>
       <c r="I140" s="8" t="s">
         <v>98</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="K140" s="12">
         <v>69.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>568</v>
+        <v>570</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>569</v>
+        <v>571</v>
       </c>
       <c r="E141" s="18" t="s">
-        <v>570</v>
+        <v>572</v>
       </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="7">
-        <v>77.0</v>
+        <v>65.0</v>
       </c>
       <c r="I141" s="8" t="s">
         <v>98</v>
       </c>
       <c r="J141" s="8" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="K141" s="12">
         <v>69.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="E142" s="18" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F142" s="8"/>
       <c r="G142" s="8"/>
       <c r="H142" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I142" s="8" t="s">
-        <v>98</v>
+        <v>48</v>
       </c>
       <c r="J142" s="8" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
       <c r="K142" s="12">
-        <v>69.0</v>
+        <v>89.0</v>
       </c>
       <c r="L142" s="7"/>
       <c r="M142" s="12">
         <f>K142*L142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>568</v>
+        <v>578</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>575</v>
+        <v>579</v>
       </c>
       <c r="E143" s="18" t="s">
-        <v>576</v>
+        <v>580</v>
       </c>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
-      <c r="H143" s="7" t="s">
-        <v>26</v>
+      <c r="H143" s="7">
+        <v>16.0</v>
       </c>
       <c r="I143" s="8" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="J143" s="8" t="s">
-        <v>577</v>
+        <v>581</v>
       </c>
       <c r="K143" s="12">
-        <v>69.0</v>
+        <v>79.0</v>
       </c>
       <c r="L143" s="7"/>
       <c r="M143" s="12">
         <f>K143*L143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>568</v>
+        <v>582</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>578</v>
+        <v>583</v>
       </c>
       <c r="E144" s="18" t="s">
-        <v>579</v>
+        <v>584</v>
       </c>
       <c r="F144" s="8"/>
       <c r="G144" s="8"/>
-      <c r="H144" s="7" t="s">
-        <v>26</v>
+      <c r="H144" s="7">
+        <v>5.0</v>
       </c>
       <c r="I144" s="8" t="s">
-        <v>98</v>
+        <v>585</v>
       </c>
       <c r="J144" s="8" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="K144" s="12">
-        <v>69.0</v>
+        <v>89.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
-    <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A145" s="15">
+    <row r="145" spans="1:13" outlineLevel="1">
+      <c r="A145" s="14" t="s">
+        <v>587</v>
+      </c>
+      <c r="E145" s="16"/>
+      <c r="K145" s="10"/>
+      <c r="M145" s="10"/>
+    </row>
+    <row r="146" spans="1:13" outlineLevel="2">
+      <c r="A146" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B146" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C146" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D146" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E146" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B145" s="7"/>
-[...30 lines deleted...]
-      <c r="A146" s="15">
+      <c r="F146" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B146" s="7"/>
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="G146" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H146" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I146" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J146" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K146" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L146" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M146" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="15">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="D147" s="9" t="s">
         <v>589</v>
       </c>
       <c r="E147" s="18" t="s">
         <v>590</v>
       </c>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I147" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I147" s="8"/>
       <c r="J147" s="8" t="s">
         <v>591</v>
       </c>
       <c r="K147" s="12">
-        <v>89.0</v>
+        <v>61.0</v>
       </c>
       <c r="L147" s="7"/>
       <c r="M147" s="12">
         <f>K147*L147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
         <v>592</v>
       </c>
       <c r="D148" s="9" t="s">
         <v>593</v>
       </c>
       <c r="E148" s="18" t="s">
         <v>594</v>
       </c>
       <c r="F148" s="8"/>
       <c r="G148" s="8"/>
       <c r="H148" s="7">
-        <v>48.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>15.0</v>
+      </c>
+      <c r="I148" s="8"/>
       <c r="J148" s="8" t="s">
         <v>595</v>
       </c>
       <c r="K148" s="12">
-        <v>79.0</v>
+        <v>168.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A149" s="15">
+    <row r="149" spans="1:13" outlineLevel="1">
+      <c r="A149" s="14" t="s">
+        <v>596</v>
+      </c>
+      <c r="E149" s="16"/>
+      <c r="K149" s="10"/>
+      <c r="M149" s="10"/>
+    </row>
+    <row r="150" spans="1:13" outlineLevel="2">
+      <c r="A150" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E150" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F150" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H150" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I150" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B149" s="7"/>
-[...65 lines deleted...]
-      <c r="J151" s="3" t="s">
+      <c r="J150" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K151" s="13" t="s">
+      <c r="K150" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L151" s="4" t="s">
+      <c r="L150" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M151" s="11" t="s">
+      <c r="M150" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A151" s="15">
+        <v>1</v>
+      </c>
+      <c r="B151" s="7"/>
+      <c r="C151" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="E151" s="18" t="s">
+        <v>76</v>
+      </c>
+      <c r="F151" s="8"/>
+      <c r="G151" s="8" t="s">
+        <v>77</v>
+      </c>
+      <c r="H151" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I151" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="J151" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="K151" s="12">
+        <v>189.0</v>
+      </c>
+      <c r="L151" s="7"/>
+      <c r="M151" s="12">
+        <f>K151*L151</f>
+        <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>602</v>
+        <v>597</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="E152" s="18" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I152" s="8"/>
+      <c r="I152" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="J152" s="8" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="K152" s="12">
-        <v>61.0</v>
+        <v>219.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="E153" s="18" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
-      <c r="H153" s="7">
-[...2 lines deleted...]
-      <c r="I153" s="8"/>
+      <c r="H153" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I153" s="8" t="s">
+        <v>92</v>
+      </c>
       <c r="J153" s="8" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="K153" s="12">
-        <v>168.0</v>
+        <v>654.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
-    <row r="154" spans="1:13" outlineLevel="1">
-      <c r="A154" s="14" t="s">
+    <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A154" s="15">
+        <v>4</v>
+      </c>
+      <c r="B154" s="7"/>
+      <c r="C154" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="E154" s="18" t="s">
+        <v>607</v>
+      </c>
+      <c r="F154" s="8"/>
+      <c r="G154" s="8"/>
+      <c r="H154" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I154" s="8" t="s">
+        <v>64</v>
+      </c>
+      <c r="J154" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="K154" s="12">
+        <v>128.0</v>
+      </c>
+      <c r="L154" s="7"/>
+      <c r="M154" s="12">
+        <f>K154*L154</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A155" s="15">
+        <v>5</v>
+      </c>
+      <c r="B155" s="7"/>
+      <c r="C155" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="D155" s="9" t="s">
         <v>610</v>
       </c>
-      <c r="E154" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="E155" s="18" t="s">
+        <v>611</v>
+      </c>
+      <c r="F155" s="8"/>
+      <c r="G155" s="8"/>
+      <c r="H155" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I155" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="J155" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="K155" s="12">
+        <v>1209.0</v>
+      </c>
+      <c r="L155" s="7"/>
+      <c r="M155" s="12">
+        <f>K155*L155</f>
+        <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>74</v>
+        <v>614</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>75</v>
+        <v>615</v>
       </c>
       <c r="E156" s="18" t="s">
-        <v>76</v>
+        <v>616</v>
       </c>
       <c r="F156" s="8"/>
-      <c r="G156" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G156" s="8"/>
       <c r="H156" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I156" s="8" t="s">
-        <v>78</v>
+        <v>617</v>
       </c>
       <c r="J156" s="8" t="s">
-        <v>79</v>
+        <v>618</v>
       </c>
       <c r="K156" s="12">
-        <v>189.0</v>
+        <v>321.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>611</v>
+        <v>619</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>612</v>
+        <v>620</v>
       </c>
       <c r="E157" s="18" t="s">
-        <v>613</v>
+        <v>621</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I157" s="8" t="s">
-        <v>98</v>
+        <v>622</v>
       </c>
       <c r="J157" s="8" t="s">
-        <v>614</v>
+        <v>623</v>
       </c>
       <c r="K157" s="12">
-        <v>219.0</v>
+        <v>444.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>615</v>
+        <v>624</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>616</v>
+        <v>625</v>
       </c>
       <c r="E158" s="18" t="s">
-        <v>617</v>
+        <v>626</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
       <c r="H158" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I158" s="8" t="s">
-        <v>92</v>
+        <v>627</v>
       </c>
       <c r="J158" s="8" t="s">
-        <v>618</v>
+        <v>628</v>
       </c>
       <c r="K158" s="12">
-        <v>654.0</v>
+        <v>597.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>619</v>
+        <v>629</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>620</v>
+        <v>630</v>
       </c>
       <c r="E159" s="18" t="s">
-        <v>621</v>
+        <v>631</v>
       </c>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I159" s="8" t="s">
-        <v>64</v>
+        <v>219</v>
       </c>
       <c r="J159" s="8" t="s">
-        <v>622</v>
+        <v>632</v>
       </c>
       <c r="K159" s="12">
-        <v>128.0</v>
+        <v>553.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>623</v>
+        <v>633</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>624</v>
+        <v>634</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>625</v>
+        <v>635</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I160" s="8" t="s">
-        <v>626</v>
+        <v>48</v>
       </c>
       <c r="J160" s="8" t="s">
-        <v>627</v>
+        <v>636</v>
       </c>
       <c r="K160" s="12">
-        <v>1209.0</v>
+        <v>430.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>628</v>
+        <v>637</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>629</v>
+        <v>638</v>
       </c>
       <c r="E161" s="18" t="s">
-        <v>630</v>
+        <v>639</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I161" s="8" t="s">
-        <v>631</v>
+        <v>48</v>
       </c>
       <c r="J161" s="8" t="s">
-        <v>632</v>
+        <v>640</v>
       </c>
       <c r="K161" s="12">
-        <v>321.0</v>
+        <v>382.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>633</v>
+        <v>641</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>634</v>
+        <v>642</v>
       </c>
       <c r="E162" s="18" t="s">
-        <v>635</v>
+        <v>643</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I162" s="8" t="s">
-        <v>636</v>
+        <v>48</v>
       </c>
       <c r="J162" s="8" t="s">
-        <v>637</v>
+        <v>644</v>
       </c>
       <c r="K162" s="12">
-        <v>444.0</v>
+        <v>404.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>639</v>
+        <v>646</v>
       </c>
       <c r="E163" s="18" t="s">
-        <v>640</v>
+        <v>647</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I163" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I163" s="8"/>
+      <c r="J163" s="8"/>
       <c r="K163" s="12">
-        <v>597.0</v>
+        <v>524.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>643</v>
+        <v>648</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>644</v>
+        <v>649</v>
       </c>
       <c r="E164" s="18" t="s">
-        <v>645</v>
+        <v>650</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8"/>
       <c r="H164" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I164" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I164" s="8"/>
       <c r="J164" s="8" t="s">
-        <v>646</v>
+        <v>651</v>
       </c>
       <c r="K164" s="12">
-        <v>553.0</v>
+        <v>329.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>647</v>
+        <v>652</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>648</v>
+        <v>653</v>
       </c>
       <c r="E165" s="18" t="s">
-        <v>649</v>
+        <v>654</v>
       </c>
       <c r="F165" s="8"/>
       <c r="G165" s="8"/>
       <c r="H165" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I165" s="8" t="s">
-        <v>48</v>
+        <v>315</v>
       </c>
       <c r="J165" s="8" t="s">
-        <v>650</v>
+        <v>655</v>
       </c>
       <c r="K165" s="12">
-        <v>430.0</v>
+        <v>42.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>651</v>
+        <v>85</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>652</v>
+        <v>86</v>
       </c>
       <c r="E166" s="18" t="s">
-        <v>653</v>
+        <v>87</v>
       </c>
       <c r="F166" s="8"/>
       <c r="G166" s="8"/>
       <c r="H166" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I166" s="8" t="s">
-        <v>48</v>
+        <v>64</v>
       </c>
       <c r="J166" s="8" t="s">
-        <v>654</v>
+        <v>88</v>
       </c>
       <c r="K166" s="12">
-        <v>382.0</v>
+        <v>45.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>655</v>
+        <v>656</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>656</v>
+        <v>657</v>
       </c>
       <c r="E167" s="18" t="s">
-        <v>657</v>
+        <v>658</v>
       </c>
       <c r="F167" s="8"/>
-      <c r="G167" s="8"/>
+      <c r="G167" s="8" t="s">
+        <v>659</v>
+      </c>
       <c r="H167" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I167" s="8" t="s">
-        <v>48</v>
+        <v>78</v>
       </c>
       <c r="J167" s="8" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="K167" s="12">
-        <v>404.0</v>
+        <v>233.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>659</v>
+        <v>69</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>660</v>
+        <v>70</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>661</v>
+        <v>71</v>
       </c>
       <c r="F168" s="8"/>
-      <c r="G168" s="8"/>
+      <c r="G168" s="8" t="s">
+        <v>72</v>
+      </c>
       <c r="H168" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I168" s="8"/>
-      <c r="J168" s="8"/>
+      <c r="I168" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J168" s="8" t="s">
+        <v>73</v>
+      </c>
       <c r="K168" s="12">
-        <v>524.0</v>
+        <v>213.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>662</v>
+        <v>22</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>663</v>
+        <v>23</v>
       </c>
       <c r="E169" s="18" t="s">
-        <v>664</v>
+        <v>24</v>
       </c>
       <c r="F169" s="8"/>
-      <c r="G169" s="8"/>
+      <c r="G169" s="8" t="s">
+        <v>25</v>
+      </c>
       <c r="H169" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I169" s="8"/>
+      <c r="I169" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J169" s="8" t="s">
-        <v>665</v>
+        <v>28</v>
       </c>
       <c r="K169" s="12">
-        <v>329.0</v>
+        <v>373.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>666</v>
+        <v>29</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>667</v>
+        <v>30</v>
       </c>
       <c r="E170" s="18" t="s">
-        <v>668</v>
+        <v>31</v>
       </c>
       <c r="F170" s="8"/>
-      <c r="G170" s="8"/>
+      <c r="G170" s="8" t="s">
+        <v>32</v>
+      </c>
       <c r="H170" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I170" s="8" t="s">
-        <v>302</v>
+        <v>27</v>
       </c>
       <c r="J170" s="8" t="s">
-        <v>669</v>
+        <v>33</v>
       </c>
       <c r="K170" s="12">
-        <v>42.0</v>
+        <v>357.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>85</v>
+        <v>661</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>86</v>
+        <v>662</v>
       </c>
       <c r="E171" s="18" t="s">
-        <v>87</v>
+        <v>663</v>
       </c>
       <c r="F171" s="8"/>
-      <c r="G171" s="8"/>
+      <c r="G171" s="8" t="s">
+        <v>32</v>
+      </c>
       <c r="H171" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I171" s="8" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="J171" s="8" t="s">
-        <v>88</v>
+        <v>664</v>
       </c>
       <c r="K171" s="12">
-        <v>45.0</v>
+        <v>265.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>670</v>
+        <v>665</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>671</v>
+        <v>666</v>
       </c>
       <c r="E172" s="18" t="s">
-        <v>672</v>
+        <v>667</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8" t="s">
-        <v>673</v>
+        <v>32</v>
       </c>
       <c r="H172" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I172" s="8" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="J172" s="8" t="s">
-        <v>674</v>
+        <v>668</v>
       </c>
       <c r="K172" s="12">
-        <v>233.0</v>
+        <v>247.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>69</v>
+        <v>669</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>70</v>
+        <v>670</v>
       </c>
       <c r="E173" s="18" t="s">
-        <v>71</v>
+        <v>671</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8" t="s">
-        <v>72</v>
+        <v>37</v>
       </c>
       <c r="H173" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I173" s="8" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="J173" s="8" t="s">
-        <v>73</v>
+        <v>672</v>
       </c>
       <c r="K173" s="12">
-        <v>213.0</v>
+        <v>265.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>24</v>
+        <v>52</v>
       </c>
       <c r="F174" s="8"/>
       <c r="G174" s="8" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H174" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I174" s="8" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J174" s="8" t="s">
-        <v>28</v>
+        <v>55</v>
       </c>
       <c r="K174" s="12">
-        <v>373.0</v>
+        <v>973.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="E175" s="18" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="F175" s="8"/>
-      <c r="G175" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G175" s="8"/>
       <c r="H175" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I175" s="8" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J175" s="8" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="K175" s="12">
-        <v>357.0</v>
+        <v>189.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
+        <v>673</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>674</v>
+      </c>
+      <c r="E176" s="18" t="s">
         <v>675</v>
-      </c>
-[...4 lines deleted...]
-        <v>677</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H176" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I176" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J176" s="8" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="K176" s="12">
         <v>265.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>679</v>
+        <v>56</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>680</v>
+        <v>57</v>
       </c>
       <c r="E177" s="18" t="s">
-        <v>681</v>
+        <v>58</v>
       </c>
       <c r="F177" s="8"/>
       <c r="G177" s="8" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="H177" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I177" s="8" t="s">
-        <v>27</v>
+        <v>54</v>
       </c>
       <c r="J177" s="8" t="s">
-        <v>682</v>
+        <v>59</v>
       </c>
       <c r="K177" s="12">
-        <v>247.0</v>
+        <v>1485.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>683</v>
+        <v>677</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>684</v>
+        <v>678</v>
       </c>
       <c r="E178" s="18" t="s">
-        <v>685</v>
+        <v>679</v>
       </c>
       <c r="F178" s="8"/>
-      <c r="G178" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G178" s="8"/>
       <c r="H178" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I178" s="8" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="J178" s="8" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="K178" s="12">
-        <v>265.0</v>
+        <v>177.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>50</v>
+        <v>681</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>51</v>
+        <v>682</v>
       </c>
       <c r="E179" s="18" t="s">
-        <v>52</v>
+        <v>683</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H179" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I179" s="8" t="s">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="J179" s="8" t="s">
-        <v>55</v>
+        <v>684</v>
       </c>
       <c r="K179" s="12">
-        <v>973.0</v>
+        <v>251.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>39</v>
+        <v>685</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>40</v>
+        <v>686</v>
       </c>
       <c r="E180" s="18" t="s">
-        <v>41</v>
+        <v>687</v>
       </c>
       <c r="F180" s="8"/>
-      <c r="G180" s="8"/>
+      <c r="G180" s="8" t="s">
+        <v>32</v>
+      </c>
       <c r="H180" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I180" s="8" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="J180" s="8" t="s">
-        <v>43</v>
+        <v>688</v>
       </c>
       <c r="K180" s="12">
-        <v>189.0</v>
+        <v>273.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>687</v>
+        <v>34</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>688</v>
+        <v>35</v>
       </c>
       <c r="E181" s="18" t="s">
-        <v>689</v>
+        <v>36</v>
       </c>
       <c r="F181" s="8"/>
       <c r="G181" s="8" t="s">
         <v>37</v>
       </c>
       <c r="H181" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I181" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J181" s="8" t="s">
-        <v>690</v>
+        <v>38</v>
       </c>
       <c r="K181" s="12">
-        <v>265.0</v>
+        <v>323.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>56</v>
+        <v>689</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>57</v>
+        <v>690</v>
       </c>
       <c r="E182" s="18" t="s">
-        <v>58</v>
+        <v>691</v>
       </c>
       <c r="F182" s="8"/>
-      <c r="G182" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G182" s="8"/>
       <c r="H182" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I182" s="8" t="s">
-        <v>54</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J182" s="8"/>
       <c r="K182" s="12">
-        <v>1485.0</v>
+        <v>470.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="15">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="E183" s="18" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
       <c r="F183" s="8"/>
       <c r="G183" s="8"/>
       <c r="H183" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I183" s="8" t="s">
-        <v>42</v>
+        <v>48</v>
       </c>
       <c r="J183" s="8" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="K183" s="12">
-        <v>177.0</v>
+        <v>347.0</v>
       </c>
       <c r="L183" s="7"/>
       <c r="M183" s="12">
         <f>K183*L183</f>
         <v>0</v>
       </c>
     </row>
-    <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D184" s="9" t="s">
+    <row r="184" spans="1:13" outlineLevel="1">
+      <c r="A184" s="14" t="s">
         <v>696</v>
       </c>
-      <c r="E184" s="18" t="s">
-[...57 lines deleted...]
-        <v>0</v>
+      <c r="E184" s="16"/>
+      <c r="K184" s="10"/>
+      <c r="M184" s="10"/>
+    </row>
+    <row r="185" spans="1:13" outlineLevel="2">
+      <c r="A185" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B185" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C185" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D185" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E185" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H185" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I185" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J185" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K185" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L185" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M185" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>31</v>
+        <v>1</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>34</v>
+        <v>697</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>35</v>
+        <v>698</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>36</v>
+        <v>699</v>
       </c>
       <c r="F186" s="8"/>
-      <c r="G186" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G186" s="8"/>
       <c r="H186" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I186" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I186" s="8"/>
+      <c r="J186" s="8"/>
       <c r="K186" s="12">
-        <v>323.0</v>
+        <v>15.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>32</v>
+        <v>2</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>703</v>
+        <v>100</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>704</v>
+        <v>101</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>705</v>
+        <v>102</v>
       </c>
       <c r="F187" s="8"/>
-      <c r="G187" s="8"/>
+      <c r="G187" s="8" t="s">
+        <v>103</v>
+      </c>
       <c r="H187" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I187" s="8" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="J187" s="8"/>
+        <v>104</v>
+      </c>
+      <c r="J187" s="8" t="s">
+        <v>105</v>
+      </c>
       <c r="K187" s="12">
-        <v>470.0</v>
+        <v>134.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>706</v>
+        <v>700</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>707</v>
+        <v>701</v>
       </c>
       <c r="E188" s="18" t="s">
-        <v>708</v>
+        <v>702</v>
       </c>
       <c r="F188" s="8"/>
-      <c r="G188" s="8"/>
+      <c r="G188" s="8" t="s">
+        <v>703</v>
+      </c>
       <c r="H188" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I188" s="8" t="s">
-        <v>48</v>
+        <v>104</v>
       </c>
       <c r="J188" s="8" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="K188" s="12">
-        <v>347.0</v>
+        <v>105.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
-    <row r="189" spans="1:13" outlineLevel="1">
-      <c r="A189" s="14" t="s">
+    <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A189" s="15">
+        <v>4</v>
+      </c>
+      <c r="B189" s="7"/>
+      <c r="C189" s="8" t="s">
+        <v>705</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>706</v>
+      </c>
+      <c r="E189" s="18" t="s">
+        <v>707</v>
+      </c>
+      <c r="F189" s="8"/>
+      <c r="G189" s="8"/>
+      <c r="H189" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I189" s="8"/>
+      <c r="J189" s="8" t="s">
+        <v>708</v>
+      </c>
+      <c r="K189" s="12">
+        <v>369.0</v>
+      </c>
+      <c r="L189" s="7"/>
+      <c r="M189" s="12">
+        <f>K189*L189</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A190" s="15">
+        <v>5</v>
+      </c>
+      <c r="B190" s="7"/>
+      <c r="C190" s="8" t="s">
+        <v>709</v>
+      </c>
+      <c r="D190" s="9" t="s">
         <v>710</v>
       </c>
-      <c r="E189" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="E190" s="18" t="s">
+        <v>711</v>
+      </c>
+      <c r="F190" s="8"/>
+      <c r="G190" s="8"/>
+      <c r="H190" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I190" s="8" t="s">
+        <v>712</v>
+      </c>
+      <c r="J190" s="8" t="s">
+        <v>713</v>
+      </c>
+      <c r="K190" s="12">
+        <v>164.0</v>
+      </c>
+      <c r="L190" s="7"/>
+      <c r="M190" s="12">
+        <f>K190*L190</f>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>711</v>
+        <v>714</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>712</v>
+        <v>715</v>
       </c>
       <c r="E191" s="18" t="s">
-        <v>713</v>
+        <v>716</v>
       </c>
       <c r="F191" s="8"/>
       <c r="G191" s="8"/>
       <c r="H191" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I191" s="8"/>
-      <c r="J191" s="8"/>
+      <c r="J191" s="8" t="s">
+        <v>717</v>
+      </c>
       <c r="K191" s="12">
-        <v>15.0</v>
+        <v>319.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>100</v>
+        <v>718</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>101</v>
+        <v>719</v>
       </c>
       <c r="E192" s="18" t="s">
-        <v>102</v>
+        <v>720</v>
       </c>
       <c r="F192" s="8"/>
-      <c r="G192" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G192" s="8"/>
       <c r="H192" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I192" s="8" t="s">
-        <v>104</v>
+        <v>721</v>
       </c>
       <c r="J192" s="8" t="s">
-        <v>105</v>
+        <v>722</v>
       </c>
       <c r="K192" s="12">
-        <v>134.0</v>
+        <v>527.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>714</v>
+        <v>723</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>715</v>
+        <v>724</v>
       </c>
       <c r="E193" s="18" t="s">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="F193" s="8"/>
-      <c r="G193" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G193" s="8"/>
       <c r="H193" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I193" s="8" t="s">
-        <v>104</v>
+        <v>726</v>
       </c>
       <c r="J193" s="8" t="s">
-        <v>718</v>
+        <v>727</v>
       </c>
       <c r="K193" s="12">
-        <v>105.0</v>
+        <v>38.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
-        <v>719</v>
+        <v>728</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>720</v>
+        <v>729</v>
       </c>
       <c r="E194" s="18" t="s">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I194" s="8"/>
+      <c r="I194" s="8" t="s">
+        <v>242</v>
+      </c>
       <c r="J194" s="8" t="s">
-        <v>722</v>
+        <v>731</v>
       </c>
       <c r="K194" s="12">
-        <v>369.0</v>
+        <v>274.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
-        <v>723</v>
+        <v>732</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>724</v>
+        <v>733</v>
       </c>
       <c r="E195" s="18" t="s">
-        <v>725</v>
+        <v>734</v>
       </c>
       <c r="F195" s="8"/>
       <c r="G195" s="8"/>
       <c r="H195" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I195" s="8" t="s">
-        <v>726</v>
+        <v>229</v>
       </c>
       <c r="J195" s="8" t="s">
-        <v>727</v>
+        <v>735</v>
       </c>
       <c r="K195" s="12">
-        <v>164.0</v>
+        <v>1463.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
-        <v>728</v>
+        <v>736</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>729</v>
+        <v>737</v>
       </c>
       <c r="E196" s="18" t="s">
-        <v>730</v>
+        <v>738</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I196" s="8"/>
+      <c r="I196" s="8" t="s">
+        <v>115</v>
+      </c>
       <c r="J196" s="8" t="s">
-        <v>731</v>
+        <v>739</v>
       </c>
       <c r="K196" s="12">
-        <v>319.0</v>
+        <v>829.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>733</v>
+        <v>741</v>
       </c>
       <c r="E197" s="18" t="s">
-        <v>734</v>
+        <v>742</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I197" s="8" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="J197" s="8" t="s">
-        <v>736</v>
+        <v>744</v>
       </c>
       <c r="K197" s="12">
-        <v>527.0</v>
+        <v>197.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>737</v>
+        <v>745</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="E198" s="18" t="s">
-        <v>739</v>
+        <v>747</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I198" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
-        <v>741</v>
+        <v>748</v>
       </c>
       <c r="K198" s="12">
-        <v>38.0</v>
+        <v>393.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>742</v>
+        <v>749</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>743</v>
+        <v>750</v>
       </c>
       <c r="E199" s="18" t="s">
-        <v>744</v>
+        <v>751</v>
       </c>
       <c r="F199" s="8"/>
       <c r="G199" s="8"/>
       <c r="H199" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I199" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I199" s="8"/>
       <c r="J199" s="8" t="s">
-        <v>745</v>
+        <v>752</v>
       </c>
       <c r="K199" s="12">
-        <v>274.0</v>
+        <v>393.0</v>
       </c>
       <c r="L199" s="7"/>
       <c r="M199" s="12">
         <f>K199*L199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="15">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
-        <v>746</v>
+        <v>753</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="E200" s="18" t="s">
-        <v>748</v>
+        <v>754</v>
       </c>
       <c r="F200" s="8"/>
       <c r="G200" s="8"/>
       <c r="H200" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I200" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I200" s="8"/>
       <c r="J200" s="8" t="s">
-        <v>749</v>
+        <v>755</v>
       </c>
       <c r="K200" s="12">
-        <v>1463.0</v>
+        <v>393.0</v>
       </c>
       <c r="L200" s="7"/>
       <c r="M200" s="12">
         <f>K200*L200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="15">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
-        <v>750</v>
+        <v>756</v>
       </c>
       <c r="D201" s="9" t="s">
-        <v>751</v>
+        <v>757</v>
       </c>
       <c r="E201" s="18" t="s">
-        <v>752</v>
+        <v>758</v>
       </c>
       <c r="F201" s="8"/>
-      <c r="G201" s="8"/>
+      <c r="G201" s="8" t="s">
+        <v>759</v>
+      </c>
       <c r="H201" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I201" s="8" t="s">
-        <v>115</v>
+        <v>760</v>
       </c>
       <c r="J201" s="8" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="K201" s="12">
-        <v>829.0</v>
+        <v>146.0</v>
       </c>
       <c r="L201" s="7"/>
       <c r="M201" s="12">
         <f>K201*L201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
-        <v>754</v>
+        <v>762</v>
       </c>
       <c r="D202" s="9" t="s">
-        <v>755</v>
+        <v>763</v>
       </c>
       <c r="E202" s="18" t="s">
-        <v>756</v>
+        <v>764</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8"/>
       <c r="H202" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I202" s="8" t="s">
-        <v>757</v>
+        <v>765</v>
       </c>
       <c r="J202" s="8" t="s">
-        <v>758</v>
+        <v>766</v>
       </c>
       <c r="K202" s="12">
-        <v>197.0</v>
+        <v>132.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>759</v>
+        <v>767</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>760</v>
+        <v>768</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>761</v>
+        <v>769</v>
       </c>
       <c r="F203" s="8"/>
       <c r="G203" s="8"/>
       <c r="H203" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I203" s="8"/>
+      <c r="I203" s="8" t="s">
+        <v>242</v>
+      </c>
       <c r="J203" s="8" t="s">
-        <v>762</v>
+        <v>770</v>
       </c>
       <c r="K203" s="12">
-        <v>393.0</v>
+        <v>284.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>763</v>
+        <v>771</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>764</v>
+        <v>772</v>
       </c>
       <c r="E204" s="18" t="s">
-        <v>765</v>
+        <v>773</v>
       </c>
       <c r="F204" s="8"/>
-      <c r="G204" s="8"/>
+      <c r="G204" s="8" t="s">
+        <v>774</v>
+      </c>
       <c r="H204" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I204" s="8"/>
       <c r="J204" s="8" t="s">
-        <v>766</v>
+        <v>775</v>
       </c>
       <c r="K204" s="12">
-        <v>393.0</v>
+        <v>187.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
-        <v>767</v>
+        <v>776</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>764</v>
+        <v>777</v>
       </c>
       <c r="E205" s="18" t="s">
-        <v>768</v>
+        <v>778</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I205" s="8"/>
+      <c r="I205" s="8" t="s">
+        <v>765</v>
+      </c>
       <c r="J205" s="8" t="s">
-        <v>769</v>
+        <v>779</v>
       </c>
       <c r="K205" s="12">
-        <v>393.0</v>
+        <v>761.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
-        <v>770</v>
+        <v>780</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>771</v>
+        <v>781</v>
       </c>
       <c r="E206" s="18" t="s">
-        <v>772</v>
+        <v>782</v>
       </c>
       <c r="F206" s="8"/>
-      <c r="G206" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G206" s="8"/>
       <c r="H206" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I206" s="8" t="s">
-        <v>774</v>
+        <v>765</v>
       </c>
       <c r="J206" s="8" t="s">
-        <v>775</v>
+        <v>783</v>
       </c>
       <c r="K206" s="12">
-        <v>146.0</v>
+        <v>900.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
-        <v>776</v>
+        <v>784</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>777</v>
+        <v>785</v>
       </c>
       <c r="E207" s="18" t="s">
-        <v>778</v>
+        <v>786</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I207" s="8" t="s">
-        <v>779</v>
+        <v>765</v>
       </c>
       <c r="J207" s="8" t="s">
-        <v>780</v>
+        <v>787</v>
       </c>
       <c r="K207" s="12">
-        <v>132.0</v>
+        <v>90.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="15">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>781</v>
+        <v>788</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>782</v>
+        <v>789</v>
       </c>
       <c r="E208" s="18" t="s">
-        <v>783</v>
+        <v>790</v>
       </c>
       <c r="F208" s="8"/>
       <c r="G208" s="8"/>
       <c r="H208" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I208" s="8" t="s">
-        <v>242</v>
+        <v>765</v>
       </c>
       <c r="J208" s="8" t="s">
-        <v>784</v>
+        <v>791</v>
       </c>
       <c r="K208" s="12">
-        <v>284.0</v>
+        <v>201.0</v>
       </c>
       <c r="L208" s="7"/>
       <c r="M208" s="12">
         <f>K208*L208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="15">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
-        <v>785</v>
+        <v>792</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>786</v>
+        <v>793</v>
       </c>
       <c r="E209" s="18" t="s">
-        <v>787</v>
+        <v>794</v>
       </c>
       <c r="F209" s="8"/>
       <c r="G209" s="8" t="s">
-        <v>788</v>
+        <v>795</v>
       </c>
       <c r="H209" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I209" s="8"/>
+      <c r="I209" s="8" t="s">
+        <v>796</v>
+      </c>
       <c r="J209" s="8" t="s">
-        <v>789</v>
+        <v>797</v>
       </c>
       <c r="K209" s="12">
-        <v>187.0</v>
+        <v>208.0</v>
       </c>
       <c r="L209" s="7"/>
       <c r="M209" s="12">
         <f>K209*L209</f>
         <v>0</v>
       </c>
     </row>
-    <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A210" s="15">
+    <row r="210" spans="1:13" outlineLevel="1">
+      <c r="A210" s="14" t="s">
+        <v>798</v>
+      </c>
+      <c r="E210" s="16"/>
+      <c r="K210" s="10"/>
+      <c r="M210" s="10"/>
+    </row>
+    <row r="211" spans="1:13" outlineLevel="2">
+      <c r="A211" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C211" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D211" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E211" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F211" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G211" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H211" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I211" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J211" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K211" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L211" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B210" s="7"/>
-[...30 lines deleted...]
-      <c r="A211" s="15">
+      <c r="M211" s="11" t="s">
         <v>21</v>
-      </c>
-[...27 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="D212" s="9"/>
       <c r="E212" s="18" t="s">
-        <v>800</v>
+        <v>67</v>
       </c>
       <c r="F212" s="8"/>
-      <c r="G212" s="8"/>
+      <c r="G212" s="8" t="s">
+        <v>68</v>
+      </c>
       <c r="H212" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I212" s="8" t="s">
-        <v>779</v>
-[...3 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="J212" s="8"/>
       <c r="K212" s="12">
-        <v>90.0</v>
+        <v>299.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>23</v>
+        <v>2</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
+        <v>799</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>800</v>
+      </c>
+      <c r="E213" s="18" t="s">
+        <v>801</v>
+      </c>
+      <c r="F213" s="8"/>
+      <c r="G213" s="8" t="s">
         <v>802</v>
       </c>
-      <c r="D213" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G213" s="8"/>
       <c r="H213" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I213" s="8" t="s">
-        <v>779</v>
+        <v>612</v>
       </c>
       <c r="J213" s="8" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="K213" s="12">
-        <v>201.0</v>
+        <v>743.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
+        <v>804</v>
+      </c>
+      <c r="D214" s="9" t="s">
+        <v>805</v>
+      </c>
+      <c r="E214" s="18" t="s">
         <v>806</v>
-      </c>
-[...4 lines deleted...]
-        <v>808</v>
       </c>
       <c r="F214" s="8"/>
       <c r="G214" s="8" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="H214" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I214" s="8" t="s">
-        <v>810</v>
+        <v>612</v>
       </c>
       <c r="J214" s="8" t="s">
-        <v>811</v>
+        <v>808</v>
       </c>
       <c r="K214" s="12">
-        <v>208.0</v>
+        <v>443.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
-    <row r="215" spans="1:13" outlineLevel="1">
-      <c r="A215" s="14" t="s">
+    <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A215" s="15">
+        <v>4</v>
+      </c>
+      <c r="B215" s="7"/>
+      <c r="C215" s="8" t="s">
+        <v>809</v>
+      </c>
+      <c r="D215" s="9" t="s">
+        <v>810</v>
+      </c>
+      <c r="E215" s="18" t="s">
+        <v>811</v>
+      </c>
+      <c r="F215" s="8"/>
+      <c r="G215" s="8"/>
+      <c r="H215" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I215" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="J215" s="8" t="s">
         <v>812</v>
       </c>
-      <c r="E215" s="16"/>
-[...4 lines deleted...]
-      <c r="A216" s="2" t="s">
+      <c r="K215" s="12">
+        <v>461.0</v>
+      </c>
+      <c r="L215" s="7"/>
+      <c r="M215" s="12">
+        <f>K215*L215</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:13" outlineLevel="1">
+      <c r="A216" s="14" t="s">
+        <v>813</v>
+      </c>
+      <c r="E216" s="16"/>
+      <c r="K216" s="10"/>
+      <c r="M216" s="10"/>
+    </row>
+    <row r="217" spans="1:13" outlineLevel="2">
+      <c r="A217" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B216" s="3" t="s">
+      <c r="B217" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C216" s="4" t="s">
+      <c r="C217" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D216" s="3" t="s">
+      <c r="D217" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E216" s="17" t="s">
+      <c r="E217" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F216" s="4" t="s">
+      <c r="F217" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G216" s="4" t="s">
+      <c r="G217" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H216" s="5" t="s">
+      <c r="H217" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I216" s="4" t="s">
+      <c r="I217" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J216" s="3" t="s">
+      <c r="J217" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K216" s="13" t="s">
+      <c r="K217" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L216" s="4" t="s">
+      <c r="L217" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M216" s="11" t="s">
+      <c r="M217" s="11" t="s">
         <v>21</v>
-      </c>
-[...30 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>813</v>
+        <v>814</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c r="E218" s="18" t="s">
-        <v>815</v>
+        <v>816</v>
       </c>
       <c r="F218" s="8"/>
-      <c r="G218" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G218" s="8"/>
+      <c r="H218" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I218" s="8"/>
       <c r="J218" s="8" t="s">
         <v>817</v>
       </c>
       <c r="K218" s="12">
-        <v>743.0</v>
+        <v>264.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
         <v>818</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>819</v>
       </c>
       <c r="E219" s="18" t="s">
         <v>820</v>
       </c>
       <c r="F219" s="8"/>
       <c r="G219" s="8" t="s">
         <v>821</v>
       </c>
-      <c r="H219" s="7" t="s">
-        <v>26</v>
+      <c r="H219" s="7">
+        <v>28.0</v>
       </c>
       <c r="I219" s="8" t="s">
-        <v>626</v>
+        <v>315</v>
       </c>
       <c r="J219" s="8" t="s">
         <v>822</v>
       </c>
       <c r="K219" s="12">
-        <v>443.0</v>
+        <v>52.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
         <v>823</v>
       </c>
       <c r="D220" s="9" t="s">
         <v>824</v>
       </c>
       <c r="E220" s="18" t="s">
         <v>825</v>
       </c>
       <c r="F220" s="8"/>
       <c r="G220" s="8"/>
       <c r="H220" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I220" s="8" t="s">
-        <v>219</v>
+        <v>826</v>
       </c>
       <c r="J220" s="8" t="s">
-        <v>826</v>
+        <v>827</v>
       </c>
       <c r="K220" s="12">
-        <v>461.0</v>
+        <v>142.0</v>
       </c>
       <c r="L220" s="7"/>
       <c r="M220" s="12">
         <f>K220*L220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13" outlineLevel="1">
       <c r="A221" s="14" t="s">
-        <v>827</v>
+        <v>828</v>
       </c>
       <c r="E221" s="16"/>
       <c r="K221" s="10"/>
       <c r="M221" s="10"/>
     </row>
     <row r="222" spans="1:13" outlineLevel="2">
       <c r="A222" s="2" t="s">
         <v>9</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>10</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D222" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E222" s="17" t="s">
         <v>13</v>
       </c>
       <c r="F222" s="4" t="s">
         <v>14</v>
       </c>
       <c r="G222" s="4" t="s">
@@ -16862,1056 +16657,905 @@
       <c r="H222" s="5" t="s">
         <v>16</v>
       </c>
       <c r="I222" s="4" t="s">
         <v>17</v>
       </c>
       <c r="J222" s="3" t="s">
         <v>18</v>
       </c>
       <c r="K222" s="13" t="s">
         <v>19</v>
       </c>
       <c r="L222" s="4" t="s">
         <v>20</v>
       </c>
       <c r="M222" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
         <v>1</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
-        <v>828</v>
+        <v>829</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>829</v>
+        <v>830</v>
       </c>
       <c r="E223" s="18" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
       <c r="F223" s="8"/>
-      <c r="G223" s="8"/>
-[...1 lines deleted...]
-        <v>1.0</v>
+      <c r="G223" s="8" t="s">
+        <v>832</v>
+      </c>
+      <c r="H223" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I223" s="8"/>
       <c r="J223" s="8" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="K223" s="12">
-        <v>264.0</v>
+        <v>174.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
         <v>2</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>833</v>
+        <v>835</v>
       </c>
       <c r="E224" s="18" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8" t="s">
-        <v>835</v>
-[...2 lines deleted...]
-        <v>28.0</v>
+        <v>837</v>
+      </c>
+      <c r="H224" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I224" s="8" t="s">
-        <v>302</v>
+        <v>115</v>
       </c>
       <c r="J224" s="8" t="s">
-        <v>836</v>
+        <v>838</v>
       </c>
       <c r="K224" s="12">
-        <v>52.0</v>
+        <v>965.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
         <v>3</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>838</v>
+        <v>840</v>
       </c>
       <c r="E225" s="18" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="F225" s="8"/>
-      <c r="G225" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G225" s="8" t="s">
+        <v>842</v>
+      </c>
+      <c r="H225" s="7">
+        <v>25.0</v>
       </c>
       <c r="I225" s="8" t="s">
-        <v>840</v>
+        <v>64</v>
       </c>
       <c r="J225" s="8" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="K225" s="12">
-        <v>142.0</v>
+        <v>169.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
-    <row r="226" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A226" s="15">
+        <v>4</v>
+      </c>
+      <c r="B226" s="7"/>
+      <c r="C226" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D226" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E226" s="18" t="s">
+        <v>113</v>
+      </c>
+      <c r="F226" s="8"/>
+      <c r="G226" s="8" t="s">
+        <v>114</v>
+      </c>
+      <c r="H226" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I226" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="J226" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="K226" s="12">
+        <v>977.0</v>
+      </c>
+      <c r="L226" s="7"/>
+      <c r="M226" s="12">
+        <f>K226*L226</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A227" s="15">
+        <v>5</v>
+      </c>
+      <c r="B227" s="7"/>
+      <c r="C227" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="D227" s="9" t="s">
+        <v>107</v>
+      </c>
+      <c r="E227" s="18" t="s">
+        <v>108</v>
+      </c>
+      <c r="F227" s="8"/>
+      <c r="G227" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="H227" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I227" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J227" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="K227" s="12">
+        <v>237.0</v>
+      </c>
+      <c r="L227" s="7"/>
+      <c r="M227" s="12">
+        <f>K227*L227</f>
+        <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
-        <v>843</v>
+        <v>844</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>844</v>
+        <v>845</v>
       </c>
       <c r="E228" s="18" t="s">
-        <v>845</v>
+        <v>846</v>
       </c>
       <c r="F228" s="8"/>
       <c r="G228" s="8" t="s">
-        <v>846</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>847</v>
+      </c>
+      <c r="H228" s="7">
+        <v>1.0</v>
       </c>
       <c r="I228" s="8"/>
       <c r="J228" s="8" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="K228" s="12">
-        <v>174.0</v>
+        <v>657.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>849</v>
+        <v>850</v>
       </c>
       <c r="E229" s="18" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="F229" s="8"/>
       <c r="G229" s="8" t="s">
-        <v>851</v>
-[...6 lines deleted...]
-      </c>
+        <v>852</v>
+      </c>
+      <c r="H229" s="7">
+        <v>8.0</v>
+      </c>
+      <c r="I229" s="8"/>
       <c r="J229" s="8" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="K229" s="12">
-        <v>965.0</v>
+        <v>36.0</v>
       </c>
       <c r="L229" s="7"/>
       <c r="M229" s="12">
         <f>K229*L229</f>
         <v>0</v>
       </c>
     </row>
-    <row r="230" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D230" s="9" t="s">
+    <row r="230" spans="1:13" outlineLevel="1">
+      <c r="A230" s="14" t="s">
         <v>854</v>
       </c>
-      <c r="E230" s="18" t="s">
-[...57 lines deleted...]
-        <v>0</v>
+      <c r="E230" s="16"/>
+      <c r="K230" s="10"/>
+      <c r="M230" s="10"/>
+    </row>
+    <row r="231" spans="1:13" outlineLevel="2">
+      <c r="A231" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B231" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D231" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E231" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G231" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H231" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I231" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J231" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K231" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L231" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M231" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>106</v>
+        <v>89</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>107</v>
+        <v>90</v>
       </c>
       <c r="E232" s="18" t="s">
-        <v>108</v>
+        <v>91</v>
       </c>
       <c r="F232" s="8"/>
-      <c r="G232" s="8" t="s">
-[...3 lines deleted...]
-        <v>2.0</v>
+      <c r="G232" s="8"/>
+      <c r="H232" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>42</v>
+        <v>92</v>
       </c>
       <c r="J232" s="8" t="s">
-        <v>110</v>
+        <v>93</v>
       </c>
       <c r="K232" s="12">
-        <v>237.0</v>
+        <v>753.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
-        <v>858</v>
+        <v>94</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>859</v>
+        <v>95</v>
       </c>
       <c r="E233" s="18" t="s">
-        <v>860</v>
+        <v>96</v>
       </c>
       <c r="F233" s="8"/>
       <c r="G233" s="8" t="s">
-        <v>861</v>
+        <v>97</v>
       </c>
       <c r="H233" s="7">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="I233" s="8"/>
+        <v>6.0</v>
+      </c>
+      <c r="I233" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="J233" s="8" t="s">
-        <v>862</v>
+        <v>99</v>
       </c>
       <c r="K233" s="12">
-        <v>657.0</v>
+        <v>171.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E234" s="18" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F234" s="8"/>
       <c r="G234" s="8" t="s">
-        <v>866</v>
-[...4 lines deleted...]
-      <c r="I234" s="8"/>
+        <v>97</v>
+      </c>
+      <c r="H234" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I234" s="8" t="s">
+        <v>98</v>
+      </c>
       <c r="J234" s="8" t="s">
-        <v>867</v>
+        <v>858</v>
       </c>
       <c r="K234" s="12">
-        <v>36.0</v>
+        <v>171.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
-    <row r="235" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A235" s="15">
+        <v>4</v>
+      </c>
+      <c r="B235" s="7"/>
+      <c r="C235" s="8" t="s">
+        <v>80</v>
+      </c>
+      <c r="D235" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E235" s="18" t="s">
+        <v>82</v>
+      </c>
+      <c r="F235" s="8"/>
+      <c r="G235" s="8"/>
+      <c r="H235" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I235" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="J235" s="8" t="s">
+        <v>84</v>
+      </c>
+      <c r="K235" s="12">
+        <v>130.0</v>
+      </c>
+      <c r="L235" s="7"/>
+      <c r="M235" s="12">
+        <f>K235*L235</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A236" s="15">
+        <v>5</v>
+      </c>
+      <c r="B236" s="7"/>
+      <c r="C236" s="8" t="s">
+        <v>44</v>
+      </c>
+      <c r="D236" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="E236" s="18" t="s">
+        <v>46</v>
+      </c>
+      <c r="F236" s="8"/>
+      <c r="G236" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="H236" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I236" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J236" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="K236" s="12">
+        <v>513.0</v>
+      </c>
+      <c r="L236" s="7"/>
+      <c r="M236" s="12">
+        <f>K236*L236</f>
+        <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
-        <v>89</v>
+        <v>60</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>90</v>
+        <v>61</v>
       </c>
       <c r="E237" s="18" t="s">
-        <v>91</v>
+        <v>62</v>
       </c>
       <c r="F237" s="8"/>
-      <c r="G237" s="8"/>
-[...1 lines deleted...]
-        <v>26</v>
+      <c r="G237" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="H237" s="7">
+        <v>2.0</v>
       </c>
       <c r="I237" s="8" t="s">
-        <v>92</v>
+        <v>64</v>
       </c>
       <c r="J237" s="8" t="s">
-        <v>93</v>
+        <v>65</v>
       </c>
       <c r="K237" s="12">
-        <v>753.0</v>
+        <v>171.0</v>
       </c>
       <c r="L237" s="7"/>
       <c r="M237" s="12">
         <f>K237*L237</f>
         <v>0</v>
       </c>
     </row>
-    <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...68 lines deleted...]
-        <v>0</v>
+    <row r="238" spans="1:13" outlineLevel="1">
+      <c r="A238" s="14" t="s">
+        <v>859</v>
+      </c>
+      <c r="E238" s="16"/>
+      <c r="K238" s="10"/>
+      <c r="M238" s="10"/>
+    </row>
+    <row r="239" spans="1:13" outlineLevel="2">
+      <c r="A239" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B239" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D239" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E239" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F239" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G239" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H239" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I239" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J239" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K239" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L239" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M239" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
-        <v>80</v>
+        <v>860</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>81</v>
+        <v>861</v>
       </c>
       <c r="E240" s="18" t="s">
-        <v>82</v>
+        <v>862</v>
       </c>
       <c r="F240" s="8"/>
-      <c r="G240" s="8"/>
+      <c r="G240" s="8" t="s">
+        <v>863</v>
+      </c>
       <c r="H240" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I240" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I240" s="8"/>
       <c r="J240" s="8" t="s">
-        <v>84</v>
+        <v>864</v>
       </c>
       <c r="K240" s="12">
-        <v>130.0</v>
+        <v>930.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
-        <v>44</v>
+        <v>865</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>45</v>
+        <v>866</v>
       </c>
       <c r="E241" s="18" t="s">
-        <v>46</v>
+        <v>867</v>
       </c>
       <c r="F241" s="8"/>
-      <c r="G241" s="8" t="s">
-[...3 lines deleted...]
-        <v>4.0</v>
+      <c r="G241" s="8"/>
+      <c r="H241" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I241" s="8" t="s">
-        <v>48</v>
+        <v>868</v>
       </c>
       <c r="J241" s="8" t="s">
-        <v>49</v>
+        <v>869</v>
       </c>
       <c r="K241" s="12">
-        <v>513.0</v>
+        <v>960.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
-        <v>60</v>
+        <v>870</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>61</v>
+        <v>871</v>
       </c>
       <c r="E242" s="18" t="s">
-        <v>62</v>
+        <v>872</v>
       </c>
       <c r="F242" s="8"/>
-      <c r="G242" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G242" s="8"/>
       <c r="H242" s="7">
-        <v>2.0</v>
+        <v>6.0</v>
       </c>
       <c r="I242" s="8" t="s">
-        <v>64</v>
+        <v>868</v>
       </c>
       <c r="J242" s="8" t="s">
-        <v>65</v>
+        <v>873</v>
       </c>
       <c r="K242" s="12">
-        <v>171.0</v>
+        <v>90.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
-    <row r="243" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A243" s="15">
+        <v>4</v>
+      </c>
+      <c r="B243" s="7"/>
+      <c r="C243" s="8" t="s">
+        <v>874</v>
+      </c>
+      <c r="D243" s="9" t="s">
+        <v>875</v>
+      </c>
+      <c r="E243" s="18" t="s">
+        <v>876</v>
+      </c>
+      <c r="F243" s="8"/>
+      <c r="G243" s="8"/>
+      <c r="H243" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I243" s="8" t="s">
+        <v>877</v>
+      </c>
+      <c r="J243" s="8" t="s">
+        <v>878</v>
+      </c>
+      <c r="K243" s="12">
+        <v>131.0</v>
+      </c>
+      <c r="L243" s="7"/>
+      <c r="M243" s="12">
+        <f>K243*L243</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A244" s="15">
+        <v>5</v>
+      </c>
+      <c r="B244" s="7"/>
+      <c r="C244" s="8" t="s">
+        <v>879</v>
+      </c>
+      <c r="D244" s="9" t="s">
+        <v>880</v>
+      </c>
+      <c r="E244" s="18" t="s">
+        <v>881</v>
+      </c>
+      <c r="F244" s="8"/>
+      <c r="G244" s="8"/>
+      <c r="H244" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I244" s="8" t="s">
+        <v>868</v>
+      </c>
+      <c r="J244" s="8" t="s">
+        <v>882</v>
+      </c>
+      <c r="K244" s="12">
+        <v>1500.0</v>
+      </c>
+      <c r="L244" s="7"/>
+      <c r="M244" s="12">
+        <f>K244*L244</f>
+        <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
-        <v>874</v>
+        <v>883</v>
       </c>
       <c r="D245" s="9" t="s">
-        <v>875</v>
+        <v>884</v>
       </c>
       <c r="E245" s="18" t="s">
-        <v>876</v>
+        <v>885</v>
       </c>
       <c r="F245" s="8"/>
-      <c r="G245" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G245" s="8"/>
       <c r="H245" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I245" s="8"/>
+      <c r="I245" s="8" t="s">
+        <v>612</v>
+      </c>
       <c r="J245" s="8" t="s">
-        <v>878</v>
+        <v>886</v>
       </c>
       <c r="K245" s="12">
-        <v>930.0</v>
+        <v>862.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
-        <v>879</v>
+        <v>887</v>
       </c>
       <c r="D246" s="9" t="s">
-        <v>880</v>
+        <v>888</v>
       </c>
       <c r="E246" s="18" t="s">
-        <v>881</v>
+        <v>889</v>
       </c>
       <c r="F246" s="8"/>
-      <c r="G246" s="8"/>
+      <c r="G246" s="8" t="s">
+        <v>890</v>
+      </c>
       <c r="H246" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I246" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I246" s="8"/>
       <c r="J246" s="8" t="s">
-        <v>883</v>
+        <v>891</v>
       </c>
       <c r="K246" s="12">
-        <v>960.0</v>
+        <v>220.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="15">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
-        <v>884</v>
+        <v>892</v>
       </c>
       <c r="D247" s="9" t="s">
-        <v>885</v>
+        <v>893</v>
       </c>
       <c r="E247" s="18" t="s">
-        <v>886</v>
+        <v>894</v>
       </c>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
-      <c r="H247" s="7">
-        <v>6.0</v>
+      <c r="H247" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I247" s="8" t="s">
-        <v>882</v>
+        <v>868</v>
       </c>
       <c r="J247" s="8" t="s">
-        <v>887</v>
+        <v>895</v>
       </c>
       <c r="K247" s="12">
-        <v>90.0</v>
+        <v>1512.0</v>
       </c>
       <c r="L247" s="7"/>
       <c r="M247" s="12">
         <f>K247*L247</f>
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...55 lines deleted...]
-      <c r="J249" s="8" t="s">
+    <row r="248" spans="1:13">
+      <c r="K248" t="s">
         <v>896</v>
       </c>
-      <c r="K249" s="12">
-[...119 lines deleted...]
-        <f>SUM(M11:M252)</f>
+      <c r="L248">
+        <f>SUM(L11:L247)</f>
+        <v>0</v>
+      </c>
+      <c r="M248">
+        <f>SUM(M11:M247)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A31:M31"/>
-    <mergeCell ref="A131:M131"/>
-[...3 lines deleted...]
-    <mergeCell ref="A215:M215"/>
+    <mergeCell ref="A135:M135"/>
+    <mergeCell ref="A145:M145"/>
+    <mergeCell ref="A149:M149"/>
+    <mergeCell ref="A184:M184"/>
+    <mergeCell ref="A210:M210"/>
+    <mergeCell ref="A216:M216"/>
     <mergeCell ref="A221:M221"/>
-    <mergeCell ref="A226:M226"/>
-[...1 lines deleted...]
-    <mergeCell ref="A243:M243"/>
+    <mergeCell ref="A230:M230"/>
+    <mergeCell ref="A238:M238"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_23"/>
@@ -17987,154 +17631,149 @@
     <hyperlink ref="C106" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_117"/>
-    <hyperlink ref="C133" r:id="rId_hyperlink_118"/>
-[...2 lines deleted...]
-    <hyperlink ref="C136" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C143" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_129"/>
-    <hyperlink ref="C145" r:id="rId_hyperlink_130"/>
-[...5 lines deleted...]
-    <hyperlink ref="C153" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_164"/>
-    <hyperlink ref="C184" r:id="rId_hyperlink_165"/>
-[...3 lines deleted...]
-    <hyperlink ref="C188" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="C186" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="C187" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="C188" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C189" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_188"/>
-    <hyperlink ref="C210" r:id="rId_hyperlink_189"/>
-[...10 lines deleted...]
-    <hyperlink ref="C225" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="C212" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C213" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C214" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C215" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C218" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="C219" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="C220" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="C223" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="C224" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="C225" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="C226" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="C227" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_202"/>
-    <hyperlink ref="C230" r:id="rId_hyperlink_203"/>
-[...3 lines deleted...]
-    <hyperlink ref="C234" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="C232" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="C233" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="C234" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="C235" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="C236" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_208"/>
-    <hyperlink ref="C238" r:id="rId_hyperlink_209"/>
-[...3 lines deleted...]
-    <hyperlink ref="C242" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="C240" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="C241" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="C242" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="C243" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="C244" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_216"/>
-    <hyperlink ref="C248" r:id="rId_hyperlink_217"/>
-[...3 lines deleted...]
-    <hyperlink ref="C252" r:id="rId_hyperlink_221"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>