--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="604">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:28:12</t>
+    <t>Актуальность прайса на: 2026-07-25 05:58:02</t>
   </si>
   <si>
     <t>Детское Оружие</t>
   </si>
   <si>
     <t>Автоматы, пистолеты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
@@ -435,50 +435,92 @@
   <si>
     <t>G860-2</t>
   </si>
   <si>
     <t>Автомат с водяными пулями (орбизы) на аккумуляторе + защитные очки в ассортименте G860-2</t>
   </si>
   <si>
     <t>6922075332098</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg</t>
   </si>
   <si>
     <t>G920-4</t>
   </si>
   <si>
     <t>Пистолет с водяными пулями (орбизы) на аккумуляторе + защитные очки в ассортименте G920-4</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>6922075332067</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg</t>
+  </si>
+  <si>
+    <t>MN010</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет для пистонов с глушителем (ВЫБОР ЦВЕТА) MN010</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>6922070100340</t>
+  </si>
+  <si>
+    <t>MN010_steel</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет для пистонов с глушителем (ВЫБОР ЦВЕТА) MN010 Вороненая сталь</t>
+  </si>
+  <si>
+    <t>2000000072937</t>
+  </si>
+  <si>
+    <t>MN010_grey</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет для пистонов с глушителем (ВЫБОР ЦВЕТА) MN010 Серый</t>
+  </si>
+  <si>
+    <t>2000000072951</t>
+  </si>
+  <si>
+    <t>MN010_black</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет для пистонов с глушителем (ВЫБОР ЦВЕТА) MN010 Черный</t>
+  </si>
+  <si>
+    <t>2000000072944</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg</t>
   </si>
   <si>
     <t>JLX7280</t>
   </si>
   <si>
     <t>Набор Оружие с мягкими пулями JLX7280</t>
   </si>
   <si>
     <t>6922075332609</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg</t>
   </si>
   <si>
     <t>9945-1</t>
   </si>
   <si>
     <t>Пулемет с мягкими пулями 9945-1</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>6922075333293</t>
@@ -498,53 +540,50 @@
   <si>
     <t>6922075334269</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg</t>
   </si>
   <si>
     <t>777-5Y</t>
   </si>
   <si>
     <t>Автомат (свет, с мишенью) 777-5Y</t>
   </si>
   <si>
     <t>6922075334276</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg</t>
   </si>
   <si>
     <t>M2013</t>
   </si>
   <si>
     <t>Пистолет с пульками M2013</t>
   </si>
   <si>
-    <t>100</t>
-[...1 lines deleted...]
-  <si>
     <t>6922075334443</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg</t>
   </si>
   <si>
     <t>C1911A</t>
   </si>
   <si>
     <t>Пистолет детский металл C1911A</t>
   </si>
   <si>
     <t>6951000020878</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg</t>
   </si>
   <si>
     <t>999S-1B</t>
   </si>
   <si>
     <t>Автомат на батарейках (свет, звук) 1 шт в ассортименте 999S-1B</t>
   </si>
   <si>
     <t>8/64</t>
@@ -684,75 +723,114 @@
   <si>
     <t>C.1</t>
   </si>
   <si>
     <t>Пистолет COLT mini металлический с пульками C.1</t>
   </si>
   <si>
     <t>2000000069258</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg</t>
   </si>
   <si>
     <t>C17</t>
   </si>
   <si>
     <t>Пистолет детский металл C17</t>
   </si>
   <si>
     <t>2000000070025</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74204/74204.750x0.jpg</t>
   </si>
   <si>
-    <t>828-1</t>
-[...4 lines deleted...]
-  <si>
     <t>828-1_green</t>
   </si>
   <si>
     <t>Пистолет с мягкими пулями Майнкрафт (ВЫБОР ЦВЕТА) 828-1 Зеленый</t>
   </si>
   <si>
     <t>2000000071695</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74208/74208.750x0.jpg</t>
-[...8 lines deleted...]
-    <t>2000000071701</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg</t>
+  </si>
+  <si>
+    <t>808208</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет револьвер (металл) для пистонов 808208</t>
+  </si>
+  <si>
+    <t>2000000072999</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png</t>
+  </si>
+  <si>
+    <t>S-707</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707</t>
+  </si>
+  <si>
+    <t>S-707_steel</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Вороненая сталь</t>
+  </si>
+  <si>
+    <t>2000000073101</t>
+  </si>
+  <si>
+    <t>S-707_silvery</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Серебро</t>
+  </si>
+  <si>
+    <t>2000000073118</t>
+  </si>
+  <si>
+    <t>S-707_gold</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Золотой</t>
+  </si>
+  <si>
+    <t>2000000073132</t>
+  </si>
+  <si>
+    <t>S-707_black</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Черный</t>
+  </si>
+  <si>
+    <t>2000000073149</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/39/33958/images/73473/73473.750x0.jpg</t>
   </si>
   <si>
     <t>SY6011</t>
   </si>
   <si>
     <t>Автомат с орбизами M416 SY6011</t>
   </si>
   <si>
     <t>2000000064055</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG</t>
   </si>
   <si>
     <t>C20</t>
   </si>
   <si>
     <t>Пистолет детский DESERT EAGLE металлический C20</t>
   </si>
   <si>
     <t>17.5 × 5 × 26.5 см</t>
   </si>
@@ -780,116 +858,89 @@
   <si>
     <t>C9+</t>
   </si>
   <si>
     <t>Пистолет с пульками металл C9+</t>
   </si>
   <si>
     <t>6950000015716</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
     <t>Автомат Майнкрафт (свет, звук) в ассортименте 9917</t>
   </si>
   <si>
     <t>39 × 16 см</t>
   </si>
   <si>
     <t>6922259917011</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/77/17790/images/34645/34645.750x0.jpg</t>
-[...13 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg</t>
   </si>
   <si>
     <t>696-49</t>
   </si>
   <si>
     <t>Пистолет с шестеренками (свет, звук) 696-49</t>
   </si>
   <si>
     <t>2000000068695</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg</t>
   </si>
   <si>
     <t>9671-A</t>
   </si>
   <si>
     <t>Пистолеты с мягкими пульками 5 шт в наборе 9671-A</t>
   </si>
   <si>
     <t>39 × 47 × 9 см</t>
   </si>
   <si>
     <t>6970737661062</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Пистолет пластик (пистоны) 255</t>
   </si>
   <si>
     <t>6922072552659</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/06/30634/images/66833/66833.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg</t>
   </si>
   <si>
     <t>K113</t>
   </si>
   <si>
     <t>Пистолет детский (металл) K113</t>
   </si>
   <si>
     <t>2000000069296</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg</t>
   </si>
   <si>
     <t>K116</t>
   </si>
   <si>
     <t>Пистолет детский (металл) K116</t>
   </si>
   <si>
     <t>6950000015297</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg</t>
@@ -939,50 +990,71 @@
   <si>
     <t>6608A</t>
   </si>
   <si>
     <t>Арбалет с мягкими пулями Человек Паук 6608A</t>
   </si>
   <si>
     <t>2000000048406</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/21/32192/images/70161/70161.750x0.jpg</t>
   </si>
   <si>
     <t>881-13</t>
   </si>
   <si>
     <t>Арбалет с мишенью и стрелами-присосками 881-13</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>6922075340703</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg</t>
+  </si>
+  <si>
+    <t>0777-1_red</t>
+  </si>
+  <si>
+    <t>Лук со стрелами на присосках и мишенью 0777-1 Красный</t>
+  </si>
+  <si>
+    <t>2000000072746</t>
+  </si>
+  <si>
+    <t>0777-1_blue</t>
+  </si>
+  <si>
+    <t>Лук со стрелами на присосках и мишенью 0777-1 Синий</t>
+  </si>
+  <si>
+    <t>2000000072753</t>
+  </si>
+  <si>
     <t>Бластеры, космическое оружие</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg</t>
   </si>
   <si>
     <t>SB486</t>
   </si>
   <si>
     <t>Бластер с мягкими пулями SB486</t>
   </si>
   <si>
     <t>32.5 × 14.5 × 67.5 см</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>6922074860004</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg</t>
   </si>
   <si>
     <t>H01</t>
@@ -1125,59 +1197,86 @@
   <si>
     <t>6922075512001</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg</t>
   </si>
   <si>
     <t>5502</t>
   </si>
   <si>
     <t>Пистолет с мягкими пульками в ассортименте 5502</t>
   </si>
   <si>
     <t>18 × 5 × 17 см</t>
   </si>
   <si>
     <t>6922075502002</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg</t>
   </si>
   <si>
     <t>5503</t>
   </si>
   <si>
-    <t>Пистолет с мягкими пульками в ассортименте 5503</t>
+    <t>Пистолет с мягкими пулями 5503</t>
   </si>
   <si>
     <t>17 × 5 × 18 см</t>
   </si>
   <si>
     <t>6922075503009</t>
   </si>
   <si>
+    <t>5503_red</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 5503 Красный</t>
+  </si>
+  <si>
+    <t>2000000072531</t>
+  </si>
+  <si>
+    <t>5503_blue</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 5503 Синий</t>
+  </si>
+  <si>
+    <t>2000000072548</t>
+  </si>
+  <si>
+    <t>5503_green</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 5503 зеленый</t>
+  </si>
+  <si>
+    <t>2000000072555</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg</t>
   </si>
   <si>
     <t>5507</t>
   </si>
   <si>
     <t>Бластер с мягкими пульками в ассортименте 5507</t>
   </si>
   <si>
     <t>21.5 × 7 × 33.5 см</t>
   </si>
   <si>
     <t>6922075507007</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg</t>
   </si>
   <si>
     <t>M121</t>
   </si>
   <si>
     <t>Бластер с мягкими пулями 6 шт в блоке M121</t>
   </si>
   <si>
     <t>6961515151905</t>
@@ -1203,80 +1302,116 @@
   <si>
     <t>Бластер с патронами ZC7111</t>
   </si>
   <si>
     <t>6922077111004</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg</t>
   </si>
   <si>
     <t>SB578</t>
   </si>
   <si>
     <t>Бластер Пулемет с мягкими пулями SB578</t>
   </si>
   <si>
     <t>6922075781247</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg</t>
   </si>
   <si>
     <t>JLX7263</t>
   </si>
   <si>
-    <t>Бластер с мягкими пулями в ассортименте JLX7263 / 7265</t>
+    <t>Пистолет с мягкими пулями JLX7263</t>
   </si>
   <si>
     <t>6922077263000</t>
   </si>
   <si>
+    <t>JLX7263_red</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями JLX7263 Красный</t>
+  </si>
+  <si>
+    <t>2000000072050</t>
+  </si>
+  <si>
+    <t>JLX7263_blue</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями JLX7263 Синий</t>
+  </si>
+  <si>
+    <t>2000000072067</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg</t>
   </si>
   <si>
     <t>JLX7269</t>
   </si>
   <si>
     <t>Бластер с мягкими пулями JLX7269</t>
   </si>
   <si>
     <t>6922077269002</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg</t>
   </si>
   <si>
     <t>JLX7265</t>
   </si>
   <si>
-    <t>Бластер с мягкими пулями JLX7265</t>
+    <t>Пистолет с мягкими пулями JLX7265</t>
   </si>
   <si>
     <t>6922077265004</t>
   </si>
   <si>
+    <t>JLX7265_red</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями JLX7265 Красный</t>
+  </si>
+  <si>
+    <t>2000000072074</t>
+  </si>
+  <si>
+    <t>JLX7265_blue</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями JLX7265 Синий</t>
+  </si>
+  <si>
+    <t>2000000072081</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg</t>
   </si>
   <si>
     <t>JLX7283</t>
   </si>
   <si>
     <t>Бластер с мягкими пулями в ассортименте JLX7283</t>
   </si>
   <si>
     <t>6922075332623</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg</t>
   </si>
   <si>
     <t>623-3</t>
   </si>
   <si>
     <t>Оружие со светящимися пульками 623-3</t>
   </si>
   <si>
     <t>6922075334252</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg</t>
@@ -1416,65 +1551,104 @@
   <si>
     <t>JLX8604</t>
   </si>
   <si>
     <t>Бластер с мягкими пулями JLX8604</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6922075339578</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg</t>
   </si>
   <si>
     <t>FJ510</t>
   </si>
   <si>
     <t>Бластер с мягкими пулями FJ510</t>
   </si>
   <si>
     <t>7122653665474</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg</t>
+  </si>
+  <si>
+    <t>B7058_red</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 7058 Красный</t>
+  </si>
+  <si>
+    <t>18 × 4 × 18 см</t>
+  </si>
+  <si>
+    <t>2000000072517</t>
+  </si>
+  <si>
+    <t>B7058_blue</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 7058 Синий</t>
+  </si>
+  <si>
+    <t>2000000072524</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg</t>
   </si>
   <si>
-    <t>7059</t>
-[...5 lines deleted...]
-    <t>18 × 4 × 18 см</t>
+    <t>B7059</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 7059</t>
   </si>
   <si>
     <t>6922077059009</t>
   </si>
   <si>
+    <t>B7059_red</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 7059 Красный</t>
+  </si>
+  <si>
+    <t>2000000072500</t>
+  </si>
+  <si>
+    <t>B7059_blue</t>
+  </si>
+  <si>
+    <t>Пистолет с мягкими пулями 7059 Синий</t>
+  </si>
+  <si>
+    <t>2000000072494</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg</t>
   </si>
   <si>
     <t>11217A</t>
   </si>
   <si>
     <t>Катапульта с самолётом 11217A</t>
   </si>
   <si>
     <t>18 × 22 × 8 см</t>
   </si>
   <si>
     <t>6998223112171</t>
   </si>
   <si>
     <t>Холодное оружие</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg</t>
   </si>
   <si>
     <t>2225B</t>
   </si>
   <si>
     <t>Меч Майнкрафт (свет, звук) в ассортименте 2225B</t>
@@ -1749,102 +1923,102 @@
   <si>
     <t>Пульки и патроны</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg</t>
   </si>
   <si>
     <t>ZDP</t>
   </si>
   <si>
     <t>Пистоны на блистере ZDP / MN021 / 121</t>
   </si>
   <si>
     <t>15 × 0.5 × 9.5 см</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
     <t>2000000044408</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg</t>
   </si>
   <si>
-    <t>11215</t>
+    <t>11215_patron</t>
   </si>
   <si>
     <t>Комплект мягких патронов для бластера 30 шт 11215</t>
   </si>
   <si>
     <t>2000000072098</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg</t>
   </si>
   <si>
     <t>7-20</t>
   </si>
   <si>
     <t>Орбизы в пакетиках 25 шт в блоке 7-20</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>8622540007206</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg</t>
   </si>
   <si>
     <t>1366-17</t>
   </si>
   <si>
     <t>Пульки нунчаки 24 шт в блоке 1366-17</t>
   </si>
   <si>
     <t>6922075346378</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg</t>
   </si>
   <si>
     <t>JLX7111</t>
   </si>
   <si>
-    <t>Запасной комплект патронов для бластеров 20 шт JLX7111</t>
+    <t>Мягкие патроны для бластеров с присоской 10 шт JLX7111</t>
   </si>
   <si>
     <t>17 × 17 × 3 см</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>6922076711151</t>
+    <t>2000000072388</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg</t>
   </si>
   <si>
     <t>JDY-01</t>
   </si>
   <si>
     <t>Пульки для пистолета 50 упаковок в блоке в ассортименте JDY-01 / JDM</t>
   </si>
   <si>
     <t>6923659203025</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg</t>
   </si>
   <si>
     <t>JDQ</t>
   </si>
   <si>
     <t>Пульки для пистолета Граната 24 шт в блоке JDQ/JDO</t>
   </si>
   <si>
     <t>6989855969691</t>
   </si>
@@ -1978,51 +2152,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339.96x9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74208.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700.96x9650.JPG"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34645.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66833.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771.96x9667.jpeg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076.96x9683.jpeg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034.96x96133.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339.96x9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771.96x9675.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076.96x9694.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034.96x96152.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_16460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2743,3267 +2917,3837 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_28368" descr=""/>
+        <xdr:cNvPr id="26" name="product_28229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_28391" descr=""/>
+        <xdr:cNvPr id="27" name="product_32574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_28392" descr=""/>
+        <xdr:cNvPr id="28" name="product_32575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_28393" descr=""/>
+        <xdr:cNvPr id="29" name="product_32576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_28472" descr=""/>
+        <xdr:cNvPr id="30" name="product_28368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_28658" descr=""/>
+        <xdr:cNvPr id="31" name="product_28391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_28904" descr=""/>
+        <xdr:cNvPr id="32" name="product_28392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_28905" descr=""/>
+        <xdr:cNvPr id="33" name="product_28393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_29657" descr=""/>
+        <xdr:cNvPr id="34" name="product_28472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_29739" descr=""/>
+        <xdr:cNvPr id="35" name="product_28658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_30062" descr=""/>
+        <xdr:cNvPr id="36" name="product_28904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_30090" descr=""/>
+        <xdr:cNvPr id="37" name="product_28905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_30150" descr=""/>
+        <xdr:cNvPr id="38" name="product_29657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_30156" descr=""/>
+        <xdr:cNvPr id="39" name="product_29739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_30172" descr=""/>
+        <xdr:cNvPr id="40" name="product_30062" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_32189" descr=""/>
+        <xdr:cNvPr id="41" name="product_30090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_32248" descr=""/>
+        <xdr:cNvPr id="42" name="product_30150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_32249" descr=""/>
+        <xdr:cNvPr id="43" name="product_30156" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_32236" descr=""/>
+        <xdr:cNvPr id="44" name="product_30172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_32285" descr=""/>
+        <xdr:cNvPr id="45" name="product_32189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_32460" descr=""/>
+        <xdr:cNvPr id="46" name="product_32248" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_32461" descr=""/>
+        <xdr:cNvPr id="47" name="product_32249" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_32462" descr=""/>
+        <xdr:cNvPr id="48" name="product_32236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_31701" descr=""/>
+        <xdr:cNvPr id="49" name="product_32285" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_268" descr=""/>
+        <xdr:cNvPr id="50" name="product_32461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_421" descr=""/>
+        <xdr:cNvPr id="51" name="product_32580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_27725" descr=""/>
+        <xdr:cNvPr id="52" name="product_32592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_334" descr=""/>
+        <xdr:cNvPr id="53" name="product_32593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_314" descr=""/>
+        <xdr:cNvPr id="54" name="product_32594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_21697" descr=""/>
+        <xdr:cNvPr id="55" name="product_32597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_21370" descr=""/>
+        <xdr:cNvPr id="56" name="product_32598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_25416" descr=""/>
+        <xdr:cNvPr id="57" name="product_31701" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_27759" descr=""/>
+        <xdr:cNvPr id="58" name="product_268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_27947" descr=""/>
+        <xdr:cNvPr id="59" name="product_421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_28151" descr=""/>
+        <xdr:cNvPr id="60" name="product_27725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_28389" descr=""/>
+        <xdr:cNvPr id="61" name="product_334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="product_21697" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="product_21370" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_25161" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <xdr:cNvPr id="64" name="product_25416" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_25849" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <xdr:cNvPr id="65" name="product_27947" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_28993" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <xdr:cNvPr id="66" name="product_28151" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_29469" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="67" name="product_28389" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_164" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="68" name="product_25161" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_17814" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="69" name="product_25849" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_18529" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="70" name="product_28993" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_21164" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="71" name="product_29469" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_21216" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="72" name="product_32554" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_21348" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="73" name="product_23341" descr=""/>
+        <xdr:cNvPr id="73" name="product_32555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_23345" descr=""/>
+        <xdr:cNvPr id="74" name="product_164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_23435" descr=""/>
+        <xdr:cNvPr id="75" name="product_17814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_23942" descr=""/>
+        <xdr:cNvPr id="76" name="product_18529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_23944" descr=""/>
+        <xdr:cNvPr id="77" name="product_21164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_23945" descr=""/>
+        <xdr:cNvPr id="78" name="product_21216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_23947" descr=""/>
+        <xdr:cNvPr id="79" name="product_21348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_24802" descr=""/>
+        <xdr:cNvPr id="80" name="product_21439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_24818" descr=""/>
+        <xdr:cNvPr id="81" name="product_23341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_25506" descr=""/>
+        <xdr:cNvPr id="82" name="product_23345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_25531" descr=""/>
+        <xdr:cNvPr id="83" name="product_23435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_25600" descr=""/>
+        <xdr:cNvPr id="84" name="product_23942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_25601" descr=""/>
+        <xdr:cNvPr id="85" name="product_23944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_25609" descr=""/>
+        <xdr:cNvPr id="86" name="product_23945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_28358" descr=""/>
+        <xdr:cNvPr id="87" name="product_32532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_28362" descr=""/>
+        <xdr:cNvPr id="88" name="product_32533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_28365" descr=""/>
+        <xdr:cNvPr id="89" name="product_32534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_28389" descr=""/>
+        <xdr:cNvPr id="90" name="product_23947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_28391" descr=""/>
+        <xdr:cNvPr id="91" name="product_24802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_28569" descr=""/>
+        <xdr:cNvPr id="92" name="product_24818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_29659" descr=""/>
+        <xdr:cNvPr id="93" name="product_25506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_32259" descr=""/>
+        <xdr:cNvPr id="94" name="product_25531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_32260" descr=""/>
+        <xdr:cNvPr id="95" name="product_25600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_29667" descr=""/>
+        <xdr:cNvPr id="96" name="product_32495" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_32258" descr=""/>
+        <xdr:cNvPr id="97" name="product_32496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_207" descr=""/>
+        <xdr:cNvPr id="98" name="product_25601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_213" descr=""/>
+        <xdr:cNvPr id="99" name="product_25609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_29308" descr=""/>
+        <xdr:cNvPr id="100" name="product_32497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_29307" descr=""/>
+        <xdr:cNvPr id="101" name="product_32498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_29305" descr=""/>
+        <xdr:cNvPr id="102" name="product_28358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_287" descr=""/>
+        <xdr:cNvPr id="103" name="product_28362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_359" descr=""/>
+        <xdr:cNvPr id="104" name="product_28365" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_18444" descr=""/>
+        <xdr:cNvPr id="105" name="product_28389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_28391" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="107" name="product_28569" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_21968" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
+        <xdr:cNvPr id="108" name="product_29659" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_22001" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
+        <xdr:cNvPr id="109" name="product_32259" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_24297" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
+        <xdr:cNvPr id="110" name="product_32260" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_26987" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <xdr:cNvPr id="111" name="product_29667" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_27959" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <xdr:cNvPr id="112" name="product_32258" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_28089" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="113" name="product_207" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_29673" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="114" name="product_213" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_29674" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="115" name="product_29308" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_29677" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="116" name="product_29307" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_31635" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="117" name="product_29305" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_31859" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="118" name="product_287" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_20375" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="119" name="product_32530" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_27960" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="120" name="product_32531" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_27961" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="121" name="product_359" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_27958" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="122" name="product_32528" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_304" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="123" name="product_32529" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_208" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="124" name="product_28315" descr=""/>
+        <xdr:cNvPr id="124" name="product_18444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_28694" descr=""/>
+        <xdr:cNvPr id="125" name="product_21968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_28695" descr=""/>
+        <xdr:cNvPr id="126" name="product_22001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="127" name="product_24297" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="128" name="product_26987" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_24546" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="129" name="product_27959" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_28787" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="130" name="product_28089" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_30180" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="131" name="product_29673" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_30292" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="132" name="product_29674" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_441" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
+        <xdr:cNvPr id="133" name="product_29677" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_337" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
+        <xdr:cNvPr id="134" name="product_31635" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_410" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
+        <xdr:cNvPr id="135" name="product_31859" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="136" name="product_20375" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_27960" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_27961" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_27958" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="140" name="product_304" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="141" name="product_208" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="142" name="product_28698" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="143" name="product_28315" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="144" name="product_28694" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_28695" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_24546" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="147" name="product_28787" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="148" name="product_30180" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="149" name="product_30292" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="150" name="product_441" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="151" name="product_337" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_410" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6262,59 +7006,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/05/20504/images/41788/41788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/50/25043/images/51983/51983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/26287/images/55648/55648.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/26288/images/55650/55650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/69/26910/images/57377/57377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/71/27142/images/58039/58039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/28238/images/61087/61087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/30605/images/66789/66789.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/07/30780/images/67339/67339.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/30960/images/67694/67694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/09/30961/images/67696/67696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/09/30962/images/67695/67695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/11/31169/images/68011/68011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/16/31655/images/68993/68993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/23/32342/images/70402/70402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/24/32422/images/70516/70516.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/27/32720/images/71088/71088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/28/32812/images/71192/71192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74204/74204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74204/74204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74208/74208.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/39/33958/images/73473/73473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/9028/images/66788/66788.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/77/17790/images/34645/34645.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/06/30634/images/66833/66833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/83/28338/images/61355/61355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/17/31743/images/69083/69083.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/21/32192/images/70161/70161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/49/24947/images/51586/51586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/50/25036/images/51976/51976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/66/26670/images/56761/56761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/66/26674/images/56767/56767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/67/26764/images/57012/57012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/72/27230/images/58425/58425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/80/28000/images/60403/60403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/86/28673/images/61946/61946.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/13/31335/images/68387/68387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/36/13691/images/24354/24354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/10429/images/37938/37938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/20/32032/images/69786/69786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/20/32031/images/69787/69787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/20/32029/images/69788/69788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/55/25513/images/53441/53441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/75/27547/images/59375/59375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/00/30015/images/65509/65509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/23/32358/images/70419/70419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/32359/images/70420/70420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/23/32362/images/70423/70423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/39/33915/images/73252/73252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/40/34098/images/73590/73590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/40/24047/images/47664/47664.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/61/6143/images/23105/23105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/37/3789/images/61112/61112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/14/31457/images/68670/68670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/14/31453/images/68666/68666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/14/31454/images/68667/68667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/05/20504/images/41788/41788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/50/25043/images/51983/51983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/26287/images/55648/55648.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/26288/images/55650/55650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/69/26910/images/57377/57377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/71/27142/images/58039/58039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/28238/images/61087/61087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/30605/images/66789/66789.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/07/30780/images/67339/67339.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/30960/images/67694/67694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/09/30961/images/67696/67696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/09/30962/images/67695/67695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/11/31169/images/68011/68011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/16/31655/images/68993/68993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/23/32342/images/70402/70402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/24/32422/images/70516/70516.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/27/32720/images/71088/71088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/28/32812/images/71192/71192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74204/74204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/39/33958/images/73473/73473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/9028/images/66788/66788.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/83/28338/images/61355/61355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/17/31743/images/69083/69083.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/21/32192/images/70161/70161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/49/24947/images/51586/51586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/50/25036/images/51976/51976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/66/26670/images/56761/56761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/66/26674/images/56767/56767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/67/26764/images/57012/57012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/72/27230/images/58425/58425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/80/28000/images/60403/60403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/86/28673/images/61946/61946.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/13/31335/images/68387/68387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/36/13691/images/24354/24354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/10429/images/37938/37938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/20/32032/images/69786/69786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/20/32031/images/69787/69787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/20/32029/images/69788/69788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/55/25513/images/53441/53441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/75/27547/images/59375/59375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/00/30015/images/65509/65509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/23/32358/images/70419/70419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/32359/images/70420/70420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/23/32362/images/70423/70423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/39/33915/images/73252/73252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/40/34098/images/73590/73590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/40/24047/images/47664/47664.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/61/6143/images/23105/23105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/37/3789/images/61112/61112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/14/31457/images/68670/68670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/14/31453/images/68666/68666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/14/31454/images/68667/68667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M155"/>
+  <dimension ref="A1:M174"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -7268,1424 +8012,1435 @@
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="15">
         <v>26</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>139</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>140</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>141</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>60</v>
+        <v>142</v>
       </c>
       <c r="J39" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="K39" s="12">
-        <v>2357.0</v>
+        <v>294.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="15">
         <v>27</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>144</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>145</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="8" t="s">
+        <v>142</v>
+      </c>
+      <c r="J40" s="8" t="s">
         <v>146</v>
       </c>
-      <c r="J40" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K40" s="12">
-        <v>3787.0</v>
+        <v>294.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="15">
         <v>28</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E41" s="18" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="J41" s="8" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="K41" s="12">
-        <v>1260.0</v>
+        <v>294.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="15">
         <v>29</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
-        <v>153</v>
+        <v>139</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E42" s="18" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>151</v>
+        <v>142</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="K42" s="12">
-        <v>1260.0</v>
+        <v>294.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="15">
         <v>30</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="K43" s="12">
-        <v>496.0</v>
+        <v>2357.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="15">
         <v>31</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="E44" s="18" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>34</v>
+        <v>160</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="K44" s="12">
-        <v>1285.0</v>
+        <v>3787.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
         <v>32</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
-      <c r="H45" s="7">
-        <v>5.0</v>
+      <c r="H45" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="K45" s="12">
-        <v>390.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
         <v>33</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
-      <c r="H46" s="7">
-        <v>1.0</v>
+      <c r="H46" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="J46" s="8" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="K46" s="12">
-        <v>390.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
         <v>34</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E47" s="18" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I47" s="8" t="s">
-        <v>178</v>
+        <v>142</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="K47" s="12">
-        <v>1980.0</v>
+        <v>496.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
         <v>35</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="E48" s="18" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I48" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J48" s="8" t="s">
         <v>178</v>
       </c>
-      <c r="J48" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K48" s="12">
-        <v>2072.0</v>
+        <v>1285.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
         <v>36</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
-      <c r="H49" s="7" t="s">
-        <v>27</v>
+      <c r="H49" s="7">
+        <v>5.0</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="K49" s="12">
-        <v>404.0</v>
+        <v>390.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
         <v>37</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="D50" s="9"/>
+        <v>184</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>185</v>
+      </c>
       <c r="E50" s="18" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
-      <c r="H50" s="7" t="s">
-        <v>27</v>
+      <c r="H50" s="7">
+        <v>1.0</v>
       </c>
       <c r="I50" s="8" t="s">
-        <v>191</v>
+        <v>182</v>
       </c>
       <c r="J50" s="8" t="s">
-        <v>192</v>
+        <v>187</v>
       </c>
       <c r="K50" s="12">
-        <v>128.0</v>
+        <v>390.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
         <v>38</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>193</v>
+        <v>188</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I51" s="8" t="s">
-        <v>28</v>
+        <v>191</v>
       </c>
       <c r="J51" s="8" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="K51" s="12">
-        <v>303.0</v>
+        <v>1980.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
         <v>39</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I52" s="8" t="s">
-        <v>137</v>
+        <v>191</v>
       </c>
       <c r="J52" s="8" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="K52" s="12">
-        <v>1200.0</v>
+        <v>2072.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
         <v>40</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="J53" s="8"/>
+        <v>200</v>
+      </c>
+      <c r="J53" s="8" t="s">
+        <v>201</v>
+      </c>
       <c r="K53" s="12">
-        <v>1167.0</v>
+        <v>404.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
         <v>41</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>204</v>
-[...3 lines deleted...]
-      </c>
+        <v>202</v>
+      </c>
+      <c r="D54" s="9"/>
       <c r="E54" s="18" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I54" s="8"/>
+      <c r="I54" s="8" t="s">
+        <v>204</v>
+      </c>
       <c r="J54" s="8" t="s">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="K54" s="12">
-        <v>271.0</v>
+        <v>128.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
         <v>42</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D55" s="9" t="s">
+        <v>207</v>
+      </c>
+      <c r="E55" s="18" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I55" s="8"/>
+      <c r="I55" s="8" t="s">
+        <v>28</v>
+      </c>
       <c r="J55" s="8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="K55" s="12">
-        <v>271.0</v>
+        <v>303.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
         <v>43</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I56" s="8"/>
+      <c r="I56" s="8" t="s">
+        <v>137</v>
+      </c>
       <c r="J56" s="8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K56" s="12">
-        <v>271.0</v>
+        <v>1200.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="15">
         <v>44</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I57" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I57" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J57" s="8"/>
       <c r="K57" s="12">
-        <v>736.0</v>
+        <v>1167.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="15">
         <v>45</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>217</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>218</v>
       </c>
       <c r="E58" s="18" t="s">
         <v>219</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I58" s="8"/>
       <c r="J58" s="8" t="s">
         <v>220</v>
       </c>
       <c r="K58" s="12">
-        <v>685.0</v>
+        <v>271.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
         <v>46</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
+        <v>217</v>
+      </c>
+      <c r="D59" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="D59" s="9" t="s">
+      <c r="E59" s="18" t="s">
         <v>222</v>
-      </c>
-[...1 lines deleted...]
-        <v>223</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I59" s="8"/>
-      <c r="J59" s="8"/>
+      <c r="J59" s="8" t="s">
+        <v>220</v>
+      </c>
       <c r="K59" s="12">
-        <v>369.0</v>
+        <v>271.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
         <v>47</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="D60" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="E60" s="18" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I60" s="8"/>
       <c r="J60" s="8" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="K60" s="12">
-        <v>369.0</v>
+        <v>271.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
         <v>48</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D61" s="9" t="s">
         <v>227</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="E61" s="18" t="s">
         <v>228</v>
-      </c>
-[...1 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I61" s="8"/>
       <c r="J61" s="8" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="K61" s="12">
-        <v>369.0</v>
+        <v>736.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
         <v>49</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>231</v>
       </c>
-      <c r="D62" s="9" t="s">
+      <c r="E62" s="18" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
-      <c r="H62" s="7">
-        <v>1.0</v>
+      <c r="H62" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I62" s="8"/>
       <c r="J62" s="8" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="K62" s="12">
-        <v>1271.0</v>
+        <v>685.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>50</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="D63" s="9" t="s">
         <v>235</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="E63" s="18" t="s">
         <v>236</v>
       </c>
-      <c r="E63" s="18" t="s">
+      <c r="F63" s="8"/>
+      <c r="G63" s="8"/>
+      <c r="H63" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I63" s="8"/>
+      <c r="J63" s="8" t="s">
         <v>237</v>
       </c>
-      <c r="F63" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K63" s="12">
-        <v>862.0</v>
+        <v>369.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>51</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>239</v>
+      </c>
+      <c r="E64" s="18" t="s">
         <v>240</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="F64" s="8"/>
+      <c r="G64" s="8"/>
+      <c r="H64" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I64" s="8"/>
+      <c r="J64" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="E64" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K64" s="12">
-        <v>803.0</v>
+        <v>553.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>52</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I65" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I65" s="8"/>
+      <c r="J65" s="8"/>
       <c r="K65" s="12">
-        <v>947.0</v>
+        <v>562.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>53</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>250</v>
+        <v>245</v>
       </c>
       <c r="E66" s="18" t="s">
-        <v>251</v>
+        <v>246</v>
       </c>
       <c r="F66" s="8"/>
-      <c r="G66" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G66" s="8"/>
       <c r="H66" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I66" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>253</v>
+        <v>247</v>
       </c>
       <c r="K66" s="12">
-        <v>229.0</v>
+        <v>562.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>54</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>255</v>
+        <v>248</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>256</v>
+        <v>249</v>
       </c>
       <c r="F67" s="8"/>
-      <c r="G67" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G67" s="8"/>
+      <c r="H67" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>258</v>
+        <v>250</v>
       </c>
       <c r="K67" s="12">
-        <v>378.0</v>
+        <v>562.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>55</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>259</v>
+        <v>242</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="E68" s="18" t="s">
-        <v>261</v>
+        <v>252</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I68" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I68" s="8"/>
       <c r="J68" s="8" t="s">
-        <v>262</v>
+        <v>253</v>
       </c>
       <c r="K68" s="12">
-        <v>369.0</v>
+        <v>562.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
         <v>56</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>263</v>
+        <v>242</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>264</v>
+        <v>254</v>
       </c>
       <c r="E69" s="18" t="s">
-        <v>265</v>
+        <v>255</v>
       </c>
       <c r="F69" s="8"/>
-      <c r="G69" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G69" s="8"/>
       <c r="H69" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I69" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I69" s="8"/>
       <c r="J69" s="8" t="s">
-        <v>267</v>
+        <v>256</v>
       </c>
       <c r="K69" s="12">
-        <v>2678.0</v>
+        <v>562.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
         <v>57</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>268</v>
+        <v>257</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="E70" s="18" t="s">
-        <v>270</v>
+        <v>259</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
-      <c r="H70" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H70" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>271</v>
+        <v>260</v>
       </c>
       <c r="K70" s="12">
-        <v>119.0</v>
+        <v>1271.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
         <v>58</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>272</v>
+        <v>261</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>273</v>
+        <v>262</v>
       </c>
       <c r="E71" s="18" t="s">
-        <v>274</v>
+        <v>263</v>
       </c>
       <c r="F71" s="8"/>
-      <c r="G71" s="8"/>
-[...1 lines deleted...]
-        <v>1.0</v>
+      <c r="G71" s="8" t="s">
+        <v>264</v>
+      </c>
+      <c r="H71" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I71" s="8" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="J71" s="8" t="s">
-        <v>275</v>
+        <v>265</v>
       </c>
       <c r="K71" s="12">
         <v>862.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
         <v>59</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>276</v>
+        <v>266</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>277</v>
+        <v>267</v>
       </c>
       <c r="E72" s="18" t="s">
-        <v>278</v>
+        <v>268</v>
       </c>
       <c r="F72" s="8"/>
-      <c r="G72" s="8"/>
+      <c r="G72" s="8" t="s">
+        <v>269</v>
+      </c>
       <c r="H72" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I72" s="8"/>
+      <c r="I72" s="8" t="s">
+        <v>75</v>
+      </c>
       <c r="J72" s="8" t="s">
-        <v>279</v>
+        <v>270</v>
       </c>
       <c r="K72" s="12">
-        <v>736.0</v>
+        <v>803.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
         <v>60</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>280</v>
+        <v>271</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>281</v>
+        <v>272</v>
       </c>
       <c r="E73" s="18" t="s">
-        <v>282</v>
+        <v>273</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I73" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J73" s="8" t="s">
-        <v>283</v>
+        <v>274</v>
       </c>
       <c r="K73" s="12">
         <v>947.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
         <v>61</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>284</v>
+        <v>275</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>285</v>
+        <v>276</v>
       </c>
       <c r="E74" s="18" t="s">
-        <v>286</v>
+        <v>277</v>
       </c>
       <c r="F74" s="8"/>
-      <c r="G74" s="8"/>
+      <c r="G74" s="8" t="s">
+        <v>278</v>
+      </c>
       <c r="H74" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I74" s="8" t="s">
-        <v>178</v>
+        <v>45</v>
       </c>
       <c r="J74" s="8" t="s">
-        <v>287</v>
+        <v>279</v>
       </c>
       <c r="K74" s="12">
-        <v>1975.0</v>
+        <v>229.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
-    <row r="75" spans="1:13" outlineLevel="1">
-      <c r="A75" s="14" t="s">
+    <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A75" s="15">
+        <v>62</v>
+      </c>
+      <c r="B75" s="7"/>
+      <c r="C75" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>281</v>
+      </c>
+      <c r="E75" s="18" t="s">
+        <v>282</v>
+      </c>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8"/>
+      <c r="H75" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J75" s="8" t="s">
+        <v>283</v>
+      </c>
+      <c r="K75" s="12">
+        <v>369.0</v>
+      </c>
+      <c r="L75" s="7"/>
+      <c r="M75" s="12">
+        <f>K75*L75</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A76" s="15">
+        <v>63</v>
+      </c>
+      <c r="B76" s="7"/>
+      <c r="C76" s="8" t="s">
+        <v>284</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>285</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>286</v>
+      </c>
+      <c r="F76" s="8"/>
+      <c r="G76" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="H76" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J76" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="E75" s="16"/>
-[...41 lines deleted...]
-        <v>22</v>
+      <c r="K76" s="12">
+        <v>2678.0</v>
+      </c>
+      <c r="L76" s="7"/>
+      <c r="M76" s="12">
+        <f>K76*L76</f>
+        <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>289</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>290</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>291</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I77" s="8" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="J77" s="8" t="s">
         <v>292</v>
       </c>
       <c r="K77" s="12">
-        <v>736.0</v>
+        <v>119.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
-        <v>2</v>
+        <v>65</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>293</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>294</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>295</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I78" s="8" t="s">
+      <c r="I78" s="8"/>
+      <c r="J78" s="8" t="s">
         <v>296</v>
       </c>
-      <c r="J78" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K78" s="12">
-        <v>182.0</v>
+        <v>736.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
-        <v>3</v>
+        <v>66</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="D79" s="9" t="s">
         <v>298</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="E79" s="18" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I79" s="8"/>
+      <c r="I79" s="8" t="s">
+        <v>34</v>
+      </c>
       <c r="J79" s="8" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="K79" s="12">
-        <v>696.0</v>
+        <v>947.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
-        <v>4</v>
+        <v>67</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D80" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="E80" s="18" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I80" s="8" t="s">
-        <v>305</v>
+        <v>191</v>
       </c>
       <c r="J80" s="8" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="K80" s="12">
-        <v>2178.0</v>
+        <v>1975.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" outlineLevel="1">
       <c r="A81" s="14" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E81" s="16"/>
       <c r="K81" s="10"/>
       <c r="M81" s="10"/>
     </row>
     <row r="82" spans="1:13" outlineLevel="2">
       <c r="A82" s="2" t="s">
         <v>10</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>11</v>
       </c>
       <c r="C82" s="4" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E82" s="17" t="s">
         <v>14</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="4" t="s">
@@ -8694,2510 +9449,3149 @@
       <c r="H82" s="5" t="s">
         <v>17</v>
       </c>
       <c r="I82" s="4" t="s">
         <v>18</v>
       </c>
       <c r="J82" s="3" t="s">
         <v>19</v>
       </c>
       <c r="K82" s="13" t="s">
         <v>20</v>
       </c>
       <c r="L82" s="4" t="s">
         <v>21</v>
       </c>
       <c r="M82" s="11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="15">
         <v>1</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
+        <v>306</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>307</v>
+      </c>
+      <c r="E83" s="18" t="s">
         <v>308</v>
       </c>
-      <c r="D83" s="9" t="s">
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J83" s="8" t="s">
         <v>309</v>
       </c>
-      <c r="E83" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K83" s="12">
-        <v>3765.0</v>
+        <v>736.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
         <v>2</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I84" s="8"/>
-      <c r="J84" s="8"/>
+      <c r="I84" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="J84" s="8" t="s">
+        <v>314</v>
+      </c>
       <c r="K84" s="12">
-        <v>1605.0</v>
+        <v>182.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
         <v>3</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>316</v>
+      </c>
+      <c r="E85" s="18" t="s">
         <v>317</v>
       </c>
-      <c r="D85" s="9" t="s">
+      <c r="F85" s="8"/>
+      <c r="G85" s="8"/>
+      <c r="H85" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I85" s="8"/>
+      <c r="J85" s="8" t="s">
         <v>318</v>
       </c>
-      <c r="E85" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K85" s="12">
-        <v>3248.0</v>
+        <v>696.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
         <v>4</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I86" s="8"/>
+      <c r="I86" s="8" t="s">
+        <v>322</v>
+      </c>
       <c r="J86" s="8" t="s">
-        <v>325</v>
+        <v>323</v>
       </c>
       <c r="K86" s="12">
-        <v>4370.0</v>
+        <v>2178.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
         <v>5</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
+        <v>324</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="E87" s="18" t="s">
         <v>326</v>
       </c>
-      <c r="D87" s="9" t="s">
+      <c r="F87" s="8"/>
+      <c r="G87" s="8"/>
+      <c r="H87" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I87" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="J87" s="8" t="s">
         <v>327</v>
       </c>
-      <c r="E87" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K87" s="12">
-        <v>611.0</v>
+        <v>689.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
         <v>6</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>331</v>
+        <v>324</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="F88" s="8"/>
-      <c r="G88" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G88" s="8"/>
       <c r="H88" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I88" s="8" t="s">
-        <v>60</v>
+        <v>75</v>
       </c>
       <c r="J88" s="8" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="K88" s="12">
-        <v>2844.0</v>
+        <v>689.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
-    <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...68 lines deleted...]
-        <v>0</v>
+    <row r="89" spans="1:13" outlineLevel="1">
+      <c r="A89" s="14" t="s">
+        <v>331</v>
+      </c>
+      <c r="E89" s="16"/>
+      <c r="K89" s="10"/>
+      <c r="M89" s="10"/>
+    </row>
+    <row r="90" spans="1:13" outlineLevel="2">
+      <c r="A90" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C90" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E90" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F90" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I90" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J90" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K90" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L90" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M90" s="11" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>348</v>
+        <v>332</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>349</v>
+        <v>333</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>350</v>
+        <v>334</v>
       </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8" t="s">
-        <v>351</v>
+        <v>335</v>
       </c>
       <c r="H91" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I91" s="8" t="s">
-        <v>346</v>
+        <v>336</v>
       </c>
       <c r="J91" s="8" t="s">
-        <v>352</v>
+        <v>337</v>
       </c>
       <c r="K91" s="12">
-        <v>1273.0</v>
+        <v>3765.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>353</v>
+        <v>338</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>354</v>
+        <v>339</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>355</v>
+        <v>340</v>
       </c>
       <c r="F92" s="8"/>
-      <c r="G92" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G92" s="8"/>
       <c r="H92" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I92" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I92" s="8"/>
       <c r="J92" s="8"/>
       <c r="K92" s="12">
-        <v>2138.0</v>
+        <v>1605.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>357</v>
+        <v>341</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>358</v>
+        <v>342</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>359</v>
+        <v>343</v>
       </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8" t="s">
-        <v>360</v>
+        <v>344</v>
       </c>
       <c r="H93" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I93" s="8" t="s">
-        <v>75</v>
+        <v>322</v>
       </c>
       <c r="J93" s="8" t="s">
-        <v>361</v>
+        <v>345</v>
       </c>
       <c r="K93" s="12">
-        <v>871.0</v>
+        <v>3248.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>362</v>
+        <v>346</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>363</v>
+        <v>347</v>
       </c>
       <c r="E94" s="18" t="s">
-        <v>364</v>
+        <v>348</v>
       </c>
       <c r="F94" s="8"/>
-      <c r="G94" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G94" s="8"/>
       <c r="H94" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I94" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I94" s="8"/>
       <c r="J94" s="8" t="s">
-        <v>366</v>
+        <v>349</v>
       </c>
       <c r="K94" s="12">
-        <v>247.0</v>
+        <v>4370.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>367</v>
+        <v>350</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>368</v>
+        <v>351</v>
       </c>
       <c r="E95" s="18" t="s">
-        <v>369</v>
+        <v>352</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8" t="s">
-        <v>370</v>
+        <v>353</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I95" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J95" s="8" t="s">
-        <v>371</v>
+        <v>354</v>
       </c>
       <c r="K95" s="12">
-        <v>229.0</v>
+        <v>611.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>372</v>
+        <v>355</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>373</v>
+        <v>356</v>
       </c>
       <c r="E96" s="18" t="s">
-        <v>374</v>
+        <v>357</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8" t="s">
-        <v>375</v>
+        <v>358</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I96" s="8" t="s">
-        <v>187</v>
+        <v>60</v>
       </c>
       <c r="J96" s="8" t="s">
-        <v>376</v>
+        <v>359</v>
       </c>
       <c r="K96" s="12">
-        <v>589.0</v>
+        <v>2844.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>377</v>
+        <v>360</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>378</v>
+        <v>361</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>379</v>
+        <v>362</v>
       </c>
       <c r="F97" s="8"/>
-      <c r="G97" s="8"/>
+      <c r="G97" s="8" t="s">
+        <v>363</v>
+      </c>
       <c r="H97" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="8" t="s">
-        <v>346</v>
+        <v>364</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>380</v>
+        <v>365</v>
       </c>
       <c r="K97" s="12">
-        <v>1044.0</v>
+        <v>343.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>381</v>
+        <v>366</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>382</v>
+        <v>367</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>383</v>
+        <v>368</v>
       </c>
       <c r="F98" s="8"/>
-      <c r="G98" s="8"/>
+      <c r="G98" s="8" t="s">
+        <v>369</v>
+      </c>
       <c r="H98" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="8" t="s">
-        <v>137</v>
+        <v>370</v>
       </c>
       <c r="J98" s="8" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
       <c r="K98" s="12">
-        <v>748.0</v>
+        <v>1318.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>387</v>
+        <v>374</v>
       </c>
       <c r="F99" s="8"/>
-      <c r="G99" s="8"/>
+      <c r="G99" s="8" t="s">
+        <v>375</v>
+      </c>
       <c r="H99" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I99" s="8" t="s">
-        <v>305</v>
+        <v>370</v>
       </c>
       <c r="J99" s="8" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="K99" s="12">
-        <v>1829.0</v>
+        <v>1273.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>389</v>
+        <v>377</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
       <c r="F100" s="8"/>
-      <c r="G100" s="8"/>
+      <c r="G100" s="8" t="s">
+        <v>380</v>
+      </c>
       <c r="H100" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I100" s="8" t="s">
-        <v>305</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="J100" s="8"/>
       <c r="K100" s="12">
-        <v>4591.0</v>
+        <v>2138.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>394</v>
+        <v>382</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>395</v>
+        <v>383</v>
       </c>
       <c r="F101" s="8"/>
-      <c r="G101" s="8"/>
+      <c r="G101" s="8" t="s">
+        <v>384</v>
+      </c>
       <c r="H101" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I101" s="8" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="J101" s="8" t="s">
-        <v>396</v>
+        <v>385</v>
       </c>
       <c r="K101" s="12">
-        <v>260.0</v>
+        <v>871.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>397</v>
+        <v>386</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>398</v>
+        <v>387</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>399</v>
+        <v>388</v>
       </c>
       <c r="F102" s="8"/>
-      <c r="G102" s="8"/>
+      <c r="G102" s="8" t="s">
+        <v>389</v>
+      </c>
       <c r="H102" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I102" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J102" s="8" t="s">
-        <v>400</v>
+        <v>390</v>
       </c>
       <c r="K102" s="12">
-        <v>566.0</v>
+        <v>247.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>402</v>
+        <v>392</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>403</v>
+        <v>393</v>
       </c>
       <c r="F103" s="8"/>
-      <c r="G103" s="8"/>
+      <c r="G103" s="8" t="s">
+        <v>394</v>
+      </c>
       <c r="H103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I103" s="8" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="J103" s="8" t="s">
-        <v>404</v>
+        <v>395</v>
       </c>
       <c r="K103" s="12">
-        <v>260.0</v>
+        <v>175.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>405</v>
+        <v>391</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>406</v>
+        <v>396</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>407</v>
+        <v>397</v>
       </c>
       <c r="F104" s="8"/>
-      <c r="G104" s="8"/>
+      <c r="G104" s="8" t="s">
+        <v>394</v>
+      </c>
       <c r="H104" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I104" s="8" t="s">
-        <v>187</v>
+        <v>28</v>
       </c>
       <c r="J104" s="8" t="s">
-        <v>408</v>
+        <v>398</v>
       </c>
       <c r="K104" s="12">
-        <v>663.0</v>
+        <v>175.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>409</v>
+        <v>391</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="F105" s="8"/>
-      <c r="G105" s="8"/>
+      <c r="G105" s="8" t="s">
+        <v>394</v>
+      </c>
       <c r="H105" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I105" s="8" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="J105" s="8" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="K105" s="12">
-        <v>1154.0</v>
+        <v>175.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>413</v>
+        <v>391</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>414</v>
+        <v>402</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>415</v>
+        <v>403</v>
       </c>
       <c r="F106" s="8"/>
-      <c r="G106" s="8"/>
+      <c r="G106" s="8" t="s">
+        <v>394</v>
+      </c>
       <c r="H106" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I106" s="8" t="s">
-        <v>60</v>
+        <v>28</v>
       </c>
       <c r="J106" s="8" t="s">
-        <v>416</v>
+        <v>404</v>
       </c>
       <c r="K106" s="12">
-        <v>2299.0</v>
+        <v>175.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>284</v>
+        <v>405</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>285</v>
+        <v>406</v>
       </c>
       <c r="E107" s="18" t="s">
-        <v>286</v>
+        <v>407</v>
       </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="8"/>
+      <c r="G107" s="8" t="s">
+        <v>408</v>
+      </c>
       <c r="H107" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I107" s="8" t="s">
-        <v>178</v>
+        <v>200</v>
       </c>
       <c r="J107" s="8" t="s">
-        <v>287</v>
+        <v>409</v>
       </c>
       <c r="K107" s="12">
-        <v>1975.0</v>
+        <v>589.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>143</v>
+        <v>410</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>144</v>
+        <v>411</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>145</v>
+        <v>412</v>
       </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8"/>
       <c r="H108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I108" s="8" t="s">
-        <v>146</v>
+        <v>370</v>
       </c>
       <c r="J108" s="8" t="s">
-        <v>147</v>
+        <v>413</v>
       </c>
       <c r="K108" s="12">
-        <v>3787.0</v>
+        <v>1044.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E109" s="18" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I109" s="8" t="s">
         <v>137</v>
       </c>
       <c r="J109" s="8" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="K109" s="12">
-        <v>1447.0</v>
+        <v>748.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="E110" s="18" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I110" s="8" t="s">
-        <v>424</v>
+        <v>322</v>
       </c>
       <c r="J110" s="8" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="K110" s="12">
-        <v>217.0</v>
+        <v>1829.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="E111" s="18" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I111" s="8" t="s">
-        <v>424</v>
+        <v>322</v>
       </c>
       <c r="J111" s="8" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="K111" s="12">
-        <v>217.0</v>
+        <v>4591.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>429</v>
+        <v>427</v>
       </c>
       <c r="E112" s="18" t="s">
-        <v>430</v>
+        <v>428</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I112" s="8" t="s">
-        <v>424</v>
+        <v>45</v>
       </c>
       <c r="J112" s="8" t="s">
-        <v>431</v>
+        <v>429</v>
       </c>
       <c r="K112" s="12">
-        <v>217.0</v>
+        <v>200.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>31</v>
+        <v>23</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="E113" s="18" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I113" s="8" t="s">
-        <v>424</v>
+        <v>45</v>
       </c>
       <c r="J113" s="8" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="K113" s="12">
-        <v>217.0</v>
+        <v>200.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I114" s="8" t="s">
-        <v>424</v>
+        <v>45</v>
       </c>
       <c r="J114" s="8" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="K114" s="12">
-        <v>217.0</v>
+        <v>200.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
+        <v>436</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>437</v>
+      </c>
+      <c r="E115" s="18" t="s">
+        <v>438</v>
+      </c>
+      <c r="F115" s="8"/>
+      <c r="G115" s="8"/>
+      <c r="H115" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I115" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J115" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="D115" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K115" s="12">
-        <v>3291.0</v>
+        <v>566.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I116" s="8" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="J116" s="8" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="K116" s="12">
-        <v>237.0</v>
+        <v>200.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>448</v>
+        <v>440</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>449</v>
+        <v>444</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>450</v>
+        <v>445</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I117" s="8" t="s">
-        <v>75</v>
+        <v>45</v>
       </c>
       <c r="J117" s="8" t="s">
-        <v>451</v>
+        <v>446</v>
       </c>
       <c r="K117" s="12">
-        <v>955.0</v>
+        <v>260.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>452</v>
+        <v>440</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>453</v>
+        <v>447</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>454</v>
+        <v>448</v>
       </c>
       <c r="F118" s="8"/>
       <c r="G118" s="8"/>
       <c r="H118" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I118" s="8" t="s">
-        <v>455</v>
+        <v>45</v>
       </c>
       <c r="J118" s="8" t="s">
-        <v>456</v>
+        <v>449</v>
       </c>
       <c r="K118" s="12">
-        <v>303.0</v>
+        <v>200.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>37</v>
+        <v>29</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>457</v>
+        <v>450</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>458</v>
+        <v>451</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>459</v>
+        <v>452</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I119" s="8" t="s">
-        <v>460</v>
+        <v>200</v>
       </c>
       <c r="J119" s="8" t="s">
-        <v>461</v>
+        <v>453</v>
       </c>
       <c r="K119" s="12">
-        <v>536.0</v>
+        <v>663.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>462</v>
+        <v>454</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>463</v>
+        <v>455</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>464</v>
+        <v>456</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I120" s="8" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="J120" s="8" t="s">
-        <v>465</v>
+        <v>457</v>
       </c>
       <c r="K120" s="12">
-        <v>757.0</v>
+        <v>1154.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>467</v>
+        <v>459</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="F121" s="8"/>
-      <c r="G121" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I121" s="8" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="J121" s="8" t="s">
-        <v>470</v>
+        <v>461</v>
       </c>
       <c r="K121" s="12">
-        <v>261.0</v>
+        <v>2299.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>471</v>
+        <v>301</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>472</v>
+        <v>302</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>473</v>
+        <v>303</v>
       </c>
       <c r="F122" s="8"/>
-      <c r="G122" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G122" s="8"/>
       <c r="H122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I122" s="8" t="s">
-        <v>460</v>
+        <v>191</v>
       </c>
       <c r="J122" s="8" t="s">
-        <v>475</v>
+        <v>304</v>
       </c>
       <c r="K122" s="12">
-        <v>631.0</v>
+        <v>1975.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
-    <row r="123" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>22</v>
+    <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A123" s="15">
+        <v>33</v>
+      </c>
+      <c r="B123" s="7"/>
+      <c r="C123" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>158</v>
+      </c>
+      <c r="E123" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="F123" s="8"/>
+      <c r="G123" s="8"/>
+      <c r="H123" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I123" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="J123" s="8" t="s">
+        <v>161</v>
+      </c>
+      <c r="K123" s="12">
+        <v>3787.0</v>
+      </c>
+      <c r="L123" s="7"/>
+      <c r="M123" s="12">
+        <f>K123*L123</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A124" s="15">
+        <v>34</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>463</v>
+      </c>
+      <c r="E124" s="18" t="s">
+        <v>464</v>
+      </c>
+      <c r="F124" s="8"/>
+      <c r="G124" s="8"/>
+      <c r="H124" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I124" s="8" t="s">
+        <v>137</v>
+      </c>
+      <c r="J124" s="8" t="s">
+        <v>465</v>
+      </c>
+      <c r="K124" s="12">
+        <v>1447.0</v>
+      </c>
+      <c r="L124" s="7"/>
+      <c r="M124" s="12">
+        <f>K124*L124</f>
+        <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>477</v>
+        <v>466</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>478</v>
+        <v>467</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>479</v>
+        <v>468</v>
       </c>
       <c r="F125" s="8"/>
-      <c r="G125" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G125" s="8"/>
       <c r="H125" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I125" s="8" t="s">
-        <v>45</v>
+        <v>469</v>
       </c>
       <c r="J125" s="8" t="s">
-        <v>481</v>
+        <v>470</v>
       </c>
       <c r="K125" s="12">
-        <v>237.0</v>
+        <v>217.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>482</v>
+        <v>466</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>483</v>
+        <v>471</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>484</v>
+        <v>472</v>
       </c>
       <c r="F126" s="8"/>
-      <c r="G126" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I126" s="8" t="s">
-        <v>340</v>
-[...1 lines deleted...]
-      <c r="J126" s="8"/>
+        <v>469</v>
+      </c>
+      <c r="J126" s="8" t="s">
+        <v>473</v>
+      </c>
       <c r="K126" s="12">
-        <v>277.0</v>
+        <v>217.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>486</v>
+        <v>466</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>487</v>
+        <v>474</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>488</v>
+        <v>475</v>
       </c>
       <c r="F127" s="8"/>
-      <c r="G127" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G127" s="8"/>
       <c r="H127" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I127" s="8" t="s">
-        <v>86</v>
+        <v>469</v>
       </c>
       <c r="J127" s="8" t="s">
-        <v>490</v>
+        <v>476</v>
       </c>
       <c r="K127" s="12">
-        <v>154.0</v>
+        <v>217.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>491</v>
+        <v>477</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>492</v>
+        <v>478</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>493</v>
+        <v>479</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I128" s="8" t="s">
-        <v>45</v>
+        <v>469</v>
       </c>
       <c r="J128" s="8" t="s">
-        <v>494</v>
+        <v>480</v>
       </c>
       <c r="K128" s="12">
-        <v>287.0</v>
+        <v>217.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
-        <v>495</v>
+        <v>477</v>
       </c>
       <c r="D129" s="9" t="s">
-        <v>496</v>
+        <v>481</v>
       </c>
       <c r="E129" s="18" t="s">
-        <v>497</v>
+        <v>482</v>
       </c>
       <c r="F129" s="8"/>
       <c r="G129" s="8"/>
       <c r="H129" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I129" s="8" t="s">
-        <v>296</v>
+        <v>469</v>
       </c>
       <c r="J129" s="8" t="s">
-        <v>498</v>
+        <v>483</v>
       </c>
       <c r="K129" s="12">
-        <v>214.0</v>
+        <v>217.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>499</v>
+        <v>484</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>500</v>
+        <v>485</v>
       </c>
       <c r="E130" s="18" t="s">
-        <v>501</v>
+        <v>486</v>
       </c>
       <c r="F130" s="8"/>
-      <c r="G130" s="8"/>
+      <c r="G130" s="8" t="s">
+        <v>487</v>
+      </c>
       <c r="H130" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I130" s="8" t="s">
-        <v>296</v>
+        <v>336</v>
       </c>
       <c r="J130" s="8" t="s">
-        <v>502</v>
+        <v>488</v>
       </c>
       <c r="K130" s="12">
-        <v>178.0</v>
+        <v>3291.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>503</v>
+        <v>489</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>504</v>
+        <v>490</v>
       </c>
       <c r="E131" s="18" t="s">
-        <v>505</v>
+        <v>491</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="8"/>
       <c r="H131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I131" s="8" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="J131" s="8" t="s">
-        <v>506</v>
+        <v>492</v>
       </c>
       <c r="K131" s="12">
-        <v>251.0</v>
+        <v>237.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>507</v>
+        <v>493</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>508</v>
+        <v>494</v>
       </c>
       <c r="E132" s="18" t="s">
-        <v>509</v>
+        <v>495</v>
       </c>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I132" s="8" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="J132" s="8" t="s">
-        <v>510</v>
+        <v>496</v>
       </c>
       <c r="K132" s="12">
-        <v>251.0</v>
+        <v>955.0</v>
       </c>
       <c r="L132" s="7"/>
       <c r="M132" s="12">
         <f>K132*L132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>511</v>
+        <v>497</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>512</v>
+        <v>498</v>
       </c>
       <c r="E133" s="18" t="s">
-        <v>513</v>
+        <v>499</v>
       </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I133" s="8" t="s">
-        <v>514</v>
+        <v>500</v>
       </c>
       <c r="J133" s="8" t="s">
-        <v>515</v>
+        <v>501</v>
       </c>
       <c r="K133" s="12">
-        <v>255.0</v>
+        <v>303.0</v>
       </c>
       <c r="L133" s="7"/>
       <c r="M133" s="12">
         <f>K133*L133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>516</v>
+        <v>502</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>517</v>
+        <v>503</v>
       </c>
       <c r="E134" s="18" t="s">
-        <v>518</v>
+        <v>504</v>
       </c>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I134" s="8"/>
+      <c r="I134" s="8" t="s">
+        <v>505</v>
+      </c>
       <c r="J134" s="8" t="s">
-        <v>519</v>
+        <v>506</v>
       </c>
       <c r="K134" s="12">
-        <v>4713.0</v>
+        <v>536.0</v>
       </c>
       <c r="L134" s="7"/>
       <c r="M134" s="12">
         <f>K134*L134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>520</v>
+        <v>507</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>521</v>
+        <v>508</v>
       </c>
       <c r="E135" s="18" t="s">
-        <v>522</v>
+        <v>509</v>
       </c>
       <c r="F135" s="8"/>
       <c r="G135" s="8"/>
-      <c r="H135" s="7">
-[...2 lines deleted...]
-      <c r="I135" s="8"/>
+      <c r="H135" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I135" s="8" t="s">
+        <v>75</v>
+      </c>
       <c r="J135" s="8" t="s">
-        <v>523</v>
+        <v>510</v>
       </c>
       <c r="K135" s="12">
-        <v>1031.0</v>
+        <v>757.0</v>
       </c>
       <c r="L135" s="7"/>
       <c r="M135" s="12">
         <f>K135*L135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
-        <v>524</v>
+        <v>511</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>525</v>
+        <v>512</v>
       </c>
       <c r="E136" s="18" t="s">
-        <v>526</v>
+        <v>513</v>
       </c>
       <c r="F136" s="8"/>
       <c r="G136" s="8" t="s">
-        <v>527</v>
+        <v>514</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I136" s="8"/>
+      <c r="I136" s="8" t="s">
+        <v>45</v>
+      </c>
       <c r="J136" s="8" t="s">
-        <v>528</v>
+        <v>515</v>
       </c>
       <c r="K136" s="12">
-        <v>226.0</v>
+        <v>263.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>530</v>
+        <v>516</v>
       </c>
       <c r="E137" s="18" t="s">
-        <v>531</v>
+        <v>517</v>
       </c>
       <c r="F137" s="8"/>
-      <c r="G137" s="8"/>
+      <c r="G137" s="8" t="s">
+        <v>514</v>
+      </c>
       <c r="H137" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I137" s="8" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="J137" s="8" t="s">
-        <v>532</v>
+        <v>518</v>
       </c>
       <c r="K137" s="12">
-        <v>214.0</v>
+        <v>263.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>533</v>
+        <v>519</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>534</v>
+        <v>520</v>
       </c>
       <c r="E138" s="18" t="s">
-        <v>535</v>
+        <v>521</v>
       </c>
       <c r="F138" s="8"/>
-      <c r="G138" s="8"/>
+      <c r="G138" s="8" t="s">
+        <v>514</v>
+      </c>
       <c r="H138" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I138" s="8" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="J138" s="8" t="s">
-        <v>536</v>
+        <v>522</v>
       </c>
       <c r="K138" s="12">
-        <v>191.0</v>
+        <v>261.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>537</v>
+        <v>519</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>538</v>
+        <v>523</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>539</v>
+        <v>524</v>
       </c>
       <c r="F139" s="8"/>
-      <c r="G139" s="8"/>
+      <c r="G139" s="8" t="s">
+        <v>514</v>
+      </c>
       <c r="H139" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I139" s="8" t="s">
-        <v>296</v>
+        <v>45</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>540</v>
+        <v>525</v>
       </c>
       <c r="K139" s="12">
-        <v>214.0</v>
+        <v>261.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>541</v>
+        <v>519</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>542</v>
+        <v>526</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>543</v>
+        <v>527</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8" t="s">
-        <v>544</v>
+        <v>514</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I140" s="8" t="s">
-        <v>545</v>
+        <v>45</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>546</v>
+        <v>528</v>
       </c>
       <c r="K140" s="12">
-        <v>277.0</v>
+        <v>261.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>547</v>
+        <v>529</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>548</v>
+        <v>530</v>
       </c>
       <c r="E141" s="18" t="s">
-        <v>549</v>
+        <v>531</v>
       </c>
       <c r="F141" s="8"/>
-      <c r="G141" s="8"/>
+      <c r="G141" s="8" t="s">
+        <v>532</v>
+      </c>
       <c r="H141" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I141" s="8" t="s">
-        <v>45</v>
+        <v>505</v>
       </c>
       <c r="J141" s="8" t="s">
-        <v>550</v>
+        <v>533</v>
       </c>
       <c r="K141" s="12">
-        <v>201.0</v>
+        <v>631.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
-    <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A142" s="15">
+    <row r="142" spans="1:13" outlineLevel="1">
+      <c r="A142" s="14" t="s">
+        <v>534</v>
+      </c>
+      <c r="E142" s="16"/>
+      <c r="K142" s="10"/>
+      <c r="M142" s="10"/>
+    </row>
+    <row r="143" spans="1:13" outlineLevel="2">
+      <c r="A143" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C143" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E143" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F143" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H143" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I143" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B142" s="7"/>
-[...30 lines deleted...]
-      <c r="A143" s="15">
+      <c r="J143" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B143" s="7"/>
-[...26 lines deleted...]
-        <v>0</v>
+      <c r="K143" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L143" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M143" s="11" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>560</v>
+        <v>535</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>561</v>
+        <v>536</v>
       </c>
       <c r="E144" s="18" t="s">
-        <v>562</v>
+        <v>537</v>
       </c>
       <c r="F144" s="8"/>
-      <c r="G144" s="8"/>
+      <c r="G144" s="8" t="s">
+        <v>538</v>
+      </c>
       <c r="H144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I144" s="8" t="s">
-        <v>99</v>
+        <v>45</v>
       </c>
       <c r="J144" s="8" t="s">
-        <v>563</v>
+        <v>539</v>
       </c>
       <c r="K144" s="12">
-        <v>294.0</v>
+        <v>237.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>564</v>
+        <v>540</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>565</v>
+        <v>541</v>
       </c>
       <c r="E145" s="18" t="s">
-        <v>566</v>
+        <v>542</v>
       </c>
       <c r="F145" s="8"/>
-      <c r="G145" s="8"/>
+      <c r="G145" s="8" t="s">
+        <v>543</v>
+      </c>
       <c r="H145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I145" s="8" t="s">
-        <v>567</v>
-[...3 lines deleted...]
-      </c>
+        <v>364</v>
+      </c>
+      <c r="J145" s="8"/>
       <c r="K145" s="12">
-        <v>178.0</v>
+        <v>277.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
-    <row r="146" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>22</v>
+    <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A146" s="15">
+        <v>3</v>
+      </c>
+      <c r="B146" s="7"/>
+      <c r="C146" s="8" t="s">
+        <v>544</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="E146" s="18" t="s">
+        <v>546</v>
+      </c>
+      <c r="F146" s="8"/>
+      <c r="G146" s="8" t="s">
+        <v>547</v>
+      </c>
+      <c r="H146" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I146" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="J146" s="8" t="s">
+        <v>548</v>
+      </c>
+      <c r="K146" s="12">
+        <v>154.0</v>
+      </c>
+      <c r="L146" s="7"/>
+      <c r="M146" s="12">
+        <f>K146*L146</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A147" s="15">
+        <v>4</v>
+      </c>
+      <c r="B147" s="7"/>
+      <c r="C147" s="8" t="s">
+        <v>549</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>550</v>
+      </c>
+      <c r="E147" s="18" t="s">
+        <v>551</v>
+      </c>
+      <c r="F147" s="8"/>
+      <c r="G147" s="8"/>
+      <c r="H147" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I147" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J147" s="8" t="s">
+        <v>552</v>
+      </c>
+      <c r="K147" s="12">
+        <v>287.0</v>
+      </c>
+      <c r="L147" s="7"/>
+      <c r="M147" s="12">
+        <f>K147*L147</f>
+        <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>570</v>
+        <v>553</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>571</v>
+        <v>554</v>
       </c>
       <c r="E148" s="18" t="s">
-        <v>572</v>
+        <v>555</v>
       </c>
       <c r="F148" s="8"/>
-      <c r="G148" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G148" s="8"/>
       <c r="H148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I148" s="8" t="s">
-        <v>574</v>
+        <v>313</v>
       </c>
       <c r="J148" s="8" t="s">
-        <v>575</v>
+        <v>556</v>
       </c>
       <c r="K148" s="12">
-        <v>23.0</v>
+        <v>214.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>576</v>
+        <v>557</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>577</v>
+        <v>558</v>
       </c>
       <c r="E149" s="18" t="s">
-        <v>578</v>
+        <v>559</v>
       </c>
       <c r="F149" s="8"/>
       <c r="G149" s="8"/>
       <c r="H149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I149" s="8" t="s">
-        <v>545</v>
+        <v>313</v>
       </c>
       <c r="J149" s="8" t="s">
-        <v>579</v>
+        <v>560</v>
       </c>
       <c r="K149" s="12">
-        <v>124.0</v>
+        <v>178.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>580</v>
+        <v>561</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>581</v>
+        <v>562</v>
       </c>
       <c r="E150" s="18" t="s">
-        <v>582</v>
+        <v>563</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I150" s="8" t="s">
-        <v>583</v>
+        <v>86</v>
       </c>
       <c r="J150" s="8" t="s">
-        <v>584</v>
+        <v>564</v>
       </c>
       <c r="K150" s="12">
-        <v>483.0</v>
+        <v>251.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>585</v>
+        <v>565</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>586</v>
+        <v>566</v>
       </c>
       <c r="E151" s="18" t="s">
-        <v>587</v>
+        <v>567</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I151" s="8" t="s">
-        <v>305</v>
+        <v>86</v>
       </c>
       <c r="J151" s="8" t="s">
-        <v>588</v>
+        <v>568</v>
       </c>
       <c r="K151" s="12">
-        <v>1918.0</v>
+        <v>251.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>589</v>
+        <v>569</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>590</v>
+        <v>570</v>
       </c>
       <c r="E152" s="18" t="s">
-        <v>591</v>
+        <v>571</v>
       </c>
       <c r="F152" s="8"/>
-      <c r="G152" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I152" s="8" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="J152" s="8" t="s">
-        <v>594</v>
+        <v>573</v>
       </c>
       <c r="K152" s="12">
-        <v>101.0</v>
+        <v>255.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>595</v>
+        <v>574</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>596</v>
+        <v>575</v>
       </c>
       <c r="E153" s="18" t="s">
-        <v>597</v>
+        <v>576</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
       <c r="H153" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I153" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I153" s="8"/>
       <c r="J153" s="8" t="s">
-        <v>598</v>
+        <v>577</v>
       </c>
       <c r="K153" s="12">
-        <v>409.0</v>
+        <v>4713.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>599</v>
+        <v>578</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>600</v>
+        <v>579</v>
       </c>
       <c r="E154" s="18" t="s">
-        <v>601</v>
+        <v>580</v>
       </c>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
-      <c r="H154" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H154" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I154" s="8"/>
       <c r="J154" s="8" t="s">
-        <v>602</v>
+        <v>581</v>
       </c>
       <c r="K154" s="12">
-        <v>1234.0</v>
+        <v>1031.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:13">
-      <c r="K155" t="s">
+    <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A155" s="15">
+        <v>12</v>
+      </c>
+      <c r="B155" s="7"/>
+      <c r="C155" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>583</v>
+      </c>
+      <c r="E155" s="18" t="s">
+        <v>584</v>
+      </c>
+      <c r="F155" s="8"/>
+      <c r="G155" s="8" t="s">
+        <v>585</v>
+      </c>
+      <c r="H155" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I155" s="8"/>
+      <c r="J155" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="K155" s="12">
+        <v>226.0</v>
+      </c>
+      <c r="L155" s="7"/>
+      <c r="M155" s="12">
+        <f>K155*L155</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A156" s="15">
+        <v>13</v>
+      </c>
+      <c r="B156" s="7"/>
+      <c r="C156" s="8" t="s">
+        <v>587</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>588</v>
+      </c>
+      <c r="E156" s="18" t="s">
+        <v>589</v>
+      </c>
+      <c r="F156" s="8"/>
+      <c r="G156" s="8"/>
+      <c r="H156" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I156" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="J156" s="8" t="s">
+        <v>590</v>
+      </c>
+      <c r="K156" s="12">
+        <v>214.0</v>
+      </c>
+      <c r="L156" s="7"/>
+      <c r="M156" s="12">
+        <f>K156*L156</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A157" s="15">
+        <v>14</v>
+      </c>
+      <c r="B157" s="7"/>
+      <c r="C157" s="8" t="s">
+        <v>591</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>592</v>
+      </c>
+      <c r="E157" s="18" t="s">
+        <v>593</v>
+      </c>
+      <c r="F157" s="8"/>
+      <c r="G157" s="8"/>
+      <c r="H157" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I157" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="J157" s="8" t="s">
+        <v>594</v>
+      </c>
+      <c r="K157" s="12">
+        <v>191.0</v>
+      </c>
+      <c r="L157" s="7"/>
+      <c r="M157" s="12">
+        <f>K157*L157</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A158" s="15">
+        <v>15</v>
+      </c>
+      <c r="B158" s="7"/>
+      <c r="C158" s="8" t="s">
+        <v>595</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="E158" s="18" t="s">
+        <v>597</v>
+      </c>
+      <c r="F158" s="8"/>
+      <c r="G158" s="8"/>
+      <c r="H158" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I158" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="J158" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="K158" s="12">
+        <v>214.0</v>
+      </c>
+      <c r="L158" s="7"/>
+      <c r="M158" s="12">
+        <f>K158*L158</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A159" s="15">
+        <v>16</v>
+      </c>
+      <c r="B159" s="7"/>
+      <c r="C159" s="8" t="s">
+        <v>599</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>600</v>
+      </c>
+      <c r="E159" s="18" t="s">
+        <v>601</v>
+      </c>
+      <c r="F159" s="8"/>
+      <c r="G159" s="8" t="s">
+        <v>602</v>
+      </c>
+      <c r="H159" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I159" s="8" t="s">
         <v>603</v>
       </c>
-      <c r="L155">
-[...4 lines deleted...]
-        <f>SUM(M11:M154)</f>
+      <c r="J159" s="8" t="s">
+        <v>604</v>
+      </c>
+      <c r="K159" s="12">
+        <v>277.0</v>
+      </c>
+      <c r="L159" s="7"/>
+      <c r="M159" s="12">
+        <f>K159*L159</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A160" s="15">
+        <v>17</v>
+      </c>
+      <c r="B160" s="7"/>
+      <c r="C160" s="8" t="s">
+        <v>605</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>606</v>
+      </c>
+      <c r="E160" s="18" t="s">
+        <v>607</v>
+      </c>
+      <c r="F160" s="8"/>
+      <c r="G160" s="8"/>
+      <c r="H160" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I160" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J160" s="8" t="s">
+        <v>608</v>
+      </c>
+      <c r="K160" s="12">
+        <v>201.0</v>
+      </c>
+      <c r="L160" s="7"/>
+      <c r="M160" s="12">
+        <f>K160*L160</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A161" s="15">
+        <v>18</v>
+      </c>
+      <c r="B161" s="7"/>
+      <c r="C161" s="8" t="s">
+        <v>609</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>610</v>
+      </c>
+      <c r="E161" s="18" t="s">
+        <v>611</v>
+      </c>
+      <c r="F161" s="8"/>
+      <c r="G161" s="8"/>
+      <c r="H161" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I161" s="8" t="s">
+        <v>612</v>
+      </c>
+      <c r="J161" s="8" t="s">
+        <v>613</v>
+      </c>
+      <c r="K161" s="12">
+        <v>251.0</v>
+      </c>
+      <c r="L161" s="7"/>
+      <c r="M161" s="12">
+        <f>K161*L161</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A162" s="15">
+        <v>19</v>
+      </c>
+      <c r="B162" s="7"/>
+      <c r="C162" s="8" t="s">
+        <v>614</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="E162" s="18" t="s">
+        <v>616</v>
+      </c>
+      <c r="F162" s="8"/>
+      <c r="G162" s="8"/>
+      <c r="H162" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I162" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J162" s="8" t="s">
+        <v>617</v>
+      </c>
+      <c r="K162" s="12">
+        <v>241.0</v>
+      </c>
+      <c r="L162" s="7"/>
+      <c r="M162" s="12">
+        <f>K162*L162</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A163" s="15">
+        <v>20</v>
+      </c>
+      <c r="B163" s="7"/>
+      <c r="C163" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>619</v>
+      </c>
+      <c r="E163" s="18" t="s">
+        <v>620</v>
+      </c>
+      <c r="F163" s="8"/>
+      <c r="G163" s="8"/>
+      <c r="H163" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I163" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="J163" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="K163" s="12">
+        <v>294.0</v>
+      </c>
+      <c r="L163" s="7"/>
+      <c r="M163" s="12">
+        <f>K163*L163</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A164" s="15">
+        <v>21</v>
+      </c>
+      <c r="B164" s="7"/>
+      <c r="C164" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>623</v>
+      </c>
+      <c r="E164" s="18" t="s">
+        <v>624</v>
+      </c>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I164" s="8" t="s">
+        <v>625</v>
+      </c>
+      <c r="J164" s="8" t="s">
+        <v>626</v>
+      </c>
+      <c r="K164" s="12">
+        <v>178.0</v>
+      </c>
+      <c r="L164" s="7"/>
+      <c r="M164" s="12">
+        <f>K164*L164</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" outlineLevel="1">
+      <c r="A165" s="14" t="s">
+        <v>627</v>
+      </c>
+      <c r="E165" s="16"/>
+      <c r="K165" s="10"/>
+      <c r="M165" s="10"/>
+    </row>
+    <row r="166" spans="1:13" outlineLevel="2">
+      <c r="A166" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B166" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E166" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F166" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G166" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H166" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I166" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J166" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K166" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L166" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M166" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A167" s="15">
+        <v>1</v>
+      </c>
+      <c r="B167" s="7"/>
+      <c r="C167" s="8" t="s">
+        <v>628</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="E167" s="18" t="s">
+        <v>630</v>
+      </c>
+      <c r="F167" s="8"/>
+      <c r="G167" s="8" t="s">
+        <v>631</v>
+      </c>
+      <c r="H167" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I167" s="8" t="s">
+        <v>632</v>
+      </c>
+      <c r="J167" s="8" t="s">
+        <v>633</v>
+      </c>
+      <c r="K167" s="12">
+        <v>23.0</v>
+      </c>
+      <c r="L167" s="7"/>
+      <c r="M167" s="12">
+        <f>K167*L167</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A168" s="15">
+        <v>2</v>
+      </c>
+      <c r="B168" s="7"/>
+      <c r="C168" s="8" t="s">
+        <v>634</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>635</v>
+      </c>
+      <c r="E168" s="18" t="s">
+        <v>636</v>
+      </c>
+      <c r="F168" s="8"/>
+      <c r="G168" s="8"/>
+      <c r="H168" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I168" s="8" t="s">
+        <v>603</v>
+      </c>
+      <c r="J168" s="8" t="s">
+        <v>637</v>
+      </c>
+      <c r="K168" s="12">
+        <v>124.0</v>
+      </c>
+      <c r="L168" s="7"/>
+      <c r="M168" s="12">
+        <f>K168*L168</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A169" s="15">
+        <v>3</v>
+      </c>
+      <c r="B169" s="7"/>
+      <c r="C169" s="8" t="s">
+        <v>638</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>639</v>
+      </c>
+      <c r="E169" s="18" t="s">
+        <v>640</v>
+      </c>
+      <c r="F169" s="8"/>
+      <c r="G169" s="8"/>
+      <c r="H169" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I169" s="8" t="s">
+        <v>641</v>
+      </c>
+      <c r="J169" s="8" t="s">
+        <v>642</v>
+      </c>
+      <c r="K169" s="12">
+        <v>483.0</v>
+      </c>
+      <c r="L169" s="7"/>
+      <c r="M169" s="12">
+        <f>K169*L169</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A170" s="15">
+        <v>4</v>
+      </c>
+      <c r="B170" s="7"/>
+      <c r="C170" s="8" t="s">
+        <v>643</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>644</v>
+      </c>
+      <c r="E170" s="18" t="s">
+        <v>645</v>
+      </c>
+      <c r="F170" s="8"/>
+      <c r="G170" s="8"/>
+      <c r="H170" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I170" s="8" t="s">
+        <v>322</v>
+      </c>
+      <c r="J170" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="K170" s="12">
+        <v>1918.0</v>
+      </c>
+      <c r="L170" s="7"/>
+      <c r="M170" s="12">
+        <f>K170*L170</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A171" s="15">
+        <v>5</v>
+      </c>
+      <c r="B171" s="7"/>
+      <c r="C171" s="8" t="s">
+        <v>647</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>648</v>
+      </c>
+      <c r="E171" s="18" t="s">
+        <v>649</v>
+      </c>
+      <c r="F171" s="8"/>
+      <c r="G171" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="H171" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I171" s="8" t="s">
+        <v>651</v>
+      </c>
+      <c r="J171" s="8" t="s">
+        <v>652</v>
+      </c>
+      <c r="K171" s="12">
+        <v>67.0</v>
+      </c>
+      <c r="L171" s="7"/>
+      <c r="M171" s="12">
+        <f>K171*L171</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A172" s="15">
+        <v>6</v>
+      </c>
+      <c r="B172" s="7"/>
+      <c r="C172" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>654</v>
+      </c>
+      <c r="E172" s="18" t="s">
+        <v>655</v>
+      </c>
+      <c r="F172" s="8"/>
+      <c r="G172" s="8"/>
+      <c r="H172" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I172" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J172" s="8" t="s">
+        <v>656</v>
+      </c>
+      <c r="K172" s="12">
+        <v>409.0</v>
+      </c>
+      <c r="L172" s="7"/>
+      <c r="M172" s="12">
+        <f>K172*L172</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A173" s="15">
+        <v>7</v>
+      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>658</v>
+      </c>
+      <c r="E173" s="18" t="s">
+        <v>659</v>
+      </c>
+      <c r="F173" s="8"/>
+      <c r="G173" s="8"/>
+      <c r="H173" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I173" s="8" t="s">
+        <v>86</v>
+      </c>
+      <c r="J173" s="8" t="s">
+        <v>660</v>
+      </c>
+      <c r="K173" s="12">
+        <v>1234.0</v>
+      </c>
+      <c r="L173" s="7"/>
+      <c r="M173" s="12">
+        <f>K173*L173</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="K174" t="s">
+        <v>661</v>
+      </c>
+      <c r="L174">
+        <f>SUM(L11:L173)</f>
+        <v>0</v>
+      </c>
+      <c r="M174">
+        <f>SUM(M11:M173)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
-    <mergeCell ref="A75:M75"/>
     <mergeCell ref="A81:M81"/>
-    <mergeCell ref="A123:M123"/>
-    <mergeCell ref="A146:M146"/>
+    <mergeCell ref="A89:M89"/>
+    <mergeCell ref="A142:M142"/>
+    <mergeCell ref="A165:M165"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_23"/>
@@ -11218,122 +12612,141 @@
     <hyperlink ref="C50" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_62"/>
-    <hyperlink ref="C77" r:id="rId_hyperlink_63"/>
-[...10 lines deleted...]
-    <hyperlink ref="C90" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C75" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="C76" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="C77" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="C78" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="C79" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C80" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_106"/>
-    <hyperlink ref="C125" r:id="rId_hyperlink_107"/>
-[...17 lines deleted...]
-    <hyperlink ref="C143" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="C126" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="C127" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="C128" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_127"/>
-    <hyperlink ref="C148" r:id="rId_hyperlink_128"/>
-[...5 lines deleted...]
-    <hyperlink ref="C154" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C152" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C153" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="C154" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C155" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="C156" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="C158" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C159" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="C160" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="C161" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="C162" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C167" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C168" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="C169" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="C170" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="C171" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_153"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>