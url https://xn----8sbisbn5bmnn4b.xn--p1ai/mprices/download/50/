--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="662">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="655">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:58:02</t>
+    <t>Актуальность прайса на: 2026-09-08 15:51:53</t>
   </si>
   <si>
     <t>Детское Оружие</t>
   </si>
   <si>
     <t>Автоматы, пистолеты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
@@ -240,72 +240,72 @@
   <si>
     <t>8660191683271</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Пистолет пластик (пистоны) 251</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>6922072510253</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg</t>
   </si>
   <si>
     <t>Z901B</t>
   </si>
   <si>
-    <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами</t>
+    <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами Z901B</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2000348354603</t>
   </si>
   <si>
     <t>Z901B_white</t>
   </si>
   <si>
-    <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами Белый</t>
+    <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами Z901B Белый</t>
   </si>
   <si>
     <t>2000000071459</t>
   </si>
   <si>
     <t>Z901B_red</t>
   </si>
   <si>
-    <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами Красный</t>
+    <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами Z901B Красный</t>
   </si>
   <si>
     <t>2000000071466</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg</t>
   </si>
   <si>
     <t>YU7612B</t>
   </si>
   <si>
     <t>Пистолет детский дерев.краш. (стреляет резинками) YU7612B</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>6922077612020</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg</t>
   </si>
   <si>
     <t>DR041B-1</t>
   </si>
@@ -720,129 +720,132 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg</t>
   </si>
   <si>
     <t>C.1</t>
   </si>
   <si>
     <t>Пистолет COLT mini металлический с пульками C.1</t>
   </si>
   <si>
     <t>2000000069258</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg</t>
   </si>
   <si>
     <t>C17</t>
   </si>
   <si>
     <t>Пистолет детский металл C17</t>
   </si>
   <si>
     <t>2000000070025</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74204/74204.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg</t>
   </si>
   <si>
     <t>808208</t>
   </si>
   <si>
     <t>Игрушечный пистолет револьвер (металл) для пистонов 808208</t>
   </si>
   <si>
     <t>2000000072999</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png</t>
   </si>
   <si>
     <t>S-707</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707</t>
   </si>
   <si>
     <t>S-707_steel</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Вороненая сталь</t>
   </si>
   <si>
     <t>2000000073101</t>
   </si>
   <si>
     <t>S-707_silvery</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Серебро</t>
   </si>
   <si>
     <t>2000000073118</t>
   </si>
   <si>
     <t>S-707_gold</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Золотой</t>
   </si>
   <si>
     <t>2000000073132</t>
   </si>
   <si>
     <t>S-707_black</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Черный</t>
   </si>
   <si>
     <t>2000000073149</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/39/33958/images/73473/73473.750x0.jpg</t>
-[...8 lines deleted...]
-    <t>2000000064055</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png</t>
+  </si>
+  <si>
+    <t>1760pist</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) 1760</t>
+  </si>
+  <si>
+    <t>1760pist_gold</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) 1760 Золотой</t>
+  </si>
+  <si>
+    <t>2000000073163</t>
+  </si>
+  <si>
+    <t>1760pist_black</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) 1760 Черный</t>
+  </si>
+  <si>
+    <t>2000000073170</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG</t>
   </si>
   <si>
     <t>C20</t>
   </si>
   <si>
     <t>Пистолет детский DESERT EAGLE металлический C20</t>
   </si>
   <si>
     <t>17.5 × 5 × 26.5 см</t>
   </si>
   <si>
     <t>2000000069517</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg</t>
   </si>
   <si>
     <t>V1+</t>
   </si>
   <si>
     <t>Пистолет детский металл V1+</t>
   </si>
@@ -963,138 +966,114 @@
   <si>
     <t>564-939</t>
   </si>
   <si>
     <t>Арбалет с мягкими пулями Супергерой в ассортименте 564-939</t>
   </si>
   <si>
     <t>6922075649394</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg</t>
   </si>
   <si>
     <t>YU7615</t>
   </si>
   <si>
     <t>Рогатка дерев. краш. YU7615</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>6922077615007</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/17/31743/images/69083/69083.750x0.png</t>
-[...17 lines deleted...]
-    <t>Арбалет с мишенью и стрелами-присосками 881-13</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg</t>
+  </si>
+  <si>
+    <t>0777-1_red</t>
+  </si>
+  <si>
+    <t>Лук со стрелами на присосках и мишенью 0777-1 Красный</t>
+  </si>
+  <si>
+    <t>2000000072746</t>
+  </si>
+  <si>
+    <t>0777-1_blue</t>
+  </si>
+  <si>
+    <t>Лук со стрелами на присосках и мишенью 0777-1 Синий</t>
+  </si>
+  <si>
+    <t>2000000072753</t>
+  </si>
+  <si>
+    <t>Бластеры, космическое оружие</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg</t>
+  </si>
+  <si>
+    <t>SB486</t>
+  </si>
+  <si>
+    <t>Бластер с мягкими пулями SB486</t>
+  </si>
+  <si>
+    <t>32.5 × 14.5 × 67.5 см</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>6922074860004</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>H01</t>
+  </si>
+  <si>
+    <t>Бластер Growler с З/У H01</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg</t>
+  </si>
+  <si>
+    <t>ZC7122</t>
+  </si>
+  <si>
+    <t>Бластер с мягкими пулями в ассортименте ZC7122</t>
+  </si>
+  <si>
+    <t>25 × 15 × 59.5 см</t>
   </si>
   <si>
     <t>6</t>
-  </si>
-[...64 lines deleted...]
-    <t>25 × 15 × 59.5 см</t>
   </si>
   <si>
     <t>6922077122000</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg</t>
   </si>
   <si>
     <t>FJ846</t>
   </si>
   <si>
     <t>Бластер Пулемет Soft Bullet Gun с мягкими пулями 55 см FJ846</t>
   </si>
   <si>
     <t>2000725697736</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg</t>
   </si>
   <si>
     <t>585-330A</t>
   </si>
   <si>
     <t>Бластер с шестерёнками с проекцией (свет, звук) 585-330A</t>
   </si>
@@ -2152,51 +2131,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339.96x9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73473.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70161.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771.96x9675.jpeg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076.96x9694.jpeg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034.96x96152.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339.96x9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700.96x9659.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771.96x9674.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076.96x9693.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034.96x96151.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_16460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3637,3117 +3616,3087 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_32461" descr=""/>
+        <xdr:cNvPr id="50" name="product_32580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_32580" descr=""/>
+        <xdr:cNvPr id="51" name="product_32592" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_32592" descr=""/>
+        <xdr:cNvPr id="52" name="product_32593" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_32593" descr=""/>
+        <xdr:cNvPr id="53" name="product_32594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_32594" descr=""/>
+        <xdr:cNvPr id="54" name="product_32597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_32597" descr=""/>
+        <xdr:cNvPr id="55" name="product_32598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_32598" descr=""/>
+        <xdr:cNvPr id="56" name="product_32599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_31701" descr=""/>
+        <xdr:cNvPr id="57" name="product_32600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_268" descr=""/>
+        <xdr:cNvPr id="58" name="product_32601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_421" descr=""/>
+        <xdr:cNvPr id="59" name="product_268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_27725" descr=""/>
+        <xdr:cNvPr id="60" name="product_421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_334" descr=""/>
+        <xdr:cNvPr id="61" name="product_27725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_21697" descr=""/>
+        <xdr:cNvPr id="62" name="product_334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_21370" descr=""/>
+        <xdr:cNvPr id="63" name="product_21697" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_25416" descr=""/>
+        <xdr:cNvPr id="64" name="product_21370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_27947" descr=""/>
+        <xdr:cNvPr id="65" name="product_25416" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_28151" descr=""/>
+        <xdr:cNvPr id="66" name="product_27947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_28389" descr=""/>
+        <xdr:cNvPr id="67" name="product_28151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>82</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="product_25161" descr=""/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="product_28389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_25849" descr=""/>
+        <xdr:cNvPr id="69" name="product_25161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_28993" descr=""/>
+        <xdr:cNvPr id="70" name="product_25849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_29469" descr=""/>
+        <xdr:cNvPr id="71" name="product_32554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_32554" descr=""/>
+        <xdr:cNvPr id="72" name="product_32555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="73" name="product_32555" descr=""/>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_164" descr=""/>
+        <xdr:cNvPr id="74" name="product_17814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_17814" descr=""/>
+        <xdr:cNvPr id="75" name="product_18529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_18529" descr=""/>
+        <xdr:cNvPr id="76" name="product_21164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_21164" descr=""/>
+        <xdr:cNvPr id="77" name="product_21216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_21216" descr=""/>
+        <xdr:cNvPr id="78" name="product_21348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_21348" descr=""/>
+        <xdr:cNvPr id="79" name="product_21439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_21439" descr=""/>
+        <xdr:cNvPr id="80" name="product_23341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_23341" descr=""/>
+        <xdr:cNvPr id="81" name="product_23345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_23345" descr=""/>
+        <xdr:cNvPr id="82" name="product_23435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_23435" descr=""/>
+        <xdr:cNvPr id="83" name="product_23942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_23942" descr=""/>
+        <xdr:cNvPr id="84" name="product_23944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_23944" descr=""/>
+        <xdr:cNvPr id="85" name="product_23945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_23945" descr=""/>
+        <xdr:cNvPr id="86" name="product_32532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_32532" descr=""/>
+        <xdr:cNvPr id="87" name="product_32533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_32533" descr=""/>
+        <xdr:cNvPr id="88" name="product_32534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_32534" descr=""/>
+        <xdr:cNvPr id="89" name="product_23947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_23947" descr=""/>
+        <xdr:cNvPr id="90" name="product_24802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_24802" descr=""/>
+        <xdr:cNvPr id="91" name="product_24818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_24818" descr=""/>
+        <xdr:cNvPr id="92" name="product_25506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_25506" descr=""/>
+        <xdr:cNvPr id="93" name="product_25531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_25531" descr=""/>
+        <xdr:cNvPr id="94" name="product_25600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_25600" descr=""/>
+        <xdr:cNvPr id="95" name="product_32495" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_32495" descr=""/>
+        <xdr:cNvPr id="96" name="product_32496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_32496" descr=""/>
+        <xdr:cNvPr id="97" name="product_25601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_25601" descr=""/>
+        <xdr:cNvPr id="98" name="product_25609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_25609" descr=""/>
+        <xdr:cNvPr id="99" name="product_32497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_32497" descr=""/>
+        <xdr:cNvPr id="100" name="product_32498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_32498" descr=""/>
+        <xdr:cNvPr id="101" name="product_28358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_28358" descr=""/>
+        <xdr:cNvPr id="102" name="product_28362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_28362" descr=""/>
+        <xdr:cNvPr id="103" name="product_28365" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_28365" descr=""/>
+        <xdr:cNvPr id="104" name="product_28389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_28389" descr=""/>
+        <xdr:cNvPr id="105" name="product_28391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_28391" descr=""/>
+        <xdr:cNvPr id="106" name="product_28569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_28569" descr=""/>
+        <xdr:cNvPr id="107" name="product_29659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_29659" descr=""/>
+        <xdr:cNvPr id="108" name="product_32259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_32259" descr=""/>
+        <xdr:cNvPr id="109" name="product_32260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_32260" descr=""/>
+        <xdr:cNvPr id="110" name="product_29667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_29667" descr=""/>
+        <xdr:cNvPr id="111" name="product_32258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_32258" descr=""/>
+        <xdr:cNvPr id="112" name="product_207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_207" descr=""/>
+        <xdr:cNvPr id="113" name="product_213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_213" descr=""/>
+        <xdr:cNvPr id="114" name="product_29308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_29308" descr=""/>
+        <xdr:cNvPr id="115" name="product_29307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_29307" descr=""/>
+        <xdr:cNvPr id="116" name="product_29305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_29305" descr=""/>
+        <xdr:cNvPr id="117" name="product_287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_287" descr=""/>
+        <xdr:cNvPr id="118" name="product_32530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_32530" descr=""/>
+        <xdr:cNvPr id="119" name="product_32531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_32531" descr=""/>
+        <xdr:cNvPr id="120" name="product_359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_359" descr=""/>
+        <xdr:cNvPr id="121" name="product_32528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_32528" descr=""/>
+        <xdr:cNvPr id="122" name="product_32529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_32529" descr=""/>
+        <xdr:cNvPr id="123" name="product_18444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>140</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="124" name="product_18444" descr=""/>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_21968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_21968" descr=""/>
+        <xdr:cNvPr id="125" name="product_22001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_22001" descr=""/>
+        <xdr:cNvPr id="126" name="product_24297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_24297" descr=""/>
+        <xdr:cNvPr id="127" name="product_26987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_26987" descr=""/>
+        <xdr:cNvPr id="128" name="product_27959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_27959" descr=""/>
+        <xdr:cNvPr id="129" name="product_28089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_28089" descr=""/>
+        <xdr:cNvPr id="130" name="product_29673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_29673" descr=""/>
+        <xdr:cNvPr id="131" name="product_29674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_29674" descr=""/>
+        <xdr:cNvPr id="132" name="product_29677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_29677" descr=""/>
+        <xdr:cNvPr id="133" name="product_31635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_31635" descr=""/>
+        <xdr:cNvPr id="134" name="product_31859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_31859" descr=""/>
+        <xdr:cNvPr id="135" name="product_20375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_20375" descr=""/>
+        <xdr:cNvPr id="136" name="product_27960" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_27960" descr=""/>
+        <xdr:cNvPr id="137" name="product_27961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_27961" descr=""/>
+        <xdr:cNvPr id="138" name="product_27958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_27958" descr=""/>
+        <xdr:cNvPr id="139" name="product_304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_304" descr=""/>
+        <xdr:cNvPr id="140" name="product_208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_208" descr=""/>
+        <xdr:cNvPr id="141" name="product_28698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_28698" descr=""/>
+        <xdr:cNvPr id="142" name="product_28315" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_28315" descr=""/>
+        <xdr:cNvPr id="143" name="product_28694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_28694" descr=""/>
+        <xdr:cNvPr id="144" name="product_28695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>163</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="145" name="product_28695" descr=""/>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_24546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_24546" descr=""/>
+        <xdr:cNvPr id="146" name="product_28787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_28787" descr=""/>
+        <xdr:cNvPr id="147" name="product_30180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_30180" descr=""/>
+        <xdr:cNvPr id="148" name="product_30292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_30292" descr=""/>
+        <xdr:cNvPr id="149" name="product_441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_441" descr=""/>
+        <xdr:cNvPr id="150" name="product_337" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_337" descr=""/>
+        <xdr:cNvPr id="151" name="product_410" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7006,59 +6955,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/05/20504/images/41788/41788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/50/25043/images/51983/51983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/26287/images/55648/55648.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/26288/images/55650/55650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/69/26910/images/57377/57377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/71/27142/images/58039/58039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/28238/images/61087/61087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/30605/images/66789/66789.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/07/30780/images/67339/67339.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/30960/images/67694/67694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/09/30961/images/67696/67696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/09/30962/images/67695/67695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/11/31169/images/68011/68011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/16/31655/images/68993/68993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/23/32342/images/70402/70402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/24/32422/images/70516/70516.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/27/32720/images/71088/71088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/28/32812/images/71192/71192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/44/34437/images/74204/74204.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/39/33958/images/73473/73473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/9028/images/66788/66788.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/83/28338/images/61355/61355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/17/31743/images/69083/69083.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/21/32192/images/70161/70161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/49/24947/images/51586/51586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/50/25036/images/51976/51976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/66/26670/images/56761/56761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/66/26674/images/56767/56767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/67/26764/images/57012/57012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/72/27230/images/58425/58425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/80/28000/images/60403/60403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/86/28673/images/61946/61946.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/13/31335/images/68387/68387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/36/13691/images/24354/24354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/10429/images/37938/37938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/20/32032/images/69786/69786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/20/32031/images/69787/69787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/20/32029/images/69788/69788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/55/25513/images/53441/53441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/75/27547/images/59375/59375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/00/30015/images/65509/65509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/23/32358/images/70419/70419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/32359/images/70420/70420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/23/32362/images/70423/70423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/39/33915/images/73252/73252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/40/34098/images/73590/73590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/40/24047/images/47664/47664.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/61/6143/images/23105/23105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/37/3789/images/61112/61112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/14/31457/images/68670/68670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/14/31453/images/68666/68666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/14/31454/images/68667/68667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/05/20504/images/41788/41788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/50/25043/images/51983/51983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/26287/images/55648/55648.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/26288/images/55650/55650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/69/26910/images/57377/57377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/71/27142/images/58039/58039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/28238/images/61087/61087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/30605/images/66789/66789.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/07/30780/images/67339/67339.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/30960/images/67694/67694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/09/30961/images/67696/67696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/09/30962/images/67695/67695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/11/31169/images/68011/68011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/16/31655/images/68993/68993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/23/32342/images/70402/70402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/24/32422/images/70516/70516.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/27/32720/images/71088/71088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/28/32812/images/71192/71192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/9028/images/66788/66788.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/83/28338/images/61355/61355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/49/24947/images/51586/51586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/50/25036/images/51976/51976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/66/26670/images/56761/56761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/66/26674/images/56767/56767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/67/26764/images/57012/57012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/72/27230/images/58425/58425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/80/28000/images/60403/60403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/86/28673/images/61946/61946.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/13/31335/images/68387/68387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/36/13691/images/24354/24354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/10429/images/37938/37938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/20/32032/images/69786/69786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/20/32031/images/69787/69787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/20/32029/images/69788/69788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/55/25513/images/53441/53441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/75/27547/images/59375/59375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/00/30015/images/65509/65509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/23/32358/images/70419/70419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/32359/images/70420/70420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/23/32362/images/70423/70423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/39/33915/images/73252/73252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/40/34098/images/73590/73590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/40/24047/images/47664/47664.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/61/6143/images/23105/23105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/37/3789/images/61112/61112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/14/31457/images/68670/68670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/14/31453/images/68666/68666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/14/31454/images/68667/68667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M174"/>
+  <dimension ref="A1:M173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -8810,3788 +8759,3752 @@
       <c r="K62" s="12">
         <v>685.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>50</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
         <v>234</v>
       </c>
       <c r="D63" s="9" t="s">
         <v>235</v>
       </c>
       <c r="E63" s="18" t="s">
         <v>236</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
-      <c r="H63" s="7">
-        <v>1.0</v>
+      <c r="H63" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
         <v>237</v>
       </c>
       <c r="K63" s="12">
-        <v>369.0</v>
+        <v>553.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>51</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>239</v>
       </c>
       <c r="E64" s="18" t="s">
         <v>240</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I64" s="8"/>
-      <c r="J64" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J64" s="8"/>
       <c r="K64" s="12">
-        <v>553.0</v>
+        <v>562.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>52</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="E65" s="18" t="s">
         <v>242</v>
-      </c>
-[...4 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I65" s="8"/>
-      <c r="J65" s="8"/>
+      <c r="J65" s="8" t="s">
+        <v>243</v>
+      </c>
       <c r="K65" s="12">
         <v>562.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>53</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D66" s="9" t="s">
+        <v>244</v>
+      </c>
+      <c r="E66" s="18" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="K66" s="12">
         <v>562.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>54</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D67" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="E67" s="18" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="K67" s="12">
         <v>562.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>55</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D68" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="E68" s="18" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I68" s="8"/>
       <c r="J68" s="8" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="K68" s="12">
         <v>562.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
         <v>56</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>242</v>
+        <v>253</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>254</v>
       </c>
       <c r="E69" s="18" t="s">
         <v>255</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I69" s="8"/>
-      <c r="J69" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J69" s="8"/>
       <c r="K69" s="12">
-        <v>562.0</v>
+        <v>540.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
         <v>57</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>256</v>
+      </c>
+      <c r="E70" s="18" t="s">
         <v>257</v>
-      </c>
-[...4 lines deleted...]
-        <v>259</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
-      <c r="H70" s="7">
-        <v>1.0</v>
+      <c r="H70" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="K70" s="12">
-        <v>1271.0</v>
+        <v>540.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
         <v>58</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>260</v>
+      </c>
+      <c r="F71" s="8"/>
+      <c r="G71" s="8"/>
+      <c r="H71" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I71" s="8"/>
+      <c r="J71" s="8" t="s">
         <v>261</v>
       </c>
-      <c r="D71" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K71" s="12">
-        <v>862.0</v>
+        <v>539.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
         <v>59</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="E72" s="18" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I72" s="8" t="s">
-        <v>75</v>
+        <v>34</v>
       </c>
       <c r="J72" s="8" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="K72" s="12">
-        <v>803.0</v>
+        <v>862.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
         <v>60</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>268</v>
+      </c>
+      <c r="E73" s="18" t="s">
+        <v>269</v>
+      </c>
+      <c r="F73" s="8"/>
+      <c r="G73" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="H73" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="J73" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="D73" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K73" s="12">
-        <v>947.0</v>
+        <v>803.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
         <v>61</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="E74" s="18" t="s">
+        <v>274</v>
+      </c>
+      <c r="F74" s="8"/>
+      <c r="G74" s="8"/>
+      <c r="H74" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J74" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="D74" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K74" s="12">
-        <v>229.0</v>
+        <v>947.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
         <v>62</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>277</v>
+      </c>
+      <c r="E75" s="18" t="s">
+        <v>278</v>
+      </c>
+      <c r="F75" s="8"/>
+      <c r="G75" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="H75" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J75" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="D75" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K75" s="12">
-        <v>369.0</v>
+        <v>229.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
         <v>63</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>282</v>
+      </c>
+      <c r="E76" s="18" t="s">
+        <v>283</v>
+      </c>
+      <c r="F76" s="8"/>
+      <c r="G76" s="8"/>
+      <c r="H76" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J76" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="D76" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K76" s="12">
-        <v>2678.0</v>
+        <v>369.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
         <v>64</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>286</v>
+      </c>
+      <c r="E77" s="18" t="s">
+        <v>287</v>
+      </c>
+      <c r="F77" s="8"/>
+      <c r="G77" s="8" t="s">
+        <v>288</v>
+      </c>
+      <c r="H77" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="J77" s="8" t="s">
         <v>289</v>
       </c>
-      <c r="D77" s="9" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="K77" s="12">
-        <v>119.0</v>
+        <v>2678.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>65</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="E78" s="18" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I78" s="8"/>
+      <c r="I78" s="8" t="s">
+        <v>70</v>
+      </c>
       <c r="J78" s="8" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="K78" s="12">
-        <v>736.0</v>
+        <v>119.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
         <v>66</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I79" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I79" s="8"/>
       <c r="J79" s="8" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="K79" s="12">
-        <v>947.0</v>
+        <v>736.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
         <v>67</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="E80" s="18" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I80" s="8" t="s">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="J80" s="8" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="K80" s="12">
-        <v>1975.0</v>
+        <v>947.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:13" outlineLevel="1">
-      <c r="A81" s="14" t="s">
+    <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A81" s="15">
+        <v>68</v>
+      </c>
+      <c r="B81" s="7"/>
+      <c r="C81" s="8" t="s">
+        <v>302</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>303</v>
+      </c>
+      <c r="E81" s="18" t="s">
+        <v>304</v>
+      </c>
+      <c r="F81" s="8"/>
+      <c r="G81" s="8"/>
+      <c r="H81" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="J81" s="8" t="s">
         <v>305</v>
       </c>
-      <c r="E81" s="16"/>
-[...4 lines deleted...]
-      <c r="A82" s="2" t="s">
+      <c r="K81" s="12">
+        <v>1975.0</v>
+      </c>
+      <c r="L81" s="7"/>
+      <c r="M81" s="12">
+        <f>K81*L81</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" outlineLevel="1">
+      <c r="A82" s="14" t="s">
+        <v>306</v>
+      </c>
+      <c r="E82" s="16"/>
+      <c r="K82" s="10"/>
+      <c r="M82" s="10"/>
+    </row>
+    <row r="83" spans="1:13" outlineLevel="2">
+      <c r="A83" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B82" s="3" t="s">
+      <c r="B83" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C82" s="4" t="s">
+      <c r="C83" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D82" s="3" t="s">
+      <c r="D83" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E82" s="17" t="s">
+      <c r="E83" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="F82" s="4" t="s">
+      <c r="F83" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="G82" s="4" t="s">
+      <c r="G83" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H82" s="5" t="s">
+      <c r="H83" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="I82" s="4" t="s">
+      <c r="I83" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J82" s="3" t="s">
+      <c r="J83" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="K82" s="13" t="s">
+      <c r="K83" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="L82" s="4" t="s">
+      <c r="L83" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="M82" s="11" t="s">
+      <c r="M83" s="11" t="s">
         <v>22</v>
-      </c>
-[...32 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I84" s="8" t="s">
-        <v>313</v>
+        <v>34</v>
       </c>
       <c r="J84" s="8" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="K84" s="12">
-        <v>182.0</v>
+        <v>736.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I85" s="8"/>
+      <c r="I85" s="8" t="s">
+        <v>314</v>
+      </c>
       <c r="J85" s="8" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="K85" s="12">
-        <v>696.0</v>
+        <v>182.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I86" s="8" t="s">
-        <v>322</v>
+        <v>75</v>
       </c>
       <c r="J86" s="8" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="K86" s="12">
-        <v>2178.0</v>
+        <v>689.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>324</v>
+        <v>316</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>326</v>
+        <v>321</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I87" s="8" t="s">
         <v>75</v>
       </c>
       <c r="J87" s="8" t="s">
-        <v>327</v>
+        <v>322</v>
       </c>
       <c r="K87" s="12">
         <v>689.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C88" s="8" t="s">
+    <row r="88" spans="1:13" outlineLevel="1">
+      <c r="A88" s="14" t="s">
+        <v>323</v>
+      </c>
+      <c r="E88" s="16"/>
+      <c r="K88" s="10"/>
+      <c r="M88" s="10"/>
+    </row>
+    <row r="89" spans="1:13" outlineLevel="2">
+      <c r="A89" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B89" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C89" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D89" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E89" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F89" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I89" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J89" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K89" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L89" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M89" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A90" s="15">
+        <v>1</v>
+      </c>
+      <c r="B90" s="7"/>
+      <c r="C90" s="8" t="s">
         <v>324</v>
       </c>
-      <c r="D88" s="9" t="s">
+      <c r="D90" s="9" t="s">
+        <v>325</v>
+      </c>
+      <c r="E90" s="18" t="s">
+        <v>326</v>
+      </c>
+      <c r="F90" s="8"/>
+      <c r="G90" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="H90" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I90" s="8" t="s">
         <v>328</v>
       </c>
-      <c r="E88" s="18" t="s">
+      <c r="J90" s="8" t="s">
         <v>329</v>
       </c>
-      <c r="F88" s="8"/>
-[...65 lines deleted...]
-        <v>22</v>
+      <c r="K90" s="12">
+        <v>3765.0</v>
+      </c>
+      <c r="L90" s="7"/>
+      <c r="M90" s="12">
+        <f>K90*L90</f>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="E91" s="18" t="s">
         <v>332</v>
       </c>
-      <c r="D91" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G91" s="8"/>
       <c r="H91" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I91" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I91" s="8"/>
+      <c r="J91" s="8"/>
       <c r="K91" s="12">
-        <v>3765.0</v>
+        <v>1605.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>334</v>
+      </c>
+      <c r="E92" s="18" t="s">
+        <v>335</v>
+      </c>
+      <c r="F92" s="8"/>
+      <c r="G92" s="8" t="s">
+        <v>336</v>
+      </c>
+      <c r="H92" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="J92" s="8" t="s">
         <v>338</v>
       </c>
-      <c r="D92" s="9" t="s">
-[...11 lines deleted...]
-      <c r="J92" s="8"/>
       <c r="K92" s="12">
-        <v>1605.0</v>
+        <v>3248.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
+        <v>339</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>340</v>
+      </c>
+      <c r="E93" s="18" t="s">
         <v>341</v>
       </c>
-      <c r="D93" s="9" t="s">
+      <c r="F93" s="8"/>
+      <c r="G93" s="8"/>
+      <c r="H93" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I93" s="8"/>
+      <c r="J93" s="8" t="s">
         <v>342</v>
       </c>
-      <c r="E93" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K93" s="12">
-        <v>3248.0</v>
+        <v>4370.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
+        <v>343</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>344</v>
+      </c>
+      <c r="E94" s="18" t="s">
+        <v>345</v>
+      </c>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8" t="s">
         <v>346</v>
       </c>
-      <c r="D94" s="9" t="s">
+      <c r="H94" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I94" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J94" s="8" t="s">
         <v>347</v>
       </c>
-      <c r="E94" s="18" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="K94" s="12">
-        <v>4370.0</v>
+        <v>611.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
+        <v>348</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>349</v>
+      </c>
+      <c r="E95" s="18" t="s">
         <v>350</v>
-      </c>
-[...4 lines deleted...]
-        <v>352</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="H95" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I95" s="8" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="J95" s="8" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
       <c r="K95" s="12">
-        <v>611.0</v>
+        <v>2844.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>354</v>
+      </c>
+      <c r="E96" s="18" t="s">
         <v>355</v>
-      </c>
-[...4 lines deleted...]
-        <v>357</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8" t="s">
+        <v>356</v>
+      </c>
+      <c r="H96" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I96" s="8" t="s">
+        <v>357</v>
+      </c>
+      <c r="J96" s="8" t="s">
         <v>358</v>
       </c>
-      <c r="H96" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K96" s="12">
-        <v>2844.0</v>
+        <v>343.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
+        <v>359</v>
+      </c>
+      <c r="D97" s="9" t="s">
         <v>360</v>
       </c>
-      <c r="D97" s="9" t="s">
+      <c r="E97" s="18" t="s">
         <v>361</v>
-      </c>
-[...1 lines deleted...]
-        <v>362</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8" t="s">
+        <v>362</v>
+      </c>
+      <c r="H97" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I97" s="8" t="s">
         <v>363</v>
       </c>
-      <c r="H97" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I97" s="8" t="s">
+      <c r="J97" s="8" t="s">
         <v>364</v>
       </c>
-      <c r="J97" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K97" s="12">
-        <v>343.0</v>
+        <v>1318.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="D98" s="9" t="s">
         <v>366</v>
       </c>
-      <c r="D98" s="9" t="s">
+      <c r="E98" s="18" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8" t="s">
+        <v>368</v>
+      </c>
+      <c r="H98" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I98" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="J98" s="8" t="s">
         <v>369</v>
       </c>
-      <c r="H98" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K98" s="12">
-        <v>1318.0</v>
+        <v>1273.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
+        <v>370</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>371</v>
+      </c>
+      <c r="E99" s="18" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>374</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8" t="s">
-        <v>375</v>
+        <v>373</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I99" s="8" t="s">
-        <v>370</v>
-[...3 lines deleted...]
-      </c>
+        <v>191</v>
+      </c>
+      <c r="J99" s="8"/>
       <c r="K99" s="12">
-        <v>1273.0</v>
+        <v>2138.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I100" s="8" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="J100" s="8"/>
+        <v>75</v>
+      </c>
+      <c r="J100" s="8" t="s">
+        <v>378</v>
+      </c>
       <c r="K100" s="12">
-        <v>2138.0</v>
+        <v>871.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
+        <v>379</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>380</v>
+      </c>
+      <c r="E101" s="18" t="s">
         <v>381</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I101" s="8" t="s">
-        <v>75</v>
+        <v>28</v>
       </c>
       <c r="J101" s="8" t="s">
-        <v>385</v>
+        <v>383</v>
       </c>
       <c r="K101" s="12">
-        <v>871.0</v>
+        <v>247.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
+        <v>384</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="E102" s="18" t="s">
         <v>386</v>
-      </c>
-[...4 lines deleted...]
-        <v>388</v>
       </c>
       <c r="F102" s="8"/>
       <c r="G102" s="8" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I102" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J102" s="8" t="s">
-        <v>390</v>
+        <v>388</v>
       </c>
       <c r="K102" s="12">
-        <v>247.0</v>
+        <v>175.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="F103" s="8"/>
       <c r="G103" s="8" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I103" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J103" s="8" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="K103" s="12">
         <v>175.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J104" s="8" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="K104" s="12">
         <v>175.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>391</v>
+        <v>384</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="F105" s="8"/>
       <c r="G105" s="8" t="s">
-        <v>394</v>
+        <v>387</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I105" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J105" s="8" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
       <c r="K105" s="12">
         <v>175.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>391</v>
+        <v>398</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="F106" s="8"/>
       <c r="G106" s="8" t="s">
-        <v>394</v>
+        <v>401</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I106" s="8" t="s">
-        <v>28</v>
+        <v>200</v>
       </c>
       <c r="J106" s="8" t="s">
-        <v>404</v>
+        <v>402</v>
       </c>
       <c r="K106" s="12">
-        <v>175.0</v>
+        <v>589.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
+        <v>403</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>404</v>
+      </c>
+      <c r="E107" s="18" t="s">
         <v>405</v>
       </c>
-      <c r="D107" s="9" t="s">
+      <c r="F107" s="8"/>
+      <c r="G107" s="8"/>
+      <c r="H107" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I107" s="8" t="s">
+        <v>363</v>
+      </c>
+      <c r="J107" s="8" t="s">
         <v>406</v>
       </c>
-      <c r="E107" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K107" s="12">
-        <v>589.0</v>
+        <v>1044.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8"/>
       <c r="H108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I108" s="8" t="s">
-        <v>370</v>
+        <v>137</v>
       </c>
       <c r="J108" s="8" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="K108" s="12">
-        <v>1044.0</v>
+        <v>748.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E109" s="18" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I109" s="8" t="s">
-        <v>137</v>
+        <v>337</v>
       </c>
       <c r="J109" s="8" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="K109" s="12">
-        <v>748.0</v>
+        <v>1829.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E110" s="18" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I110" s="8" t="s">
-        <v>322</v>
+        <v>337</v>
       </c>
       <c r="J110" s="8" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="K110" s="12">
-        <v>1829.0</v>
+        <v>4591.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E111" s="18" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I111" s="8" t="s">
-        <v>322</v>
+        <v>45</v>
       </c>
       <c r="J111" s="8" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="K111" s="12">
-        <v>4591.0</v>
+        <v>200.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>426</v>
+        <v>419</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E112" s="18" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I112" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J112" s="8" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="K112" s="12">
         <v>200.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
+        <v>419</v>
+      </c>
+      <c r="D113" s="9" t="s">
         <v>426</v>
       </c>
-      <c r="D113" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E113" s="18" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I113" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J113" s="8" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="K113" s="12">
         <v>200.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>426</v>
+        <v>429</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>434</v>
+        <v>431</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I114" s="8" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="J114" s="8" t="s">
-        <v>435</v>
+        <v>432</v>
       </c>
       <c r="K114" s="12">
-        <v>200.0</v>
+        <v>566.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>436</v>
+        <v>433</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E115" s="18" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I115" s="8" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="J115" s="8" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="K115" s="12">
-        <v>566.0</v>
+        <v>200.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>440</v>
+        <v>433</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I116" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J116" s="8" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="K116" s="12">
-        <v>200.0</v>
+        <v>260.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
+        <v>433</v>
+      </c>
+      <c r="D117" s="9" t="s">
         <v>440</v>
       </c>
-      <c r="D117" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E117" s="18" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I117" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J117" s="8" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="K117" s="12">
-        <v>260.0</v>
+        <v>200.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>447</v>
+        <v>444</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>448</v>
+        <v>445</v>
       </c>
       <c r="F118" s="8"/>
       <c r="G118" s="8"/>
       <c r="H118" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I118" s="8" t="s">
-        <v>45</v>
+        <v>200</v>
       </c>
       <c r="J118" s="8" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="K118" s="12">
-        <v>200.0</v>
+        <v>663.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>450</v>
+        <v>447</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>451</v>
+        <v>448</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>452</v>
+        <v>449</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I119" s="8" t="s">
-        <v>200</v>
+        <v>34</v>
       </c>
       <c r="J119" s="8" t="s">
-        <v>453</v>
+        <v>450</v>
       </c>
       <c r="K119" s="12">
-        <v>663.0</v>
+        <v>1154.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>454</v>
+        <v>451</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>455</v>
+        <v>452</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I120" s="8" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="J120" s="8" t="s">
-        <v>457</v>
+        <v>454</v>
       </c>
       <c r="K120" s="12">
-        <v>1154.0</v>
+        <v>2299.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>458</v>
+        <v>302</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>459</v>
+        <v>303</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>460</v>
+        <v>304</v>
       </c>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I121" s="8" t="s">
-        <v>60</v>
+        <v>191</v>
       </c>
       <c r="J121" s="8" t="s">
-        <v>461</v>
+        <v>305</v>
       </c>
       <c r="K121" s="12">
-        <v>2299.0</v>
+        <v>1975.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>301</v>
+        <v>157</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>302</v>
+        <v>158</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>303</v>
+        <v>159</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I122" s="8" t="s">
-        <v>191</v>
+        <v>160</v>
       </c>
       <c r="J122" s="8" t="s">
-        <v>304</v>
+        <v>161</v>
       </c>
       <c r="K122" s="12">
-        <v>1975.0</v>
+        <v>3787.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>157</v>
+        <v>455</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>158</v>
+        <v>456</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>159</v>
+        <v>457</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I123" s="8" t="s">
-        <v>160</v>
+        <v>137</v>
       </c>
       <c r="J123" s="8" t="s">
-        <v>161</v>
+        <v>458</v>
       </c>
       <c r="K123" s="12">
-        <v>3787.0</v>
+        <v>1447.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="E124" s="18" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I124" s="8" t="s">
-        <v>137</v>
+        <v>462</v>
       </c>
       <c r="J124" s="8" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="K124" s="12">
-        <v>1447.0</v>
+        <v>217.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
       <c r="H125" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I125" s="8" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="J125" s="8" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="K125" s="12">
         <v>217.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>466</v>
+        <v>459</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I126" s="8" t="s">
+        <v>462</v>
+      </c>
+      <c r="J126" s="8" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>473</v>
       </c>
       <c r="K126" s="12">
         <v>217.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I127" s="8" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="J127" s="8" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="K127" s="12">
         <v>217.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I128" s="8" t="s">
-        <v>469</v>
+        <v>462</v>
       </c>
       <c r="J128" s="8" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="K128" s="12">
         <v>217.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D129" s="9" t="s">
+        <v>478</v>
+      </c>
+      <c r="E129" s="18" t="s">
+        <v>479</v>
+      </c>
+      <c r="F129" s="8"/>
+      <c r="G129" s="8" t="s">
+        <v>480</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I129" s="8" t="s">
+        <v>328</v>
+      </c>
+      <c r="J129" s="8" t="s">
         <v>481</v>
       </c>
-      <c r="E129" s="18" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="K129" s="12">
-        <v>217.0</v>
+        <v>3291.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>483</v>
+      </c>
+      <c r="E130" s="18" t="s">
         <v>484</v>
       </c>
-      <c r="D130" s="9" t="s">
+      <c r="F130" s="8"/>
+      <c r="G130" s="8"/>
+      <c r="H130" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I130" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J130" s="8" t="s">
         <v>485</v>
       </c>
-      <c r="E130" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K130" s="12">
-        <v>3291.0</v>
+        <v>237.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="E131" s="18" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="8"/>
       <c r="H131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I131" s="8" t="s">
-        <v>28</v>
+        <v>75</v>
       </c>
       <c r="J131" s="8" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="K131" s="12">
-        <v>237.0</v>
+        <v>955.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>494</v>
+        <v>491</v>
       </c>
       <c r="E132" s="18" t="s">
-        <v>495</v>
+        <v>492</v>
       </c>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I132" s="8" t="s">
-        <v>75</v>
+        <v>493</v>
       </c>
       <c r="J132" s="8" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
       <c r="K132" s="12">
-        <v>955.0</v>
+        <v>303.0</v>
       </c>
       <c r="L132" s="7"/>
       <c r="M132" s="12">
         <f>K132*L132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
+        <v>495</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="E133" s="18" t="s">
         <v>497</v>
-      </c>
-[...4 lines deleted...]
-        <v>499</v>
       </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I133" s="8" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="J133" s="8" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="K133" s="12">
-        <v>303.0</v>
+        <v>536.0</v>
       </c>
       <c r="L133" s="7"/>
       <c r="M133" s="12">
         <f>K133*L133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
+        <v>500</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>501</v>
+      </c>
+      <c r="E134" s="18" t="s">
         <v>502</v>
-      </c>
-[...4 lines deleted...]
-        <v>504</v>
       </c>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I134" s="8" t="s">
-        <v>505</v>
+        <v>75</v>
       </c>
       <c r="J134" s="8" t="s">
-        <v>506</v>
+        <v>503</v>
       </c>
       <c r="K134" s="12">
-        <v>536.0</v>
+        <v>757.0</v>
       </c>
       <c r="L134" s="7"/>
       <c r="M134" s="12">
         <f>K134*L134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
+        <v>504</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="E135" s="18" t="s">
+        <v>506</v>
+      </c>
+      <c r="F135" s="8"/>
+      <c r="G135" s="8" t="s">
         <v>507</v>
       </c>
-      <c r="D135" s="9" t="s">
+      <c r="H135" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I135" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J135" s="8" t="s">
         <v>508</v>
       </c>
-      <c r="E135" s="18" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="K135" s="12">
-        <v>757.0</v>
+        <v>263.0</v>
       </c>
       <c r="L135" s="7"/>
       <c r="M135" s="12">
         <f>K135*L135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
-        <v>511</v>
+        <v>504</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>512</v>
+        <v>509</v>
       </c>
       <c r="E136" s="18" t="s">
-        <v>513</v>
+        <v>510</v>
       </c>
       <c r="F136" s="8"/>
       <c r="G136" s="8" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="H136" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I136" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J136" s="8" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="K136" s="12">
         <v>263.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="E137" s="18" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I137" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J137" s="8" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="K137" s="12">
-        <v>263.0</v>
+        <v>261.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>519</v>
+        <v>512</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
       <c r="E138" s="18" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J138" s="8" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="K138" s="12">
         <v>261.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
+        <v>512</v>
+      </c>
+      <c r="D139" s="9" t="s">
         <v>519</v>
       </c>
-      <c r="D139" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E139" s="18" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8" t="s">
-        <v>514</v>
+        <v>507</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I139" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="K139" s="12">
         <v>261.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8" t="s">
-        <v>514</v>
+        <v>525</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I140" s="8" t="s">
-        <v>45</v>
+        <v>498</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="K140" s="12">
-        <v>261.0</v>
+        <v>631.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
-    <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C141" s="8" t="s">
+    <row r="141" spans="1:13" outlineLevel="1">
+      <c r="A141" s="14" t="s">
+        <v>527</v>
+      </c>
+      <c r="E141" s="16"/>
+      <c r="K141" s="10"/>
+      <c r="M141" s="10"/>
+    </row>
+    <row r="142" spans="1:13" outlineLevel="2">
+      <c r="A142" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B142" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C142" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E142" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F142" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H142" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I142" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J142" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K142" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L142" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M142" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A143" s="15">
+        <v>1</v>
+      </c>
+      <c r="B143" s="7"/>
+      <c r="C143" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="D143" s="9" t="s">
         <v>529</v>
       </c>
-      <c r="D141" s="9" t="s">
+      <c r="E143" s="18" t="s">
         <v>530</v>
       </c>
-      <c r="E141" s="18" t="s">
+      <c r="F143" s="8"/>
+      <c r="G143" s="8" t="s">
         <v>531</v>
       </c>
-      <c r="F141" s="8"/>
-      <c r="G141" s="8" t="s">
+      <c r="H143" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I143" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J143" s="8" t="s">
         <v>532</v>
       </c>
-      <c r="H141" s="7" t="s">
-[...63 lines deleted...]
-        <v>22</v>
+      <c r="K143" s="12">
+        <v>237.0</v>
+      </c>
+      <c r="L143" s="7"/>
+      <c r="M143" s="12">
+        <f>K143*L143</f>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
+        <v>533</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>534</v>
+      </c>
+      <c r="E144" s="18" t="s">
         <v>535</v>
-      </c>
-[...4 lines deleted...]
-        <v>537</v>
       </c>
       <c r="F144" s="8"/>
       <c r="G144" s="8" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="H144" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I144" s="8" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>357</v>
+      </c>
+      <c r="J144" s="8"/>
       <c r="K144" s="12">
-        <v>237.0</v>
+        <v>277.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>541</v>
+        <v>538</v>
       </c>
       <c r="E145" s="18" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="F145" s="8"/>
       <c r="G145" s="8" t="s">
-        <v>543</v>
+        <v>540</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I145" s="8" t="s">
-        <v>364</v>
-[...1 lines deleted...]
-      <c r="J145" s="8"/>
+        <v>86</v>
+      </c>
+      <c r="J145" s="8" t="s">
+        <v>541</v>
+      </c>
       <c r="K145" s="12">
-        <v>277.0</v>
+        <v>154.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
+        <v>542</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>543</v>
+      </c>
+      <c r="E146" s="18" t="s">
         <v>544</v>
       </c>
-      <c r="D146" s="9" t="s">
+      <c r="F146" s="8"/>
+      <c r="G146" s="8"/>
+      <c r="H146" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I146" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J146" s="8" t="s">
         <v>545</v>
       </c>
-      <c r="E146" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K146" s="12">
-        <v>154.0</v>
+        <v>287.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="E147" s="18" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I147" s="8" t="s">
-        <v>45</v>
+        <v>314</v>
       </c>
       <c r="J147" s="8" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="K147" s="12">
-        <v>287.0</v>
+        <v>214.0</v>
       </c>
       <c r="L147" s="7"/>
       <c r="M147" s="12">
         <f>K147*L147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="E148" s="18" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
       <c r="F148" s="8"/>
       <c r="G148" s="8"/>
       <c r="H148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I148" s="8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J148" s="8" t="s">
-        <v>556</v>
+        <v>553</v>
       </c>
       <c r="K148" s="12">
-        <v>214.0</v>
+        <v>178.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
       <c r="E149" s="18" t="s">
-        <v>559</v>
+        <v>556</v>
       </c>
       <c r="F149" s="8"/>
       <c r="G149" s="8"/>
       <c r="H149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I149" s="8" t="s">
-        <v>313</v>
+        <v>86</v>
       </c>
       <c r="J149" s="8" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="K149" s="12">
-        <v>178.0</v>
+        <v>251.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>562</v>
+        <v>559</v>
       </c>
       <c r="E150" s="18" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I150" s="8" t="s">
         <v>86</v>
       </c>
       <c r="J150" s="8" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="K150" s="12">
         <v>251.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>565</v>
+        <v>562</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="E151" s="18" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I151" s="8" t="s">
-        <v>86</v>
+        <v>565</v>
       </c>
       <c r="J151" s="8" t="s">
-        <v>568</v>
+        <v>566</v>
       </c>
       <c r="K151" s="12">
-        <v>251.0</v>
+        <v>255.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
+        <v>567</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>568</v>
+      </c>
+      <c r="E152" s="18" t="s">
         <v>569</v>
-      </c>
-[...4 lines deleted...]
-        <v>571</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I152" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I152" s="8"/>
       <c r="J152" s="8" t="s">
-        <v>573</v>
+        <v>570</v>
       </c>
       <c r="K152" s="12">
-        <v>255.0</v>
+        <v>4713.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>574</v>
+        <v>571</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>575</v>
+        <v>572</v>
       </c>
       <c r="E153" s="18" t="s">
-        <v>576</v>
+        <v>573</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
-      <c r="H153" s="7" t="s">
-        <v>27</v>
+      <c r="H153" s="7">
+        <v>1.0</v>
       </c>
       <c r="I153" s="8"/>
       <c r="J153" s="8" t="s">
-        <v>577</v>
+        <v>574</v>
       </c>
       <c r="K153" s="12">
-        <v>4713.0</v>
+        <v>1031.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
+        <v>575</v>
+      </c>
+      <c r="D154" s="9" t="s">
+        <v>576</v>
+      </c>
+      <c r="E154" s="18" t="s">
+        <v>577</v>
+      </c>
+      <c r="F154" s="8"/>
+      <c r="G154" s="8" t="s">
         <v>578</v>
       </c>
-      <c r="D154" s="9" t="s">
-[...8 lines deleted...]
-        <v>2.0</v>
+      <c r="H154" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I154" s="8"/>
       <c r="J154" s="8" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="K154" s="12">
-        <v>1031.0</v>
+        <v>226.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
+        <v>580</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="E155" s="18" t="s">
         <v>582</v>
       </c>
-      <c r="D155" s="9" t="s">
+      <c r="F155" s="8"/>
+      <c r="G155" s="8"/>
+      <c r="H155" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I155" s="8" t="s">
+        <v>314</v>
+      </c>
+      <c r="J155" s="8" t="s">
         <v>583</v>
       </c>
-      <c r="E155" s="18" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="K155" s="12">
-        <v>226.0</v>
+        <v>214.0</v>
       </c>
       <c r="L155" s="7"/>
       <c r="M155" s="12">
         <f>K155*L155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="E156" s="18" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
       <c r="H156" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I156" s="8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J156" s="8" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="K156" s="12">
-        <v>214.0</v>
+        <v>191.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="E157" s="18" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I157" s="8" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="J157" s="8" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="K157" s="12">
-        <v>191.0</v>
+        <v>214.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
+        <v>592</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="E158" s="18" t="s">
+        <v>594</v>
+      </c>
+      <c r="F158" s="8"/>
+      <c r="G158" s="8" t="s">
         <v>595</v>
       </c>
-      <c r="D158" s="9" t="s">
+      <c r="H158" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I158" s="8" t="s">
         <v>596</v>
       </c>
-      <c r="E158" s="18" t="s">
+      <c r="J158" s="8" t="s">
         <v>597</v>
       </c>
-      <c r="F158" s="8"/>
-[...9 lines deleted...]
-      </c>
       <c r="K158" s="12">
-        <v>214.0</v>
+        <v>277.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
+        <v>598</v>
+      </c>
+      <c r="D159" s="9" t="s">
         <v>599</v>
       </c>
-      <c r="D159" s="9" t="s">
+      <c r="E159" s="18" t="s">
         <v>600</v>
       </c>
-      <c r="E159" s="18" t="s">
+      <c r="F159" s="8"/>
+      <c r="G159" s="8"/>
+      <c r="H159" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I159" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J159" s="8" t="s">
         <v>601</v>
       </c>
-      <c r="F159" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K159" s="12">
-        <v>277.0</v>
+        <v>201.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I160" s="8" t="s">
-        <v>45</v>
+        <v>605</v>
       </c>
       <c r="J160" s="8" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="K160" s="12">
-        <v>201.0</v>
+        <v>251.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
+        <v>607</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>608</v>
+      </c>
+      <c r="E161" s="18" t="s">
         <v>609</v>
-      </c>
-[...4 lines deleted...]
-        <v>611</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I161" s="8" t="s">
-        <v>612</v>
+        <v>70</v>
       </c>
       <c r="J161" s="8" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="K161" s="12">
-        <v>251.0</v>
+        <v>241.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E162" s="18" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I162" s="8" t="s">
-        <v>70</v>
+        <v>99</v>
       </c>
       <c r="J162" s="8" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="K162" s="12">
-        <v>241.0</v>
+        <v>294.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E163" s="18" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I163" s="8" t="s">
-        <v>99</v>
+        <v>618</v>
       </c>
       <c r="J163" s="8" t="s">
-        <v>621</v>
+        <v>619</v>
       </c>
       <c r="K163" s="12">
-        <v>294.0</v>
+        <v>178.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A164" s="15">
+    <row r="164" spans="1:13" outlineLevel="1">
+      <c r="A164" s="14" t="s">
+        <v>620</v>
+      </c>
+      <c r="E164" s="16"/>
+      <c r="K164" s="10"/>
+      <c r="M164" s="10"/>
+    </row>
+    <row r="165" spans="1:13" outlineLevel="2">
+      <c r="A165" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B165" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D165" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E165" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F165" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G165" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H165" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I165" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J165" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K165" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L165" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B164" s="7"/>
-      <c r="C164" s="8" t="s">
+      <c r="M165" s="11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A166" s="15">
+        <v>1</v>
+      </c>
+      <c r="B166" s="7"/>
+      <c r="C166" s="8" t="s">
+        <v>621</v>
+      </c>
+      <c r="D166" s="9" t="s">
         <v>622</v>
       </c>
-      <c r="D164" s="9" t="s">
+      <c r="E166" s="18" t="s">
         <v>623</v>
       </c>
-      <c r="E164" s="18" t="s">
+      <c r="F166" s="8"/>
+      <c r="G166" s="8" t="s">
         <v>624</v>
       </c>
-      <c r="F164" s="8"/>
-[...4 lines deleted...]
-      <c r="I164" s="8" t="s">
+      <c r="H166" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I166" s="8" t="s">
         <v>625</v>
       </c>
-      <c r="J164" s="8" t="s">
+      <c r="J166" s="8" t="s">
         <v>626</v>
       </c>
-      <c r="K164" s="12">
-[...54 lines deleted...]
-        <v>22</v>
+      <c r="K166" s="12">
+        <v>23.0</v>
+      </c>
+      <c r="L166" s="7"/>
+      <c r="M166" s="12">
+        <f>K166*L166</f>
+        <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
+        <v>627</v>
+      </c>
+      <c r="D167" s="9" t="s">
         <v>628</v>
       </c>
-      <c r="D167" s="9" t="s">
+      <c r="E167" s="18" t="s">
         <v>629</v>
       </c>
-      <c r="E167" s="18" t="s">
+      <c r="F167" s="8"/>
+      <c r="G167" s="8"/>
+      <c r="H167" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I167" s="8" t="s">
+        <v>596</v>
+      </c>
+      <c r="J167" s="8" t="s">
         <v>630</v>
       </c>
-      <c r="F167" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K167" s="12">
-        <v>23.0</v>
+        <v>124.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
       <c r="F168" s="8"/>
       <c r="G168" s="8"/>
       <c r="H168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I168" s="8" t="s">
-        <v>603</v>
+        <v>634</v>
       </c>
       <c r="J168" s="8" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="K168" s="12">
-        <v>124.0</v>
+        <v>483.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
+        <v>636</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="E169" s="18" t="s">
         <v>638</v>
-      </c>
-[...4 lines deleted...]
-        <v>640</v>
       </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I169" s="8" t="s">
-        <v>641</v>
+        <v>337</v>
       </c>
       <c r="J169" s="8" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="K169" s="12">
-        <v>483.0</v>
+        <v>1918.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
+        <v>640</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>641</v>
+      </c>
+      <c r="E170" s="18" t="s">
+        <v>642</v>
+      </c>
+      <c r="F170" s="8"/>
+      <c r="G170" s="8" t="s">
         <v>643</v>
       </c>
-      <c r="D170" s="9" t="s">
+      <c r="H170" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I170" s="8" t="s">
         <v>644</v>
       </c>
-      <c r="E170" s="18" t="s">
+      <c r="J170" s="8" t="s">
         <v>645</v>
       </c>
-      <c r="F170" s="8"/>
-[...9 lines deleted...]
-      </c>
       <c r="K170" s="12">
-        <v>1918.0</v>
+        <v>67.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
+        <v>646</v>
+      </c>
+      <c r="D171" s="9" t="s">
         <v>647</v>
       </c>
-      <c r="D171" s="9" t="s">
+      <c r="E171" s="18" t="s">
         <v>648</v>
       </c>
-      <c r="E171" s="18" t="s">
+      <c r="F171" s="8"/>
+      <c r="G171" s="8"/>
+      <c r="H171" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I171" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J171" s="8" t="s">
         <v>649</v>
       </c>
-      <c r="F171" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K171" s="12">
-        <v>67.0</v>
+        <v>409.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="E172" s="18" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8"/>
       <c r="H172" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I172" s="8" t="s">
-        <v>65</v>
+        <v>86</v>
       </c>
       <c r="J172" s="8" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="K172" s="12">
-        <v>409.0</v>
+        <v>1234.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
-    <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...42 lines deleted...]
-        <f>SUM(M11:M173)</f>
+    <row r="173" spans="1:13">
+      <c r="K173" t="s">
+        <v>654</v>
+      </c>
+      <c r="L173">
+        <f>SUM(L11:L172)</f>
+        <v>0</v>
+      </c>
+      <c r="M173">
+        <f>SUM(M11:M172)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
-    <mergeCell ref="A81:M81"/>
-[...2 lines deleted...]
-    <mergeCell ref="A165:M165"/>
+    <mergeCell ref="A82:M82"/>
+    <mergeCell ref="A88:M88"/>
+    <mergeCell ref="A141:M141"/>
+    <mergeCell ref="A164:M164"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_23"/>
@@ -12618,135 +12531,134 @@
     <hyperlink ref="C56" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_68"/>
-    <hyperlink ref="C83" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C81" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_73"/>
-    <hyperlink ref="C88" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="C141" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C144" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="C164" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C166" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_152"/>
-    <hyperlink ref="C173" r:id="rId_hyperlink_153"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>