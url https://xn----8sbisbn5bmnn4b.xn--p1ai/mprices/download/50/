--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="655">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="659">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:51:53</t>
+    <t>Актуальность прайса на: 2026-10-24 08:49:24</t>
   </si>
   <si>
     <t>Детское Оружие</t>
   </si>
   <si>
     <t>Автоматы, пистолеты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
@@ -219,50 +219,68 @@
   <si>
     <t>Пистолет лазерный (свет, звук) с волчком в ассортименте BB8823H1</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6922078823029</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg</t>
   </si>
   <si>
     <t>YZ732AB</t>
   </si>
   <si>
     <t>Автомат детский АК 47 (стреляет мягкими пулями, вылетающие гильзы) YZ732AB</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>8660191683271</t>
   </si>
   <si>
+    <t>YZ732AB_gold</t>
+  </si>
+  <si>
+    <t>Автомат детский АК 47 (стреляет мягкими пулями, вылетающие гильзы) YZ732AB Золотой</t>
+  </si>
+  <si>
+    <t>2000000072104</t>
+  </si>
+  <si>
+    <t>YZ732AB_red</t>
+  </si>
+  <si>
+    <t>Автомат детский АК 47 (стреляет мягкими пулями, вылетающие гильзы) YZ732AB Красный</t>
+  </si>
+  <si>
+    <t>2000000072111</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>Пистолет пластик (пистоны) 251</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>6922072510253</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg</t>
   </si>
   <si>
     <t>Z901B</t>
   </si>
   <si>
     <t>Пистолет КОЛЬТ с мягкими пулями и вылетающими гильзами Z901B</t>
   </si>
   <si>
     <t>48</t>
@@ -321,62 +339,50 @@
   <si>
     <t>YU7612A</t>
   </si>
   <si>
     <t>Пистолет детский дерев.краш. (стреляет резинками) YU7612A</t>
   </si>
   <si>
     <t>6922071442326</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg</t>
   </si>
   <si>
     <t>YU7613</t>
   </si>
   <si>
     <t>Автомат детский дерев. краш. (стреляет резинками) YU7613</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>6922071442340</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/30605/images/66789/66789.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg</t>
   </si>
   <si>
     <t>D1A</t>
   </si>
   <si>
     <t>Пистолет детский с глушителем (пульки, металл) D1A</t>
   </si>
   <si>
     <t>2000000069500</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg</t>
   </si>
   <si>
     <t>M20</t>
   </si>
   <si>
     <t>Пистолет детский металл M20</t>
   </si>
   <si>
     <t>2000000068923</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg</t>
@@ -648,62 +654,50 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg</t>
   </si>
   <si>
     <t>Пистолет Телескоп 1 шт в ассортименте CY001</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>6922075345494</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg</t>
   </si>
   <si>
     <t>969-8</t>
   </si>
   <si>
     <t>Автомат Человек Паук 30 см 969-8</t>
   </si>
   <si>
     <t>8622540096989</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/28/32812/images/71192/71192.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg</t>
   </si>
   <si>
     <t>666A</t>
   </si>
   <si>
     <t>Рука (стреляет орбизами) 666A</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg</t>
   </si>
   <si>
     <t>AK-688</t>
   </si>
   <si>
     <t>Интерактивный пистолет с шестерёнками и проекцией (свет, звук) (ВЫБОР ЦВЕТА) AK-688</t>
   </si>
   <si>
     <t>2000000068688</t>
   </si>
   <si>
     <t>AK-688_blue</t>
   </si>
   <si>
     <t>Интерактивный пистолет с шестерёнками и проекцией (свет, звук) (ВЫБОР ЦВЕТА) AK-688 Голубой</t>
@@ -732,68 +726,59 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg</t>
   </si>
   <si>
     <t>C17</t>
   </si>
   <si>
     <t>Пистолет детский металл C17</t>
   </si>
   <si>
     <t>2000000070025</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg</t>
   </si>
   <si>
     <t>808208</t>
   </si>
   <si>
     <t>Игрушечный пистолет револьвер (металл) для пистонов 808208</t>
   </si>
   <si>
     <t>2000000072999</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png</t>
   </si>
   <si>
     <t>S-707</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707</t>
   </si>
   <si>
-    <t>S-707_steel</t>
-[...7 lines deleted...]
-  <si>
     <t>S-707_silvery</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Серебро</t>
   </si>
   <si>
     <t>2000000073118</t>
   </si>
   <si>
     <t>S-707_gold</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Золотой</t>
   </si>
   <si>
     <t>2000000073132</t>
   </si>
   <si>
     <t>S-707_black</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) S-707 Черный</t>
   </si>
   <si>
     <t>2000000073149</t>
@@ -936,63 +921,90 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg</t>
   </si>
   <si>
     <t>K116</t>
   </si>
   <si>
     <t>Пистолет детский (металл) K116</t>
   </si>
   <si>
     <t>6950000015297</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg</t>
   </si>
   <si>
     <t>9937-1</t>
   </si>
   <si>
     <t>Бластер Пулемет с мягкими пульками 9937-1</t>
   </si>
   <si>
     <t>6922075333286</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png</t>
+  </si>
+  <si>
+    <t>JD001</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) JD001 / 22265</t>
+  </si>
+  <si>
+    <t>2004663199239</t>
+  </si>
+  <si>
+    <t>JD001_silvery</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) JD001 / 22265 Серебряный</t>
+  </si>
+  <si>
+    <t>2000000072906</t>
+  </si>
+  <si>
+    <t>JD001_brown</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) JD001 / 22265 Коричневый</t>
+  </si>
+  <si>
+    <t>2000000072913</t>
+  </si>
+  <si>
+    <t>JD001_gold</t>
+  </si>
+  <si>
+    <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) JD001 / 22265 Золотой</t>
+  </si>
+  <si>
+    <t>2000000072890</t>
+  </si>
+  <si>
     <t>Арбалеты, луки, рогатки</t>
-  </si>
-[...10 lines deleted...]
-    <t>6922075649394</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg</t>
   </si>
   <si>
     <t>YU7615</t>
   </si>
   <si>
     <t>Рогатка дерев. краш. YU7615</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>6922077615007</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg</t>
   </si>
   <si>
     <t>0777-1_red</t>
   </si>
   <si>
     <t>Лук со стрелами на присосках и мишенью 0777-1 Красный</t>
   </si>
@@ -2131,51 +2143,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66789.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339.96x9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700.96x9659.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788.96x9661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771.96x9674.jpeg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076.96x9693.jpeg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034.96x96151.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41788.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51983.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55648.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55650.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57377.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58039.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61087.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61303.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61839.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61817.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63210.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65997.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66762.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66790.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66849.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67339.96x9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67694.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67696.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67695.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67655.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68270.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68313.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68011.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68010.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68586.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68994.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68993.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70402.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70516.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71088.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71097.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71196.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73813.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73856.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73902.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74329.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74342.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17911.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66788.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22009.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55718.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51666.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62174.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67337.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63212.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70957.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35279.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41771.96x9676.jpeg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43143.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50817.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51586.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51976.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56761.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56767.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57012.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58425.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58427.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58428.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58430.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60381.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60403.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61946.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62076.96x9695.jpeg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62214.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62215.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62224.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68096.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68108.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68102.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68002.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68007.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68387.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70404.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70413.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24354.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37938.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69786.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69787.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69788.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42885.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32355.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32354.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43001.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53439.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53441.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59375.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65509.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67362.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67599.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70419.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70420.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70423.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73252.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47664.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67363.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67364.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67361.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23105.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61112.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68670.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67898.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68667.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59895.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68809.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71247.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35802.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38981.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18034.96x96153.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_16460" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2386,1071 +2398,1071 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_25400" descr=""/>
+        <xdr:cNvPr id="9" name="product_32758" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_25406" descr=""/>
+        <xdr:cNvPr id="10" name="product_32775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_32435" descr=""/>
+        <xdr:cNvPr id="11" name="product_25400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_32436" descr=""/>
+        <xdr:cNvPr id="12" name="product_25406" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_25857" descr=""/>
+        <xdr:cNvPr id="13" name="product_32435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_27301" descr=""/>
+        <xdr:cNvPr id="14" name="product_32436" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_27702" descr=""/>
+        <xdr:cNvPr id="15" name="product_25857" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_27703" descr=""/>
+        <xdr:cNvPr id="16" name="product_27301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_27721" descr=""/>
+        <xdr:cNvPr id="17" name="product_27702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_27722" descr=""/>
+        <xdr:cNvPr id="18" name="product_27703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_27761" descr=""/>
+        <xdr:cNvPr id="19" name="product_27722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_27943" descr=""/>
+        <xdr:cNvPr id="20" name="product_27761" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_27948" descr=""/>
+        <xdr:cNvPr id="21" name="product_27943" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_28132" descr=""/>
+        <xdr:cNvPr id="22" name="product_27948" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_28133" descr=""/>
+        <xdr:cNvPr id="23" name="product_28132" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_28134" descr=""/>
+        <xdr:cNvPr id="24" name="product_28133" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_28135" descr=""/>
+        <xdr:cNvPr id="25" name="product_28134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_28229" descr=""/>
+        <xdr:cNvPr id="26" name="product_28135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_32574" descr=""/>
+        <xdr:cNvPr id="27" name="product_28229" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_32575" descr=""/>
+        <xdr:cNvPr id="28" name="product_32574" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_32576" descr=""/>
+        <xdr:cNvPr id="29" name="product_32575" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_28368" descr=""/>
+        <xdr:cNvPr id="30" name="product_32576" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_28391" descr=""/>
+        <xdr:cNvPr id="31" name="product_28368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_28392" descr=""/>
+        <xdr:cNvPr id="32" name="product_28391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_28393" descr=""/>
+        <xdr:cNvPr id="33" name="product_28392" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_28472" descr=""/>
+        <xdr:cNvPr id="34" name="product_28393" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_28658" descr=""/>
+        <xdr:cNvPr id="35" name="product_28472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_28904" descr=""/>
+        <xdr:cNvPr id="36" name="product_28658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_28905" descr=""/>
+        <xdr:cNvPr id="37" name="product_28904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_29657" descr=""/>
+        <xdr:cNvPr id="38" name="product_28905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_29739" descr=""/>
+        <xdr:cNvPr id="39" name="product_29657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_30062" descr=""/>
+        <xdr:cNvPr id="40" name="product_29739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_30090" descr=""/>
+        <xdr:cNvPr id="41" name="product_30062" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_30150" descr=""/>
+        <xdr:cNvPr id="42" name="product_30090" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_30156" descr=""/>
+        <xdr:cNvPr id="43" name="product_30150" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
@@ -3676,3027 +3688,3087 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_32593" descr=""/>
+        <xdr:cNvPr id="52" name="product_32594" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_32594" descr=""/>
+        <xdr:cNvPr id="53" name="product_32597" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_32597" descr=""/>
+        <xdr:cNvPr id="54" name="product_32598" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_32598" descr=""/>
+        <xdr:cNvPr id="55" name="product_32599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_32599" descr=""/>
+        <xdr:cNvPr id="56" name="product_32600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_32600" descr=""/>
+        <xdr:cNvPr id="57" name="product_32601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_32601" descr=""/>
+        <xdr:cNvPr id="58" name="product_268" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_268" descr=""/>
+        <xdr:cNvPr id="59" name="product_421" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_421" descr=""/>
+        <xdr:cNvPr id="60" name="product_27725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_27725" descr=""/>
+        <xdr:cNvPr id="61" name="product_334" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_334" descr=""/>
+        <xdr:cNvPr id="62" name="product_21697" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_21697" descr=""/>
+        <xdr:cNvPr id="63" name="product_21370" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_21370" descr=""/>
+        <xdr:cNvPr id="64" name="product_25416" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_25416" descr=""/>
+        <xdr:cNvPr id="65" name="product_27947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_27947" descr=""/>
+        <xdr:cNvPr id="66" name="product_28151" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_28151" descr=""/>
+        <xdr:cNvPr id="67" name="product_28389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_28389" descr=""/>
+        <xdr:cNvPr id="68" name="product_32570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_32571" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_32572" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_25161" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="71" name="product_32554" descr=""/>
+        <xdr:cNvPr id="71" name="product_32645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_32555" descr=""/>
+        <xdr:cNvPr id="72" name="product_25849" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>89</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="73" name="product_164" descr=""/>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="product_32554" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>90</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="74" name="product_17814" descr=""/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="product_32555" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_18529" descr=""/>
+        <xdr:cNvPr id="75" name="product_164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_21164" descr=""/>
+        <xdr:cNvPr id="76" name="product_17814" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_21216" descr=""/>
+        <xdr:cNvPr id="77" name="product_18529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_21348" descr=""/>
+        <xdr:cNvPr id="78" name="product_21164" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_21439" descr=""/>
+        <xdr:cNvPr id="79" name="product_21216" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_23341" descr=""/>
+        <xdr:cNvPr id="80" name="product_21348" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_23345" descr=""/>
+        <xdr:cNvPr id="81" name="product_21439" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_23435" descr=""/>
+        <xdr:cNvPr id="82" name="product_23341" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_23942" descr=""/>
+        <xdr:cNvPr id="83" name="product_23345" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_23944" descr=""/>
+        <xdr:cNvPr id="84" name="product_23435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_23945" descr=""/>
+        <xdr:cNvPr id="85" name="product_23942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_32532" descr=""/>
+        <xdr:cNvPr id="86" name="product_23944" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_32533" descr=""/>
+        <xdr:cNvPr id="87" name="product_23945" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_32534" descr=""/>
+        <xdr:cNvPr id="88" name="product_32532" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_23947" descr=""/>
+        <xdr:cNvPr id="89" name="product_32533" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_24802" descr=""/>
+        <xdr:cNvPr id="90" name="product_32534" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_24818" descr=""/>
+        <xdr:cNvPr id="91" name="product_23947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_25506" descr=""/>
+        <xdr:cNvPr id="92" name="product_24802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_25531" descr=""/>
+        <xdr:cNvPr id="93" name="product_24818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_25600" descr=""/>
+        <xdr:cNvPr id="94" name="product_25506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_32495" descr=""/>
+        <xdr:cNvPr id="95" name="product_25531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_32496" descr=""/>
+        <xdr:cNvPr id="96" name="product_25600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_25601" descr=""/>
+        <xdr:cNvPr id="97" name="product_32495" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_25609" descr=""/>
+        <xdr:cNvPr id="98" name="product_32496" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_32497" descr=""/>
+        <xdr:cNvPr id="99" name="product_25601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_32498" descr=""/>
+        <xdr:cNvPr id="100" name="product_25609" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_28358" descr=""/>
+        <xdr:cNvPr id="101" name="product_32497" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_28362" descr=""/>
+        <xdr:cNvPr id="102" name="product_32498" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_28365" descr=""/>
+        <xdr:cNvPr id="103" name="product_28358" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_28389" descr=""/>
+        <xdr:cNvPr id="104" name="product_28362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_28391" descr=""/>
+        <xdr:cNvPr id="105" name="product_28365" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_28569" descr=""/>
+        <xdr:cNvPr id="106" name="product_28389" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_29659" descr=""/>
+        <xdr:cNvPr id="107" name="product_28391" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_32259" descr=""/>
+        <xdr:cNvPr id="108" name="product_28569" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_32260" descr=""/>
+        <xdr:cNvPr id="109" name="product_29659" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_29667" descr=""/>
+        <xdr:cNvPr id="110" name="product_32259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_32258" descr=""/>
+        <xdr:cNvPr id="111" name="product_32260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_207" descr=""/>
+        <xdr:cNvPr id="112" name="product_29667" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_213" descr=""/>
+        <xdr:cNvPr id="113" name="product_32258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_29308" descr=""/>
+        <xdr:cNvPr id="114" name="product_207" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_29307" descr=""/>
+        <xdr:cNvPr id="115" name="product_213" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_29305" descr=""/>
+        <xdr:cNvPr id="116" name="product_29308" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_287" descr=""/>
+        <xdr:cNvPr id="117" name="product_29307" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_32530" descr=""/>
+        <xdr:cNvPr id="118" name="product_29305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_32531" descr=""/>
+        <xdr:cNvPr id="119" name="product_287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_359" descr=""/>
+        <xdr:cNvPr id="120" name="product_32530" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_32528" descr=""/>
+        <xdr:cNvPr id="121" name="product_32531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_32529" descr=""/>
+        <xdr:cNvPr id="122" name="product_359" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_18444" descr=""/>
+        <xdr:cNvPr id="123" name="product_32528" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>142</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="124" name="product_21968" descr=""/>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="124" name="product_32529" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>143</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="125" name="product_22001" descr=""/>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="125" name="product_18444" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_24297" descr=""/>
+        <xdr:cNvPr id="126" name="product_21968" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_26987" descr=""/>
+        <xdr:cNvPr id="127" name="product_22001" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_27959" descr=""/>
+        <xdr:cNvPr id="128" name="product_24297" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_28089" descr=""/>
+        <xdr:cNvPr id="129" name="product_26987" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_29673" descr=""/>
+        <xdr:cNvPr id="130" name="product_27959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_29674" descr=""/>
+        <xdr:cNvPr id="131" name="product_28089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_29677" descr=""/>
+        <xdr:cNvPr id="132" name="product_29673" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_31635" descr=""/>
+        <xdr:cNvPr id="133" name="product_29674" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_31859" descr=""/>
+        <xdr:cNvPr id="134" name="product_29677" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_20375" descr=""/>
+        <xdr:cNvPr id="135" name="product_31635" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_27960" descr=""/>
+        <xdr:cNvPr id="136" name="product_31859" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_27961" descr=""/>
+        <xdr:cNvPr id="137" name="product_20375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_27958" descr=""/>
+        <xdr:cNvPr id="138" name="product_27960" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_304" descr=""/>
+        <xdr:cNvPr id="139" name="product_27961" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_208" descr=""/>
+        <xdr:cNvPr id="140" name="product_27958" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_28698" descr=""/>
+        <xdr:cNvPr id="141" name="product_304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_28315" descr=""/>
+        <xdr:cNvPr id="142" name="product_208" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_28694" descr=""/>
+        <xdr:cNvPr id="143" name="product_28698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_28695" descr=""/>
+        <xdr:cNvPr id="144" name="product_28315" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>165</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="145" name="product_24546" descr=""/>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="145" name="product_28694" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>166</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="146" name="product_28787" descr=""/>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_28695" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_30180" descr=""/>
+        <xdr:cNvPr id="147" name="product_24546" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_30292" descr=""/>
+        <xdr:cNvPr id="148" name="product_28787" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_441" descr=""/>
+        <xdr:cNvPr id="149" name="product_30180" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_337" descr=""/>
+        <xdr:cNvPr id="150" name="product_30292" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_410" descr=""/>
+        <xdr:cNvPr id="151" name="product_441" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="152" name="product_337" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="153" name="product_410" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6955,59 +7027,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/05/20504/images/41788/41788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/50/25043/images/51983/51983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/26287/images/55648/55648.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/26288/images/55650/55650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/69/26910/images/57377/57377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/71/27142/images/58039/58039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/28238/images/61087/61087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/06/30605/images/66789/66789.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/07/30780/images/67339/67339.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/30960/images/67694/67694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/09/30961/images/67696/67696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/09/30962/images/67695/67695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/11/31169/images/68011/68011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/16/31655/images/68993/68993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/23/32342/images/70402/70402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/24/32422/images/70516/70516.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/27/32720/images/71088/71088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/28/32812/images/71192/71192.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/9028/images/66788/66788.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/83/28338/images/61355/61355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/49/24947/images/51586/51586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/50/25036/images/51976/51976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/66/26670/images/56761/56761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/66/26674/images/56767/56767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/67/26764/images/57012/57012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/72/27230/images/58425/58425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/80/28000/images/60403/60403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/86/28673/images/61946/61946.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/13/31335/images/68387/68387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/36/13691/images/24354/24354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/10429/images/37938/37938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/20/32032/images/69786/69786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/20/32031/images/69787/69787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/20/32029/images/69788/69788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/55/25513/images/53441/53441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/75/27547/images/59375/59375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/00/30015/images/65509/65509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/23/32358/images/70419/70419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/32359/images/70420/70420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/23/32362/images/70423/70423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/39/33915/images/73252/73252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/40/34098/images/73590/73590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/40/24047/images/47664/47664.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/61/6143/images/23105/23105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/37/3789/images/61112/61112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/14/31457/images/68670/68670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/14/31453/images/68666/68666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/14/31454/images/68667/68667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/05/20504/images/41788/41788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/50/25043/images/51983/51983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/62/26287/images/55648/55648.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/26288/images/55650/55650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/69/26910/images/57377/57377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/71/27142/images/58039/58039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/82/28238/images/61087/61087.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/83/28359/images/61303/61303.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/85/28576/images/61839/61839.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/85/28582/images/61817/61817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/90/29017/images/63210/63210.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/02/30272/images/65997/65997.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/05/30589/images/66762/66762.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/05/30590/images/66763/66763.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/06/30606/images/66790/66790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/06/30636/images/66849/66849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/07/30775/images/67369/67369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/07/30780/images/67339/67339.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/09/30960/images/67694/67694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/09/30961/images/67696/67696.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/09/30962/images/67695/67695.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/09/30963/images/67655/67655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/10/31035/images/68270/68270.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/11/31145/images/68313/68313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/11/31169/images/68011/68011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/11/31170/images/68010/68010.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/12/31240/images/68227/68227.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/14/31423/images/68586/68586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/16/31654/images/68994/68994.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/16/31655/images/68993/68993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/23/32342/images/70402/70402.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/24/32422/images/70516/70516.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/27/32720/images/71088/71088.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/27/32746/images/71097/71097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/28/32806/images/71196/71196.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/28/32828/images/71261/71261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/42/34294/images/73813/73813.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/34323/images/73856/73856.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/43/34346/images/73902/73902.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/45/34513/images/74329/74329.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74342/74342.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/64/16407/images/31700/31700.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/14/11483/images/17911/17911.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/9028/images/66788/66788.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/77/7703/images/22009/22009.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/52/25226/images/55718/55718.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/49/24969/images/51666/51666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/85/28592/images/62174/62174.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/07/30779/images/67337/67337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/09/30977/images/67656/67656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/90/29009/images/63212/63212.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/32661/images/70957/70957.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/81/18198/images/35279/35279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/17/21749/images/41771/41771.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/23/22394/images/43143/43143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/47/24770/images/50587/50587.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/48/24822/images/50817/50817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/49/24947/images/51586/51586.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/50/25036/images/51976/51976.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/66/26670/images/56761/56761.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/66/26674/images/56767/56767.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/67/26764/images/57012/57012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/72/27230/images/58425/58425.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/72/27232/images/58427/58427.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/72/27233/images/58428/58428.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/72/27235/images/58430/58430.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/79/27984/images/60381/60381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/80/28000/images/60403/60403.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/86/28673/images/61946/61946.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/86/28698/images/62076/62076.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/87/28767/images/62214/62214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/87/28768/images/62215/62215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/87/28776/images/62224/62224.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/11/31135/images/68096/68096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/11/31139/images/68108/68108.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/11/31142/images/68102/68102.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/11/31166/images/68002/68002.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/11/31168/images/68007/68007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/13/31335/images/68387/68387.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/23/32344/images/70404/70404.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/23/32352/images/70413/70413.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/36/13691/images/24354/24354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/04/10429/images/37938/37938.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/20/32032/images/69786/69786.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/20/32031/images/69787/69787.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/20/32029/images/69788/69788.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/74/7482/images/42885/42885.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/66/16697/images/32355/32355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/66/16696/images/32354/32354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/23/22309/images/43001/43001.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/54/25480/images/53439/53439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/55/25513/images/53441/53441.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/75/27547/images/59375/59375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/00/30015/images/65509/65509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/07/30791/images/67362/67362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/09/30919/images/67599/67599.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/23/32358/images/70419/70419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/23/32359/images/70420/70420.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/23/32362/images/70423/70423.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/39/33915/images/73252/73252.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/40/34098/images/73590/73590.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/40/24047/images/47664/47664.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/07/30792/images/67363/67363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/07/30793/images/67364/67364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/07/30790/images/67361/67361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/61/6143/images/23105/23105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/37/3789/images/61112/61112.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/14/31457/images/68670/68670.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/10/31092/images/67898/67898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/14/31453/images/68666/68666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/14/31454/images/68667/68667.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/77/27732/images/59895/59895.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/15/31542/images/68809/68809.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/28/32836/images/71247/71247.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/29/32945/images/71480/71480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/84/18467/images/35802/35802.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/62/6286/images/38981/38981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/30/3050/images/18034/18034.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M173"/>
+  <dimension ref="A1:M175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -7373,5138 +7445,5202 @@
       <c r="G21" s="8"/>
       <c r="H21" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="8" t="s">
         <v>65</v>
       </c>
       <c r="J21" s="8" t="s">
         <v>66</v>
       </c>
       <c r="K21" s="12">
         <v>2154.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A22" s="15">
         <v>9</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
+        <v>62</v>
+      </c>
+      <c r="D22" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="D22" s="9" t="s">
+      <c r="E22" s="18" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="8" t="s">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="J22" s="8" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="K22" s="12">
-        <v>76.0</v>
+        <v>2154.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="15">
         <v>10</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I23" s="8" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="J23" s="8" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K23" s="12">
-        <v>753.0</v>
+        <v>2154.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
         <v>11</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I24" s="8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="J24" s="8" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="K24" s="12">
-        <v>753.0</v>
+        <v>76.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="15">
         <v>12</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="D25" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="E25" s="18" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I25" s="8" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="J25" s="8" t="s">
         <v>82</v>
       </c>
       <c r="K25" s="12">
         <v>753.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
         <v>13</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
+        <v>78</v>
+      </c>
+      <c r="D26" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="E26" s="18" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="8" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="J26" s="8" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="K26" s="12">
-        <v>264.0</v>
+        <v>753.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="15">
         <v>14</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I27" s="8"/>
+      <c r="I27" s="8" t="s">
+        <v>81</v>
+      </c>
       <c r="J27" s="8" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="K27" s="12">
-        <v>1609.0</v>
+        <v>753.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="15">
         <v>15</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="E28" s="18" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="J28" s="8" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="K28" s="12">
-        <v>260.0</v>
+        <v>264.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="15">
         <v>16</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="18" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I29" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I29" s="8"/>
       <c r="J29" s="8" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="K29" s="12">
-        <v>689.0</v>
+        <v>1609.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="15">
         <v>17</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="E30" s="18" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I30" s="8"/>
+      <c r="I30" s="8" t="s">
+        <v>92</v>
+      </c>
       <c r="J30" s="8" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="K30" s="12">
-        <v>803.0</v>
+        <v>260.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="15">
         <v>18</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
-        <v>105</v>
+        <v>102</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="E31" s="18" t="s">
-        <v>107</v>
+        <v>104</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I31" s="8" t="s">
-        <v>75</v>
+        <v>105</v>
       </c>
       <c r="J31" s="8" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="K31" s="12">
-        <v>829.0</v>
+        <v>689.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="15">
         <v>19</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E32" s="18" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I32" s="8" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="J32" s="8" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="K32" s="12">
-        <v>736.0</v>
+        <v>829.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="15">
         <v>20</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E33" s="18" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
-      <c r="H33" s="7" t="s">
-        <v>27</v>
+      <c r="H33" s="7">
+        <v>2.0</v>
       </c>
       <c r="I33" s="8" t="s">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="J33" s="8" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="K33" s="12">
-        <v>243.0</v>
+        <v>736.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="15">
         <v>21</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="E34" s="18" t="s">
         <v>117</v>
-      </c>
-[...4 lines deleted...]
-        <v>119</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I34" s="8" t="s">
-        <v>34</v>
+        <v>92</v>
       </c>
       <c r="J34" s="8" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="K34" s="12">
-        <v>964.0</v>
+        <v>243.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="15">
         <v>22</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E35" s="18" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I35" s="8" t="s">
-        <v>124</v>
+        <v>34</v>
       </c>
       <c r="J35" s="8" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="K35" s="12">
-        <v>2414.0</v>
+        <v>964.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="15">
         <v>23</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="E36" s="18" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I36" s="8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J36" s="8" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="K36" s="12">
         <v>2414.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="15">
         <v>24</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
+        <v>128</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="E37" s="18" t="s">
         <v>130</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="K37" s="12">
         <v>2414.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="15">
         <v>25</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>133</v>
+      </c>
+      <c r="E38" s="18" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>137</v>
+        <v>126</v>
       </c>
       <c r="J38" s="8" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="K38" s="12">
-        <v>1141.0</v>
+        <v>2414.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="15">
         <v>26</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I39" s="8" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="J39" s="8" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="K39" s="12">
-        <v>294.0</v>
+        <v>1141.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="15">
         <v>27</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E40" s="18" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J40" s="8" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="K40" s="12">
         <v>294.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="15">
         <v>28</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D41" s="9" t="s">
+        <v>146</v>
+      </c>
+      <c r="E41" s="18" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I41" s="8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J41" s="8" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="K41" s="12">
         <v>294.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="15">
         <v>29</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D42" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" s="18" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I42" s="8" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="J42" s="8" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="K42" s="12">
         <v>294.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="15">
         <v>30</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
+        <v>141</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="E43" s="18" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>155</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>60</v>
+        <v>144</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="K43" s="12">
-        <v>2357.0</v>
+        <v>294.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="15">
         <v>31</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>156</v>
+      </c>
+      <c r="E44" s="18" t="s">
         <v>157</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="K44" s="12">
-        <v>3787.0</v>
+        <v>2357.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
         <v>32</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="K45" s="12">
-        <v>1260.0</v>
+        <v>3787.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
         <v>33</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J46" s="8" t="s">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="K46" s="12">
         <v>1260.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
         <v>34</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>170</v>
+      </c>
+      <c r="E47" s="18" t="s">
         <v>171</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I47" s="8" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="J47" s="8" t="s">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="K47" s="12">
-        <v>496.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
         <v>35</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>174</v>
+      </c>
+      <c r="E48" s="18" t="s">
         <v>175</v>
-      </c>
-[...4 lines deleted...]
-        <v>177</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>34</v>
+        <v>144</v>
       </c>
       <c r="J48" s="8" t="s">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="K48" s="12">
-        <v>1285.0</v>
+        <v>496.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
         <v>36</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" s="18" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
-      <c r="H49" s="7">
-        <v>5.0</v>
+      <c r="H49" s="7" t="s">
+        <v>27</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>182</v>
+        <v>34</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="K49" s="12">
-        <v>390.0</v>
+        <v>1285.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
         <v>37</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="E50" s="18" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7">
-        <v>1.0</v>
+        <v>5.0</v>
       </c>
       <c r="I50" s="8" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="J50" s="8" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="K50" s="12">
         <v>390.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
         <v>38</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
+        <v>186</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>187</v>
+      </c>
+      <c r="E51" s="18" t="s">
         <v>188</v>
-      </c>
-[...4 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
-      <c r="H51" s="7" t="s">
-        <v>27</v>
+      <c r="H51" s="7">
+        <v>1.0</v>
       </c>
       <c r="I51" s="8" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="J51" s="8" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="K51" s="12">
-        <v>1980.0</v>
+        <v>390.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
         <v>39</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I52" s="8" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="J52" s="8" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="K52" s="12">
-        <v>2072.0</v>
+        <v>1980.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
         <v>40</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
+        <v>195</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="E53" s="18" t="s">
         <v>197</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="K53" s="12">
-        <v>404.0</v>
+        <v>2072.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
         <v>41</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="D54" s="9"/>
+        <v>199</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>200</v>
+      </c>
       <c r="E54" s="18" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="K54" s="12">
-        <v>128.0</v>
+        <v>404.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
         <v>42</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>206</v>
-[...3 lines deleted...]
-      </c>
+        <v>204</v>
+      </c>
+      <c r="D55" s="9"/>
       <c r="E55" s="18" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I55" s="8" t="s">
-        <v>28</v>
+        <v>206</v>
       </c>
       <c r="J55" s="8" t="s">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="K55" s="12">
-        <v>303.0</v>
+        <v>128.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
         <v>43</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="E56" s="18" t="s">
         <v>210</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>137</v>
+        <v>28</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="K56" s="12">
-        <v>1200.0</v>
+        <v>303.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="15">
         <v>44</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>213</v>
+      </c>
+      <c r="E57" s="18" t="s">
         <v>214</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I57" s="8" t="s">
         <v>34</v>
       </c>
       <c r="J57" s="8"/>
       <c r="K57" s="12">
         <v>1167.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="15">
         <v>45</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E58" s="18" t="s">
         <v>217</v>
-      </c>
-[...4 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I58" s="8"/>
       <c r="J58" s="8" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="K58" s="12">
         <v>271.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
         <v>46</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I59" s="8"/>
       <c r="J59" s="8" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="K59" s="12">
         <v>271.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
         <v>47</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="E60" s="18" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I60" s="8"/>
       <c r="J60" s="8" t="s">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="K60" s="12">
         <v>271.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
         <v>48</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>225</v>
+      </c>
+      <c r="E61" s="18" t="s">
         <v>226</v>
-      </c>
-[...4 lines deleted...]
-        <v>228</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I61" s="8"/>
       <c r="J61" s="8" t="s">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="K61" s="12">
         <v>736.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
         <v>49</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
+        <v>228</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="E62" s="18" t="s">
         <v>230</v>
-      </c>
-[...4 lines deleted...]
-        <v>232</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I62" s="8"/>
       <c r="J62" s="8" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="K62" s="12">
         <v>685.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
         <v>50</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>232</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>233</v>
+      </c>
+      <c r="E63" s="18" t="s">
         <v>234</v>
-      </c>
-[...4 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="K63" s="12">
         <v>553.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
         <v>51</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>236</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="E64" s="18" t="s">
         <v>238</v>
-      </c>
-[...4 lines deleted...]
-        <v>240</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="12">
         <v>562.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
         <v>52</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I65" s="8"/>
       <c r="J65" s="8" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="K65" s="12">
         <v>562.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
         <v>53</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="E66" s="18" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="K66" s="12">
         <v>562.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
         <v>54</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="K67" s="12">
         <v>562.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
         <v>55</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>238</v>
+        <v>248</v>
       </c>
       <c r="D68" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="E68" s="18" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I68" s="8"/>
-      <c r="J68" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J68" s="8"/>
       <c r="K68" s="12">
-        <v>562.0</v>
+        <v>540.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
         <v>56</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="E69" s="18" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I69" s="8"/>
-      <c r="J69" s="8"/>
+      <c r="J69" s="8" t="s">
+        <v>253</v>
+      </c>
       <c r="K69" s="12">
         <v>540.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
         <v>57</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E70" s="18" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="K70" s="12">
-        <v>540.0</v>
+        <v>539.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
         <v>58</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D71" s="9" t="s">
+        <v>258</v>
+      </c>
+      <c r="E71" s="18" t="s">
         <v>259</v>
       </c>
-      <c r="E71" s="18" t="s">
+      <c r="F71" s="8"/>
+      <c r="G71" s="8" t="s">
         <v>260</v>
       </c>
-      <c r="F71" s="8"/>
-      <c r="G71" s="8"/>
       <c r="H71" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I71" s="8"/>
+      <c r="I71" s="8" t="s">
+        <v>34</v>
+      </c>
       <c r="J71" s="8" t="s">
         <v>261</v>
       </c>
       <c r="K71" s="12">
-        <v>539.0</v>
+        <v>862.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
         <v>59</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
         <v>262</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>263</v>
       </c>
       <c r="E72" s="18" t="s">
         <v>264</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8" t="s">
         <v>265</v>
       </c>
       <c r="H72" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I72" s="8" t="s">
-        <v>34</v>
+        <v>81</v>
       </c>
       <c r="J72" s="8" t="s">
         <v>266</v>
       </c>
       <c r="K72" s="12">
-        <v>862.0</v>
+        <v>803.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
         <v>60</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
         <v>267</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>268</v>
       </c>
       <c r="E73" s="18" t="s">
         <v>269</v>
       </c>
       <c r="F73" s="8"/>
-      <c r="G73" s="8" t="s">
+      <c r="G73" s="8"/>
+      <c r="H73" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>34</v>
+      </c>
+      <c r="J73" s="8" t="s">
         <v>270</v>
       </c>
-      <c r="H73" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K73" s="12">
-        <v>803.0</v>
+        <v>947.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
         <v>61</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D74" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="D74" s="9" t="s">
+      <c r="E74" s="18" t="s">
         <v>273</v>
       </c>
-      <c r="E74" s="18" t="s">
+      <c r="F74" s="8"/>
+      <c r="G74" s="8" t="s">
         <v>274</v>
       </c>
-      <c r="F74" s="8"/>
-      <c r="G74" s="8"/>
       <c r="H74" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I74" s="8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J74" s="8" t="s">
         <v>275</v>
       </c>
       <c r="K74" s="12">
-        <v>947.0</v>
+        <v>229.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
         <v>62</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>276</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>277</v>
       </c>
       <c r="E75" s="18" t="s">
         <v>278</v>
       </c>
       <c r="F75" s="8"/>
-      <c r="G75" s="8" t="s">
+      <c r="G75" s="8"/>
+      <c r="H75" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="J75" s="8" t="s">
         <v>279</v>
       </c>
-      <c r="H75" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K75" s="12">
-        <v>229.0</v>
+        <v>369.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
         <v>63</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
+        <v>280</v>
+      </c>
+      <c r="D76" s="9" t="s">
         <v>281</v>
       </c>
-      <c r="D76" s="9" t="s">
+      <c r="E76" s="18" t="s">
         <v>282</v>
       </c>
-      <c r="E76" s="18" t="s">
+      <c r="F76" s="8"/>
+      <c r="G76" s="8" t="s">
         <v>283</v>
       </c>
-      <c r="F76" s="8"/>
-      <c r="G76" s="8"/>
       <c r="H76" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I76" s="8" t="s">
-        <v>28</v>
+        <v>60</v>
       </c>
       <c r="J76" s="8" t="s">
         <v>284</v>
       </c>
       <c r="K76" s="12">
-        <v>369.0</v>
+        <v>2678.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
         <v>64</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>285</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>286</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>287</v>
       </c>
       <c r="F77" s="8"/>
-      <c r="G77" s="8" t="s">
+      <c r="G77" s="8"/>
+      <c r="H77" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="J77" s="8" t="s">
         <v>288</v>
       </c>
-      <c r="H77" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K77" s="12">
-        <v>2678.0</v>
+        <v>119.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>65</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
+        <v>289</v>
+      </c>
+      <c r="D78" s="9" t="s">
         <v>290</v>
       </c>
-      <c r="D78" s="9" t="s">
+      <c r="E78" s="18" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I78" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I78" s="8"/>
       <c r="J78" s="8" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="K78" s="12">
-        <v>119.0</v>
+        <v>736.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
         <v>66</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
+        <v>293</v>
+      </c>
+      <c r="D79" s="9" t="s">
         <v>294</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="E79" s="18" t="s">
         <v>295</v>
-      </c>
-[...1 lines deleted...]
-        <v>296</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
       <c r="H79" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I79" s="8"/>
+      <c r="I79" s="8" t="s">
+        <v>34</v>
+      </c>
       <c r="J79" s="8" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="K79" s="12">
-        <v>736.0</v>
+        <v>947.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
         <v>67</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
+        <v>297</v>
+      </c>
+      <c r="D80" s="9" t="s">
         <v>298</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="E80" s="18" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
       <c r="H80" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I80" s="8" t="s">
-        <v>34</v>
+        <v>193</v>
       </c>
       <c r="J80" s="8" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="K80" s="12">
-        <v>947.0</v>
+        <v>1975.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
         <v>68</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D81" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="D81" s="9" t="s">
+      <c r="E81" s="18" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F81" s="8"/>
       <c r="G81" s="8"/>
       <c r="H81" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I81" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I81" s="8"/>
       <c r="J81" s="8" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="K81" s="12">
-        <v>1975.0</v>
+        <v>260.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:13" outlineLevel="1">
-      <c r="A82" s="14" t="s">
+    <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A82" s="15">
+        <v>69</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>305</v>
+      </c>
+      <c r="E82" s="18" t="s">
         <v>306</v>
       </c>
-      <c r="E82" s="16"/>
-[...41 lines deleted...]
-        <v>22</v>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8"/>
+      <c r="H82" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I82" s="8"/>
+      <c r="J82" s="8" t="s">
+        <v>307</v>
+      </c>
+      <c r="K82" s="12">
+        <v>260.0</v>
+      </c>
+      <c r="L82" s="7"/>
+      <c r="M82" s="12">
+        <f>K82*L82</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A83" s="15">
+        <v>70</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>308</v>
+      </c>
+      <c r="E83" s="18" t="s">
+        <v>309</v>
+      </c>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="8"/>
+      <c r="J83" s="8" t="s">
+        <v>310</v>
+      </c>
+      <c r="K83" s="12">
+        <v>260.0</v>
+      </c>
+      <c r="L83" s="7"/>
+      <c r="M83" s="12">
+        <f>K83*L83</f>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I84" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
       <c r="K84" s="12">
-        <v>736.0</v>
+        <v>260.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
-    <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...18 lines deleted...]
-      <c r="I85" s="8" t="s">
+    <row r="85" spans="1:13" outlineLevel="1">
+      <c r="A85" s="14" t="s">
         <v>314</v>
       </c>
-      <c r="J85" s="8" t="s">
-[...42 lines deleted...]
-        <v>0</v>
+      <c r="E85" s="16"/>
+      <c r="K85" s="10"/>
+      <c r="M85" s="10"/>
+    </row>
+    <row r="86" spans="1:13" outlineLevel="2">
+      <c r="A86" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B86" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="C86" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D86" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="E86" s="17" t="s">
+        <v>14</v>
+      </c>
+      <c r="F86" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="I86" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="J86" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K86" s="13" t="s">
+        <v>20</v>
+      </c>
+      <c r="L86" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="M86" s="11" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
+        <v>315</v>
+      </c>
+      <c r="D87" s="9" t="s">
         <v>316</v>
       </c>
-      <c r="D87" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="18" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I87" s="8" t="s">
-        <v>75</v>
+        <v>318</v>
       </c>
       <c r="J87" s="8" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="K87" s="12">
-        <v>689.0</v>
+        <v>182.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
-    <row r="88" spans="1:13" outlineLevel="1">
-      <c r="A88" s="14" t="s">
+    <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A88" s="15">
+        <v>2</v>
+      </c>
+      <c r="B88" s="7"/>
+      <c r="C88" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>321</v>
+      </c>
+      <c r="E88" s="18" t="s">
+        <v>322</v>
+      </c>
+      <c r="F88" s="8"/>
+      <c r="G88" s="8"/>
+      <c r="H88" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="J88" s="8" t="s">
         <v>323</v>
       </c>
-      <c r="E88" s="16"/>
-[...4 lines deleted...]
-      <c r="A89" s="2" t="s">
+      <c r="K88" s="12">
+        <v>689.0</v>
+      </c>
+      <c r="L88" s="7"/>
+      <c r="M88" s="12">
+        <f>K88*L88</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A89" s="15">
+        <v>3</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="8" t="s">
+        <v>320</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>324</v>
+      </c>
+      <c r="E89" s="18" t="s">
+        <v>325</v>
+      </c>
+      <c r="F89" s="8"/>
+      <c r="G89" s="8"/>
+      <c r="H89" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I89" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="J89" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="K89" s="12">
+        <v>689.0</v>
+      </c>
+      <c r="L89" s="7"/>
+      <c r="M89" s="12">
+        <f>K89*L89</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" outlineLevel="1">
+      <c r="A90" s="14" t="s">
+        <v>327</v>
+      </c>
+      <c r="E90" s="16"/>
+      <c r="K90" s="10"/>
+      <c r="M90" s="10"/>
+    </row>
+    <row r="91" spans="1:13" outlineLevel="2">
+      <c r="A91" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B89" s="3" t="s">
+      <c r="B91" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C89" s="4" t="s">
+      <c r="C91" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D89" s="3" t="s">
+      <c r="D91" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E89" s="17" t="s">
+      <c r="E91" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="F89" s="4" t="s">
+      <c r="F91" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="G89" s="4" t="s">
+      <c r="G91" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H89" s="5" t="s">
+      <c r="H91" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="I89" s="4" t="s">
+      <c r="I91" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J89" s="3" t="s">
+      <c r="J91" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="K89" s="13" t="s">
+      <c r="K91" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="L89" s="4" t="s">
+      <c r="L91" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="M89" s="11" t="s">
+      <c r="M91" s="11" t="s">
         <v>22</v>
-      </c>
-[...64 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>333</v>
+        <v>328</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>334</v>
+        <v>329</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>335</v>
+        <v>330</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8" t="s">
-        <v>336</v>
+        <v>331</v>
       </c>
       <c r="H92" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I92" s="8" t="s">
-        <v>337</v>
+        <v>332</v>
       </c>
       <c r="J92" s="8" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="K92" s="12">
-        <v>3248.0</v>
+        <v>3765.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8"/>
       <c r="H93" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I93" s="8"/>
-      <c r="J93" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J93" s="8"/>
       <c r="K93" s="12">
-        <v>4370.0</v>
+        <v>1605.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>343</v>
+        <v>337</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>344</v>
+        <v>338</v>
       </c>
       <c r="E94" s="18" t="s">
-        <v>345</v>
+        <v>339</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8" t="s">
-        <v>346</v>
+        <v>340</v>
       </c>
       <c r="H94" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I94" s="8" t="s">
-        <v>28</v>
+        <v>341</v>
       </c>
       <c r="J94" s="8" t="s">
-        <v>347</v>
+        <v>342</v>
       </c>
       <c r="K94" s="12">
-        <v>611.0</v>
+        <v>3248.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>349</v>
+        <v>344</v>
       </c>
       <c r="E95" s="18" t="s">
-        <v>350</v>
+        <v>345</v>
       </c>
       <c r="F95" s="8"/>
-      <c r="G95" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G95" s="8"/>
       <c r="H95" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I95" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I95" s="8"/>
       <c r="J95" s="8" t="s">
-        <v>352</v>
+        <v>346</v>
       </c>
       <c r="K95" s="12">
-        <v>2844.0</v>
+        <v>4370.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>353</v>
+        <v>347</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>354</v>
+        <v>348</v>
       </c>
       <c r="E96" s="18" t="s">
-        <v>355</v>
+        <v>349</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8" t="s">
-        <v>356</v>
+        <v>350</v>
       </c>
       <c r="H96" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I96" s="8" t="s">
-        <v>357</v>
+        <v>28</v>
       </c>
       <c r="J96" s="8" t="s">
-        <v>358</v>
+        <v>351</v>
       </c>
       <c r="K96" s="12">
-        <v>343.0</v>
+        <v>611.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>359</v>
+        <v>352</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>360</v>
+        <v>353</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>361</v>
+        <v>354</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8" t="s">
-        <v>362</v>
+        <v>355</v>
       </c>
       <c r="H97" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="8" t="s">
-        <v>363</v>
+        <v>60</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>364</v>
+        <v>356</v>
       </c>
       <c r="K97" s="12">
-        <v>1318.0</v>
+        <v>2844.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>365</v>
+        <v>357</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>366</v>
+        <v>358</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>367</v>
+        <v>359</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="H98" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="8" t="s">
-        <v>363</v>
+        <v>361</v>
       </c>
       <c r="J98" s="8" t="s">
-        <v>369</v>
+        <v>362</v>
       </c>
       <c r="K98" s="12">
-        <v>1273.0</v>
+        <v>343.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>370</v>
+        <v>363</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>371</v>
+        <v>364</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>372</v>
+        <v>365</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8" t="s">
-        <v>373</v>
+        <v>366</v>
       </c>
       <c r="H99" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I99" s="8" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="J99" s="8"/>
+        <v>367</v>
+      </c>
+      <c r="J99" s="8" t="s">
+        <v>368</v>
+      </c>
       <c r="K99" s="12">
-        <v>2138.0</v>
+        <v>1318.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>374</v>
+        <v>369</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>375</v>
+        <v>370</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="H100" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I100" s="8" t="s">
-        <v>75</v>
+        <v>367</v>
       </c>
       <c r="J100" s="8" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="K100" s="12">
-        <v>871.0</v>
+        <v>1273.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8" t="s">
-        <v>382</v>
+        <v>377</v>
       </c>
       <c r="H101" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I101" s="8" t="s">
-        <v>28</v>
-[...3 lines deleted...]
-      </c>
+        <v>193</v>
+      </c>
+      <c r="J101" s="8"/>
       <c r="K101" s="12">
-        <v>247.0</v>
+        <v>2138.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="F102" s="8"/>
       <c r="G102" s="8" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="H102" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I102" s="8" t="s">
-        <v>28</v>
+        <v>81</v>
       </c>
       <c r="J102" s="8" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
       <c r="K102" s="12">
-        <v>175.0</v>
+        <v>871.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
+        <v>383</v>
+      </c>
+      <c r="D103" s="9" t="s">
         <v>384</v>
       </c>
-      <c r="D103" s="9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E103" s="18" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F103" s="8"/>
       <c r="G103" s="8" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
       <c r="H103" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I103" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J103" s="8" t="s">
-        <v>391</v>
+        <v>387</v>
       </c>
       <c r="K103" s="12">
-        <v>175.0</v>
+        <v>247.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="H104" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I104" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J104" s="8" t="s">
-        <v>394</v>
+        <v>392</v>
       </c>
       <c r="K104" s="12">
         <v>175.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>395</v>
+        <v>393</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>396</v>
+        <v>394</v>
       </c>
       <c r="F105" s="8"/>
       <c r="G105" s="8" t="s">
-        <v>387</v>
+        <v>391</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I105" s="8" t="s">
         <v>28</v>
       </c>
       <c r="J105" s="8" t="s">
-        <v>397</v>
+        <v>395</v>
       </c>
       <c r="K105" s="12">
         <v>175.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>398</v>
+        <v>388</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F106" s="8"/>
       <c r="G106" s="8" t="s">
-        <v>401</v>
+        <v>391</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I106" s="8" t="s">
-        <v>200</v>
+        <v>28</v>
       </c>
       <c r="J106" s="8" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="K106" s="12">
-        <v>589.0</v>
+        <v>175.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>403</v>
+        <v>388</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>404</v>
+        <v>399</v>
       </c>
       <c r="E107" s="18" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="8"/>
+      <c r="G107" s="8" t="s">
+        <v>391</v>
+      </c>
       <c r="H107" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I107" s="8" t="s">
-        <v>363</v>
+        <v>28</v>
       </c>
       <c r="J107" s="8" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="K107" s="12">
-        <v>1044.0</v>
+        <v>175.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="F108" s="8"/>
-      <c r="G108" s="8"/>
+      <c r="G108" s="8" t="s">
+        <v>405</v>
+      </c>
       <c r="H108" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I108" s="8" t="s">
-        <v>137</v>
+        <v>202</v>
       </c>
       <c r="J108" s="8" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="K108" s="12">
-        <v>748.0</v>
+        <v>589.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
       <c r="E109" s="18" t="s">
-        <v>413</v>
+        <v>409</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I109" s="8" t="s">
-        <v>337</v>
+        <v>367</v>
       </c>
       <c r="J109" s="8" t="s">
-        <v>414</v>
+        <v>410</v>
       </c>
       <c r="K109" s="12">
-        <v>1829.0</v>
+        <v>1044.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>415</v>
+        <v>411</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>416</v>
+        <v>412</v>
       </c>
       <c r="E110" s="18" t="s">
-        <v>417</v>
+        <v>413</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I110" s="8" t="s">
-        <v>337</v>
+        <v>139</v>
       </c>
       <c r="J110" s="8" t="s">
-        <v>418</v>
+        <v>414</v>
       </c>
       <c r="K110" s="12">
-        <v>4591.0</v>
+        <v>748.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E111" s="18" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I111" s="8" t="s">
-        <v>45</v>
+        <v>341</v>
       </c>
       <c r="J111" s="8" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="K111" s="12">
-        <v>200.0</v>
+        <v>1829.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
         <v>419</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="E112" s="18" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I112" s="8" t="s">
-        <v>45</v>
+        <v>341</v>
       </c>
       <c r="J112" s="8" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="K112" s="12">
-        <v>200.0</v>
+        <v>4591.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
       <c r="E113" s="18" t="s">
-        <v>427</v>
+        <v>425</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I113" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J113" s="8" t="s">
-        <v>428</v>
+        <v>426</v>
       </c>
       <c r="K113" s="12">
         <v>200.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>429</v>
+        <v>423</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I114" s="8" t="s">
-        <v>28</v>
+        <v>45</v>
       </c>
       <c r="J114" s="8" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
       <c r="K114" s="12">
-        <v>566.0</v>
+        <v>200.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>433</v>
+        <v>423</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E115" s="18" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I115" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J115" s="8" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="K115" s="12">
         <v>200.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
         <v>433</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>437</v>
+        <v>434</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>438</v>
+        <v>435</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I116" s="8" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="J116" s="8" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
       <c r="K116" s="12">
-        <v>260.0</v>
+        <v>566.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I117" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J117" s="8" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
       <c r="K117" s="12">
         <v>200.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>443</v>
+        <v>437</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>444</v>
+        <v>441</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>445</v>
+        <v>442</v>
       </c>
       <c r="F118" s="8"/>
       <c r="G118" s="8"/>
       <c r="H118" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I118" s="8" t="s">
-        <v>200</v>
+        <v>45</v>
       </c>
       <c r="J118" s="8" t="s">
-        <v>446</v>
+        <v>443</v>
       </c>
       <c r="K118" s="12">
-        <v>663.0</v>
+        <v>260.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I119" s="8" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="J119" s="8" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="K119" s="12">
-        <v>1154.0</v>
+        <v>200.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I120" s="8" t="s">
-        <v>60</v>
+        <v>202</v>
       </c>
       <c r="J120" s="8" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="K120" s="12">
-        <v>2299.0</v>
+        <v>663.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>302</v>
+        <v>451</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>303</v>
+        <v>452</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>304</v>
+        <v>453</v>
       </c>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I121" s="8" t="s">
-        <v>191</v>
+        <v>34</v>
       </c>
       <c r="J121" s="8" t="s">
-        <v>305</v>
+        <v>454</v>
       </c>
       <c r="K121" s="12">
-        <v>1975.0</v>
+        <v>1154.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>157</v>
+        <v>455</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>158</v>
+        <v>456</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>159</v>
+        <v>457</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I122" s="8" t="s">
-        <v>160</v>
+        <v>60</v>
       </c>
       <c r="J122" s="8" t="s">
-        <v>161</v>
+        <v>458</v>
       </c>
       <c r="K122" s="12">
-        <v>3787.0</v>
+        <v>2299.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>455</v>
+        <v>297</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>456</v>
+        <v>298</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>457</v>
+        <v>299</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I123" s="8" t="s">
-        <v>137</v>
+        <v>193</v>
       </c>
       <c r="J123" s="8" t="s">
-        <v>458</v>
+        <v>300</v>
       </c>
       <c r="K123" s="12">
-        <v>1447.0</v>
+        <v>1975.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>459</v>
+        <v>159</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>460</v>
+        <v>160</v>
       </c>
       <c r="E124" s="18" t="s">
-        <v>461</v>
+        <v>161</v>
       </c>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
       <c r="H124" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I124" s="8" t="s">
-        <v>462</v>
+        <v>162</v>
       </c>
       <c r="J124" s="8" t="s">
-        <v>463</v>
+        <v>163</v>
       </c>
       <c r="K124" s="12">
-        <v>217.0</v>
+        <v>3787.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
         <v>459</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>464</v>
+        <v>460</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>465</v>
+        <v>461</v>
       </c>
       <c r="F125" s="8"/>
       <c r="G125" s="8"/>
       <c r="H125" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I125" s="8" t="s">
+        <v>139</v>
+      </c>
+      <c r="J125" s="8" t="s">
         <v>462</v>
       </c>
-      <c r="J125" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K125" s="12">
-        <v>217.0</v>
+        <v>1447.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>459</v>
+        <v>463</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I126" s="8" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="J126" s="8" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="K126" s="12">
         <v>217.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I127" s="8" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="J127" s="8" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="K127" s="12">
         <v>217.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>475</v>
+        <v>472</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
       <c r="H128" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I128" s="8" t="s">
-        <v>462</v>
+        <v>466</v>
       </c>
       <c r="J128" s="8" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="K128" s="12">
         <v>217.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="15">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B129" s="7"/>
       <c r="C129" s="8" t="s">
+        <v>474</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>475</v>
+      </c>
+      <c r="E129" s="18" t="s">
+        <v>476</v>
+      </c>
+      <c r="F129" s="8"/>
+      <c r="G129" s="8"/>
+      <c r="H129" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I129" s="8" t="s">
+        <v>466</v>
+      </c>
+      <c r="J129" s="8" t="s">
         <v>477</v>
       </c>
-      <c r="D129" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K129" s="12">
-        <v>3291.0</v>
+        <v>217.0</v>
       </c>
       <c r="L129" s="7"/>
       <c r="M129" s="12">
         <f>K129*L129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="15">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B130" s="7"/>
       <c r="C130" s="8" t="s">
-        <v>482</v>
+        <v>474</v>
       </c>
       <c r="D130" s="9" t="s">
-        <v>483</v>
+        <v>478</v>
       </c>
       <c r="E130" s="18" t="s">
-        <v>484</v>
+        <v>479</v>
       </c>
       <c r="F130" s="8"/>
       <c r="G130" s="8"/>
       <c r="H130" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I130" s="8" t="s">
-        <v>28</v>
+        <v>466</v>
       </c>
       <c r="J130" s="8" t="s">
-        <v>485</v>
+        <v>480</v>
       </c>
       <c r="K130" s="12">
-        <v>237.0</v>
+        <v>217.0</v>
       </c>
       <c r="L130" s="7"/>
       <c r="M130" s="12">
         <f>K130*L130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>486</v>
+        <v>481</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>487</v>
+        <v>482</v>
       </c>
       <c r="E131" s="18" t="s">
-        <v>488</v>
+        <v>483</v>
       </c>
       <c r="F131" s="8"/>
-      <c r="G131" s="8"/>
+      <c r="G131" s="8" t="s">
+        <v>484</v>
+      </c>
       <c r="H131" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I131" s="8" t="s">
-        <v>75</v>
+        <v>332</v>
       </c>
       <c r="J131" s="8" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="K131" s="12">
-        <v>955.0</v>
+        <v>3291.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>491</v>
+        <v>487</v>
       </c>
       <c r="E132" s="18" t="s">
-        <v>492</v>
+        <v>488</v>
       </c>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I132" s="8" t="s">
-        <v>493</v>
+        <v>28</v>
       </c>
       <c r="J132" s="8" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="K132" s="12">
-        <v>303.0</v>
+        <v>237.0</v>
       </c>
       <c r="L132" s="7"/>
       <c r="M132" s="12">
         <f>K132*L132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="E133" s="18" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
       <c r="H133" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I133" s="8" t="s">
-        <v>498</v>
+        <v>81</v>
       </c>
       <c r="J133" s="8" t="s">
-        <v>499</v>
+        <v>493</v>
       </c>
       <c r="K133" s="12">
-        <v>536.0</v>
+        <v>955.0</v>
       </c>
       <c r="L133" s="7"/>
       <c r="M133" s="12">
         <f>K133*L133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>500</v>
+        <v>494</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>501</v>
+        <v>495</v>
       </c>
       <c r="E134" s="18" t="s">
-        <v>502</v>
+        <v>496</v>
       </c>
       <c r="F134" s="8"/>
       <c r="G134" s="8"/>
       <c r="H134" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I134" s="8" t="s">
-        <v>75</v>
+        <v>497</v>
       </c>
       <c r="J134" s="8" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="K134" s="12">
-        <v>757.0</v>
+        <v>303.0</v>
       </c>
       <c r="L134" s="7"/>
       <c r="M134" s="12">
         <f>K134*L134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
       <c r="E135" s="18" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="F135" s="8"/>
-      <c r="G135" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G135" s="8"/>
       <c r="H135" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I135" s="8" t="s">
-        <v>45</v>
+        <v>502</v>
       </c>
       <c r="J135" s="8" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="K135" s="12">
-        <v>263.0</v>
+        <v>536.0</v>
       </c>
       <c r="L135" s="7"/>
       <c r="M135" s="12">
         <f>K135*L135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
         <v>504</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="E136" s="18" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="F136" s="8"/>
-      <c r="G136" s="8" t="s">
+      <c r="G136" s="8"/>
+      <c r="H136" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I136" s="8" t="s">
+        <v>81</v>
+      </c>
+      <c r="J136" s="8" t="s">
         <v>507</v>
       </c>
-      <c r="H136" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K136" s="12">
-        <v>263.0</v>
+        <v>757.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="E137" s="18" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="H137" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I137" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J137" s="8" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="K137" s="12">
-        <v>261.0</v>
+        <v>263.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="E138" s="18" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="H138" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I138" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J138" s="8" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
       <c r="K138" s="12">
-        <v>261.0</v>
+        <v>263.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8" t="s">
-        <v>507</v>
+        <v>511</v>
       </c>
       <c r="H139" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I139" s="8" t="s">
         <v>45</v>
       </c>
       <c r="J139" s="8" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="K139" s="12">
         <v>261.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>522</v>
+        <v>516</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8" t="s">
-        <v>525</v>
+        <v>511</v>
       </c>
       <c r="H140" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I140" s="8" t="s">
-        <v>498</v>
+        <v>45</v>
       </c>
       <c r="J140" s="8" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
       <c r="K140" s="12">
-        <v>631.0</v>
+        <v>261.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
-    <row r="141" spans="1:13" outlineLevel="1">
-      <c r="A141" s="14" t="s">
+    <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A141" s="15">
+        <v>50</v>
+      </c>
+      <c r="B141" s="7"/>
+      <c r="C141" s="8" t="s">
+        <v>516</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="E141" s="18" t="s">
+        <v>524</v>
+      </c>
+      <c r="F141" s="8"/>
+      <c r="G141" s="8" t="s">
+        <v>511</v>
+      </c>
+      <c r="H141" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I141" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J141" s="8" t="s">
+        <v>525</v>
+      </c>
+      <c r="K141" s="12">
+        <v>261.0</v>
+      </c>
+      <c r="L141" s="7"/>
+      <c r="M141" s="12">
+        <f>K141*L141</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A142" s="15">
+        <v>51</v>
+      </c>
+      <c r="B142" s="7"/>
+      <c r="C142" s="8" t="s">
+        <v>526</v>
+      </c>
+      <c r="D142" s="9" t="s">
         <v>527</v>
       </c>
-      <c r="E141" s="16"/>
-[...4 lines deleted...]
-      <c r="A142" s="2" t="s">
+      <c r="E142" s="18" t="s">
+        <v>528</v>
+      </c>
+      <c r="F142" s="8"/>
+      <c r="G142" s="8" t="s">
+        <v>529</v>
+      </c>
+      <c r="H142" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I142" s="8" t="s">
+        <v>502</v>
+      </c>
+      <c r="J142" s="8" t="s">
+        <v>530</v>
+      </c>
+      <c r="K142" s="12">
+        <v>631.0</v>
+      </c>
+      <c r="L142" s="7"/>
+      <c r="M142" s="12">
+        <f>K142*L142</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" outlineLevel="1">
+      <c r="A143" s="14" t="s">
+        <v>531</v>
+      </c>
+      <c r="E143" s="16"/>
+      <c r="K143" s="10"/>
+      <c r="M143" s="10"/>
+    </row>
+    <row r="144" spans="1:13" outlineLevel="2">
+      <c r="A144" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B142" s="3" t="s">
+      <c r="B144" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C142" s="4" t="s">
+      <c r="C144" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D142" s="3" t="s">
+      <c r="D144" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E142" s="17" t="s">
+      <c r="E144" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="F142" s="4" t="s">
+      <c r="F144" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="G142" s="4" t="s">
+      <c r="G144" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H142" s="5" t="s">
+      <c r="H144" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="I142" s="4" t="s">
+      <c r="I144" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J142" s="3" t="s">
+      <c r="J144" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="K142" s="13" t="s">
+      <c r="K144" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="L142" s="4" t="s">
+      <c r="L144" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="M142" s="11" t="s">
+      <c r="M144" s="11" t="s">
         <v>22</v>
-      </c>
-[...68 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="E145" s="18" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="F145" s="8"/>
       <c r="G145" s="8" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="H145" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I145" s="8" t="s">
-        <v>86</v>
+        <v>45</v>
       </c>
       <c r="J145" s="8" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="K145" s="12">
-        <v>154.0</v>
+        <v>237.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="E146" s="18" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="F146" s="8"/>
-      <c r="G146" s="8"/>
+      <c r="G146" s="8" t="s">
+        <v>540</v>
+      </c>
       <c r="H146" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I146" s="8" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>361</v>
+      </c>
+      <c r="J146" s="8"/>
       <c r="K146" s="12">
-        <v>287.0</v>
+        <v>277.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="E147" s="18" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="F147" s="8"/>
-      <c r="G147" s="8"/>
+      <c r="G147" s="8" t="s">
+        <v>544</v>
+      </c>
       <c r="H147" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I147" s="8" t="s">
-        <v>314</v>
+        <v>92</v>
       </c>
       <c r="J147" s="8" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="K147" s="12">
-        <v>214.0</v>
+        <v>154.0</v>
       </c>
       <c r="L147" s="7"/>
       <c r="M147" s="12">
         <f>K147*L147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="E148" s="18" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="F148" s="8"/>
       <c r="G148" s="8"/>
       <c r="H148" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I148" s="8" t="s">
-        <v>314</v>
+        <v>45</v>
       </c>
       <c r="J148" s="8" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="K148" s="12">
-        <v>178.0</v>
+        <v>287.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="E149" s="18" t="s">
-        <v>556</v>
+        <v>552</v>
       </c>
       <c r="F149" s="8"/>
       <c r="G149" s="8"/>
       <c r="H149" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I149" s="8" t="s">
-        <v>86</v>
+        <v>318</v>
       </c>
       <c r="J149" s="8" t="s">
-        <v>557</v>
+        <v>553</v>
       </c>
       <c r="K149" s="12">
-        <v>251.0</v>
+        <v>214.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="E150" s="18" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I150" s="8" t="s">
-        <v>86</v>
+        <v>318</v>
       </c>
       <c r="J150" s="8" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="K150" s="12">
-        <v>251.0</v>
+        <v>178.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E151" s="18" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I151" s="8" t="s">
-        <v>565</v>
+        <v>92</v>
       </c>
       <c r="J151" s="8" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="K151" s="12">
-        <v>255.0</v>
+        <v>251.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="D152" s="9" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="E152" s="18" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
       <c r="H152" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I152" s="8"/>
+      <c r="I152" s="8" t="s">
+        <v>92</v>
+      </c>
       <c r="J152" s="8" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="K152" s="12">
-        <v>4713.0</v>
+        <v>251.0</v>
       </c>
       <c r="L152" s="7"/>
       <c r="M152" s="12">
         <f>K152*L152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="15">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B153" s="7"/>
       <c r="C153" s="8" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="D153" s="9" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="E153" s="18" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="F153" s="8"/>
       <c r="G153" s="8"/>
-      <c r="H153" s="7">
-[...2 lines deleted...]
-      <c r="I153" s="8"/>
+      <c r="H153" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I153" s="8" t="s">
+        <v>569</v>
+      </c>
       <c r="J153" s="8" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="K153" s="12">
-        <v>1031.0</v>
+        <v>255.0</v>
       </c>
       <c r="L153" s="7"/>
       <c r="M153" s="12">
         <f>K153*L153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E154" s="18" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F154" s="8"/>
-      <c r="G154" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G154" s="8"/>
       <c r="H154" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I154" s="8"/>
       <c r="J154" s="8" t="s">
-        <v>579</v>
+        <v>574</v>
       </c>
       <c r="K154" s="12">
-        <v>226.0</v>
+        <v>4713.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>580</v>
+        <v>575</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>581</v>
+        <v>576</v>
       </c>
       <c r="E155" s="18" t="s">
-        <v>582</v>
+        <v>577</v>
       </c>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
-      <c r="H155" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H155" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I155" s="8"/>
       <c r="J155" s="8" t="s">
-        <v>583</v>
+        <v>578</v>
       </c>
       <c r="K155" s="12">
-        <v>214.0</v>
+        <v>1031.0</v>
       </c>
       <c r="L155" s="7"/>
       <c r="M155" s="12">
         <f>K155*L155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>584</v>
+        <v>579</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>585</v>
+        <v>580</v>
       </c>
       <c r="E156" s="18" t="s">
-        <v>586</v>
+        <v>581</v>
       </c>
       <c r="F156" s="8"/>
-      <c r="G156" s="8"/>
+      <c r="G156" s="8" t="s">
+        <v>582</v>
+      </c>
       <c r="H156" s="7" t="s">
         <v>27</v>
       </c>
-      <c r="I156" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I156" s="8"/>
       <c r="J156" s="8" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="K156" s="12">
-        <v>191.0</v>
+        <v>226.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E157" s="18" t="s">
-        <v>590</v>
+        <v>586</v>
       </c>
       <c r="F157" s="8"/>
       <c r="G157" s="8"/>
       <c r="H157" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I157" s="8" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="J157" s="8" t="s">
-        <v>591</v>
+        <v>587</v>
       </c>
       <c r="K157" s="12">
         <v>214.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>592</v>
+        <v>588</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>593</v>
+        <v>589</v>
       </c>
       <c r="E158" s="18" t="s">
-        <v>594</v>
+        <v>590</v>
       </c>
       <c r="F158" s="8"/>
-      <c r="G158" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G158" s="8"/>
       <c r="H158" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I158" s="8" t="s">
-        <v>596</v>
+        <v>318</v>
       </c>
       <c r="J158" s="8" t="s">
-        <v>597</v>
+        <v>591</v>
       </c>
       <c r="K158" s="12">
-        <v>277.0</v>
+        <v>191.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>598</v>
+        <v>592</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="E159" s="18" t="s">
-        <v>600</v>
+        <v>594</v>
       </c>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I159" s="8" t="s">
-        <v>45</v>
+        <v>318</v>
       </c>
       <c r="J159" s="8" t="s">
-        <v>601</v>
+        <v>595</v>
       </c>
       <c r="K159" s="12">
-        <v>201.0</v>
+        <v>214.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>602</v>
+        <v>596</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>603</v>
+        <v>597</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>604</v>
+        <v>598</v>
       </c>
       <c r="F160" s="8"/>
-      <c r="G160" s="8"/>
+      <c r="G160" s="8" t="s">
+        <v>599</v>
+      </c>
       <c r="H160" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I160" s="8" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="J160" s="8" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="K160" s="12">
-        <v>251.0</v>
+        <v>277.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="E161" s="18" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I161" s="8" t="s">
-        <v>70</v>
+        <v>45</v>
       </c>
       <c r="J161" s="8" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="K161" s="12">
-        <v>241.0</v>
+        <v>201.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="E162" s="18" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I162" s="8" t="s">
-        <v>99</v>
+        <v>609</v>
       </c>
       <c r="J162" s="8" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
       <c r="K162" s="12">
-        <v>294.0</v>
+        <v>251.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>616</v>
+        <v>612</v>
       </c>
       <c r="E163" s="18" t="s">
-        <v>617</v>
+        <v>613</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I163" s="8" t="s">
-        <v>618</v>
+        <v>76</v>
       </c>
       <c r="J163" s="8" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="K163" s="12">
-        <v>178.0</v>
+        <v>241.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
-    <row r="164" spans="1:13" outlineLevel="1">
-      <c r="A164" s="14" t="s">
+    <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A164" s="15">
+        <v>20</v>
+      </c>
+      <c r="B164" s="7"/>
+      <c r="C164" s="8" t="s">
+        <v>615</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>616</v>
+      </c>
+      <c r="E164" s="18" t="s">
+        <v>617</v>
+      </c>
+      <c r="F164" s="8"/>
+      <c r="G164" s="8"/>
+      <c r="H164" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I164" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="J164" s="8" t="s">
+        <v>618</v>
+      </c>
+      <c r="K164" s="12">
+        <v>294.0</v>
+      </c>
+      <c r="L164" s="7"/>
+      <c r="M164" s="12">
+        <f>K164*L164</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A165" s="15">
+        <v>21</v>
+      </c>
+      <c r="B165" s="7"/>
+      <c r="C165" s="8" t="s">
+        <v>619</v>
+      </c>
+      <c r="D165" s="9" t="s">
         <v>620</v>
       </c>
-      <c r="E164" s="16"/>
-[...4 lines deleted...]
-      <c r="A165" s="2" t="s">
+      <c r="E165" s="18" t="s">
+        <v>621</v>
+      </c>
+      <c r="F165" s="8"/>
+      <c r="G165" s="8"/>
+      <c r="H165" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I165" s="8" t="s">
+        <v>622</v>
+      </c>
+      <c r="J165" s="8" t="s">
+        <v>623</v>
+      </c>
+      <c r="K165" s="12">
+        <v>178.0</v>
+      </c>
+      <c r="L165" s="7"/>
+      <c r="M165" s="12">
+        <f>K165*L165</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="166" spans="1:13" outlineLevel="1">
+      <c r="A166" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="E166" s="16"/>
+      <c r="K166" s="10"/>
+      <c r="M166" s="10"/>
+    </row>
+    <row r="167" spans="1:13" outlineLevel="2">
+      <c r="A167" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B165" s="3" t="s">
+      <c r="B167" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="C165" s="4" t="s">
+      <c r="C167" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="D165" s="3" t="s">
+      <c r="D167" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E165" s="17" t="s">
+      <c r="E167" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="F165" s="4" t="s">
+      <c r="F167" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="G165" s="4" t="s">
+      <c r="G167" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="H165" s="5" t="s">
+      <c r="H167" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="I165" s="4" t="s">
+      <c r="I167" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="J165" s="3" t="s">
+      <c r="J167" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="K165" s="13" t="s">
+      <c r="K167" s="13" t="s">
         <v>20</v>
       </c>
-      <c r="L165" s="4" t="s">
+      <c r="L167" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="M165" s="11" t="s">
+      <c r="M167" s="11" t="s">
         <v>22</v>
-      </c>
-[...68 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
       <c r="F168" s="8"/>
-      <c r="G168" s="8"/>
+      <c r="G168" s="8" t="s">
+        <v>628</v>
+      </c>
       <c r="H168" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I168" s="8" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="J168" s="8" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="K168" s="12">
-        <v>483.0</v>
+        <v>23.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>636</v>
+        <v>631</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>637</v>
+        <v>632</v>
       </c>
       <c r="E169" s="18" t="s">
-        <v>638</v>
+        <v>633</v>
       </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
       <c r="H169" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I169" s="8" t="s">
-        <v>337</v>
+        <v>600</v>
       </c>
       <c r="J169" s="8" t="s">
-        <v>639</v>
+        <v>634</v>
       </c>
       <c r="K169" s="12">
-        <v>1918.0</v>
+        <v>124.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>640</v>
+        <v>635</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>641</v>
+        <v>636</v>
       </c>
       <c r="E170" s="18" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F170" s="8"/>
-      <c r="G170" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G170" s="8"/>
       <c r="H170" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I170" s="8" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="J170" s="8" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="K170" s="12">
-        <v>67.0</v>
+        <v>483.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="E171" s="18" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
       <c r="F171" s="8"/>
       <c r="G171" s="8"/>
       <c r="H171" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I171" s="8" t="s">
-        <v>65</v>
+        <v>341</v>
       </c>
       <c r="J171" s="8" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="K171" s="12">
-        <v>409.0</v>
+        <v>1918.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
       <c r="E172" s="18" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="F172" s="8"/>
-      <c r="G172" s="8"/>
+      <c r="G172" s="8" t="s">
+        <v>647</v>
+      </c>
       <c r="H172" s="7" t="s">
         <v>27</v>
       </c>
       <c r="I172" s="8" t="s">
-        <v>86</v>
+        <v>648</v>
       </c>
       <c r="J172" s="8" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="K172" s="12">
-        <v>1234.0</v>
+        <v>67.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
-    <row r="173" spans="1:13">
-      <c r="K173" t="s">
+    <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A173" s="15">
+        <v>6</v>
+      </c>
+      <c r="B173" s="7"/>
+      <c r="C173" s="8" t="s">
+        <v>650</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>651</v>
+      </c>
+      <c r="E173" s="18" t="s">
+        <v>652</v>
+      </c>
+      <c r="F173" s="8"/>
+      <c r="G173" s="8"/>
+      <c r="H173" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I173" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="J173" s="8" t="s">
+        <v>653</v>
+      </c>
+      <c r="K173" s="12">
+        <v>409.0</v>
+      </c>
+      <c r="L173" s="7"/>
+      <c r="M173" s="12">
+        <f>K173*L173</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A174" s="15">
+        <v>7</v>
+      </c>
+      <c r="B174" s="7"/>
+      <c r="C174" s="8" t="s">
         <v>654</v>
       </c>
-      <c r="L173">
-[...4 lines deleted...]
-        <f>SUM(M11:M172)</f>
+      <c r="D174" s="9" t="s">
+        <v>655</v>
+      </c>
+      <c r="E174" s="18" t="s">
+        <v>656</v>
+      </c>
+      <c r="F174" s="8"/>
+      <c r="G174" s="8"/>
+      <c r="H174" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="I174" s="8" t="s">
+        <v>92</v>
+      </c>
+      <c r="J174" s="8" t="s">
+        <v>657</v>
+      </c>
+      <c r="K174" s="12">
+        <v>1234.0</v>
+      </c>
+      <c r="L174" s="7"/>
+      <c r="M174" s="12">
+        <f>K174*L174</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="K175" t="s">
+        <v>658</v>
+      </c>
+      <c r="L175">
+        <f>SUM(L11:L174)</f>
+        <v>0</v>
+      </c>
+      <c r="M175">
+        <f>SUM(M11:M174)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A12:M12"/>
-    <mergeCell ref="A82:M82"/>
-[...2 lines deleted...]
-    <mergeCell ref="A164:M164"/>
+    <mergeCell ref="A85:M85"/>
+    <mergeCell ref="A90:M90"/>
+    <mergeCell ref="A143:M143"/>
+    <mergeCell ref="A166:M166"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_23"/>
@@ -12532,133 +12668,135 @@
     <hyperlink ref="C57" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_69"/>
-    <hyperlink ref="C84" r:id="rId_hyperlink_70"/>
-[...1 lines deleted...]
-    <hyperlink ref="C86" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_73"/>
-    <hyperlink ref="C90" r:id="rId_hyperlink_74"/>
-    <hyperlink ref="C91" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_124"/>
-    <hyperlink ref="C143" r:id="rId_hyperlink_125"/>
-    <hyperlink ref="C144" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_145"/>
-    <hyperlink ref="C166" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="C167" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C164" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="C165" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="C173" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="C174" r:id="rId_hyperlink_154"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>