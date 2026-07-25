--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:32:57</t>
+    <t>Актуальность прайса на: 2026-07-25 05:52:05</t>
   </si>
   <si>
     <t>Музыкальные инструменты, микрофоны</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -115,65 +115,50 @@
     <t>Микрофон Кукла в шаре (на батарейках) 5354A</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6922075354014</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/29/32953/images/71469/71469.750x0.jpg</t>
   </si>
   <si>
     <t>BF-430A1</t>
   </si>
   <si>
     <t>Синтезатор 37 клавиш BF-430A1</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>6922075346675</t>
-  </si>
-[...13 lines deleted...]
-    <t>2000000068954</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg</t>
   </si>
   <si>
     <t>668-15</t>
   </si>
   <si>
     <t>Детский синтезатор (ВЫБОР ЦВЕТА) 668-15</t>
   </si>
   <si>
     <t>668-15_green</t>
   </si>
   <si>
     <t>Детский синтезатор (ВЫБОР ЦВЕТА) 668-15 Зеленый</t>
   </si>
   <si>
     <t>2000000070254</t>
   </si>
   <si>
     <t>668-15_pink</t>
   </si>
   <si>
     <t>Детский синтезатор (ВЫБОР ЦВЕТА) 668-15 Розовый</t>
   </si>
@@ -334,51 +319,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61038.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940.96x964.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940.96x965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940.96x966.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997.96x967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288.96x968.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61038.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71469.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940.96x963.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940.96x964.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73940.96x965.jpeg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73997.96x966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39288.96x967.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_25026" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -409,207 +394,177 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_30308" descr=""/>
+        <xdr:cNvPr id="3" name="product_32304" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_32304" descr=""/>
+        <xdr:cNvPr id="4" name="product_32305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_32305" descr=""/>
+        <xdr:cNvPr id="5" name="product_32306" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_32306" descr=""/>
+        <xdr:cNvPr id="6" name="product_32352" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_32352" descr=""/>
+        <xdr:cNvPr id="7" name="product_13291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -868,59 +823,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/82/28203/images/61038/61038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/29/32953/images/71469/71469.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/29/32961/images/71457/71457.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/43/34381/images/73997/73997.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/20120/images/39288/39288.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/82/28203/images/61038/61038.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/29/32953/images/71469/71469.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/43/34360/images/73940/73940.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/43/34381/images/73997/73997.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/20120/images/39288/39288.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M21"/>
+  <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -1072,262 +1027,227 @@
       <c r="K14" s="12">
         <v>702.0</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="12">
         <f>K14*L14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="15">
         <v>3</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8" t="s">
         <v>33</v>
       </c>
       <c r="D15" s="9" t="s">
         <v>34</v>
       </c>
       <c r="E15" s="18" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
-      <c r="H15" s="7">
-[...7 lines deleted...]
-      </c>
+      <c r="H15" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="8"/>
+      <c r="J15" s="8"/>
       <c r="K15" s="12">
-        <v>606.0</v>
+        <v>2040.0</v>
       </c>
       <c r="L15" s="7"/>
       <c r="M15" s="12">
         <f>K15*L15</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A16" s="15">
         <v>4</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D16" s="9" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E16" s="18" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I16" s="8"/>
-      <c r="J16" s="8"/>
+      <c r="J16" s="8" t="s">
+        <v>38</v>
+      </c>
       <c r="K16" s="12">
         <v>2040.0</v>
       </c>
       <c r="L16" s="7"/>
       <c r="M16" s="12">
         <f>K16*L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A17" s="15">
         <v>5</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D17" s="9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E17" s="18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="8"/>
       <c r="J17" s="8" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="K17" s="12">
         <v>2040.0</v>
       </c>
       <c r="L17" s="7"/>
       <c r="M17" s="12">
         <f>K17*L17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A18" s="15">
         <v>6</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D18" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="E18" s="18" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I18" s="8"/>
       <c r="J18" s="8" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="K18" s="12">
-        <v>2040.0</v>
+        <v>2125.0</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="15">
         <v>7</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="E19" s="18" t="s">
         <v>48</v>
       </c>
-      <c r="E19" s="18" t="s">
+      <c r="F19" s="8"/>
+      <c r="G19" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="F19" s="8"/>
-      <c r="G19" s="8"/>
       <c r="H19" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I19" s="8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I19" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="J19" s="8"/>
       <c r="K19" s="12">
-        <v>2125.0</v>
+        <v>482.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-[...29 lines deleted...]
-        <f>K20*L20</f>
+    <row r="20" spans="1:13">
+      <c r="K20" t="s">
+        <v>50</v>
+      </c>
+      <c r="L20">
+        <f>SUM(L11:L19)</f>
         <v>0</v>
       </c>
-    </row>
-[...9 lines deleted...]
-        <f>SUM(M11:M20)</f>
+      <c r="M20">
+        <f>SUM(M11:M19)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
-    <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>