--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:52:05</t>
+    <t>Актуальность прайса на: 2026-09-08 15:51:39</t>
   </si>
   <si>
     <t>Музыкальные инструменты, микрофоны</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>