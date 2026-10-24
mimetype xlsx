--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:51:39</t>
+    <t>Актуальность прайса на: 2026-10-24 07:58:01</t>
   </si>
   <si>
     <t>Музыкальные инструменты, микрофоны</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>