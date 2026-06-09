--- v0 (2026-06-09)
+++ v1 (2026-06-09)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:21:52</t>
+    <t>Актуальность прайса на: 2026-06-10 02:26:45</t>
   </si>
   <si>
     <t>Игрушки от 0 - 3 лет</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>