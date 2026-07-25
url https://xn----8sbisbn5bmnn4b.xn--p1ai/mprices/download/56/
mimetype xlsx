--- v1 (2026-06-09)
+++ v2 (2026-07-25)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 02:26:45</t>
+    <t>Актуальность прайса на: 2026-07-25 05:58:10</t>
   </si>
   <si>
     <t>Игрушки от 0 - 3 лет</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -154,50 +154,62 @@
     <t>29 × 8 × 28 см</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6922071134412</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/62/6252/images/45197/45197.750x0.jpg</t>
   </si>
   <si>
     <t>S163</t>
   </si>
   <si>
     <t>Игрушка Неваляшка в ассортименте S163</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2647858585815</t>
   </si>
   <si>
     <t>Игрушки для ванной и резиновые игрушки</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/4714/images/40727/40727.750x0.jpg</t>
+  </si>
+  <si>
+    <t>1215-11_green</t>
+  </si>
+  <si>
+    <t>Надувной круг на шею для купания 1215-11 Зеленый</t>
+  </si>
+  <si>
+    <t>2000000072142</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/23/32363/images/70424/70424.750x0.jpg</t>
   </si>
   <si>
     <t>SG267C</t>
   </si>
   <si>
     <t>Резиновая игрушка Человек Паук SG267C</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>6922075342131</t>
   </si>
   <si>
     <t>Каталки, пирамидки, сортеры</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/19/31956/images/69488/69488.750x0.jpg</t>
   </si>
   <si>
     <t>HE0547</t>
   </si>
@@ -865,51 +877,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49204.96x962.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49204.96x966.JPG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10524.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929.96x9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932.96x9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933.96x9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68215.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69506.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746.96x9635.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53742.96x9636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752.96x9638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69717.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71096.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72621.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41749.96x9649.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49204.96x962.JPG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40727.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49204.96x967.JPG"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69488.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70501.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70489.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70659.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70726.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10524.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33981.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34890.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57782.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57795.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60929.96x9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60932.96x9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60933.96x9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61952.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62497.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68214.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68215.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68217.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69250.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69491.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69506.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70125.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70426.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70473.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70520.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71445.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45197.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53746.96x9636.jpeg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53742.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53739.96x9638.jpeg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53752.96x9639.jpeg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760.96x9640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58749.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69714.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65444.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69717.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68311.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70466.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71096.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72621.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41749.96x9650.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_2791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1000,1377 +1012,1407 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_29678" descr=""/>
+        <xdr:cNvPr id="5" name="product_32499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_2887" descr=""/>
+        <xdr:cNvPr id="6" name="product_29678" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>22</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="7" name="product_29220" descr=""/>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="product_2887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_29726" descr=""/>
+        <xdr:cNvPr id="8" name="product_29220" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_29729" descr=""/>
+        <xdr:cNvPr id="9" name="product_29726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_29799" descr=""/>
+        <xdr:cNvPr id="10" name="product_29729" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_29840" descr=""/>
+        <xdr:cNvPr id="11" name="product_29799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_2955" descr=""/>
+        <xdr:cNvPr id="12" name="product_29840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>30</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="13" name="product_2791" descr=""/>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="product_2955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_2837" descr=""/>
+        <xdr:cNvPr id="14" name="product_2791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_23763" descr=""/>
+        <xdr:cNvPr id="15" name="product_2837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_23766" descr=""/>
+        <xdr:cNvPr id="16" name="product_23763" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_24973" descr=""/>
+        <xdr:cNvPr id="17" name="product_23766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_24976" descr=""/>
+        <xdr:cNvPr id="18" name="product_24973" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_24977" descr=""/>
+        <xdr:cNvPr id="19" name="product_24976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_25511" descr=""/>
+        <xdr:cNvPr id="20" name="product_24977" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_25711" descr=""/>
+        <xdr:cNvPr id="21" name="product_25511" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_28461" descr=""/>
+        <xdr:cNvPr id="22" name="product_25711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_28462" descr=""/>
+        <xdr:cNvPr id="23" name="product_28461" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_28463" descr=""/>
+        <xdr:cNvPr id="24" name="product_28462" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_29093" descr=""/>
+        <xdr:cNvPr id="25" name="product_28463" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_29221" descr=""/>
+        <xdr:cNvPr id="26" name="product_29093" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_29225" descr=""/>
+        <xdr:cNvPr id="27" name="product_29221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_29465" descr=""/>
+        <xdr:cNvPr id="28" name="product_29225" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_29680" descr=""/>
+        <xdr:cNvPr id="29" name="product_29465" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_29707" descr=""/>
+        <xdr:cNvPr id="30" name="product_29680" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_29742" descr=""/>
+        <xdr:cNvPr id="31" name="product_29707" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_30320" descr=""/>
+        <xdr:cNvPr id="32" name="product_29742" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_30328" descr=""/>
+        <xdr:cNvPr id="33" name="product_30320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_2994" descr=""/>
+        <xdr:cNvPr id="34" name="product_30328" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_21896" descr=""/>
+        <xdr:cNvPr id="35" name="product_2994" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_21894" descr=""/>
+        <xdr:cNvPr id="36" name="product_21896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_21878" descr=""/>
+        <xdr:cNvPr id="37" name="product_21894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_21899" descr=""/>
+        <xdr:cNvPr id="38" name="product_21878" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_21897" descr=""/>
+        <xdr:cNvPr id="39" name="product_21899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_24095" descr=""/>
+        <xdr:cNvPr id="40" name="product_21897" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_30008" descr=""/>
+        <xdr:cNvPr id="41" name="product_24095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="42" name="product_24169" descr=""/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="product_30008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_26860" descr=""/>
+        <xdr:cNvPr id="43" name="product_24169" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_26950" descr=""/>
+        <xdr:cNvPr id="44" name="product_26860" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_28366" descr=""/>
+        <xdr:cNvPr id="45" name="product_26950" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_29705" descr=""/>
+        <xdr:cNvPr id="46" name="product_28366" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_30089" descr=""/>
+        <xdr:cNvPr id="47" name="product_29705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_31185" descr=""/>
+        <xdr:cNvPr id="48" name="product_30089" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3030" descr=""/>
+        <xdr:cNvPr id="49" name="product_31185" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_3030" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -2629,59 +2671,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/74/17493/images/33981/33981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/91/9124/images/49204/49204.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/79/17975/images/34890/34890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/62/6252/images/45197/45197.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/23/32363/images/70424/70424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/91/9124/images/49204/49204.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/19/31956/images/69488/69488.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/24/32409/images/70501/70501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/24/32412/images/70489/70489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/24/32466/images/70659/70659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/25/32507/images/70726/70726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/81/8111/images/10524/10524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/74/17493/images/33981/33981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/79/17975/images/34890/34890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/70/27057/images/57782/57782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/70/27060/images/57795/57795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/81/28150/images/60929/60929.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/28153/images/60932/60932.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/81/28154/images/60933/60933.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/86/28678/images/61952/61952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/88/28878/images/62497/62497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/12/31229/images/68214/68214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/12/31230/images/68215/68215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/12/31231/images/68217/68217.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/18/31831/images/69250/69250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/19/31957/images/69491/69491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/19/31961/images/69506/69506.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/21/32188/images/70125/70125.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/23/32365/images/70426/70426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/23/32392/images/70473/70473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/24/32425/images/70520/70520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/29/32973/images/71447/71447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/29/32981/images/71445/71445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/62/6252/images/45197/45197.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/54/25408/images/53746/53746.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/54/25406/images/53742/53742.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/53/25390/images/53739/53739.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/54/25411/images/53752/53752.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/54/25409/images/53760/53760.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/73/27375/images/58749/58749.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/26/32666/images/70962/70962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/74/27429/images/69714/69714.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/98/29892/images/65444/65444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/99/29978/images/69717/69717.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/11/31143/images/68311/68311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/23/32390/images/70466/70466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/27/32745/images/71096/71096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/33619/images/72621/72621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/51/5176/images/41749/41749.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/74/17493/images/33981/33981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/91/9124/images/49204/49204.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/79/17975/images/34890/34890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/62/6252/images/45197/45197.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/47/4714/images/40727/40727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/23/32363/images/70424/70424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/91/9124/images/49204/49204.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/19/31956/images/69488/69488.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/24/32409/images/70501/70501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/24/32412/images/70489/70489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/24/32466/images/70659/70659.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/25/32507/images/70726/70726.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/81/8111/images/10524/10524.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/74/17493/images/33981/33981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/79/17975/images/34890/34890.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/70/27057/images/57782/57782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/70/27060/images/57795/57795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/81/28150/images/60929/60929.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/81/28153/images/60932/60932.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/81/28154/images/60933/60933.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/86/28678/images/61952/61952.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/88/28878/images/62497/62497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/12/31229/images/68214/68214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/12/31230/images/68215/68215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/12/31231/images/68217/68217.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/18/31831/images/69250/69250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/19/31957/images/69491/69491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/19/31961/images/69506/69506.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/21/32188/images/70125/70125.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/23/32365/images/70426/70426.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/23/32392/images/70473/70473.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/24/32425/images/70520/70520.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/29/32973/images/71447/71447.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/29/32981/images/71445/71445.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/62/6252/images/45197/45197.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/54/25408/images/53746/53746.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/54/25406/images/53742/53742.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/53/25390/images/53739/53739.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/54/25411/images/53752/53752.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/54/25409/images/53760/53760.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/73/27375/images/58749/58749.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/26/32666/images/70962/70962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/74/27429/images/69714/69714.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/98/29892/images/65444/65444.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/99/29978/images/69717/69717.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/11/31143/images/68311/68311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/23/32390/images/70466/70466.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/27/32745/images/71096/71096.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/36/33619/images/72621/72621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/51/5176/images/41749/41749.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M70"/>
+  <dimension ref="A1:M71"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -2958,1784 +3000,1819 @@
       </c>
       <c r="M18" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="15">
         <v>1</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>48</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I19" s="8" t="s">
+        <v>43</v>
+      </c>
+      <c r="J19" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="J19" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K19" s="12">
-        <v>197.0</v>
+        <v>164.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="15">
         <v>2</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="D20" s="9" t="s">
-        <v>30</v>
+        <v>51</v>
       </c>
       <c r="E20" s="18" t="s">
-        <v>31</v>
+        <v>52</v>
       </c>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I20" s="8" t="s">
-        <v>32</v>
+        <v>53</v>
       </c>
       <c r="J20" s="8" t="s">
-        <v>33</v>
+        <v>54</v>
       </c>
       <c r="K20" s="12">
-        <v>562.0</v>
+        <v>197.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:13" outlineLevel="1">
-[...8 lines deleted...]
-      <c r="A22" s="2" t="s">
+    <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A21" s="15">
+        <v>3</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>31</v>
+      </c>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J21" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="K21" s="12">
+        <v>562.0</v>
+      </c>
+      <c r="L21" s="7"/>
+      <c r="M21" s="12">
+        <f>K21*L21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" outlineLevel="1">
+      <c r="A22" s="14" t="s">
+        <v>55</v>
+      </c>
+      <c r="E22" s="16"/>
+      <c r="K22" s="10"/>
+      <c r="M22" s="10"/>
+    </row>
+    <row r="23" spans="1:13" outlineLevel="2">
+      <c r="A23" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B22" s="3" t="s">
+      <c r="B23" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C22" s="4" t="s">
+      <c r="C23" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D22" s="3" t="s">
+      <c r="D23" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E22" s="17" t="s">
+      <c r="E23" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F22" s="4" t="s">
+      <c r="F23" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G22" s="4" t="s">
+      <c r="G23" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H22" s="5" t="s">
+      <c r="H23" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I22" s="4" t="s">
+      <c r="I23" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J22" s="3" t="s">
+      <c r="J23" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K22" s="13" t="s">
+      <c r="K23" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L22" s="4" t="s">
+      <c r="L23" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M22" s="11" t="s">
+      <c r="M23" s="11" t="s">
         <v>21</v>
-      </c>
-[...32 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>56</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>57</v>
       </c>
       <c r="E24" s="18" t="s">
         <v>58</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I24" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J24" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="J24" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K24" s="12">
-        <v>479.0</v>
+        <v>1252.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
+        <v>60</v>
+      </c>
+      <c r="D25" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="D25" s="9" t="s">
+      <c r="E25" s="18" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I25" s="8" t="s">
+        <v>63</v>
+      </c>
+      <c r="J25" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="J25" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K25" s="12">
-        <v>723.0</v>
+        <v>479.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="D26" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="D26" s="9" t="s">
+      <c r="E26" s="18" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I26" s="8" t="s">
-        <v>38</v>
+        <v>68</v>
       </c>
       <c r="J26" s="8" t="s">
         <v>69</v>
       </c>
       <c r="K26" s="12">
-        <v>778.0</v>
+        <v>723.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>70</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>72</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J27" s="8" t="s">
         <v>73</v>
       </c>
-      <c r="J27" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K27" s="12">
-        <v>343.0</v>
+        <v>778.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="D28" s="9" t="s">
+      <c r="E28" s="18" t="s">
         <v>76</v>
       </c>
-      <c r="E28" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F28" s="8"/>
-      <c r="G28" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I28" s="8" t="s">
-        <v>27</v>
+        <v>77</v>
       </c>
       <c r="J28" s="8" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="K28" s="12">
-        <v>2405.0</v>
+        <v>343.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:13" outlineLevel="1">
-      <c r="A29" s="14" t="s">
+    <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A29" s="15">
+        <v>6</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="8" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="E29" s="16"/>
-[...4 lines deleted...]
-      <c r="A30" s="2" t="s">
+      <c r="E29" s="18" t="s">
+        <v>81</v>
+      </c>
+      <c r="F29" s="8"/>
+      <c r="G29" s="8" t="s">
+        <v>82</v>
+      </c>
+      <c r="H29" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I29" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="J29" s="8" t="s">
+        <v>83</v>
+      </c>
+      <c r="K29" s="12">
+        <v>2405.0</v>
+      </c>
+      <c r="L29" s="7"/>
+      <c r="M29" s="12">
+        <f>K29*L29</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" outlineLevel="1">
+      <c r="A30" s="14" t="s">
+        <v>84</v>
+      </c>
+      <c r="E30" s="16"/>
+      <c r="K30" s="10"/>
+      <c r="M30" s="10"/>
+    </row>
+    <row r="31" spans="1:13" outlineLevel="2">
+      <c r="A31" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B30" s="3" t="s">
+      <c r="B31" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C30" s="4" t="s">
+      <c r="C31" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D30" s="3" t="s">
+      <c r="D31" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E30" s="17" t="s">
+      <c r="E31" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F30" s="4" t="s">
+      <c r="F31" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G30" s="4" t="s">
+      <c r="G31" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H30" s="5" t="s">
+      <c r="H31" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I30" s="4" t="s">
+      <c r="I31" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J30" s="3" t="s">
+      <c r="J31" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K30" s="13" t="s">
+      <c r="K31" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L30" s="4" t="s">
+      <c r="L31" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M30" s="11" t="s">
+      <c r="M31" s="11" t="s">
         <v>21</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="E32" s="18" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="8" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J32" s="8" t="s">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="K32" s="12">
-        <v>462.0</v>
+        <v>1754.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="E33" s="18" t="s">
-        <v>83</v>
+        <v>36</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8" t="s">
-        <v>84</v>
+        <v>37</v>
       </c>
       <c r="H33" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I33" s="8"/>
-      <c r="J33" s="8"/>
+      <c r="I33" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J33" s="8" t="s">
+        <v>39</v>
+      </c>
       <c r="K33" s="12">
-        <v>422.0</v>
+        <v>462.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>86</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>87</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8" t="s">
         <v>88</v>
       </c>
       <c r="H34" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I34" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I34" s="8"/>
       <c r="J34" s="8"/>
       <c r="K34" s="12">
-        <v>205.0</v>
+        <v>422.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D35" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="E35" s="18" t="s">
         <v>91</v>
       </c>
-      <c r="E35" s="18" t="s">
+      <c r="F35" s="8"/>
+      <c r="G35" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="F35" s="8"/>
-      <c r="G35" s="8"/>
       <c r="H35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="J35" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J35" s="8"/>
       <c r="K35" s="12">
-        <v>2493.0</v>
+        <v>205.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="D36" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="E36" s="18" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
-      <c r="H36" s="7">
-        <v>2.0</v>
+      <c r="H36" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I36" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="J36" s="8" t="s">
         <v>98</v>
       </c>
-      <c r="J36" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K36" s="12">
-        <v>507.0</v>
+        <v>2493.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="E37" s="18" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
-      <c r="H37" s="7" t="s">
-        <v>26</v>
+      <c r="H37" s="7">
+        <v>2.0</v>
       </c>
       <c r="I37" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="J37" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="J37" s="8"/>
       <c r="K37" s="12">
-        <v>778.0</v>
+        <v>507.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>105</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>106</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I38" s="8" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="J38" s="8" t="s">
         <v>107</v>
       </c>
+      <c r="J38" s="8"/>
       <c r="K38" s="12">
-        <v>2901.0</v>
+        <v>778.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="15">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>110</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="J39" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="J39" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K39" s="12">
-        <v>2958.0</v>
+        <v>2901.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="15">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D40" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="D40" s="9" t="s">
+      <c r="E40" s="18" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="J40" s="8" t="s">
         <v>116</v>
       </c>
-      <c r="J40" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K40" s="12">
-        <v>601.0</v>
+        <v>2958.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="15">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D41" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="D41" s="9" t="s">
+      <c r="E41" s="18" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="J41" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="J41" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K41" s="12">
-        <v>654.0</v>
+        <v>601.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="15">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D42" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="D42" s="9" t="s">
+      <c r="E42" s="18" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="8" t="s">
+        <v>125</v>
+      </c>
+      <c r="J42" s="8" t="s">
         <v>126</v>
       </c>
-      <c r="J42" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K42" s="12">
-        <v>955.0</v>
+        <v>654.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="15">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
+        <v>127</v>
+      </c>
+      <c r="D43" s="9" t="s">
         <v>128</v>
       </c>
-      <c r="D43" s="9" t="s">
+      <c r="E43" s="18" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>32</v>
+        <v>130</v>
       </c>
       <c r="J43" s="8" t="s">
         <v>131</v>
       </c>
       <c r="K43" s="12">
-        <v>571.0</v>
+        <v>955.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="15">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>132</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>133</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>134</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>126</v>
+        <v>32</v>
       </c>
       <c r="J44" s="8" t="s">
         <v>135</v>
       </c>
       <c r="K44" s="12">
-        <v>833.0</v>
+        <v>571.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>137</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>138</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="J45" s="8" t="s">
         <v>139</v>
       </c>
       <c r="K45" s="12">
-        <v>1475.0</v>
+        <v>833.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>140</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>141</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>142</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="8" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="J46" s="8" t="s">
         <v>143</v>
       </c>
       <c r="K46" s="12">
-        <v>496.0</v>
+        <v>1475.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>144</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>145</v>
       </c>
       <c r="E47" s="18" t="s">
         <v>146</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="J47" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="J47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K47" s="12">
-        <v>308.0</v>
+        <v>496.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D48" s="9" t="s">
         <v>149</v>
       </c>
-      <c r="D48" s="9" t="s">
+      <c r="E48" s="18" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="8" t="s">
-        <v>89</v>
+        <v>151</v>
       </c>
       <c r="J48" s="8" t="s">
         <v>152</v>
       </c>
       <c r="K48" s="12">
-        <v>146.0</v>
+        <v>308.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
         <v>153</v>
       </c>
       <c r="D49" s="9" t="s">
         <v>154</v>
       </c>
       <c r="E49" s="18" t="s">
         <v>155</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="8" t="s">
-        <v>126</v>
+        <v>93</v>
       </c>
       <c r="J49" s="8" t="s">
         <v>156</v>
       </c>
       <c r="K49" s="12">
-        <v>875.0</v>
+        <v>146.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>157</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>158</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>159</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="8" t="s">
-        <v>43</v>
+        <v>130</v>
       </c>
       <c r="J50" s="8" t="s">
         <v>160</v>
       </c>
       <c r="K50" s="12">
-        <v>215.0</v>
+        <v>875.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
         <v>161</v>
       </c>
       <c r="D51" s="9" t="s">
         <v>162</v>
       </c>
       <c r="E51" s="18" t="s">
         <v>163</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="8" t="s">
         <v>43</v>
       </c>
       <c r="J51" s="8" t="s">
         <v>164</v>
       </c>
       <c r="K51" s="12">
         <v>215.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>40</v>
+        <v>165</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>41</v>
+        <v>166</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>42</v>
+        <v>167</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="8" t="s">
         <v>43</v>
       </c>
       <c r="J52" s="8" t="s">
-        <v>44</v>
+        <v>168</v>
       </c>
       <c r="K52" s="12">
-        <v>146.0</v>
+        <v>215.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>165</v>
+        <v>40</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>166</v>
+        <v>41</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>167</v>
+        <v>42</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>168</v>
+        <v>43</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>169</v>
+        <v>44</v>
       </c>
       <c r="K53" s="12">
-        <v>780.0</v>
+        <v>146.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="E54" s="18" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>103</v>
+        <v>172</v>
       </c>
       <c r="J54" s="8" t="s">
         <v>173</v>
       </c>
       <c r="K54" s="12">
-        <v>1157.0</v>
+        <v>780.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
         <v>174</v>
       </c>
       <c r="D55" s="9" t="s">
         <v>175</v>
       </c>
       <c r="E55" s="18" t="s">
         <v>176</v>
       </c>
       <c r="F55" s="8"/>
-      <c r="G55" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G55" s="8"/>
       <c r="H55" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I55" s="8"/>
+      <c r="I55" s="8" t="s">
+        <v>107</v>
+      </c>
       <c r="J55" s="8" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="K55" s="12">
-        <v>1235.0</v>
+        <v>1157.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
+        <v>178</v>
+      </c>
+      <c r="D56" s="9" t="s">
         <v>179</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="E56" s="18" t="s">
         <v>180</v>
       </c>
-      <c r="E56" s="18" t="s">
+      <c r="F56" s="8"/>
+      <c r="G56" s="8" t="s">
         <v>181</v>
       </c>
-      <c r="F56" s="8"/>
-      <c r="G56" s="8"/>
       <c r="H56" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I56" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I56" s="8"/>
       <c r="J56" s="8" t="s">
         <v>182</v>
       </c>
       <c r="K56" s="12">
-        <v>1008.0</v>
+        <v>1235.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A57" s="15">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
         <v>183</v>
       </c>
       <c r="D57" s="9" t="s">
         <v>184</v>
       </c>
       <c r="E57" s="18" t="s">
         <v>185</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I57" s="8" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="J57" s="8" t="s">
         <v>186</v>
       </c>
       <c r="K57" s="12">
-        <v>1073.0</v>
+        <v>1008.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A58" s="15">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
         <v>187</v>
       </c>
       <c r="D58" s="9" t="s">
         <v>188</v>
       </c>
       <c r="E58" s="18" t="s">
         <v>189</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I58" s="8"/>
-      <c r="J58" s="8"/>
+      <c r="I58" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="J58" s="8" t="s">
+        <v>190</v>
+      </c>
       <c r="K58" s="12">
-        <v>1105.0</v>
+        <v>1073.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I59" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I59" s="8"/>
+      <c r="J59" s="8"/>
       <c r="K59" s="12">
-        <v>192.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
-    <row r="60" spans="1:13" outlineLevel="1">
-      <c r="A60" s="14" t="s">
+    <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A60" s="15">
+        <v>29</v>
+      </c>
+      <c r="B60" s="7"/>
+      <c r="C60" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D60" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="E60" s="16"/>
-[...4 lines deleted...]
-      <c r="A61" s="2" t="s">
+      <c r="E60" s="18" t="s">
+        <v>196</v>
+      </c>
+      <c r="F60" s="8"/>
+      <c r="G60" s="8"/>
+      <c r="H60" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I60" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="J60" s="8" t="s">
+        <v>198</v>
+      </c>
+      <c r="K60" s="12">
+        <v>192.0</v>
+      </c>
+      <c r="L60" s="7"/>
+      <c r="M60" s="12">
+        <f>K60*L60</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" outlineLevel="1">
+      <c r="A61" s="14" t="s">
+        <v>199</v>
+      </c>
+      <c r="E61" s="16"/>
+      <c r="K61" s="10"/>
+      <c r="M61" s="10"/>
+    </row>
+    <row r="62" spans="1:13" outlineLevel="2">
+      <c r="A62" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B61" s="3" t="s">
+      <c r="B62" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C61" s="4" t="s">
+      <c r="C62" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D61" s="3" t="s">
+      <c r="D62" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E61" s="17" t="s">
+      <c r="E62" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F61" s="4" t="s">
+      <c r="F62" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G61" s="4" t="s">
+      <c r="G62" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H61" s="5" t="s">
+      <c r="H62" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I61" s="4" t="s">
+      <c r="I62" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J61" s="3" t="s">
+      <c r="J62" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K61" s="13" t="s">
+      <c r="K62" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L61" s="4" t="s">
+      <c r="L62" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M61" s="11" t="s">
+      <c r="M62" s="11" t="s">
         <v>21</v>
-      </c>
-[...34 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>201</v>
+      </c>
+      <c r="E63" s="18" t="s">
         <v>202</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="F63" s="8"/>
+      <c r="G63" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="E63" s="18" t="s">
+      <c r="H63" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="I63" s="8" t="s">
         <v>204</v>
-      </c>
-[...6 lines deleted...]
-        <v>200</v>
       </c>
       <c r="J63" s="8" t="s">
         <v>205</v>
       </c>
       <c r="K63" s="12">
         <v>39.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
         <v>206</v>
       </c>
       <c r="D64" s="9" t="s">
         <v>207</v>
       </c>
       <c r="E64" s="18" t="s">
         <v>208</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
-      <c r="H64" s="7">
-        <v>36.0</v>
+      <c r="H64" s="7" t="s">
+        <v>26</v>
       </c>
       <c r="I64" s="8" t="s">
-        <v>200</v>
+        <v>204</v>
       </c>
       <c r="J64" s="8" t="s">
         <v>209</v>
       </c>
       <c r="K64" s="12">
-        <v>45.0</v>
+        <v>39.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
         <v>210</v>
       </c>
       <c r="D65" s="9" t="s">
         <v>211</v>
       </c>
       <c r="E65" s="18" t="s">
         <v>212</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
-      <c r="H65" s="7" t="s">
-        <v>26</v>
+      <c r="H65" s="7">
+        <v>36.0</v>
       </c>
       <c r="I65" s="8" t="s">
-        <v>38</v>
+        <v>204</v>
       </c>
       <c r="J65" s="8" t="s">
         <v>213</v>
       </c>
       <c r="K65" s="12">
-        <v>288.0</v>
+        <v>45.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
         <v>214</v>
       </c>
       <c r="D66" s="9" t="s">
         <v>215</v>
       </c>
       <c r="E66" s="18" t="s">
         <v>216</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I66" s="8" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="J66" s="8" t="s">
         <v>217</v>
       </c>
       <c r="K66" s="12">
-        <v>316.0</v>
+        <v>288.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
         <v>218</v>
       </c>
       <c r="D67" s="9" t="s">
         <v>219</v>
       </c>
       <c r="E67" s="18" t="s">
         <v>220</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I67" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J67" s="8" t="s">
         <v>221</v>
       </c>
-      <c r="J67" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K67" s="12">
-        <v>781.0</v>
+        <v>316.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="D68" s="9" t="s">
         <v>223</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="E68" s="18" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I68" s="8"/>
+      <c r="I68" s="8" t="s">
+        <v>225</v>
+      </c>
       <c r="J68" s="8" t="s">
         <v>226</v>
       </c>
       <c r="K68" s="12">
-        <v>1463.0</v>
+        <v>781.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>227</v>
       </c>
       <c r="D69" s="9" t="s">
         <v>228</v>
       </c>
       <c r="E69" s="18" t="s">
         <v>229</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I69" s="8" t="s">
+      <c r="I69" s="8"/>
+      <c r="J69" s="8" t="s">
         <v>230</v>
       </c>
-      <c r="J69" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K69" s="12">
-        <v>229.0</v>
+        <v>1463.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
-    <row r="70" spans="1:13">
-      <c r="K70" t="s">
+    <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A70" s="15">
+        <v>8</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D70" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="L70">
-[...4 lines deleted...]
-        <f>SUM(M11:M69)</f>
+      <c r="E70" s="18" t="s">
+        <v>233</v>
+      </c>
+      <c r="F70" s="8"/>
+      <c r="G70" s="8"/>
+      <c r="H70" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>234</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="K70" s="12">
+        <v>229.0</v>
+      </c>
+      <c r="L70" s="7"/>
+      <c r="M70" s="12">
+        <f>K70*L70</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="K71" t="s">
+        <v>236</v>
+      </c>
+      <c r="L71">
+        <f>SUM(L11:L70)</f>
+        <v>0</v>
+      </c>
+      <c r="M71">
+        <f>SUM(M11:M70)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A21:M21"/>
-[...1 lines deleted...]
-    <mergeCell ref="A60:M60"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="A61:M61"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="C23" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_13"/>
-    <hyperlink ref="C31" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C46" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C47" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C48" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C50" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C51" r:id="rId_hyperlink_34"/>
     <hyperlink ref="C52" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_36"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C56" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C57" r:id="rId_hyperlink_40"/>
     <hyperlink ref="C58" r:id="rId_hyperlink_41"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_42"/>
-    <hyperlink ref="C62" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_51"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>