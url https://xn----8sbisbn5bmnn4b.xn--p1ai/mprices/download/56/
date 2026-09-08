--- v2 (2026-07-25)
+++ v3 (2026-09-08)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:58:10</t>
+    <t>Актуальность прайса на: 2026-09-08 15:45:47</t>
   </si>
   <si>
     <t>Игрушки от 0 - 3 лет</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -111,51 +111,51 @@
   <si>
     <t>HE0601</t>
   </si>
   <si>
     <t>Напольный мобиль с погремушками HE0601</t>
   </si>
   <si>
     <t>29 × 9 × 51 см</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6893138201845</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/91/9124/images/49204/49204.750x0.JPG</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>Игрушки для ванной</t>
+    <t>Игровой набор Игрушки для ванной</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>6956978216360</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/79/17975/images/34890/34890.750x0.jpg</t>
   </si>
   <si>
     <t>D113</t>
   </si>
   <si>
     <t>Поремушки муз. D113</t>
   </si>
   <si>
     <t>29 × 8 × 28 см</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6922071134412</t>
   </si>
@@ -3575,51 +3575,51 @@
         <v>2493.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="15">
         <v>6</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>99</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>100</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>101</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I37" s="8" t="s">
         <v>102</v>
       </c>
       <c r="J37" s="8" t="s">
         <v>103</v>
       </c>
       <c r="K37" s="12">
         <v>507.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="15">
         <v>7</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>104</v>
       </c>
       <c r="D38" s="9" t="s">