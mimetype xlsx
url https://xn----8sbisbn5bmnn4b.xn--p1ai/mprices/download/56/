--- v3 (2026-09-08)
+++ v4 (2026-10-24)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="237">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:45:47</t>
+    <t>Актуальность прайса на: 2026-10-24 08:43:48</t>
   </si>
   <si>
     <t>Игрушки от 0 - 3 лет</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>