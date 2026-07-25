--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:31:28</t>
+    <t>Актуальность прайса на: 2026-07-25 05:57:07</t>
   </si>
   <si>
     <t>Настольные игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -6984,51 +6984,51 @@
         <v>275.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
         <v>4</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>238</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>239</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>240</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I78" s="8" t="s">
         <v>76</v>
       </c>
       <c r="J78" s="8" t="s">
         <v>241</v>
       </c>
       <c r="K78" s="12">
         <v>1317.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
         <v>5</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>242</v>
       </c>
       <c r="D79" s="9" t="s">