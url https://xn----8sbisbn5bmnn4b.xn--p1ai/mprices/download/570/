--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="365">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="361">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:57:07</t>
+    <t>Актуальность прайса на: 2026-09-08 15:50:57</t>
   </si>
   <si>
     <t>Настольные игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -532,62 +532,50 @@
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/92/9289/images/12870/12870.750x0.jpg</t>
   </si>
   <si>
     <t>VT1901-37</t>
   </si>
   <si>
     <t>Ассоциации "На прогулке" VT1901-37</t>
   </si>
   <si>
     <t>4820195052884</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/89/8947/images/11470/11470.750x0.jpg</t>
   </si>
   <si>
     <t>02657</t>
   </si>
   <si>
     <t>Набор деревянных фишек "Учим цифры" 02657</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>4606088026572</t>
-  </si>
-[...10 lines deleted...]
-    <t>4606088035017</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/87/8725/images/11865/11865.750x0.jpg</t>
   </si>
   <si>
     <t>00299</t>
   </si>
   <si>
     <t>Выдувка. Кубики "АВС Английский алфавит" 9 эл. + карточки (8 см) 00299</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>4606088002996</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/87/8729/images/11929/11929.750x0.jpg</t>
   </si>
   <si>
     <t>00352</t>
   </si>
   <si>
     <t>Выдувка. Кубики с бортиком "ABC. Английский алфавит" 12 дет. (5,5 см) 00352</t>
   </si>
@@ -1261,51 +1249,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42059.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37626.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778.96x9619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123.96x9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15154.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62673.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12663.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419.96x9631.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419.96x9640.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70407.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778.96x9648.jpeg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123.96x9658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11419.96x9659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12663.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62673.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37626.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62711.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28178.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42059.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15154.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46996.96x9685.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46998.96x9686.JPG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50562.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64865.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66655.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68907.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61273.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50600.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37942.96x96106.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42059.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37626.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778.96x9619.jpeg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835.96x9620.jpeg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123.96x9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15154.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62673.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12663.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34487.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64483.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55270.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37451.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41943.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11929.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18835.96x9644.jpeg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70407.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18778.96x9646.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62832.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62780.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58665.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37368.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62181.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62182.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69003.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55279.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45123.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12663.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62681.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37603.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62666.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37620.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62673.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37626.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72013.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37341.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37310.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62711.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12870.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24007.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24000.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26328.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28178.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42059.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42060.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46671.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15154.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47006.96x9681.JPG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46996.96x9682.JPG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46998.96x9683.JPG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50562.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64865.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64862.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66655.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67564.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68907.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61273.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39161.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23439.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22300.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71449.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72378.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24004.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37849.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50600.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19007.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37942.96x96103.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2176,2307 +2164,2217 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_11735" descr=""/>
+        <xdr:cNvPr id="31" name="product_11559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_11559" descr=""/>
+        <xdr:cNvPr id="32" name="product_11561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_11561" descr=""/>
+        <xdr:cNvPr id="33" name="product_12025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>45</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="product_12025" descr=""/>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="product_11257" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_11257" descr=""/>
+        <xdr:cNvPr id="35" name="product_11256" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>49</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="product_11256" descr=""/>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="product_26386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_26386" descr=""/>
+        <xdr:cNvPr id="37" name="product_30713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_30713" descr=""/>
+        <xdr:cNvPr id="38" name="product_4416" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_4416" descr=""/>
+        <xdr:cNvPr id="39" name="product_11343" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>55</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="40" name="product_11735" descr=""/>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="product_17894" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>56</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="41" name="product_11343" descr=""/>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="product_11579" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_17894" descr=""/>
+        <xdr:cNvPr id="42" name="product_11561" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_11579" descr=""/>
+        <xdr:cNvPr id="43" name="product_11559" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_11561" descr=""/>
+        <xdr:cNvPr id="44" name="product_11570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="45" name="product_11559" descr=""/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="product_29661" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="46" name="product_11570" descr=""/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="product_11591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="47" name="product_29661" descr=""/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="product_11379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="48" name="product_11591" descr=""/>
+      <xdr:row>69</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="product_11317" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>70</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="49" name="product_11379" descr=""/>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="product_11408" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>71</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="50" name="product_11317" descr=""/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="product_11301" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_11408" descr=""/>
+        <xdr:cNvPr id="51" name="product_11881" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_11301" descr=""/>
+        <xdr:cNvPr id="52" name="product_25587" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_11881" descr=""/>
+        <xdr:cNvPr id="53" name="product_25588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_25587" descr=""/>
+        <xdr:cNvPr id="54" name="product_28896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_25588" descr=""/>
+        <xdr:cNvPr id="55" name="product_11910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_28896" descr=""/>
+        <xdr:cNvPr id="56" name="product_11908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_11910" descr=""/>
+        <xdr:cNvPr id="57" name="product_11783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_11908" descr=""/>
+        <xdr:cNvPr id="58" name="product_11887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_11735" descr=""/>
+        <xdr:cNvPr id="59" name="product_11886" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_11783" descr=""/>
+        <xdr:cNvPr id="60" name="product_11368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_11887" descr=""/>
+        <xdr:cNvPr id="61" name="product_11741" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_11886" descr=""/>
+        <xdr:cNvPr id="62" name="product_11739" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_11368" descr=""/>
+        <xdr:cNvPr id="63" name="product_11364" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_11741" descr=""/>
+        <xdr:cNvPr id="64" name="product_11736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_11739" descr=""/>
+        <xdr:cNvPr id="65" name="product_11362" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_11364" descr=""/>
+        <xdr:cNvPr id="66" name="product_30713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_11736" descr=""/>
+        <xdr:cNvPr id="67" name="product_11338" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_11362" descr=""/>
+        <xdr:cNvPr id="68" name="product_11877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_30713" descr=""/>
+        <xdr:cNvPr id="69" name="product_11324" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_11338" descr=""/>
+        <xdr:cNvPr id="70" name="product_11810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_11877" descr=""/>
+        <xdr:cNvPr id="71" name="product_11762" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_11324" descr=""/>
+        <xdr:cNvPr id="72" name="product_11696" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_11810" descr=""/>
+        <xdr:cNvPr id="73" name="product_11409" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_11762" descr=""/>
+        <xdr:cNvPr id="74" name="product_11692" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_11696" descr=""/>
+        <xdr:cNvPr id="75" name="product_11883" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_11409" descr=""/>
+        <xdr:cNvPr id="76" name="product_11918" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_11692" descr=""/>
+        <xdr:cNvPr id="77" name="product_17967" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_11883" descr=""/>
+        <xdr:cNvPr id="78" name="product_17966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_11918" descr=""/>
+        <xdr:cNvPr id="79" name="product_15368" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_17967" descr=""/>
+        <xdr:cNvPr id="80" name="product_11979" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_17966" descr=""/>
+        <xdr:cNvPr id="81" name="product_20165" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_15368" descr=""/>
+        <xdr:cNvPr id="82" name="product_20161" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_11979" descr=""/>
+        <xdr:cNvPr id="83" name="product_20162" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_20165" descr=""/>
+        <xdr:cNvPr id="84" name="product_21154" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>108</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="85" name="product_20161" descr=""/>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="85" name="product_26556" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>109</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="86" name="product_20162" descr=""/>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="86" name="product_26560" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>110</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="87" name="product_21154" descr=""/>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="87" name="product_27640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_26556" descr=""/>
+        <xdr:cNvPr id="88" name="product_28099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_26560" descr=""/>
+        <xdr:cNvPr id="89" name="product_28880" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_27640" descr=""/>
+        <xdr:cNvPr id="90" name="product_11932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_28099" descr=""/>
+        <xdr:cNvPr id="91" name="product_12011" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_28880" descr=""/>
+        <xdr:cNvPr id="92" name="product_11937" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_11932" descr=""/>
+        <xdr:cNvPr id="93" name="product_12028" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_12011" descr=""/>
+        <xdr:cNvPr id="94" name="product_12025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>120</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="95" name="product_11937" descr=""/>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="95" name="product_29755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="96" name="product_12028" descr=""/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="96" name="product_30319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="97" name="product_12025" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="product_30960" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_29755" descr=""/>
+        <xdr:cNvPr id="98" name="product_11191" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_30319" descr=""/>
+        <xdr:cNvPr id="99" name="product_11200" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_30960" descr=""/>
+        <xdr:cNvPr id="100" name="product_11428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>128</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="101" name="product_11191" descr=""/>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_12059" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>129</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="102" name="product_11200" descr=""/>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_12058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="103" name="product_11428" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_12057" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
-        <a:stretch>
-[...88 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4735,59 +4633,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/56/15633/images/29598/29598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/75/17597/images/34487/34487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/75/17598/images/34439/34439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/18/21890/images/42059/42059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/51/25157/images/52606/52606.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/91/19141/images/37451/37451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/18/21889/images/42060/42060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/42/14259/images/46671/46671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/91/19199/images/37603/37603.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/93/19392/images/37849/37849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/19194/images/37620/37620.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/91/19192/images/37626/37626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/91/19135/images/37341/37341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/90/19086/images/37310/37310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/43/14332/images/26328/26328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/36/13674/images/24007/24007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/36/13671/images/24000/24000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/36/13667/images/24004/24004.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/11712/images/18778/18778.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/16/11681/images/18835/18835.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/11/11167/images/55279/55279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/11/11165/images/45123/45123.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/06/10640/images/15154/15154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/10471/images/62673/62673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/97/9708/images/39161/39161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/19028/images/37368/37368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/95/9524/images/12548/12548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/93/9328/images/12663/12663.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/92/9289/images/12870/12870.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/89/8947/images/11470/11470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/89/8985/images/11419/11419.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/87/8725/images/11865/11865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/87/8729/images/11929/11929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/23/2320/images/2866/2866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/75/17598/images/34439/34439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/75/17597/images/34487/34487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/94/29454/images/64483/64483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/32/33288/images/72013/72013.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/11/11164/images/55270/55270.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/89/8985/images/11419/11419.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/91/19141/images/37451/37451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/18/21817/images/41943/41943.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/89/8947/images/11470/11470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/87/8729/images/11929/11929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/87/8725/images/11865/11865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/16/11681/images/18835/18835.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/23/32346/images/70407/70407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/11712/images/18778/18778.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/92/19209/images/62832/62832.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/93/9396/images/62780/62780.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/56/15632/images/58665/58665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/19028/images/37368/37368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/91/19196/images/62826/62826.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/87/28754/images/62181/62181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/87/28755/images/62182/62182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/16/31646/images/69003/69003.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/11/11167/images/55279/55279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/11/11165/images/45123/45123.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/89/8985/images/11419/11419.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/93/9328/images/12663/12663.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/10/11057/images/62694/62694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/10/11056/images/62681/62681.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/91/19199/images/37603/37603.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/04/10476/images/62722/62722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/04/10474/images/62666/62666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/19194/images/37620/37620.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/10471/images/62673/62673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/91/19192/images/37626/37626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/32/33288/images/72013/72013.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/91/19135/images/37341/37341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/95/9524/images/12548/12548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/90/19086/images/37310/37310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/93/9353/images/62711/62711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/92/9289/images/12870/12870.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/36/13674/images/24007/24007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/56/15633/images/29598/29598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/36/13671/images/24000/24000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/43/14332/images/26328/26328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/46/14680/images/28178/28178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/18/21890/images/42059/42059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/18/21889/images/42060/42060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/42/14259/images/46671/46671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/06/10640/images/15154/15154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/38/23884/images/47006/47006.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/23880/images/46996/46996.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/38/23881/images/46998/46998.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/47/24759/images/50562/50562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/96/29618/images/64865/64865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/96/29622/images/64862/64862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/05/30561/images/66655/66655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/09/30929/images/67564/67564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/16/31630/images/68907/68907.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/02/10248/images/61273/61273.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/97/9708/images/39161/39161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/37/3737/images/23439/23439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/28/2823/images/22300/22300.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/23/2320/images/2866/2866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/24/32434/images/70564/70564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/29/32972/images/71449/71449.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/34/33444/images/72378/72378.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/7078/images/9075/9075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/36/13667/images/24004/24004.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/93/19392/images/37849/37849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/52/5246/images/50600/50600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/52/5233/images/19007/19007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/52/5232/images/37942/37942.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/56/15633/images/29598/29598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/75/17597/images/34487/34487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/75/17598/images/34439/34439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/18/21890/images/42059/42059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/51/25157/images/52606/52606.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/91/19141/images/37451/37451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/18/21889/images/42060/42060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/42/14259/images/46671/46671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/91/19199/images/37603/37603.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/93/19392/images/37849/37849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/19194/images/37620/37620.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/91/19192/images/37626/37626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/91/19135/images/37341/37341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/90/19086/images/37310/37310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/43/14332/images/26328/26328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/36/13674/images/24007/24007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/36/13671/images/24000/24000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/36/13667/images/24004/24004.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/11712/images/18778/18778.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/16/11681/images/18835/18835.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/11/11167/images/55279/55279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/11/11165/images/45123/45123.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/06/10640/images/15154/15154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/10471/images/62673/62673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/97/9708/images/39161/39161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/19028/images/37368/37368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/95/9524/images/12548/12548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/93/9328/images/12663/12663.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/92/9289/images/12870/12870.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/89/8947/images/11470/11470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/87/8725/images/11865/11865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/87/8729/images/11929/11929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/23/2320/images/2866/2866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/75/17598/images/34439/34439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/75/17597/images/34487/34487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/94/29454/images/64483/64483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/32/33288/images/72013/72013.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/11/11164/images/55270/55270.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/91/19141/images/37451/37451.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/18/21817/images/41943/41943.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/89/8947/images/11470/11470.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/87/8729/images/11929/11929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/87/8725/images/11865/11865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/16/11681/images/18835/18835.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/23/32346/images/70407/70407.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/11712/images/18778/18778.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/92/19209/images/62832/62832.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/93/9396/images/62780/62780.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/56/15632/images/58665/58665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/90/19028/images/37368/37368.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/91/19196/images/62826/62826.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/87/28754/images/62181/62181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/87/28755/images/62182/62182.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/16/31646/images/69003/69003.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/11/11167/images/55279/55279.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/11/11165/images/45123/45123.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/93/9328/images/12663/12663.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/10/11057/images/62694/62694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/10/11056/images/62681/62681.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/91/19199/images/37603/37603.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/04/10476/images/62722/62722.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/04/10474/images/62666/62666.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/19194/images/37620/37620.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/04/10471/images/62673/62673.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/91/19192/images/37626/37626.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/32/33288/images/72013/72013.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/91/19135/images/37341/37341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/95/9524/images/12548/12548.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/90/19086/images/37310/37310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/93/9353/images/62711/62711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/92/9289/images/12870/12870.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/36/13674/images/24007/24007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/56/15633/images/29598/29598.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/36/13671/images/24000/24000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/43/14332/images/26328/26328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/46/14680/images/28178/28178.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/18/21890/images/42059/42059.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/18/21889/images/42060/42060.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/42/14259/images/46671/46671.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/06/10640/images/15154/15154.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/38/23884/images/47006/47006.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/38/23880/images/46996/46996.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/38/23881/images/46998/46998.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/47/24759/images/50562/50562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/96/29618/images/64865/64865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/96/29622/images/64862/64862.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/05/30561/images/66655/66655.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/09/30929/images/67564/67564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/16/31630/images/68907/68907.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/02/10248/images/61273/61273.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/97/9708/images/39161/39161.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/37/3737/images/23439/23439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/28/2823/images/22300/22300.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/23/2320/images/2866/2866.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/24/32434/images/70564/70564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/29/32972/images/71449/71449.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/34/33444/images/72378/72378.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/70/7078/images/9075/9075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/36/13667/images/24004/24004.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/93/19392/images/37849/37849.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/52/5246/images/50600/50600.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/52/5233/images/19007/19007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/52/5232/images/37942/37942.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M137"/>
+  <dimension ref="A1:M134"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -5904,3217 +5802,3112 @@
         <v>64.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="15">
         <v>31</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>172</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>173</v>
       </c>
       <c r="E43" s="18" t="s">
         <v>174</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="I43" s="8" t="s">
-        <v>156</v>
+        <v>175</v>
       </c>
       <c r="J43" s="8" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="K43" s="12">
-        <v>123.0</v>
+        <v>329.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="15">
         <v>32</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E44" s="18" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7">
         <v>6.0</v>
       </c>
       <c r="I44" s="8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="J44" s="8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="K44" s="12">
-        <v>329.0</v>
+        <v>261.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="15">
         <v>33</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
-      <c r="H45" s="7">
-        <v>6.0</v>
+      <c r="H45" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="K45" s="12">
-        <v>261.0</v>
+        <v>422.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
-    <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-      <c r="A46" s="15">
+    <row r="46" spans="1:13" outlineLevel="1">
+      <c r="A46" s="14" t="s">
+        <v>187</v>
+      </c>
+      <c r="E46" s="16"/>
+      <c r="K46" s="10"/>
+      <c r="M46" s="10"/>
+    </row>
+    <row r="47" spans="1:13" outlineLevel="2">
+      <c r="A47" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B47" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D47" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E47" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F47" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G47" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H47" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I47" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J47" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L47" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M47" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A48" s="15">
+        <v>1</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D48" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B46" s="7"/>
-[...75 lines deleted...]
-        <v>21</v>
+      <c r="E48" s="18" t="s">
+        <v>35</v>
+      </c>
+      <c r="F48" s="8"/>
+      <c r="G48" s="8"/>
+      <c r="H48" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I48" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="J48" s="8" t="s">
+        <v>36</v>
+      </c>
+      <c r="K48" s="12">
+        <v>822.0</v>
+      </c>
+      <c r="L48" s="7"/>
+      <c r="M48" s="12">
+        <f>K48*L48</f>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="F49" s="8"/>
-      <c r="G49" s="8"/>
+      <c r="G49" s="8" t="s">
+        <v>30</v>
+      </c>
       <c r="H49" s="7">
         <v>1.0</v>
       </c>
       <c r="I49" s="8" t="s">
         <v>31</v>
       </c>
       <c r="J49" s="8" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="K49" s="12">
-        <v>822.0</v>
+        <v>768.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
-    <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...36 lines deleted...]
-      <c r="A51" s="14" t="s">
+    <row r="50" spans="1:13" outlineLevel="1">
+      <c r="A50" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="E50" s="16"/>
+      <c r="K50" s="10"/>
+      <c r="M50" s="10"/>
+    </row>
+    <row r="51" spans="1:13" outlineLevel="2">
+      <c r="A51" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E51" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H51" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I51" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J51" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L51" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M51" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A52" s="15">
+        <v>1</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="8" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="E52" s="18" t="s">
+        <v>191</v>
+      </c>
+      <c r="F52" s="8"/>
+      <c r="G52" s="8"/>
+      <c r="H52" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I52" s="8" t="s">
         <v>192</v>
       </c>
-      <c r="E51" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="J52" s="8" t="s">
+        <v>193</v>
+      </c>
+      <c r="K52" s="12">
+        <v>125.0</v>
+      </c>
+      <c r="L52" s="7"/>
+      <c r="M52" s="12">
+        <f>K52*L52</f>
+        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="K53" s="12">
-        <v>125.0</v>
+        <v>238.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
-      <c r="H54" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H54" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I54" s="8"/>
       <c r="J54" s="8" t="s">
         <v>202</v>
       </c>
       <c r="K54" s="12">
-        <v>238.0</v>
+        <v>601.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>203</v>
+        <v>50</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>204</v>
+        <v>51</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>205</v>
+        <v>52</v>
       </c>
       <c r="F55" s="8"/>
-      <c r="G55" s="8"/>
+      <c r="G55" s="8" t="s">
+        <v>53</v>
+      </c>
       <c r="H55" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I55" s="8"/>
+        <v>1.0</v>
+      </c>
+      <c r="I55" s="8" t="s">
+        <v>54</v>
+      </c>
       <c r="J55" s="8" t="s">
-        <v>206</v>
+        <v>55</v>
       </c>
       <c r="K55" s="12">
-        <v>601.0</v>
+        <v>235.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...70 lines deleted...]
-      <c r="A58" s="14" t="s">
+    <row r="56" spans="1:13" outlineLevel="1">
+      <c r="A56" s="14" t="s">
+        <v>203</v>
+      </c>
+      <c r="E56" s="16"/>
+      <c r="K56" s="10"/>
+      <c r="M56" s="10"/>
+    </row>
+    <row r="57" spans="1:13" outlineLevel="2">
+      <c r="A57" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B57" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C57" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D57" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E57" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F57" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G57" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H57" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I57" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J57" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L57" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M57" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A58" s="15">
+        <v>1</v>
+      </c>
+      <c r="B58" s="7"/>
+      <c r="C58" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E58" s="18" t="s">
+        <v>206</v>
+      </c>
+      <c r="F58" s="8"/>
+      <c r="G58" s="8" t="s">
         <v>207</v>
       </c>
-      <c r="E58" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="H58" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I58" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="J58" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="K58" s="12">
+        <v>372.0</v>
+      </c>
+      <c r="L58" s="7"/>
+      <c r="M58" s="12">
+        <f>K58*L58</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A59" s="15">
+        <v>2</v>
+      </c>
+      <c r="B59" s="7"/>
+      <c r="C59" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="E59" s="18" t="s">
+        <v>169</v>
+      </c>
+      <c r="F59" s="8"/>
+      <c r="G59" s="8"/>
+      <c r="H59" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I59" s="8" t="s">
+        <v>170</v>
+      </c>
+      <c r="J59" s="8" t="s">
+        <v>171</v>
+      </c>
+      <c r="K59" s="12">
+        <v>64.0</v>
+      </c>
+      <c r="L59" s="7"/>
+      <c r="M59" s="12">
+        <f>K59*L59</f>
+        <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>208</v>
+        <v>177</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>209</v>
+        <v>178</v>
       </c>
       <c r="E60" s="18" t="s">
-        <v>210</v>
+        <v>179</v>
       </c>
       <c r="F60" s="8"/>
-      <c r="G60" s="8" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G60" s="8"/>
+      <c r="H60" s="7">
+        <v>6.0</v>
       </c>
       <c r="I60" s="8" t="s">
-        <v>48</v>
+        <v>180</v>
       </c>
       <c r="J60" s="8" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
       <c r="K60" s="12">
-        <v>372.0</v>
+        <v>261.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>167</v>
+        <v>172</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="7">
-        <v>4.0</v>
+        <v>6.0</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="J61" s="8" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="K61" s="12">
-        <v>64.0</v>
+        <v>329.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>181</v>
+        <v>122</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>182</v>
+        <v>123</v>
       </c>
       <c r="E62" s="18" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="7">
-        <v>6.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>7.0</v>
+      </c>
+      <c r="I62" s="8"/>
       <c r="J62" s="8" t="s">
-        <v>185</v>
+        <v>125</v>
       </c>
       <c r="K62" s="12">
-        <v>261.0</v>
+        <v>169.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
-    <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...49 lines deleted...]
-      <c r="H64" s="7">
+    <row r="63" spans="1:13" outlineLevel="1">
+      <c r="A63" s="14" t="s">
+        <v>209</v>
+      </c>
+      <c r="E63" s="16"/>
+      <c r="K63" s="10"/>
+      <c r="M63" s="10"/>
+    </row>
+    <row r="64" spans="1:13" outlineLevel="2">
+      <c r="A64" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C64" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D64" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E64" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F64" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G64" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H64" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I64" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L64" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M64" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A65" s="15">
+        <v>1</v>
+      </c>
+      <c r="B65" s="7"/>
+      <c r="C65" s="8" t="s">
+        <v>210</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>211</v>
+      </c>
+      <c r="E65" s="18" t="s">
+        <v>212</v>
+      </c>
+      <c r="F65" s="8"/>
+      <c r="G65" s="8"/>
+      <c r="H65" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>42</v>
+      </c>
+      <c r="J65" s="8" t="s">
+        <v>213</v>
+      </c>
+      <c r="K65" s="12">
+        <v>228.0</v>
+      </c>
+      <c r="L65" s="7"/>
+      <c r="M65" s="12">
+        <f>K65*L65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A66" s="15">
+        <v>2</v>
+      </c>
+      <c r="B66" s="7"/>
+      <c r="C66" s="8" t="s">
+        <v>118</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>119</v>
+      </c>
+      <c r="E66" s="18" t="s">
+        <v>120</v>
+      </c>
+      <c r="F66" s="8"/>
+      <c r="G66" s="8"/>
+      <c r="H66" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I66" s="8"/>
+      <c r="J66" s="8" t="s">
+        <v>121</v>
+      </c>
+      <c r="K66" s="12">
+        <v>228.0</v>
+      </c>
+      <c r="L66" s="7"/>
+      <c r="M66" s="12">
+        <f>K66*L66</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" outlineLevel="1">
+      <c r="A67" s="14" t="s">
+        <v>214</v>
+      </c>
+      <c r="E67" s="16"/>
+      <c r="K67" s="10"/>
+      <c r="M67" s="10"/>
+    </row>
+    <row r="68" spans="1:13" outlineLevel="2">
+      <c r="A68" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C68" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E68" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F68" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G68" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H68" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J68" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L68" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M68" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A69" s="15">
+        <v>1</v>
+      </c>
+      <c r="B69" s="7"/>
+      <c r="C69" s="8" t="s">
+        <v>215</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>216</v>
+      </c>
+      <c r="E69" s="18" t="s">
+        <v>217</v>
+      </c>
+      <c r="F69" s="8"/>
+      <c r="G69" s="8" t="s">
+        <v>218</v>
+      </c>
+      <c r="H69" s="7">
+        <v>4.0</v>
+      </c>
+      <c r="I69" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="J69" s="8" t="s">
+        <v>220</v>
+      </c>
+      <c r="K69" s="12">
+        <v>264.0</v>
+      </c>
+      <c r="L69" s="7"/>
+      <c r="M69" s="12">
+        <f>K69*L69</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A70" s="15">
+        <v>2</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="8" t="s">
+        <v>221</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="E70" s="18" t="s">
+        <v>223</v>
+      </c>
+      <c r="F70" s="8"/>
+      <c r="G70" s="8"/>
+      <c r="H70" s="7">
         <v>7.0</v>
       </c>
-      <c r="I64" s="8"/>
-[...21 lines deleted...]
-      <c r="A66" s="2" t="s">
+      <c r="I70" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="J70" s="8" t="s">
+        <v>224</v>
+      </c>
+      <c r="K70" s="12">
+        <v>209.0</v>
+      </c>
+      <c r="L70" s="7"/>
+      <c r="M70" s="12">
+        <f>K70*L70</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" outlineLevel="1">
+      <c r="A71" s="14" t="s">
+        <v>225</v>
+      </c>
+      <c r="E71" s="16"/>
+      <c r="K71" s="10"/>
+      <c r="M71" s="10"/>
+    </row>
+    <row r="72" spans="1:13" outlineLevel="2">
+      <c r="A72" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B66" s="3" t="s">
+      <c r="B72" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="C66" s="4" t="s">
+      <c r="C72" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D66" s="3" t="s">
+      <c r="D72" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="E66" s="17" t="s">
+      <c r="E72" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="F66" s="4" t="s">
+      <c r="F72" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="G66" s="4" t="s">
+      <c r="G72" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="H66" s="5" t="s">
+      <c r="H72" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="I66" s="4" t="s">
+      <c r="I72" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J66" s="3" t="s">
+      <c r="J72" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K66" s="13" t="s">
+      <c r="K72" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L66" s="4" t="s">
+      <c r="L72" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M66" s="11" t="s">
+      <c r="M72" s="11" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A67" s="15">
+    <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A73" s="15">
         <v>1</v>
       </c>
-      <c r="B67" s="7"/>
-[...30 lines deleted...]
-      <c r="A68" s="15">
+      <c r="B73" s="7"/>
+      <c r="C73" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E73" s="18" t="s">
+        <v>228</v>
+      </c>
+      <c r="F73" s="8"/>
+      <c r="G73" s="8"/>
+      <c r="H73" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="J73" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="K73" s="12">
+        <v>167.0</v>
+      </c>
+      <c r="L73" s="7"/>
+      <c r="M73" s="12">
+        <f>K73*L73</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A74" s="15">
         <v>2</v>
       </c>
-      <c r="B68" s="7"/>
-[...192 lines deleted...]
-        <v>21</v>
+      <c r="B74" s="7"/>
+      <c r="C74" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>149</v>
+      </c>
+      <c r="E74" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="F74" s="8"/>
+      <c r="G74" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="H74" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I74" s="8"/>
+      <c r="J74" s="8" t="s">
+        <v>152</v>
+      </c>
+      <c r="K74" s="12">
+        <v>258.0</v>
+      </c>
+      <c r="L74" s="7"/>
+      <c r="M74" s="12">
+        <f>K74*L74</f>
+        <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>230</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>231</v>
       </c>
       <c r="E75" s="18" t="s">
         <v>232</v>
       </c>
       <c r="F75" s="8"/>
-      <c r="G75" s="8"/>
+      <c r="G75" s="8" t="s">
+        <v>69</v>
+      </c>
       <c r="H75" s="7">
         <v>2.0</v>
       </c>
       <c r="I75" s="8" t="s">
-        <v>25</v>
+        <v>70</v>
       </c>
       <c r="J75" s="8" t="s">
         <v>233</v>
       </c>
       <c r="K75" s="12">
-        <v>167.0</v>
+        <v>275.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>148</v>
+        <v>234</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>149</v>
+        <v>235</v>
       </c>
       <c r="E76" s="18" t="s">
-        <v>150</v>
+        <v>236</v>
       </c>
       <c r="F76" s="8"/>
-      <c r="G76" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G76" s="8"/>
       <c r="H76" s="7">
         <v>1.0</v>
       </c>
-      <c r="I76" s="8"/>
+      <c r="I76" s="8" t="s">
+        <v>76</v>
+      </c>
       <c r="J76" s="8" t="s">
-        <v>152</v>
+        <v>237</v>
       </c>
       <c r="K76" s="12">
-        <v>258.0</v>
+        <v>1317.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="E77" s="18" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="F77" s="8"/>
-      <c r="G77" s="8" t="s">
-[...3 lines deleted...]
-        <v>2.0</v>
+      <c r="G77" s="8"/>
+      <c r="H77" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I77" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="J77" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J77" s="8"/>
       <c r="K77" s="12">
-        <v>275.0</v>
+        <v>922.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="E78" s="18" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
-      <c r="H78" s="7">
-        <v>1.0</v>
+      <c r="H78" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I78" s="8" t="s">
-        <v>76</v>
+        <v>48</v>
       </c>
       <c r="J78" s="8" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
       <c r="K78" s="12">
-        <v>1317.0</v>
+        <v>571.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>242</v>
+        <v>126</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>243</v>
+        <v>127</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>244</v>
+        <v>128</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8"/>
-      <c r="H79" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J79" s="8"/>
+      <c r="H79" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I79" s="8"/>
+      <c r="J79" s="8" t="s">
+        <v>129</v>
+      </c>
       <c r="K79" s="12">
-        <v>922.0</v>
+        <v>570.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>245</v>
+        <v>130</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>246</v>
+        <v>131</v>
       </c>
       <c r="E80" s="18" t="s">
-        <v>247</v>
+        <v>132</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8"/>
-      <c r="H80" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H80" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I80" s="8"/>
       <c r="J80" s="8" t="s">
-        <v>248</v>
+        <v>133</v>
       </c>
       <c r="K80" s="12">
-        <v>571.0</v>
+        <v>1011.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>126</v>
+        <v>158</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>127</v>
+        <v>159</v>
       </c>
       <c r="E81" s="18" t="s">
-        <v>128</v>
+        <v>160</v>
       </c>
       <c r="F81" s="8"/>
       <c r="G81" s="8"/>
       <c r="H81" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I81" s="8"/>
+        <v>4.0</v>
+      </c>
+      <c r="I81" s="8" t="s">
+        <v>161</v>
+      </c>
       <c r="J81" s="8" t="s">
-        <v>129</v>
+        <v>162</v>
       </c>
       <c r="K81" s="12">
-        <v>570.0</v>
+        <v>279.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A82" s="15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>130</v>
+        <v>245</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>131</v>
+        <v>246</v>
       </c>
       <c r="E82" s="18" t="s">
-        <v>132</v>
+        <v>247</v>
       </c>
       <c r="F82" s="8"/>
       <c r="G82" s="8"/>
       <c r="H82" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I82" s="8"/>
       <c r="J82" s="8" t="s">
-        <v>133</v>
+        <v>248</v>
       </c>
       <c r="K82" s="12">
-        <v>1011.0</v>
+        <v>299.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A83" s="15">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>172</v>
+        <v>249</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>173</v>
+        <v>250</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>174</v>
+        <v>251</v>
       </c>
       <c r="F83" s="8"/>
       <c r="G83" s="8"/>
       <c r="H83" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>5.0</v>
+      </c>
+      <c r="I83" s="8"/>
       <c r="J83" s="8" t="s">
-        <v>175</v>
+        <v>252</v>
       </c>
       <c r="K83" s="12">
-        <v>123.0</v>
+        <v>299.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>158</v>
+        <v>66</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>159</v>
+        <v>67</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>160</v>
+        <v>68</v>
       </c>
       <c r="F84" s="8"/>
-      <c r="G84" s="8"/>
+      <c r="G84" s="8" t="s">
+        <v>69</v>
+      </c>
       <c r="H84" s="7">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="I84" s="8" t="s">
-        <v>161</v>
+        <v>70</v>
       </c>
       <c r="J84" s="8" t="s">
-        <v>162</v>
+        <v>71</v>
       </c>
       <c r="K84" s="12">
-        <v>279.0</v>
+        <v>275.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="7">
         <v>1.0</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>252</v>
+        <v>256</v>
       </c>
       <c r="K85" s="12">
-        <v>299.0</v>
+        <v>499.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7">
-        <v>5.0</v>
-[...1 lines deleted...]
-      <c r="I86" s="8"/>
+        <v>4.0</v>
+      </c>
+      <c r="I86" s="8" t="s">
+        <v>175</v>
+      </c>
       <c r="J86" s="8" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="K86" s="12">
-        <v>299.0</v>
+        <v>489.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="H87" s="7">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="I87" s="8" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="J87" s="8" t="s">
-        <v>71</v>
+        <v>82</v>
       </c>
       <c r="K87" s="12">
-        <v>275.0</v>
+        <v>321.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>257</v>
+        <v>139</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>258</v>
+        <v>140</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>259</v>
+        <v>141</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="7">
-        <v>1.0</v>
-[...1 lines deleted...]
-      <c r="I88" s="8"/>
+        <v>2.0</v>
+      </c>
+      <c r="I88" s="8" t="s">
+        <v>142</v>
+      </c>
       <c r="J88" s="8" t="s">
-        <v>260</v>
+        <v>143</v>
       </c>
       <c r="K88" s="12">
-        <v>499.0</v>
+        <v>353.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>261</v>
+        <v>83</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>262</v>
+        <v>84</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>263</v>
+        <v>85</v>
       </c>
       <c r="F89" s="8"/>
-      <c r="G89" s="8"/>
+      <c r="G89" s="8" t="s">
+        <v>86</v>
+      </c>
       <c r="H89" s="7">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
       <c r="I89" s="8" t="s">
-        <v>179</v>
+        <v>87</v>
       </c>
       <c r="J89" s="8" t="s">
-        <v>264</v>
+        <v>88</v>
       </c>
       <c r="K89" s="12">
-        <v>489.0</v>
+        <v>207.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>78</v>
+        <v>194</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>79</v>
+        <v>195</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>80</v>
+        <v>196</v>
       </c>
       <c r="F90" s="8"/>
-      <c r="G90" s="8" t="s">
-[...3 lines deleted...]
-        <v>2.0</v>
+      <c r="G90" s="8"/>
+      <c r="H90" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I90" s="8" t="s">
-        <v>76</v>
+        <v>197</v>
       </c>
       <c r="J90" s="8" t="s">
-        <v>82</v>
+        <v>198</v>
       </c>
       <c r="K90" s="12">
-        <v>321.0</v>
+        <v>238.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>139</v>
+        <v>89</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>140</v>
+        <v>90</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>141</v>
+        <v>91</v>
       </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="8"/>
+      <c r="G91" s="8" t="s">
+        <v>92</v>
+      </c>
       <c r="H91" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I91" s="8" t="s">
-        <v>142</v>
+        <v>93</v>
       </c>
       <c r="J91" s="8" t="s">
-        <v>143</v>
+        <v>94</v>
       </c>
       <c r="K91" s="12">
-        <v>353.0</v>
+        <v>361.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>83</v>
+        <v>153</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>84</v>
+        <v>154</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>85</v>
+        <v>155</v>
       </c>
       <c r="F92" s="8"/>
-      <c r="G92" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G92" s="8"/>
       <c r="H92" s="7">
         <v>2.0</v>
       </c>
       <c r="I92" s="8" t="s">
-        <v>87</v>
+        <v>156</v>
       </c>
       <c r="J92" s="8" t="s">
-        <v>88</v>
+        <v>157</v>
       </c>
       <c r="K92" s="12">
-        <v>207.0</v>
+        <v>120.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>198</v>
+        <v>95</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>199</v>
+        <v>96</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>200</v>
+        <v>97</v>
       </c>
       <c r="F93" s="8"/>
-      <c r="G93" s="8"/>
-[...1 lines deleted...]
-        <v>41</v>
+      <c r="G93" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="H93" s="7">
+        <v>4.0</v>
       </c>
       <c r="I93" s="8" t="s">
-        <v>201</v>
+        <v>99</v>
       </c>
       <c r="J93" s="8" t="s">
-        <v>202</v>
+        <v>100</v>
       </c>
       <c r="K93" s="12">
-        <v>238.0</v>
+        <v>448.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>89</v>
+        <v>261</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>90</v>
+        <v>262</v>
       </c>
       <c r="E94" s="18" t="s">
-        <v>91</v>
+        <v>263</v>
       </c>
       <c r="F94" s="8"/>
-      <c r="G94" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G94" s="8"/>
       <c r="H94" s="7">
-        <v>1.0</v>
+        <v>6.0</v>
       </c>
       <c r="I94" s="8" t="s">
-        <v>93</v>
+        <v>76</v>
       </c>
       <c r="J94" s="8" t="s">
-        <v>94</v>
+        <v>264</v>
       </c>
       <c r="K94" s="12">
-        <v>361.0</v>
+        <v>199.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A95" s="15">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>153</v>
+        <v>163</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>154</v>
+        <v>164</v>
       </c>
       <c r="E95" s="18" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="F95" s="8"/>
       <c r="G95" s="8"/>
       <c r="H95" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I95" s="8" t="s">
         <v>156</v>
       </c>
       <c r="J95" s="8" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
       <c r="K95" s="12">
         <v>120.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A96" s="15">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>95</v>
+        <v>105</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>96</v>
+        <v>106</v>
       </c>
       <c r="E96" s="18" t="s">
-        <v>97</v>
+        <v>107</v>
       </c>
       <c r="F96" s="8"/>
-      <c r="G96" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G96" s="8"/>
       <c r="H96" s="7">
-        <v>4.0</v>
+        <v>1.0</v>
       </c>
       <c r="I96" s="8" t="s">
-        <v>99</v>
+        <v>108</v>
       </c>
       <c r="J96" s="8" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="K96" s="12">
-        <v>448.0</v>
+        <v>254.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>265</v>
+        <v>22</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>266</v>
+        <v>23</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>267</v>
+        <v>24</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="7">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="I97" s="8" t="s">
-        <v>76</v>
+        <v>25</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>268</v>
+        <v>26</v>
       </c>
       <c r="K97" s="12">
-        <v>199.0</v>
+        <v>212.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>163</v>
+        <v>110</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>164</v>
+        <v>111</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>165</v>
+        <v>112</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="7">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="I98" s="8" t="s">
-        <v>156</v>
+        <v>31</v>
       </c>
       <c r="J98" s="8" t="s">
-        <v>166</v>
+        <v>113</v>
       </c>
       <c r="K98" s="12">
-        <v>120.0</v>
+        <v>307.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.0</v>
+      </c>
+      <c r="I99" s="8"/>
       <c r="J99" s="8" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="K99" s="12">
-        <v>254.0</v>
+        <v>315.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>22</v>
+        <v>265</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>23</v>
+        <v>266</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>24</v>
+        <v>267</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.0</v>
+      </c>
+      <c r="I100" s="8"/>
       <c r="J100" s="8" t="s">
-        <v>26</v>
+        <v>268</v>
       </c>
       <c r="K100" s="12">
-        <v>212.0</v>
+        <v>486.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>111</v>
+        <v>38</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>112</v>
+        <v>39</v>
       </c>
       <c r="F101" s="8"/>
-      <c r="G101" s="8"/>
-[...1 lines deleted...]
-        <v>3.0</v>
+      <c r="G101" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="H101" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I101" s="8" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="J101" s="8" t="s">
-        <v>113</v>
+        <v>43</v>
       </c>
       <c r="K101" s="12">
-        <v>307.0</v>
+        <v>261.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>103</v>
+        <v>58</v>
       </c>
       <c r="F102" s="8"/>
-      <c r="G102" s="8"/>
-[...3 lines deleted...]
-      <c r="I102" s="8"/>
+      <c r="G102" s="8" t="s">
+        <v>59</v>
+      </c>
+      <c r="H102" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I102" s="8" t="s">
+        <v>48</v>
+      </c>
       <c r="J102" s="8" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="K102" s="12">
-        <v>315.0</v>
+        <v>381.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>269</v>
+        <v>61</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>270</v>
+        <v>62</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>271</v>
+        <v>63</v>
       </c>
       <c r="F103" s="8"/>
-      <c r="G103" s="8"/>
+      <c r="G103" s="8" t="s">
+        <v>64</v>
+      </c>
       <c r="H103" s="7">
         <v>2.0</v>
       </c>
       <c r="I103" s="8"/>
       <c r="J103" s="8" t="s">
-        <v>272</v>
+        <v>65</v>
       </c>
       <c r="K103" s="12">
-        <v>486.0</v>
+        <v>214.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>37</v>
+        <v>134</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>38</v>
+        <v>135</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>39</v>
+        <v>136</v>
       </c>
       <c r="F104" s="8"/>
-      <c r="G104" s="8" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="G104" s="8"/>
+      <c r="H104" s="7">
+        <v>2.0</v>
       </c>
       <c r="I104" s="8" t="s">
-        <v>42</v>
+        <v>137</v>
       </c>
       <c r="J104" s="8" t="s">
-        <v>43</v>
+        <v>138</v>
       </c>
       <c r="K104" s="12">
-        <v>261.0</v>
+        <v>278.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>56</v>
+        <v>269</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>57</v>
+        <v>270</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>58</v>
+        <v>271</v>
       </c>
       <c r="F105" s="8"/>
       <c r="G105" s="8" t="s">
-        <v>59</v>
+        <v>272</v>
       </c>
       <c r="H105" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I105" s="8" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="J105" s="8" t="s">
-        <v>60</v>
+        <v>273</v>
       </c>
       <c r="K105" s="12">
-        <v>381.0</v>
+        <v>666.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>61</v>
+        <v>274</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>62</v>
+        <v>275</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>63</v>
+        <v>276</v>
       </c>
       <c r="F106" s="8"/>
       <c r="G106" s="8" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="I106" s="8"/>
+        <v>272</v>
+      </c>
+      <c r="H106" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I106" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J106" s="8" t="s">
-        <v>65</v>
+        <v>277</v>
       </c>
       <c r="K106" s="12">
-        <v>214.0</v>
+        <v>405.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>134</v>
+        <v>278</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>135</v>
+        <v>279</v>
       </c>
       <c r="E107" s="18" t="s">
-        <v>136</v>
+        <v>280</v>
       </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="8"/>
-[...1 lines deleted...]
-        <v>2.0</v>
+      <c r="G107" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="H107" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I107" s="8" t="s">
-        <v>137</v>
+        <v>31</v>
       </c>
       <c r="J107" s="8" t="s">
-        <v>138</v>
+        <v>281</v>
       </c>
       <c r="K107" s="12">
-        <v>278.0</v>
+        <v>666.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>273</v>
+        <v>282</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>274</v>
+        <v>283</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>275</v>
+        <v>284</v>
       </c>
       <c r="F108" s="8"/>
       <c r="G108" s="8" t="s">
-        <v>276</v>
+        <v>285</v>
       </c>
       <c r="H108" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="I108" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I108" s="8"/>
+      <c r="J108" s="8"/>
       <c r="K108" s="12">
-        <v>666.0</v>
+        <v>2275.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
-    <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...68 lines deleted...]
-        <v>0</v>
+    <row r="109" spans="1:13" outlineLevel="1">
+      <c r="A109" s="14" t="s">
+        <v>286</v>
+      </c>
+      <c r="E109" s="16"/>
+      <c r="K109" s="10"/>
+      <c r="M109" s="10"/>
+    </row>
+    <row r="110" spans="1:13" outlineLevel="2">
+      <c r="A110" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C110" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E110" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F110" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G110" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I110" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J110" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K110" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L110" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M110" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E111" s="18" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F111" s="8"/>
-      <c r="G111" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="I111" s="8"/>
-      <c r="J111" s="8"/>
+      <c r="I111" s="8" t="s">
+        <v>70</v>
+      </c>
+      <c r="J111" s="8" t="s">
+        <v>290</v>
+      </c>
       <c r="K111" s="12">
-        <v>2275.0</v>
+        <v>317.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
-    <row r="112" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A112" s="15">
+        <v>2</v>
+      </c>
+      <c r="B112" s="7"/>
+      <c r="C112" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="E112" s="18" t="s">
+        <v>293</v>
+      </c>
+      <c r="F112" s="8"/>
+      <c r="G112" s="8"/>
+      <c r="H112" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I112" s="8" t="s">
+        <v>76</v>
+      </c>
+      <c r="J112" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="K112" s="12">
+        <v>676.0</v>
+      </c>
+      <c r="L112" s="7"/>
+      <c r="M112" s="12">
+        <f>K112*L112</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A113" s="15">
+        <v>3</v>
+      </c>
+      <c r="B113" s="7"/>
+      <c r="C113" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E113" s="18" t="s">
+        <v>297</v>
+      </c>
+      <c r="F113" s="8"/>
+      <c r="G113" s="8"/>
+      <c r="H113" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I113" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="J113" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="K113" s="12">
+        <v>273.0</v>
+      </c>
+      <c r="L113" s="7"/>
+      <c r="M113" s="12">
+        <f>K113*L113</f>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="F114" s="8"/>
       <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I114" s="8" t="s">
-        <v>70</v>
+        <v>303</v>
       </c>
       <c r="J114" s="8" t="s">
-        <v>294</v>
+        <v>304</v>
       </c>
       <c r="K114" s="12">
-        <v>317.0</v>
+        <v>651.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>295</v>
+        <v>305</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>296</v>
+        <v>306</v>
       </c>
       <c r="E115" s="18" t="s">
-        <v>297</v>
+        <v>307</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I115" s="8" t="s">
-        <v>76</v>
+        <v>308</v>
       </c>
       <c r="J115" s="8" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="K115" s="12">
-        <v>676.0</v>
+        <v>53.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>299</v>
+        <v>310</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>300</v>
+        <v>311</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>301</v>
+        <v>312</v>
       </c>
       <c r="F116" s="8"/>
-      <c r="G116" s="8"/>
-[...1 lines deleted...]
-        <v>1.0</v>
+      <c r="G116" s="8" t="s">
+        <v>313</v>
+      </c>
+      <c r="H116" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I116" s="8" t="s">
-        <v>302</v>
+        <v>185</v>
       </c>
       <c r="J116" s="8" t="s">
-        <v>303</v>
+        <v>314</v>
       </c>
       <c r="K116" s="12">
-        <v>273.0</v>
+        <v>505.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>304</v>
+        <v>144</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>305</v>
+        <v>145</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>306</v>
+        <v>146</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I117" s="8" t="s">
-        <v>307</v>
+        <v>48</v>
       </c>
       <c r="J117" s="8" t="s">
-        <v>308</v>
+        <v>147</v>
       </c>
       <c r="K117" s="12">
-        <v>651.0</v>
+        <v>308.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="F118" s="8"/>
-      <c r="G118" s="8"/>
+      <c r="G118" s="8" t="s">
+        <v>318</v>
+      </c>
       <c r="H118" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I118" s="8" t="s">
-        <v>312</v>
+        <v>185</v>
       </c>
       <c r="J118" s="8" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="K118" s="12">
-        <v>53.0</v>
+        <v>281.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8" t="s">
-        <v>317</v>
+        <v>323</v>
       </c>
       <c r="H119" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I119" s="8" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="J119" s="8" t="s">
-        <v>318</v>
+        <v>324</v>
       </c>
       <c r="K119" s="12">
-        <v>505.0</v>
+        <v>630.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>144</v>
+        <v>182</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>145</v>
+        <v>183</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>146</v>
+        <v>184</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>41</v>
       </c>
       <c r="I120" s="8" t="s">
-        <v>48</v>
+        <v>185</v>
       </c>
       <c r="J120" s="8" t="s">
-        <v>147</v>
+        <v>186</v>
       </c>
       <c r="K120" s="12">
-        <v>308.0</v>
+        <v>422.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
-    <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...36 lines deleted...]
-      <c r="A122" s="15">
+    <row r="121" spans="1:13" outlineLevel="1">
+      <c r="A121" s="14" t="s">
+        <v>325</v>
+      </c>
+      <c r="E121" s="16"/>
+      <c r="K121" s="10"/>
+      <c r="M121" s="10"/>
+    </row>
+    <row r="122" spans="1:13" outlineLevel="2">
+      <c r="A122" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="B122" s="7"/>
-[...28 lines deleted...]
-        <v>0</v>
+      <c r="B122" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C122" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E122" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F122" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G122" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H122" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I122" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J122" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K122" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L122" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M122" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>186</v>
+        <v>326</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>187</v>
+        <v>327</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>188</v>
+        <v>328</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="I123" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I123" s="8"/>
       <c r="J123" s="8" t="s">
-        <v>190</v>
+        <v>329</v>
       </c>
       <c r="K123" s="12">
-        <v>422.0</v>
+        <v>459.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
-    <row r="124" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A124" s="15">
+        <v>2</v>
+      </c>
+      <c r="B124" s="7"/>
+      <c r="C124" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>331</v>
+      </c>
+      <c r="E124" s="18" t="s">
+        <v>332</v>
+      </c>
+      <c r="F124" s="8"/>
+      <c r="G124" s="8"/>
+      <c r="H124" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I124" s="8" t="s">
+        <v>303</v>
+      </c>
+      <c r="J124" s="8" t="s">
+        <v>333</v>
+      </c>
+      <c r="K124" s="12">
+        <v>339.0</v>
+      </c>
+      <c r="L124" s="7"/>
+      <c r="M124" s="12">
+        <f>K124*L124</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A125" s="15">
+        <v>3</v>
+      </c>
+      <c r="B125" s="7"/>
+      <c r="C125" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>335</v>
+      </c>
+      <c r="E125" s="18" t="s">
+        <v>336</v>
+      </c>
+      <c r="F125" s="8"/>
+      <c r="G125" s="8"/>
+      <c r="H125" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="I125" s="8" t="s">
+        <v>337</v>
+      </c>
+      <c r="J125" s="8" t="s">
+        <v>338</v>
+      </c>
+      <c r="K125" s="12">
+        <v>1731.0</v>
+      </c>
+      <c r="L125" s="7"/>
+      <c r="M125" s="12">
+        <f>K125*L125</f>
+        <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="F126" s="8"/>
       <c r="G126" s="8"/>
       <c r="H126" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="I126" s="8"/>
+      <c r="I126" s="8" t="s">
+        <v>31</v>
+      </c>
       <c r="J126" s="8" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="K126" s="12">
-        <v>459.0</v>
+        <v>572.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>334</v>
+        <v>114</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>335</v>
+        <v>115</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>336</v>
+        <v>116</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
-      <c r="H127" s="7" t="s">
-        <v>41</v>
+      <c r="H127" s="7">
+        <v>1.0</v>
       </c>
       <c r="I127" s="8" t="s">
-        <v>307</v>
+        <v>108</v>
       </c>
       <c r="J127" s="8" t="s">
-        <v>337</v>
+        <v>117</v>
       </c>
       <c r="K127" s="12">
-        <v>339.0</v>
+        <v>273.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>338</v>
+        <v>72</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>339</v>
+        <v>73</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>340</v>
+        <v>74</v>
       </c>
       <c r="F128" s="8"/>
-      <c r="G128" s="8"/>
-[...1 lines deleted...]
-        <v>41</v>
+      <c r="G128" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="H128" s="7">
+        <v>1.0</v>
       </c>
       <c r="I128" s="8" t="s">
-        <v>341</v>
+        <v>76</v>
       </c>
       <c r="J128" s="8" t="s">
-        <v>342</v>
+        <v>77</v>
       </c>
       <c r="K128" s="12">
-        <v>1731.0</v>
+        <v>102.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
-    <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C129" s="8" t="s">
+    <row r="129" spans="1:13" outlineLevel="1">
+      <c r="A129" s="14" t="s">
         <v>343</v>
       </c>
-      <c r="D129" s="9" t="s">
-[...56 lines deleted...]
-        <v>0</v>
+      <c r="E129" s="16"/>
+      <c r="K129" s="10"/>
+      <c r="M129" s="10"/>
+    </row>
+    <row r="130" spans="1:13" outlineLevel="2">
+      <c r="A130" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B130" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D130" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E130" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H130" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I130" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J130" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K130" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L130" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M130" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>72</v>
+        <v>344</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>73</v>
+        <v>345</v>
       </c>
       <c r="E131" s="18" t="s">
-        <v>74</v>
+        <v>346</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="8" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>347</v>
+      </c>
+      <c r="H131" s="7" t="s">
+        <v>41</v>
       </c>
       <c r="I131" s="8" t="s">
-        <v>76</v>
+        <v>348</v>
       </c>
       <c r="J131" s="8" t="s">
-        <v>77</v>
+        <v>349</v>
       </c>
       <c r="K131" s="12">
-        <v>102.0</v>
+        <v>1006.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
-    <row r="132" spans="1:13" outlineLevel="1">
-[...59 lines deleted...]
-      <c r="E134" s="18" t="s">
+    <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A132" s="15">
+        <v>2</v>
+      </c>
+      <c r="B132" s="7"/>
+      <c r="C132" s="8" t="s">
         <v>350</v>
       </c>
-      <c r="F134" s="8"/>
-      <c r="G134" s="8" t="s">
+      <c r="D132" s="9" t="s">
         <v>351</v>
       </c>
-      <c r="H134" s="7" t="s">
+      <c r="E132" s="18" t="s">
+        <v>352</v>
+      </c>
+      <c r="F132" s="8"/>
+      <c r="G132" s="8" t="s">
+        <v>353</v>
+      </c>
+      <c r="H132" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="I134" s="8" t="s">
-[...19 lines deleted...]
-      <c r="C135" s="8" t="s">
+      <c r="I132" s="8" t="s">
+        <v>185</v>
+      </c>
+      <c r="J132" s="8" t="s">
         <v>354</v>
       </c>
-      <c r="D135" s="9" t="s">
+      <c r="K132" s="12">
+        <v>575.0</v>
+      </c>
+      <c r="L132" s="7"/>
+      <c r="M132" s="12">
+        <f>K132*L132</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A133" s="15">
+        <v>3</v>
+      </c>
+      <c r="B133" s="7"/>
+      <c r="C133" s="8" t="s">
         <v>355</v>
       </c>
-      <c r="E135" s="18" t="s">
+      <c r="D133" s="9" t="s">
         <v>356</v>
       </c>
-      <c r="F135" s="8"/>
-      <c r="G135" s="8" t="s">
+      <c r="E133" s="18" t="s">
         <v>357</v>
       </c>
-      <c r="H135" s="7" t="s">
+      <c r="F133" s="8"/>
+      <c r="G133" s="8" t="s">
+        <v>358</v>
+      </c>
+      <c r="H133" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="I135" s="8" t="s">
-[...19 lines deleted...]
-      <c r="C136" s="8" t="s">
+      <c r="I133" s="8" t="s">
+        <v>298</v>
+      </c>
+      <c r="J133" s="8" t="s">
         <v>359</v>
       </c>
-      <c r="D136" s="9" t="s">
+      <c r="K133" s="12">
+        <v>417.0</v>
+      </c>
+      <c r="L133" s="7"/>
+      <c r="M133" s="12">
+        <f>K133*L133</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="K134" t="s">
         <v>360</v>
       </c>
-      <c r="E136" s="18" t="s">
-[...33 lines deleted...]
-        <f>SUM(M11:M136)</f>
+      <c r="L134">
+        <f>SUM(L11:L133)</f>
+        <v>0</v>
+      </c>
+      <c r="M134">
+        <f>SUM(M11:M133)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
-    <mergeCell ref="A47:M47"/>
-[...7 lines deleted...]
-    <mergeCell ref="A132:M132"/>
+    <mergeCell ref="A46:M46"/>
+    <mergeCell ref="A50:M50"/>
+    <mergeCell ref="A56:M56"/>
+    <mergeCell ref="A63:M63"/>
+    <mergeCell ref="A67:M67"/>
+    <mergeCell ref="A71:M71"/>
+    <mergeCell ref="A109:M109"/>
+    <mergeCell ref="A121:M121"/>
+    <mergeCell ref="A129:M129"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
     <hyperlink ref="C35" r:id="rId_hyperlink_24"/>
     <hyperlink ref="C36" r:id="rId_hyperlink_25"/>
     <hyperlink ref="C37" r:id="rId_hyperlink_26"/>
     <hyperlink ref="C38" r:id="rId_hyperlink_27"/>
     <hyperlink ref="C39" r:id="rId_hyperlink_28"/>
     <hyperlink ref="C40" r:id="rId_hyperlink_29"/>
     <hyperlink ref="C41" r:id="rId_hyperlink_30"/>
     <hyperlink ref="C42" r:id="rId_hyperlink_31"/>
     <hyperlink ref="C43" r:id="rId_hyperlink_32"/>
     <hyperlink ref="C44" r:id="rId_hyperlink_33"/>
     <hyperlink ref="C45" r:id="rId_hyperlink_34"/>
-    <hyperlink ref="C46" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_35"/>
     <hyperlink ref="C49" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="C50" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_37"/>
     <hyperlink ref="C53" r:id="rId_hyperlink_38"/>
     <hyperlink ref="C54" r:id="rId_hyperlink_39"/>
     <hyperlink ref="C55" r:id="rId_hyperlink_40"/>
-    <hyperlink ref="C56" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="C57" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C58" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C59" r:id="rId_hyperlink_42"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_45"/>
-    <hyperlink ref="C63" r:id="rId_hyperlink_46"/>
-[...4 lines deleted...]
-    <hyperlink ref="C72" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="C65" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="C66" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="C69" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="C70" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="C73" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="C74" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_85"/>
-    <hyperlink ref="C109" r:id="rId_hyperlink_86"/>
-[...1 lines deleted...]
-    <hyperlink ref="C111" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="C111" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="C112" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="C113" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_95"/>
-    <hyperlink ref="C121" r:id="rId_hyperlink_96"/>
-[...1 lines deleted...]
-    <hyperlink ref="C123" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="C123" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="C124" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="C125" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_101"/>
-    <hyperlink ref="C129" r:id="rId_hyperlink_102"/>
-[...4 lines deleted...]
-    <hyperlink ref="C136" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_104"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>