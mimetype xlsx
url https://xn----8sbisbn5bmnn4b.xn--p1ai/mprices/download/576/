--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:28:36</t>
+    <t>Актуальность прайса на: 2026-07-25 07:08:01</t>
   </si>
   <si>
     <t>Сюжетно-ролевые игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>