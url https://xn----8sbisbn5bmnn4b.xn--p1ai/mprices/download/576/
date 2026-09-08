--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="658">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 07:08:01</t>
+    <t>Актуальность прайса на: 2026-09-08 15:49:06</t>
   </si>
   <si>
     <t>Сюжетно-ролевые игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -1107,51 +1107,51 @@
   <si>
     <t>Игровой набор Самолет с машинками 660-A238</t>
   </si>
   <si>
     <t>6922075333316</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/11/31136/images/68097/68097.750x0.jpg</t>
   </si>
   <si>
     <t>TH406</t>
   </si>
   <si>
     <t>Игровой набор Корабль с машинками TH406</t>
   </si>
   <si>
     <t>6922075332494</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg</t>
   </si>
   <si>
     <t>E7001</t>
   </si>
   <si>
-    <t>Машина трансформер Пожарная станция (свет, звук) E7001</t>
+    <t>Автотрек Машина трансформер Пожарная станция (свет, звук) E7001</t>
   </si>
   <si>
     <t>2000000057200</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/31712/images/69017/69017.750x0.jpg</t>
   </si>
   <si>
     <t>D663-803</t>
   </si>
   <si>
     <t>Паркинг с краном и машинками (свет, звук) D663-803</t>
   </si>
   <si>
     <t>6922075336683</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/17/31713/images/69018/69018.750x0.jpg</t>
   </si>
   <si>
     <t>D663-802</t>
   </si>
   <si>
     <t>Паркинг с краном и машинками (свет, звук)  D663-802</t>
   </si>
@@ -1414,62 +1414,50 @@
     <t>6922078980111</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/91/29121/images/63498/63498.750x0.jpg</t>
   </si>
   <si>
     <t>WL803A</t>
   </si>
   <si>
     <t>Набор супергероя ХАЛК (маска свет, звук+ накидка +перчатка +браслет стреляющий дисками) WL803A</t>
   </si>
   <si>
     <t>2000937332418</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/11/31158/images/68325/68325.750x0.jpg</t>
   </si>
   <si>
     <t>WS5502B</t>
   </si>
   <si>
     <t>Маска Динозавр зеленая (звук, регулируемые ремни, открывается челюсть) WS5502B</t>
   </si>
   <si>
     <t>2000000047812</t>
-  </si>
-[...10 lines deleted...]
-    <t>2000000054469</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/35/33570/images/72549/72549.750x0.jpg</t>
   </si>
   <si>
     <t>WS5501-5</t>
   </si>
   <si>
     <t>Маска Динозавр (свет, звук, светится в темноте, регулируемые ремни, открывается челюсть) WS5501-5</t>
   </si>
   <si>
     <t>2000000056906</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49405/49405.750x0.jpeg</t>
   </si>
   <si>
     <t>maskSG-MIX</t>
   </si>
   <si>
     <t>Игра в кальмара / Маска Игра в кальмара Ассортимент</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49402/49402.750x0.jpeg</t>
   </si>
@@ -2140,51 +2128,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597.96x9616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21242.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46852.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34715.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11368.96x9643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41740.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34715.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56177.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62352.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336.96x9663.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21242.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56179.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60336.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61107.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61657.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62249.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62262.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68097.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69017.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69018.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69019.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72622.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73928.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061.96x9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061.96x96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60057.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60895.96x96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727.96x96107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11368.96x96109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25067.96x96111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47320.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49735.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68325.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72117.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405.96x96131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402.96x96132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49403.96x96133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404.96x96134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406.96x96135.jpeg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70714.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41740.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68142.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68139.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73768.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71437.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13265.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597.96x96167.jpeg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61578.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68276.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70674.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70676.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363.96x96189.jpeg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339.96x96190.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35281.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597.96x9616.jpeg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21242.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19103.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727.96x9637.jpeg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46852.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34715.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11368.96x9643.jpeg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41740.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336.96x9652.jpeg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24565.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34715.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34942.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35808.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56177.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60383.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62352.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71460.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40315.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336.96x9663.jpeg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21242.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24564.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34713.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56174.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35865.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56179.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35853.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27699.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32363.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34665.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51954.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51981.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60388.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60336.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61107.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61842.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61657.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64573.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62249.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62262.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68090.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68097.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69012.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69017.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69018.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69019.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69031.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71419.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72622.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35077.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74039.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73928.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73927.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34988.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061.96x9699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74061.96x96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35759.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60057.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60468.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60895.96x96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69748.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18727.96x96107.jpeg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55362.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11368.96x96109.jpeg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25067.96x96111.jpeg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26355.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26297.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26289.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26272.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26268.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26255.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26238.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55381.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55376.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55337.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55352.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25581.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47320.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49735.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63498.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68325.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72549.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49405.96x96130.jpeg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49402.96x96131.jpeg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49403.96x96132.jpeg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49404.96x96133.jpeg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49406.96x96134.jpeg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65501.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69228.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38494.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65500.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38621.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59127.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70460.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70714.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41740.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25310.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68142.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68139.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68137.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68143.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73768.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71437.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38941.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46858.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62116.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23811.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40106.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31374.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40130.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34633.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34691.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13265.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40597.96x96166.jpeg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51615.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53469.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53485.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61578.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68384.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68276.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68277.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68278.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70674.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70676.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70709.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70725.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10221.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45993.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41909.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19105.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52363.96x96188.jpeg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42339.96x96189.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_13828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5995,1887 +5983,1857 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_30807" descr=""/>
+        <xdr:cNvPr id="129" name="product_31119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_31119" descr=""/>
+        <xdr:cNvPr id="130" name="product_20773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_20773" descr=""/>
+        <xdr:cNvPr id="131" name="product_20769" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_20769" descr=""/>
+        <xdr:cNvPr id="132" name="product_20770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_20770" descr=""/>
+        <xdr:cNvPr id="133" name="product_20771" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_20771" descr=""/>
+        <xdr:cNvPr id="134" name="product_20772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>154</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="135" name="product_20772" descr=""/>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="135" name="product_26933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_26933" descr=""/>
+        <xdr:cNvPr id="136" name="product_29076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_29076" descr=""/>
+        <xdr:cNvPr id="137" name="product_13774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_13774" descr=""/>
+        <xdr:cNvPr id="138" name="product_26932" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="139" name="product_26932" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="139" name="product_13791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_13791" descr=""/>
+        <xdr:cNvPr id="140" name="product_24218" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_24218" descr=""/>
+        <xdr:cNvPr id="141" name="product_29702" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_29702" descr=""/>
+        <xdr:cNvPr id="142" name="product_29836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_29836" descr=""/>
+        <xdr:cNvPr id="143" name="product_30289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_30289" descr=""/>
+        <xdr:cNvPr id="144" name="product_14201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_14201" descr=""/>
+        <xdr:cNvPr id="145" name="product_14215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>169</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="146" name="product_14215" descr=""/>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="146" name="product_27008" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_27008" descr=""/>
+        <xdr:cNvPr id="147" name="product_28446" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_28446" descr=""/>
+        <xdr:cNvPr id="148" name="product_28447" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_28447" descr=""/>
+        <xdr:cNvPr id="149" name="product_28448" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_28448" descr=""/>
+        <xdr:cNvPr id="150" name="product_28451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_28451" descr=""/>
+        <xdr:cNvPr id="151" name="product_30287" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_30287" descr=""/>
+        <xdr:cNvPr id="152" name="product_30290" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_30290" descr=""/>
+        <xdr:cNvPr id="153" name="product_30336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_30336" descr=""/>
+        <xdr:cNvPr id="154" name="product_30633" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_30633" descr=""/>
+        <xdr:cNvPr id="155" name="product_12167" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_12167" descr=""/>
+        <xdr:cNvPr id="156" name="product_14236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_14236" descr=""/>
+        <xdr:cNvPr id="157" name="product_14231" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_14231" descr=""/>
+        <xdr:cNvPr id="158" name="product_2369" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_2369" descr=""/>
+        <xdr:cNvPr id="159" name="product_16802" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_16802" descr=""/>
+        <xdr:cNvPr id="160" name="product_13828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_13828" descr=""/>
+        <xdr:cNvPr id="161" name="product_13822" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>187</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="162" name="product_13822" descr=""/>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_16921" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_16921" descr=""/>
+        <xdr:cNvPr id="163" name="product_13855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_13855" descr=""/>
+        <xdr:cNvPr id="164" name="product_13862" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_13862" descr=""/>
+        <xdr:cNvPr id="165" name="product_7664" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>193</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="166" name="product_7664" descr=""/>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_17243" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_17243" descr=""/>
+        <xdr:cNvPr id="167" name="product_21355" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_21355" descr=""/>
+        <xdr:cNvPr id="168" name="product_22032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_22032" descr=""/>
+        <xdr:cNvPr id="169" name="product_22036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_22036" descr=""/>
+        <xdr:cNvPr id="170" name="product_23451" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_23451" descr=""/>
+        <xdr:cNvPr id="171" name="product_25340" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_25340" descr=""/>
+        <xdr:cNvPr id="172" name="product_28542" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_28542" descr=""/>
+        <xdr:cNvPr id="173" name="product_28547" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_28547" descr=""/>
+        <xdr:cNvPr id="174" name="product_28548" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_28548" descr=""/>
+        <xdr:cNvPr id="175" name="product_28549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_28549" descr=""/>
+        <xdr:cNvPr id="176" name="product_28551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_28551" descr=""/>
+        <xdr:cNvPr id="177" name="product_29784" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_29784" descr=""/>
+        <xdr:cNvPr id="178" name="product_29808" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_29808" descr=""/>
+        <xdr:cNvPr id="179" name="product_29832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_29832" descr=""/>
+        <xdr:cNvPr id="180" name="product_29841" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_29841" descr=""/>
+        <xdr:cNvPr id="181" name="product_14305" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_14305" descr=""/>
+        <xdr:cNvPr id="182" name="product_14322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_14322" descr=""/>
+        <xdr:cNvPr id="183" name="product_14319" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_14319" descr=""/>
+        <xdr:cNvPr id="184" name="product_14320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_14320" descr=""/>
+        <xdr:cNvPr id="185" name="product_17869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_17869" descr=""/>
+        <xdr:cNvPr id="186" name="product_14315" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_14315" descr=""/>
+        <xdr:cNvPr id="187" name="product_14277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_14277" descr=""/>
+        <xdr:cNvPr id="188" name="product_21544" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_21544" descr=""/>
+        <xdr:cNvPr id="189" name="product_18060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -8134,59 +8092,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/16288/images/31374/31374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/73/17336/images/33714/33714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/77/17785/images/34633/34633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/78/17828/images/34691/34691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/78/17844/images/34713/34713.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/80/18090/images/35077/35077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/81/18199/images/35281/35281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/84/18498/images/35865/35865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/99/19947/images/38941/38941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/08/20846/images/40106/40106.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/09/20978/images/40315/40315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/62/16248/images/31519/31519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/46/14659/images/27699/27699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/66/16683/images/32363/32363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/43/14328/images/26355/26355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/12/21280/images/40597/40597.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/43/14325/images/26297/26297.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/43/14324/images/26289/26289.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/14323/images/57177/57177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/43/14322/images/26272/26272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/43/14321/images/26268/26268.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/43/14319/images/26255/26255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/43/14316/images/26238/26238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/43/14314/images/55381/55381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/43/14313/images/55376/55376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/43/14307/images/55362/55362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/14305/images/55337/55337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/43/14304/images/55352/55352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/09/20965/images/40130/40130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/37/13735/images/24565/24565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/37/13734/images/24564/24564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/80/18016/images/34942/34942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/26/12631/images/21242/21242.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/11813/images/19103/19103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/18/11806/images/19105/19105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/17/11731/images/18727/18727.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/19802/images/38621/38621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/98/9855/images/46852/46852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/78/17845/images/34715/34715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/84/18473/images/35808/35808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/89/8995/images/11368/11368.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/89/8968/images/11439/11439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/77/7793/images/10221/10221.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/54/5472/images/41740/41740.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/52/5200/images/45993/45993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/52/5201/images/6246/6246.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/52/5203/images/6248/6248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/45/4598/images/46858/46858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/45/4594/images/25310/25310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/35/3524/images/4336/4336.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/2516/images/6231/6231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/37/13735/images/24565/24565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/78/17845/images/34715/34715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/80/18016/images/34942/34942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/84/18473/images/35808/35808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/64/26470/images/56177/56177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/79/27986/images/60383/60383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/88/28833/images/62352/62352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/29/32959/images/71460/71460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/09/20978/images/40315/40315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/35/3524/images/4336/4336.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/26/12631/images/21242/21242.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/37/13734/images/24564/24564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/78/17844/images/34713/34713.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/73/17336/images/33714/33714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/73/17331/images/56174/56174.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/84/18498/images/35865/35865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/64/26471/images/56179/56179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/84/18486/images/35853/35853.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/46/14659/images/27699/27699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/66/16683/images/32363/32363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/78/17809/images/34665/34665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/50/25029/images/51954/51954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/50/25041/images/51981/51981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/79/27940/images/60388/60388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/79/27941/images/60336/60336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/82/28252/images/61107/61107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/85/28570/images/61842/61842.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/85/28588/images/61657/61657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/86/28625/images/64573/64573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/88/28804/images/62249/62249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/88/28805/images/62262/62262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/11/31130/images/68090/68090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/11/31136/images/68097/68097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/31712/images/69017/69017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/17/31713/images/69018/69018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/17/31714/images/69019/69019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/17/31728/images/69031/69031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/28/32875/images/71419/71419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/30/33005/images/72622/72622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/80/18090/images/35077/35077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/42/34200/images/74039/74039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/41/34199/images/73928/73928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/41/34198/images/73927/73927.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/80/18046/images/34988/34988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/84/18441/images/35759/35759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/78/27812/images/60057/60057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/80/28066/images/60468/60468.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/79/27939/images/60895/60895.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/17/31768/images/69748/69748.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/17/11731/images/18727/18727.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/43/14307/images/55362/55362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/89/8995/images/11368/11368.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/89/8968/images/11439/11439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/39/13924/images/25067/25067.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/43/14328/images/26355/26355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/43/14325/images/26297/26297.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/43/14324/images/26289/26289.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/14323/images/57177/57177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/43/14322/images/26272/26272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/43/14321/images/26268/26268.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/43/14319/images/26255/26255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/43/14316/images/26238/26238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/43/14314/images/55381/55381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/43/14313/images/55376/55376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/14305/images/55337/55337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/43/14304/images/55352/55352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/23952/images/47320/47320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/45/24517/images/49735/49735.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/91/29121/images/63498/63498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/11/31158/images/68325/68325.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/28/32878/images/72117/72117.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/35/33570/images/72549/72549.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49405/49405.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49402/49402.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49403/49403.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49404/49404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49406/49406.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/99/29961/images/65501/65501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/18/31814/images/69228/69228.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/97/19730/images/38494/38494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/99/29960/images/65500/65500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/19802/images/38621/38621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/74/27478/images/59127/59127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/23/32387/images/70460/70460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/25/32503/images/70714/70714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/29/32942/images/71482/71482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/54/5472/images/41740/41740.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/45/4594/images/25310/25310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/00/30035/images/65573/65573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/12/31214/images/68142/68142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/12/31215/images/68139/68139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/12/31216/images/68137/68137.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/12/31219/images/68143/68143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/29/32940/images/73768/73768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/29/32943/images/71478/71478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/29/32989/images/71437/71437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/32/33234/images/71910/71910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/99/19947/images/38941/38941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/45/4598/images/46858/46858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/43/4325/images/62116/62116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/08/20846/images/40106/40106.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/16288/images/31374/31374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/62/16248/images/31519/31519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/09/20965/images/40130/40130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/77/17785/images/34633/34633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/78/17828/images/34691/34691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/96/9647/images/13265/13265.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/12/21280/images/40597/40597.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/49/24954/images/51615/51615.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/55/25536/images/53469/53469.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/25540/images/53485/53485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/67/26780/images/57051/57051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/85/28516/images/61578/61578.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/13/31308/images/68384/68384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/13/31313/images/68276/68276.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/13/31314/images/68277/68277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/13/31315/images/68278/68278.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/13/31317/images/68280/68280.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/24/32451/images/70674/70674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/24/32475/images/70676/70676.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/24/32499/images/70709/70709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/25/32508/images/70725/70725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/77/7793/images/10221/10221.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/52/5203/images/6248/6248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/52/5200/images/45993/45993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/52/5201/images/6246/6246.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/17/21793/images/41909/41909.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/2516/images/6231/6231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/18/11806/images/19105/19105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/51/25114/images/52363/52363.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/19/21975/images/42339/42339.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/16288/images/31374/31374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/73/17336/images/33714/33714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/77/17785/images/34633/34633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/78/17828/images/34691/34691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/78/17844/images/34713/34713.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/80/18090/images/35077/35077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/81/18199/images/35281/35281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/84/18498/images/35865/35865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/99/19947/images/38941/38941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/08/20846/images/40106/40106.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/09/20978/images/40315/40315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/62/16248/images/31519/31519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/46/14659/images/27699/27699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/66/16683/images/32363/32363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/43/14328/images/26355/26355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/12/21280/images/40597/40597.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/43/14325/images/26297/26297.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/43/14324/images/26289/26289.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/14323/images/57177/57177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/43/14322/images/26272/26272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/43/14321/images/26268/26268.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/43/14319/images/26255/26255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/43/14316/images/26238/26238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/43/14314/images/55381/55381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/43/14313/images/55376/55376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/43/14307/images/55362/55362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/14305/images/55337/55337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/43/14304/images/55352/55352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/09/20965/images/40130/40130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/37/13735/images/24565/24565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/37/13734/images/24564/24564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/80/18016/images/34942/34942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/26/12631/images/21242/21242.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/18/11813/images/19103/19103.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/18/11806/images/19105/19105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/17/11731/images/18727/18727.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/19802/images/38621/38621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/98/9855/images/46852/46852.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/78/17845/images/34715/34715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/84/18473/images/35808/35808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/89/8995/images/11368/11368.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/89/8968/images/11439/11439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/77/7793/images/10221/10221.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/54/5472/images/41740/41740.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/52/5200/images/45993/45993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/52/5201/images/6246/6246.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/52/5203/images/6248/6248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/45/4598/images/46858/46858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/45/4594/images/25310/25310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/35/3524/images/4336/4336.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/2516/images/6231/6231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/37/13735/images/24565/24565.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/78/17845/images/34715/34715.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/80/18016/images/34942/34942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/84/18473/images/35808/35808.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/64/26470/images/56177/56177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/79/27986/images/60383/60383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/88/28833/images/62352/62352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/29/32959/images/71460/71460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/09/20978/images/40315/40315.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/35/3524/images/4336/4336.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/26/12631/images/21242/21242.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/37/13734/images/24564/24564.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/78/17844/images/34713/34713.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/73/17336/images/33714/33714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/73/17331/images/56174/56174.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/84/18498/images/35865/35865.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/64/26471/images/56179/56179.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/84/18486/images/35853/35853.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/46/14659/images/27699/27699.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/66/16683/images/32363/32363.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/78/17809/images/34665/34665.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/50/25029/images/51954/51954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/50/25041/images/51981/51981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/79/27940/images/60388/60388.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/79/27941/images/60336/60336.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/82/28252/images/61107/61107.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/85/28570/images/61842/61842.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/85/28588/images/61657/61657.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/86/28625/images/64573/64573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/88/28804/images/62249/62249.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/88/28805/images/62262/62262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/11/31130/images/68090/68090.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/11/31136/images/68097/68097.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/17/31708/images/69012/69012.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/17/31712/images/69017/69017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/17/31713/images/69018/69018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/17/31714/images/69019/69019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/17/31728/images/69031/69031.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/28/32875/images/71419/71419.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/30/33005/images/72622/72622.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/80/18090/images/35077/35077.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/42/34200/images/74039/74039.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/41/34199/images/73928/73928.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/41/34198/images/73927/73927.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/80/18046/images/34988/34988.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/84/18441/images/35759/35759.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/78/27812/images/60057/60057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/80/28066/images/60468/60468.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/79/27939/images/60895/60895.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/17/31768/images/69748/69748.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/17/11731/images/18727/18727.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/43/14307/images/55362/55362.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/89/8995/images/11368/11368.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/89/8968/images/11439/11439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/39/13924/images/25067/25067.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/43/14328/images/26355/26355.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/43/14325/images/26297/26297.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/43/14324/images/26289/26289.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/43/14323/images/57177/57177.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/43/14322/images/26272/26272.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/43/14321/images/26268/26268.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/43/14319/images/26255/26255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/43/14316/images/26238/26238.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/43/14314/images/55381/55381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/43/14313/images/55376/55376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/05/43/14305/images/55337/55337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/43/14304/images/55352/55352.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/40/14033/images/25581/25581.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/39/23952/images/47320/47320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/45/24517/images/49735/49735.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/91/29121/images/63498/63498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/11/31158/images/68325/68325.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/35/33570/images/72549/72549.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49405/49405.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49402/49402.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49403/49403.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49404/49404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/44/24419/images/49406/49406.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/99/29961/images/65501/65501.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/18/31814/images/69228/69228.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/97/19730/images/38494/38494.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/99/29960/images/65500/65500.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/98/19802/images/38621/38621.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/74/27478/images/59127/59127.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/23/32387/images/70460/70460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/25/32503/images/70714/70714.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/29/32942/images/71482/71482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/54/5472/images/41740/41740.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/45/4594/images/25310/25310.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/00/30035/images/65573/65573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/12/31214/images/68142/68142.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/12/31215/images/68139/68139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/12/31216/images/68137/68137.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/12/31219/images/68143/68143.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/29/32940/images/73768/73768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/29/32943/images/71478/71478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/29/32989/images/71437/71437.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/32/33234/images/71910/71910.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/99/19947/images/38941/38941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/45/4598/images/46858/46858.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/43/4325/images/62116/62116.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/04/10408/images/23811/23811.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/08/20846/images/40106/40106.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/62/16288/images/31374/31374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/62/16248/images/31519/31519.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/09/20965/images/40130/40130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/77/17785/images/34633/34633.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/78/17828/images/34691/34691.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/96/9647/images/13265/13265.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/12/21280/images/40597/40597.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/49/24954/images/51615/51615.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/55/25536/images/53469/53469.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/55/25540/images/53485/53485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/67/26780/images/57051/57051.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/85/28516/images/61578/61578.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/13/31308/images/68384/68384.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/13/31313/images/68276/68276.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/13/31314/images/68277/68277.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/13/31315/images/68278/68278.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/13/31317/images/68280/68280.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/24/32451/images/70674/70674.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/24/32475/images/70676/70676.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/24/32499/images/70709/70709.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/25/32508/images/70725/70725.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/77/7793/images/10221/10221.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/52/5203/images/6248/6248.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/52/5200/images/45993/45993.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/52/5201/images/6246/6246.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/17/21793/images/41909/41909.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/25/2516/images/6231/6231.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/18/11806/images/19105/19105.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/51/25114/images/52363/52363.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/19/21975/images/42339/42339.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M221"/>
+  <dimension ref="A1:M220"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -11241,51 +11199,51 @@
         <v>1242.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
         <v>13</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
         <v>349</v>
       </c>
       <c r="D100" s="9" t="s">
         <v>350</v>
       </c>
       <c r="E100" s="18" t="s">
         <v>351</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I100" s="8" t="s">
         <v>76</v>
       </c>
       <c r="J100" s="8" t="s">
         <v>352</v>
       </c>
       <c r="K100" s="12">
         <v>910.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
         <v>14</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
         <v>353</v>
       </c>
       <c r="D101" s="9" t="s">
@@ -12859,118 +12817,116 @@
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
         <v>5</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
         <v>466</v>
       </c>
       <c r="D149" s="9" t="s">
         <v>467</v>
       </c>
       <c r="E149" s="18" t="s">
         <v>468</v>
       </c>
       <c r="F149" s="8"/>
       <c r="G149" s="8"/>
       <c r="H149" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I149" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I149" s="8"/>
       <c r="J149" s="8" t="s">
         <v>469</v>
       </c>
       <c r="K149" s="12">
-        <v>618.0</v>
+        <v>1625.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
         <v>6</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
         <v>470</v>
       </c>
       <c r="D150" s="9" t="s">
         <v>471</v>
       </c>
       <c r="E150" s="18" t="s">
         <v>472</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I150" s="8"/>
-      <c r="J150" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J150" s="8"/>
       <c r="K150" s="12">
-        <v>1625.0</v>
+        <v>105.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
         <v>7</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
+        <v>473</v>
+      </c>
+      <c r="D151" s="9" t="s">
         <v>474</v>
       </c>
-      <c r="D151" s="9" t="s">
+      <c r="E151" s="18" t="s">
         <v>475</v>
-      </c>
-[...1 lines deleted...]
-        <v>476</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I151" s="8"/>
-      <c r="J151" s="8"/>
+      <c r="J151" s="8" t="s">
+        <v>476</v>
+      </c>
       <c r="K151" s="12">
         <v>105.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="15">
         <v>8</v>
       </c>
       <c r="B152" s="7"/>
       <c r="C152" s="8" t="s">
         <v>477</v>
       </c>
       <c r="D152" s="9" t="s">
         <v>478</v>
       </c>
       <c r="E152" s="18" t="s">
         <v>479</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="8"/>
@@ -13032,2245 +12988,2213 @@
       </c>
       <c r="D154" s="9" t="s">
         <v>486</v>
       </c>
       <c r="E154" s="18" t="s">
         <v>487</v>
       </c>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I154" s="8"/>
       <c r="J154" s="8" t="s">
         <v>488</v>
       </c>
       <c r="K154" s="12">
         <v>105.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A155" s="15">
+    <row r="155" spans="1:13" outlineLevel="1">
+      <c r="A155" s="14" t="s">
+        <v>489</v>
+      </c>
+      <c r="E155" s="16"/>
+      <c r="K155" s="10"/>
+      <c r="M155" s="10"/>
+    </row>
+    <row r="156" spans="1:13" outlineLevel="2">
+      <c r="A156" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B156" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C156" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B155" s="7"/>
-[...3 lines deleted...]
-      <c r="D155" s="9" t="s">
+      <c r="D156" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E156" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F156" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H156" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I156" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J156" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K156" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L156" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M156" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A157" s="15">
+        <v>1</v>
+      </c>
+      <c r="B157" s="7"/>
+      <c r="C157" s="8" t="s">
         <v>490</v>
       </c>
-      <c r="E155" s="18" t="s">
+      <c r="D157" s="9" t="s">
         <v>491</v>
       </c>
-      <c r="F155" s="8"/>
-[...1 lines deleted...]
-      <c r="H155" s="7" t="s">
+      <c r="E157" s="18" t="s">
+        <v>492</v>
+      </c>
+      <c r="F157" s="8"/>
+      <c r="G157" s="8"/>
+      <c r="H157" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I155" s="8"/>
-[...13 lines deleted...]
-      <c r="A156" s="14" t="s">
+      <c r="I157" s="8" t="s">
+        <v>183</v>
+      </c>
+      <c r="J157" s="8" t="s">
         <v>493</v>
       </c>
-      <c r="E156" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K157" s="12">
+        <v>964.0</v>
+      </c>
+      <c r="L157" s="7"/>
+      <c r="M157" s="12">
+        <f>K157*L157</f>
+        <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
         <v>494</v>
       </c>
       <c r="D158" s="9" t="s">
         <v>495</v>
       </c>
       <c r="E158" s="18" t="s">
         <v>496</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
       <c r="H158" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I158" s="8" t="s">
-        <v>183</v>
+        <v>43</v>
       </c>
       <c r="J158" s="8" t="s">
         <v>497</v>
       </c>
       <c r="K158" s="12">
-        <v>964.0</v>
+        <v>553.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
         <v>498</v>
       </c>
       <c r="D159" s="9" t="s">
         <v>499</v>
       </c>
       <c r="E159" s="18" t="s">
         <v>500</v>
       </c>
       <c r="F159" s="8"/>
-      <c r="G159" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G159" s="8" t="s">
+        <v>501</v>
+      </c>
+      <c r="H159" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I159" s="8"/>
       <c r="J159" s="8" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="K159" s="12">
-        <v>553.0</v>
+        <v>357.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="F160" s="8"/>
-      <c r="G160" s="8" t="s">
-[...5 lines deleted...]
-      <c r="I160" s="8"/>
+      <c r="G160" s="8"/>
+      <c r="H160" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I160" s="8" t="s">
+        <v>183</v>
+      </c>
       <c r="J160" s="8" t="s">
         <v>506</v>
       </c>
       <c r="K160" s="12">
-        <v>357.0</v>
+        <v>964.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
-    <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C161" s="8" t="s">
+    <row r="161" spans="1:13" outlineLevel="1">
+      <c r="A161" s="14" t="s">
         <v>507</v>
       </c>
-      <c r="D161" s="9" t="s">
-[...7 lines deleted...]
-      <c r="H161" s="7" t="s">
+      <c r="E161" s="16"/>
+      <c r="K161" s="10"/>
+      <c r="M161" s="10"/>
+    </row>
+    <row r="162" spans="1:13" outlineLevel="2">
+      <c r="A162" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B162" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E162" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F162" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G162" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H162" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I162" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J162" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K162" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L162" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M162" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A163" s="15">
+        <v>1</v>
+      </c>
+      <c r="B163" s="7"/>
+      <c r="C163" s="8" t="s">
+        <v>199</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="E163" s="18" t="s">
+        <v>201</v>
+      </c>
+      <c r="F163" s="8"/>
+      <c r="G163" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="H163" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I161" s="8" t="s">
-[...60 lines deleted...]
-        <v>21</v>
+      <c r="I163" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J163" s="8" t="s">
+        <v>203</v>
+      </c>
+      <c r="K163" s="12">
+        <v>1403.0</v>
+      </c>
+      <c r="L163" s="7"/>
+      <c r="M163" s="12">
+        <f>K163*L163</f>
+        <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>199</v>
+        <v>508</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>200</v>
+        <v>509</v>
       </c>
       <c r="E164" s="18" t="s">
-        <v>201</v>
+        <v>510</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8" t="s">
-        <v>202</v>
+        <v>511</v>
       </c>
       <c r="H164" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I164" s="8" t="s">
-        <v>54</v>
+        <v>512</v>
       </c>
       <c r="J164" s="8" t="s">
-        <v>203</v>
+        <v>513</v>
       </c>
       <c r="K164" s="12">
-        <v>1403.0</v>
+        <v>155.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="E165" s="18" t="s">
-        <v>514</v>
+        <v>516</v>
       </c>
       <c r="F165" s="8"/>
-      <c r="G165" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G165" s="8"/>
       <c r="H165" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I165" s="8" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="J165" s="8" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="K165" s="12">
-        <v>155.0</v>
+        <v>266.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="E166" s="18" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="F166" s="8"/>
       <c r="G166" s="8"/>
       <c r="H166" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I166" s="8" t="s">
-        <v>521</v>
+        <v>31</v>
       </c>
       <c r="J166" s="8" t="s">
         <v>522</v>
       </c>
       <c r="K166" s="12">
-        <v>266.0</v>
+        <v>786.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
         <v>523</v>
       </c>
       <c r="D167" s="9" t="s">
         <v>524</v>
       </c>
       <c r="E167" s="18" t="s">
         <v>525</v>
       </c>
       <c r="F167" s="8"/>
       <c r="G167" s="8"/>
       <c r="H167" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I167" s="8" t="s">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="J167" s="8" t="s">
         <v>526</v>
       </c>
       <c r="K167" s="12">
-        <v>786.0</v>
+        <v>628.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>527</v>
+        <v>237</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>528</v>
+        <v>238</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>529</v>
+        <v>239</v>
       </c>
       <c r="F168" s="8"/>
-      <c r="G168" s="8"/>
+      <c r="G168" s="8" t="s">
+        <v>240</v>
+      </c>
       <c r="H168" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I168" s="8" t="s">
-        <v>60</v>
+        <v>183</v>
       </c>
       <c r="J168" s="8" t="s">
-        <v>530</v>
+        <v>241</v>
       </c>
       <c r="K168" s="12">
-        <v>628.0</v>
+        <v>484.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>237</v>
+        <v>259</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>238</v>
+        <v>260</v>
       </c>
       <c r="E169" s="18" t="s">
-        <v>239</v>
+        <v>261</v>
       </c>
       <c r="F169" s="8"/>
-      <c r="G169" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G169" s="8"/>
       <c r="H169" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I169" s="8" t="s">
         <v>183</v>
       </c>
       <c r="J169" s="8" t="s">
-        <v>241</v>
+        <v>262</v>
       </c>
       <c r="K169" s="12">
-        <v>484.0</v>
+        <v>734.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
-    <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...15 lines deleted...]
-      <c r="H170" s="7" t="s">
+    <row r="170" spans="1:13" outlineLevel="1">
+      <c r="A170" s="14" t="s">
+        <v>527</v>
+      </c>
+      <c r="E170" s="16"/>
+      <c r="K170" s="10"/>
+      <c r="M170" s="10"/>
+    </row>
+    <row r="171" spans="1:13" outlineLevel="2">
+      <c r="A171" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B171" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D171" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E171" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G171" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H171" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I171" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J171" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K171" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L171" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M171" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A172" s="15">
+        <v>1</v>
+      </c>
+      <c r="B172" s="7"/>
+      <c r="C172" s="8" t="s">
+        <v>528</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="E172" s="18" t="s">
+        <v>530</v>
+      </c>
+      <c r="F172" s="8"/>
+      <c r="G172" s="8"/>
+      <c r="H172" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I170" s="8" t="s">
-[...15 lines deleted...]
-      <c r="A171" s="14" t="s">
+      <c r="I172" s="8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J172" s="8" t="s">
         <v>531</v>
       </c>
-      <c r="E171" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K172" s="12">
+        <v>356.0</v>
+      </c>
+      <c r="L172" s="7"/>
+      <c r="M172" s="12">
+        <f>K172*L172</f>
+        <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
         <v>532</v>
       </c>
       <c r="D173" s="9" t="s">
         <v>533</v>
       </c>
       <c r="E173" s="18" t="s">
         <v>534</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8"/>
       <c r="H173" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I173" s="8" t="s">
-        <v>54</v>
+        <v>535</v>
       </c>
       <c r="J173" s="8" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="K173" s="12">
-        <v>356.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I174" s="8" t="s">
-        <v>539</v>
+        <v>96</v>
       </c>
       <c r="J174" s="8" t="s">
         <v>540</v>
       </c>
       <c r="K174" s="12">
-        <v>1057.0</v>
+        <v>1252.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
         <v>541</v>
       </c>
       <c r="D175" s="9" t="s">
         <v>542</v>
       </c>
       <c r="E175" s="18" t="s">
         <v>543</v>
       </c>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I175" s="8" t="s">
-        <v>96</v>
+        <v>544</v>
       </c>
       <c r="J175" s="8" t="s">
-        <v>544</v>
+        <v>545</v>
       </c>
       <c r="K175" s="12">
-        <v>1252.0</v>
+        <v>624.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>545</v>
+        <v>546</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>546</v>
+        <v>547</v>
       </c>
       <c r="E176" s="18" t="s">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8"/>
       <c r="H176" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I176" s="8" t="s">
-        <v>548</v>
+        <v>535</v>
       </c>
       <c r="J176" s="8" t="s">
         <v>549</v>
       </c>
       <c r="K176" s="12">
-        <v>624.0</v>
+        <v>650.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
         <v>550</v>
       </c>
       <c r="D177" s="9" t="s">
         <v>551</v>
       </c>
       <c r="E177" s="18" t="s">
         <v>552</v>
       </c>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
       <c r="H177" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I177" s="8" t="s">
-        <v>539</v>
+        <v>60</v>
       </c>
       <c r="J177" s="8" t="s">
         <v>553</v>
       </c>
       <c r="K177" s="12">
-        <v>650.0</v>
+        <v>641.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
         <v>554</v>
       </c>
       <c r="D178" s="9" t="s">
         <v>555</v>
       </c>
       <c r="E178" s="18" t="s">
         <v>556</v>
       </c>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
       <c r="H178" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I178" s="8" t="s">
-        <v>60</v>
+        <v>76</v>
       </c>
       <c r="J178" s="8" t="s">
         <v>557</v>
       </c>
       <c r="K178" s="12">
-        <v>641.0</v>
+        <v>960.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
         <v>558</v>
       </c>
       <c r="D179" s="9" t="s">
         <v>559</v>
       </c>
       <c r="E179" s="18" t="s">
         <v>560</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I179" s="8" t="s">
-        <v>76</v>
+        <v>43</v>
       </c>
       <c r="J179" s="8" t="s">
         <v>561</v>
       </c>
       <c r="K179" s="12">
-        <v>960.0</v>
+        <v>483.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
         <v>562</v>
       </c>
       <c r="D180" s="9" t="s">
         <v>563</v>
       </c>
       <c r="E180" s="18" t="s">
         <v>564</v>
       </c>
       <c r="F180" s="8"/>
       <c r="G180" s="8"/>
       <c r="H180" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I180" s="8" t="s">
-        <v>43</v>
+        <v>183</v>
       </c>
       <c r="J180" s="8" t="s">
         <v>565</v>
       </c>
       <c r="K180" s="12">
-        <v>483.0</v>
+        <v>875.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>566</v>
+        <v>67</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>567</v>
+        <v>68</v>
       </c>
       <c r="E181" s="18" t="s">
-        <v>568</v>
+        <v>69</v>
       </c>
       <c r="F181" s="8"/>
-      <c r="G181" s="8"/>
+      <c r="G181" s="8" t="s">
+        <v>70</v>
+      </c>
       <c r="H181" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I181" s="8" t="s">
-        <v>183</v>
+        <v>43</v>
       </c>
       <c r="J181" s="8" t="s">
-        <v>569</v>
+        <v>71</v>
       </c>
       <c r="K181" s="12">
-        <v>875.0</v>
+        <v>403.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>67</v>
+        <v>255</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>68</v>
+        <v>256</v>
       </c>
       <c r="E182" s="18" t="s">
-        <v>69</v>
+        <v>257</v>
       </c>
       <c r="F182" s="8"/>
-      <c r="G182" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G182" s="8"/>
       <c r="H182" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I182" s="8" t="s">
-        <v>43</v>
+        <v>177</v>
       </c>
       <c r="J182" s="8" t="s">
-        <v>71</v>
+        <v>258</v>
       </c>
       <c r="K182" s="12">
-        <v>403.0</v>
+        <v>1575.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>255</v>
+        <v>566</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>256</v>
+        <v>567</v>
       </c>
       <c r="E183" s="18" t="s">
-        <v>257</v>
+        <v>568</v>
       </c>
       <c r="F183" s="8"/>
-      <c r="G183" s="8"/>
+      <c r="G183" s="8" t="s">
+        <v>569</v>
+      </c>
       <c r="H183" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I183" s="8" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="J183" s="8" t="s">
-        <v>258</v>
+        <v>570</v>
       </c>
       <c r="K183" s="12">
-        <v>1575.0</v>
+        <v>545.0</v>
       </c>
       <c r="L183" s="7"/>
       <c r="M183" s="12">
         <f>K183*L183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
-        <v>570</v>
+        <v>204</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>571</v>
+        <v>205</v>
       </c>
       <c r="E184" s="18" t="s">
-        <v>572</v>
+        <v>206</v>
       </c>
       <c r="F184" s="8"/>
       <c r="G184" s="8" t="s">
-        <v>573</v>
+        <v>207</v>
       </c>
       <c r="H184" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I184" s="8" t="s">
-        <v>183</v>
+        <v>134</v>
       </c>
       <c r="J184" s="8" t="s">
-        <v>574</v>
+        <v>208</v>
       </c>
       <c r="K184" s="12">
-        <v>545.0</v>
+        <v>648.0</v>
       </c>
       <c r="L184" s="7"/>
       <c r="M184" s="12">
         <f>K184*L184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>204</v>
+        <v>72</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>205</v>
+        <v>73</v>
       </c>
       <c r="E185" s="18" t="s">
-        <v>206</v>
+        <v>74</v>
       </c>
       <c r="F185" s="8"/>
       <c r="G185" s="8" t="s">
-        <v>207</v>
+        <v>75</v>
       </c>
       <c r="H185" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I185" s="8" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="J185" s="8" t="s">
-        <v>208</v>
+        <v>77</v>
       </c>
       <c r="K185" s="12">
-        <v>648.0</v>
+        <v>1235.0</v>
       </c>
       <c r="L185" s="7"/>
       <c r="M185" s="12">
         <f>K185*L185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>72</v>
+        <v>22</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>73</v>
+        <v>23</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="F186" s="8"/>
-      <c r="G186" s="8" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="G186" s="8"/>
+      <c r="H186" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I186" s="8"/>
       <c r="J186" s="8" t="s">
-        <v>77</v>
+        <v>25</v>
       </c>
       <c r="K186" s="12">
-        <v>1235.0</v>
+        <v>382.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>22</v>
+        <v>83</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>23</v>
+        <v>84</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>24</v>
+        <v>85</v>
       </c>
       <c r="F187" s="8"/>
       <c r="G187" s="8"/>
       <c r="H187" s="7">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
       <c r="I187" s="8"/>
       <c r="J187" s="8" t="s">
-        <v>25</v>
+        <v>86</v>
       </c>
       <c r="K187" s="12">
-        <v>382.0</v>
+        <v>563.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
-    <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A188" s="15">
+    <row r="188" spans="1:13" outlineLevel="1">
+      <c r="A188" s="14" t="s">
+        <v>571</v>
+      </c>
+      <c r="E188" s="16"/>
+      <c r="K188" s="10"/>
+      <c r="M188" s="10"/>
+    </row>
+    <row r="189" spans="1:13" outlineLevel="2">
+      <c r="A189" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B189" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C189" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D189" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E189" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G189" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H189" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="B188" s="7"/>
-[...60 lines deleted...]
-      <c r="I190" s="4" t="s">
+      <c r="I189" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="J190" s="3" t="s">
+      <c r="J189" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="K190" s="13" t="s">
+      <c r="K189" s="13" t="s">
         <v>19</v>
       </c>
-      <c r="L190" s="4" t="s">
+      <c r="L189" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="M190" s="11" t="s">
+      <c r="M189" s="11" t="s">
         <v>21</v>
+      </c>
+    </row>
+    <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A190" s="15">
+        <v>1</v>
+      </c>
+      <c r="B190" s="7"/>
+      <c r="C190" s="8" t="s">
+        <v>157</v>
+      </c>
+      <c r="D190" s="9"/>
+      <c r="E190" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="F190" s="8"/>
+      <c r="G190" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="H190" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="I190" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="J190" s="8"/>
+      <c r="K190" s="12">
+        <v>227.0</v>
+      </c>
+      <c r="L190" s="7"/>
+      <c r="M190" s="12">
+        <f>K190*L190</f>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="D191" s="9"/>
+        <v>33</v>
+      </c>
+      <c r="D191" s="9" t="s">
+        <v>34</v>
+      </c>
       <c r="E191" s="18" t="s">
-        <v>158</v>
+        <v>35</v>
       </c>
       <c r="F191" s="8"/>
       <c r="G191" s="8" t="s">
-        <v>159</v>
+        <v>36</v>
       </c>
       <c r="H191" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I191" s="8" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="J191" s="8"/>
+        <v>37</v>
+      </c>
+      <c r="J191" s="8" t="s">
+        <v>38</v>
+      </c>
       <c r="K191" s="12">
-        <v>227.0</v>
+        <v>3783.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E192" s="18" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="F192" s="8"/>
       <c r="G192" s="8" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="H192" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I192" s="8" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="J192" s="8" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="K192" s="12">
-        <v>3783.0</v>
+        <v>427.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>39</v>
+        <v>572</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>40</v>
+        <v>573</v>
       </c>
       <c r="E193" s="18" t="s">
-        <v>41</v>
+        <v>574</v>
       </c>
       <c r="F193" s="8"/>
       <c r="G193" s="8" t="s">
-        <v>42</v>
+        <v>575</v>
       </c>
       <c r="H193" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I193" s="8" t="s">
-        <v>43</v>
+        <v>183</v>
       </c>
       <c r="J193" s="8" t="s">
-        <v>44</v>
+        <v>576</v>
       </c>
       <c r="K193" s="12">
-        <v>427.0</v>
+        <v>1004.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
-    <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D194" s="9" t="s">
+    <row r="194" spans="1:13" outlineLevel="1">
+      <c r="A194" s="14" t="s">
         <v>577</v>
       </c>
-      <c r="E194" s="18" t="s">
-[...6 lines deleted...]
-      <c r="H194" s="7" t="s">
+      <c r="E194" s="16"/>
+      <c r="K194" s="10"/>
+      <c r="M194" s="10"/>
+    </row>
+    <row r="195" spans="1:13" outlineLevel="2">
+      <c r="A195" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B195" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D195" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E195" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H195" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I195" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J195" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K195" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L195" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M195" s="11" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A196" s="15">
+        <v>1</v>
+      </c>
+      <c r="B196" s="7"/>
+      <c r="C196" s="8" t="s">
+        <v>102</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>103</v>
+      </c>
+      <c r="E196" s="18" t="s">
+        <v>104</v>
+      </c>
+      <c r="F196" s="8"/>
+      <c r="G196" s="8" t="s">
+        <v>105</v>
+      </c>
+      <c r="H196" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I194" s="8" t="s">
-[...60 lines deleted...]
-        <v>21</v>
+      <c r="I196" s="8"/>
+      <c r="J196" s="8"/>
+      <c r="K196" s="12">
+        <v>95.0</v>
+      </c>
+      <c r="L196" s="7"/>
+      <c r="M196" s="12">
+        <f>K196*L196</f>
+        <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>102</v>
+        <v>578</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>103</v>
+        <v>579</v>
       </c>
       <c r="E197" s="18" t="s">
-        <v>104</v>
+        <v>580</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8" t="s">
-        <v>105</v>
+        <v>581</v>
       </c>
       <c r="H197" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="I197" s="8"/>
-      <c r="J197" s="8"/>
+      <c r="I197" s="8" t="s">
+        <v>582</v>
+      </c>
+      <c r="J197" s="8" t="s">
+        <v>583</v>
+      </c>
       <c r="K197" s="12">
-        <v>95.0</v>
+        <v>495.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="E198" s="18" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="H198" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I198" s="8" t="s">
-        <v>586</v>
+        <v>183</v>
       </c>
       <c r="J198" s="8" t="s">
-        <v>587</v>
+        <v>588</v>
       </c>
       <c r="K198" s="12">
-        <v>495.0</v>
+        <v>1161.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>588</v>
+        <v>589</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>589</v>
+        <v>590</v>
       </c>
       <c r="E199" s="18" t="s">
-        <v>590</v>
+        <v>591</v>
       </c>
       <c r="F199" s="8"/>
       <c r="G199" s="8" t="s">
-        <v>591</v>
+        <v>592</v>
       </c>
       <c r="H199" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I199" s="8" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="J199" s="8" t="s">
-        <v>592</v>
+        <v>593</v>
       </c>
       <c r="K199" s="12">
-        <v>1161.0</v>
+        <v>2340.0</v>
       </c>
       <c r="L199" s="7"/>
       <c r="M199" s="12">
         <f>K199*L199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="15">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E200" s="18" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F200" s="8"/>
       <c r="G200" s="8" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
       <c r="H200" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I200" s="8" t="s">
-        <v>177</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="J200" s="8"/>
       <c r="K200" s="12">
-        <v>2340.0</v>
+        <v>632.0</v>
       </c>
       <c r="L200" s="7"/>
       <c r="M200" s="12">
         <f>K200*L200</f>
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A201" s="15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B201" s="7"/>
       <c r="C201" s="8" t="s">
         <v>598</v>
       </c>
       <c r="D201" s="9" t="s">
         <v>599</v>
       </c>
       <c r="E201" s="18" t="s">
         <v>600</v>
       </c>
       <c r="F201" s="8"/>
-      <c r="G201" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G201" s="8"/>
       <c r="H201" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I201" s="8" t="s">
-        <v>54</v>
+        <v>177</v>
       </c>
       <c r="J201" s="8"/>
       <c r="K201" s="12">
-        <v>632.0</v>
+        <v>2243.0</v>
       </c>
       <c r="L201" s="7"/>
       <c r="M201" s="12">
         <f>K201*L201</f>
         <v>0</v>
       </c>
     </row>
     <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A202" s="15">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B202" s="7"/>
       <c r="C202" s="8" t="s">
+        <v>601</v>
+      </c>
+      <c r="D202" s="9" t="s">
         <v>602</v>
       </c>
-      <c r="D202" s="9" t="s">
+      <c r="E202" s="18" t="s">
         <v>603</v>
-      </c>
-[...1 lines deleted...]
-        <v>604</v>
       </c>
       <c r="F202" s="8"/>
       <c r="G202" s="8"/>
       <c r="H202" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I202" s="8" t="s">
-        <v>177</v>
-[...1 lines deleted...]
-      <c r="J202" s="8"/>
+        <v>604</v>
+      </c>
+      <c r="J202" s="8" t="s">
+        <v>605</v>
+      </c>
       <c r="K202" s="12">
-        <v>2243.0</v>
+        <v>395.0</v>
       </c>
       <c r="L202" s="7"/>
       <c r="M202" s="12">
         <f>K202*L202</f>
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>607</v>
+        <v>608</v>
       </c>
       <c r="F203" s="8"/>
       <c r="G203" s="8"/>
       <c r="H203" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I203" s="8" t="s">
-        <v>608</v>
+        <v>160</v>
       </c>
       <c r="J203" s="8" t="s">
         <v>609</v>
       </c>
       <c r="K203" s="12">
-        <v>395.0</v>
+        <v>246.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
         <v>610</v>
       </c>
       <c r="D204" s="9" t="s">
         <v>611</v>
       </c>
       <c r="E204" s="18" t="s">
         <v>612</v>
       </c>
       <c r="F204" s="8"/>
       <c r="G204" s="8"/>
       <c r="H204" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I204" s="8" t="s">
         <v>160</v>
       </c>
       <c r="J204" s="8" t="s">
         <v>613</v>
       </c>
       <c r="K204" s="12">
-        <v>246.0</v>
+        <v>278.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
         <v>614</v>
       </c>
       <c r="D205" s="9" t="s">
         <v>615</v>
       </c>
       <c r="E205" s="18" t="s">
         <v>616</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I205" s="8" t="s">
-        <v>160</v>
+        <v>604</v>
       </c>
       <c r="J205" s="8" t="s">
         <v>617</v>
       </c>
       <c r="K205" s="12">
-        <v>278.0</v>
+        <v>270.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
         <v>618</v>
       </c>
       <c r="D206" s="9" t="s">
         <v>619</v>
       </c>
       <c r="E206" s="18" t="s">
         <v>620</v>
       </c>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I206" s="8" t="s">
-        <v>608</v>
+        <v>177</v>
       </c>
       <c r="J206" s="8" t="s">
         <v>621</v>
       </c>
       <c r="K206" s="12">
-        <v>270.0</v>
+        <v>2535.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
         <v>622</v>
       </c>
       <c r="D207" s="9" t="s">
         <v>623</v>
       </c>
       <c r="E207" s="18" t="s">
         <v>624</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I207" s="8" t="s">
-        <v>177</v>
+        <v>625</v>
       </c>
       <c r="J207" s="8" t="s">
-        <v>625</v>
+        <v>626</v>
       </c>
       <c r="K207" s="12">
-        <v>2535.0</v>
+        <v>492.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="15">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>626</v>
+        <v>627</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>627</v>
+        <v>628</v>
       </c>
       <c r="E208" s="18" t="s">
-        <v>628</v>
+        <v>629</v>
       </c>
       <c r="F208" s="8"/>
       <c r="G208" s="8"/>
       <c r="H208" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I208" s="8" t="s">
-        <v>629</v>
+        <v>604</v>
       </c>
       <c r="J208" s="8" t="s">
         <v>630</v>
       </c>
       <c r="K208" s="12">
-        <v>492.0</v>
+        <v>242.0</v>
       </c>
       <c r="L208" s="7"/>
       <c r="M208" s="12">
         <f>K208*L208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="15">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
         <v>631</v>
       </c>
       <c r="D209" s="9" t="s">
         <v>632</v>
       </c>
       <c r="E209" s="18" t="s">
         <v>633</v>
       </c>
       <c r="F209" s="8"/>
       <c r="G209" s="8"/>
       <c r="H209" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I209" s="8" t="s">
-        <v>608</v>
+        <v>634</v>
       </c>
       <c r="J209" s="8" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="K209" s="12">
-        <v>242.0</v>
+        <v>178.0</v>
       </c>
       <c r="L209" s="7"/>
       <c r="M209" s="12">
         <f>K209*L209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A210" s="15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B210" s="7"/>
       <c r="C210" s="8" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>636</v>
+        <v>637</v>
       </c>
       <c r="E210" s="18" t="s">
-        <v>637</v>
+        <v>638</v>
       </c>
       <c r="F210" s="8"/>
       <c r="G210" s="8"/>
       <c r="H210" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I210" s="8" t="s">
-        <v>638</v>
+        <v>517</v>
       </c>
       <c r="J210" s="8" t="s">
         <v>639</v>
       </c>
       <c r="K210" s="12">
-        <v>178.0</v>
+        <v>251.0</v>
       </c>
       <c r="L210" s="7"/>
       <c r="M210" s="12">
         <f>K210*L210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>640</v>
+        <v>232</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>641</v>
+        <v>233</v>
       </c>
       <c r="E211" s="18" t="s">
-        <v>642</v>
+        <v>234</v>
       </c>
       <c r="F211" s="8"/>
       <c r="G211" s="8"/>
       <c r="H211" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I211" s="8" t="s">
-        <v>521</v>
+        <v>235</v>
       </c>
       <c r="J211" s="8" t="s">
-        <v>643</v>
+        <v>236</v>
       </c>
       <c r="K211" s="12">
-        <v>251.0</v>
+        <v>1945.0</v>
       </c>
       <c r="L211" s="7"/>
       <c r="M211" s="12">
         <f>K211*L211</f>
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A212" s="15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B212" s="7"/>
       <c r="C212" s="8" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="D212" s="9" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="E212" s="18" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="F212" s="8"/>
       <c r="G212" s="8"/>
       <c r="H212" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I212" s="8" t="s">
         <v>235</v>
       </c>
       <c r="J212" s="8" t="s">
-        <v>236</v>
+        <v>254</v>
       </c>
       <c r="K212" s="12">
-        <v>1945.0</v>
+        <v>1873.0</v>
       </c>
       <c r="L212" s="7"/>
       <c r="M212" s="12">
         <f>K212*L212</f>
         <v>0</v>
       </c>
     </row>
     <row r="213" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A213" s="15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B213" s="7"/>
       <c r="C213" s="8" t="s">
-        <v>251</v>
+        <v>242</v>
       </c>
       <c r="D213" s="9" t="s">
-        <v>252</v>
+        <v>243</v>
       </c>
       <c r="E213" s="18" t="s">
-        <v>253</v>
+        <v>244</v>
       </c>
       <c r="F213" s="8"/>
       <c r="G213" s="8"/>
       <c r="H213" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I213" s="8" t="s">
-        <v>235</v>
+        <v>245</v>
       </c>
       <c r="J213" s="8" t="s">
-        <v>254</v>
+        <v>246</v>
       </c>
       <c r="K213" s="12">
-        <v>1873.0</v>
+        <v>2415.0</v>
       </c>
       <c r="L213" s="7"/>
       <c r="M213" s="12">
         <f>K213*L213</f>
         <v>0</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>243</v>
+        <v>248</v>
       </c>
       <c r="E214" s="18" t="s">
-        <v>244</v>
+        <v>249</v>
       </c>
       <c r="F214" s="8"/>
       <c r="G214" s="8"/>
       <c r="H214" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I214" s="8" t="s">
         <v>245</v>
       </c>
       <c r="J214" s="8" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="K214" s="12">
-        <v>2415.0</v>
+        <v>2377.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
-        <v>247</v>
+        <v>640</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>248</v>
+        <v>641</v>
       </c>
       <c r="E215" s="18" t="s">
-        <v>249</v>
+        <v>642</v>
       </c>
       <c r="F215" s="8"/>
-      <c r="G215" s="8"/>
+      <c r="G215" s="8" t="s">
+        <v>643</v>
+      </c>
       <c r="H215" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I215" s="8" t="s">
-        <v>245</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="J215" s="8"/>
       <c r="K215" s="12">
-        <v>2377.0</v>
+        <v>1509.0</v>
       </c>
       <c r="L215" s="7"/>
       <c r="M215" s="12">
         <f>K215*L215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
-        <v>644</v>
+        <v>267</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>645</v>
+        <v>268</v>
       </c>
       <c r="E216" s="18" t="s">
-        <v>646</v>
+        <v>269</v>
       </c>
       <c r="F216" s="8"/>
-      <c r="G216" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G216" s="8"/>
       <c r="H216" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I216" s="8" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="J216" s="8"/>
+        <v>235</v>
+      </c>
+      <c r="J216" s="8" t="s">
+        <v>270</v>
+      </c>
       <c r="K216" s="12">
-        <v>1509.0</v>
+        <v>1945.0</v>
       </c>
       <c r="L216" s="7"/>
       <c r="M216" s="12">
         <f>K216*L216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
-        <v>267</v>
+        <v>191</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>268</v>
+        <v>192</v>
       </c>
       <c r="E217" s="18" t="s">
-        <v>269</v>
+        <v>193</v>
       </c>
       <c r="F217" s="8"/>
       <c r="G217" s="8"/>
       <c r="H217" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I217" s="8" t="s">
-        <v>235</v>
+        <v>60</v>
       </c>
       <c r="J217" s="8" t="s">
-        <v>270</v>
+        <v>194</v>
       </c>
       <c r="K217" s="12">
-        <v>1945.0</v>
+        <v>1217.0</v>
       </c>
       <c r="L217" s="7"/>
       <c r="M217" s="12">
         <f>K217*L217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>191</v>
+        <v>644</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>192</v>
+        <v>645</v>
       </c>
       <c r="E218" s="18" t="s">
-        <v>193</v>
+        <v>646</v>
       </c>
       <c r="F218" s="8"/>
-      <c r="G218" s="8"/>
+      <c r="G218" s="8" t="s">
+        <v>647</v>
+      </c>
       <c r="H218" s="7" t="s">
         <v>30</v>
       </c>
       <c r="I218" s="8" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>183</v>
+      </c>
+      <c r="J218" s="8"/>
       <c r="K218" s="12">
-        <v>1217.0</v>
+        <v>1282.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
         <v>648</v>
       </c>
       <c r="D219" s="9" t="s">
         <v>649</v>
       </c>
       <c r="E219" s="18" t="s">
         <v>650</v>
       </c>
       <c r="F219" s="8"/>
       <c r="G219" s="8" t="s">
         <v>651</v>
       </c>
-      <c r="H219" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J219" s="8"/>
+      <c r="H219" s="7">
+        <v>10.0</v>
+      </c>
+      <c r="I219" s="8"/>
+      <c r="J219" s="8" t="s">
+        <v>652</v>
+      </c>
       <c r="K219" s="12">
-        <v>1282.0</v>
+        <v>72.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
-    <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...7 lines deleted...]
-      <c r="D220" s="9" t="s">
+    <row r="220" spans="1:13">
+      <c r="K220" t="s">
         <v>653</v>
       </c>
-      <c r="E220" s="18" t="s">
-[...31 lines deleted...]
-        <f>SUM(M11:M220)</f>
+      <c r="L220">
+        <f>SUM(L11:L219)</f>
+        <v>0</v>
+      </c>
+      <c r="M220">
+        <f>SUM(M11:M219)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A66:M66"/>
     <mergeCell ref="A86:M86"/>
     <mergeCell ref="A123:M123"/>
     <mergeCell ref="A143:M143"/>
-    <mergeCell ref="A156:M156"/>
-[...3 lines deleted...]
-    <mergeCell ref="A195:M195"/>
+    <mergeCell ref="A155:M155"/>
+    <mergeCell ref="A161:M161"/>
+    <mergeCell ref="A170:M170"/>
+    <mergeCell ref="A188:M188"/>
+    <mergeCell ref="A194:M194"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
     <hyperlink ref="C22" r:id="rId_hyperlink_11"/>
     <hyperlink ref="C23" r:id="rId_hyperlink_12"/>
     <hyperlink ref="C24" r:id="rId_hyperlink_13"/>
     <hyperlink ref="C25" r:id="rId_hyperlink_14"/>
     <hyperlink ref="C26" r:id="rId_hyperlink_15"/>
     <hyperlink ref="C27" r:id="rId_hyperlink_16"/>
     <hyperlink ref="C28" r:id="rId_hyperlink_17"/>
     <hyperlink ref="C29" r:id="rId_hyperlink_18"/>
     <hyperlink ref="C30" r:id="rId_hyperlink_19"/>
     <hyperlink ref="C31" r:id="rId_hyperlink_20"/>
     <hyperlink ref="C32" r:id="rId_hyperlink_21"/>
     <hyperlink ref="C33" r:id="rId_hyperlink_22"/>
     <hyperlink ref="C34" r:id="rId_hyperlink_23"/>
@@ -15364,106 +15288,105 @@
     <hyperlink ref="C128" r:id="rId_hyperlink_111"/>
     <hyperlink ref="C129" r:id="rId_hyperlink_112"/>
     <hyperlink ref="C130" r:id="rId_hyperlink_113"/>
     <hyperlink ref="C131" r:id="rId_hyperlink_114"/>
     <hyperlink ref="C132" r:id="rId_hyperlink_115"/>
     <hyperlink ref="C133" r:id="rId_hyperlink_116"/>
     <hyperlink ref="C134" r:id="rId_hyperlink_117"/>
     <hyperlink ref="C135" r:id="rId_hyperlink_118"/>
     <hyperlink ref="C136" r:id="rId_hyperlink_119"/>
     <hyperlink ref="C137" r:id="rId_hyperlink_120"/>
     <hyperlink ref="C138" r:id="rId_hyperlink_121"/>
     <hyperlink ref="C139" r:id="rId_hyperlink_122"/>
     <hyperlink ref="C140" r:id="rId_hyperlink_123"/>
     <hyperlink ref="C141" r:id="rId_hyperlink_124"/>
     <hyperlink ref="C142" r:id="rId_hyperlink_125"/>
     <hyperlink ref="C145" r:id="rId_hyperlink_126"/>
     <hyperlink ref="C146" r:id="rId_hyperlink_127"/>
     <hyperlink ref="C147" r:id="rId_hyperlink_128"/>
     <hyperlink ref="C148" r:id="rId_hyperlink_129"/>
     <hyperlink ref="C149" r:id="rId_hyperlink_130"/>
     <hyperlink ref="C150" r:id="rId_hyperlink_131"/>
     <hyperlink ref="C151" r:id="rId_hyperlink_132"/>
     <hyperlink ref="C152" r:id="rId_hyperlink_133"/>
     <hyperlink ref="C153" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_135"/>
-    <hyperlink ref="C155" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="C157" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_139"/>
-    <hyperlink ref="C161" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="C163" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_146"/>
-    <hyperlink ref="C170" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="C172" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_162"/>
-    <hyperlink ref="C188" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="C190" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_166"/>
-    <hyperlink ref="C194" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="C196" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C201" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C202" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C203" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C204" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C205" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C206" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C207" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C208" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C209" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C210" r:id="rId_hyperlink_181"/>
     <hyperlink ref="C211" r:id="rId_hyperlink_182"/>
     <hyperlink ref="C212" r:id="rId_hyperlink_183"/>
     <hyperlink ref="C213" r:id="rId_hyperlink_184"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_185"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_186"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_187"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_188"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_189"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_190"/>
-    <hyperlink ref="C220" r:id="rId_hyperlink_191"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>