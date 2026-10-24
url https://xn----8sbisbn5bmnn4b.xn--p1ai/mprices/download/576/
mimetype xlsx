--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="654">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:49:06</t>
+    <t>Актуальность прайса на: 2026-10-24 07:56:43</t>
   </si>
   <si>
     <t>Сюжетно-ролевые игры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -1251,72 +1251,72 @@
   <si>
     <t>2000000066080</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/80/18046/images/34988/34988.750x0.jpg</t>
   </si>
   <si>
     <t>1101-3</t>
   </si>
   <si>
     <t>Набор Ферма 1101-3</t>
   </si>
   <si>
     <t>16 × 14 × 46 см</t>
   </si>
   <si>
     <t>6956781011145</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/73/17320/images/74061/74061.750x0.png</t>
   </si>
   <si>
     <t>660-A194_КРАСНЫЙ</t>
   </si>
   <si>
-    <t>Парковка (ВЫБОР ЦВЕТА) 660-A194-A195 Красный</t>
+    <t>Парковка (ВЫБОР ЦВЕТА) 660-A194 Красный</t>
   </si>
   <si>
     <t>22 × 8 × 24 см</t>
   </si>
   <si>
     <t>2000000064192</t>
   </si>
   <si>
     <t>660-A194_СИНИЙ</t>
   </si>
   <si>
-    <t>Парковка (ВЫБОР ЦВЕТА) 660-A194-A195 Синий</t>
+    <t>Парковка (ВЫБОР ЦВЕТА) 660-A194 Синий</t>
   </si>
   <si>
     <t>2000000064215</t>
   </si>
   <si>
     <t>660-A194_yellow</t>
   </si>
   <si>
-    <t>Парковка (ВЫБОР ЦВЕТА) 660-A194-A195 желтый</t>
+    <t>Парковка (ВЫБОР ЦВЕТА) 660-A194 желтый</t>
   </si>
   <si>
     <t>6900133622121</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/84/18441/images/35759/35759.750x0.jpg</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>Замок с капсулой Pet Dolls 2262</t>
   </si>
   <si>
     <t>29 × 36 × 14 см</t>
   </si>
   <si>
     <t>2000000029115</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/78/27812/images/60057/60057.750x0.jpg</t>
   </si>
   <si>
     <t>2022-18</t>
   </si>