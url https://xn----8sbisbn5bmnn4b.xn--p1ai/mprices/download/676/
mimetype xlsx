--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:23:57</t>
+    <t>Актуальность прайса на: 2026-07-25 05:55:06</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>