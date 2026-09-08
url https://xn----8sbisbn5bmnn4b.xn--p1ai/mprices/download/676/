--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:55:06</t>
+    <t>Актуальность прайса на: 2026-09-08 15:46:47</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>