--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:46:47</t>
+    <t>Актуальность прайса на: 2026-10-24 08:41:43</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>