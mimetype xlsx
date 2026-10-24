--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -17,74 +17,74 @@
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="903">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="968">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 16:41:46</t>
+    <t>Актуальность прайса на: 2026-10-24 07:57:06</t>
   </si>
   <si>
     <t>Новое поступление</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -103,152 +103,1712 @@
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/82/28226/images/61075/61075.750x0.jpg</t>
   </si>
   <si>
     <t>301051</t>
   </si>
   <si>
     <t>Конструктор Домик флориста 2102 дет. 031051</t>
   </si>
   <si>
     <t>много</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>6920220310519</t>
   </si>
   <si>
+    <t>Поступление 15.10.26</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/46/34662/images/74534/74534.750x0.jpg</t>
+  </si>
+  <si>
+    <t>55256</t>
+  </si>
+  <si>
+    <t>Конструктор Машина времени из «Назад в будущее» 357 дет. 55256</t>
+  </si>
+  <si>
+    <t>2000000076188</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/46/34675/images/74553/74553.750x0.jpg</t>
+  </si>
+  <si>
+    <t>666-25-70</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Дельфин 70 см</t>
+  </si>
+  <si>
+    <t>2000000076508</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/46/34661/images/74533/74533.750x0.jpg</t>
+  </si>
+  <si>
+    <t>MK6021</t>
+  </si>
+  <si>
+    <t>Конструктор Гоночный автомобиль F1 1729 дет. MK6021</t>
+  </si>
+  <si>
+    <t>2000000076249</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/46/34674/images/74552/74552.750x0.jpg</t>
+  </si>
+  <si>
+    <t>666-21-70</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Кит 70 см</t>
+  </si>
+  <si>
+    <t>2000000076492</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/46/34660/images/74532/74532.750x0.jpg</t>
+  </si>
+  <si>
+    <t>MK6025</t>
+  </si>
+  <si>
+    <t>Конструктор Гоночный автомобиль F1 1934 дет. MK6025</t>
+  </si>
+  <si>
+    <t>2000000076256</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/46/34659/images/74531/74531.750x0.jpg</t>
+  </si>
+  <si>
+    <t>MK6023</t>
+  </si>
+  <si>
+    <t>Конструктор Гоночный автомобиль F1 1969 дет. MK6023</t>
+  </si>
+  <si>
+    <t>2000000076232</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/46/34658/images/74530/74530.750x0.jpg</t>
+  </si>
+  <si>
+    <t>99938</t>
+  </si>
+  <si>
+    <t>Конструктор корабль Черная жемчужина 2862 дет. 99938</t>
+  </si>
+  <si>
+    <t>2000000076225</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/46/34657/images/74529/74529.750x0.jpg</t>
+  </si>
+  <si>
+    <t>DK7075</t>
+  </si>
+  <si>
+    <t>Конструктор Далматинец 1869 дет. 7075</t>
+  </si>
+  <si>
+    <t>2000000076218</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/46/34656/images/74528/74528.750x0.jpg</t>
+  </si>
+  <si>
+    <t>31019_minecraft</t>
+  </si>
+  <si>
+    <t>Конструктор Майнкрафт. Скелет 502 дет. 31019</t>
+  </si>
+  <si>
+    <t>2000000076201</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/40/34095/images/73439/73439.750x0.jpg</t>
+  </si>
+  <si>
+    <t>MK6022_1912дет</t>
+  </si>
+  <si>
+    <t>Конструктор Астон Мартин Aston Martin AMR25 F1 1:8 1912 дет. MK6022</t>
+  </si>
+  <si>
+    <t>2000000064697</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/40/34090/images/73432/73432.750x0.jpg</t>
+  </si>
+  <si>
+    <t>31009</t>
+  </si>
+  <si>
+    <t>Конструктор Майнкрафт. Башня Эндермана 867 дет. 31009</t>
+  </si>
+  <si>
+    <t>2000000064611</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/41/34194/images/73613/73613.750x0.jpg</t>
+  </si>
+  <si>
+    <t>SY-73004</t>
+  </si>
+  <si>
+    <t>Конструктор Цветы Розовый букет 789 дет. 73004</t>
+  </si>
+  <si>
+    <t>2000000066042</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/29525/images/64682/64682.750x0.jpg</t>
+  </si>
+  <si>
+    <t>T2118 / FK1988 / 78002</t>
+  </si>
+  <si>
+    <t>Конструктор Мотоцикл BMW 1920 дет. T2118 / FK1988 / 78002 / 88015 / 86010 / 100061</t>
+  </si>
+  <si>
+    <t>2000000056043</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/46/34655/images/74527/74527.750x0.jpg</t>
+  </si>
+  <si>
+    <t>68261</t>
+  </si>
+  <si>
+    <t>Конструктор Майнкрафт Волчья крепость 312 дет. 68261</t>
+  </si>
+  <si>
+    <t>2000000076171</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/39/33947/images/73326/73326.750x0.jpg</t>
+  </si>
+  <si>
+    <t>31008</t>
+  </si>
+  <si>
+    <t>Конструктор Майнкрафт. Аванпост мародеров 665 дет. 31008</t>
+  </si>
+  <si>
+    <t>2000000063881</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/41/34141/images/73533/73533.750x0.jpg</t>
+  </si>
+  <si>
+    <t>13092</t>
+  </si>
+  <si>
+    <t>Конструктор механизированный Пиранья (свет) 1085 дет. 13092</t>
+  </si>
+  <si>
+    <t>2000000065243</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/22/32275/images/70244/70244.750x0.png</t>
+  </si>
+  <si>
+    <t>FC3722</t>
+  </si>
+  <si>
+    <t>Конструктор Дино. Нападение барионикса на вертолет 585 дет. FC3722</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>2000933191699</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/22/32257/images/70228/70228.750x0.png</t>
+  </si>
+  <si>
+    <t>FC3726</t>
+  </si>
+  <si>
+    <t>Конструктор Дино. Перевозка динозавров на вертолете 582 дет. FC3726</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>6959676702456</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74536/74536.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_beige</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Бежевый</t>
+  </si>
+  <si>
+    <t>2000000076126</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74537/74537.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_black</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Черный</t>
+  </si>
+  <si>
+    <t>2000000076133</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74535/74535.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_brown</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Коричневый</t>
+  </si>
+  <si>
+    <t>2000000076140</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74538/74538.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_white</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Белый</t>
+  </si>
+  <si>
+    <t>2000000076157</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/46/34649/images/74517/74517.750x0.png</t>
+  </si>
+  <si>
+    <t>802-22ov_beige</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка барашек 22 см (ВЫБОР ЦВЕТА) 802-22ov Бежевый</t>
+  </si>
+  <si>
+    <t>2000000075785</t>
+  </si>
+  <si>
+    <t>802-22ov_white</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка барашек 22 см (ВЫБОР ЦВЕТА) 802-22ov Белый</t>
+  </si>
+  <si>
+    <t>2000000075792</t>
+  </si>
+  <si>
+    <t>802-22ov_brown</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка барашек 22 см (ВЫБОР ЦВЕТА) 802-22ov Коричневый</t>
+  </si>
+  <si>
+    <t>2000000075808</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/46/34648/images/74515/74515.750x0.png</t>
+  </si>
+  <si>
+    <t>802-35ov_beige</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка барашек 35 см (ВЫБОР ЦВЕТА) 802-35ov Бежевый</t>
+  </si>
+  <si>
+    <t>2000000075754</t>
+  </si>
+  <si>
+    <t>802-35ov_white</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка барашек 35 см (ВЫБОР ЦВЕТА) 802-35ov Белый</t>
+  </si>
+  <si>
+    <t>2000000075761</t>
+  </si>
+  <si>
+    <t>802-35ov_brown</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка барашек 35 см (ВЫБОР ЦВЕТА) 802-35ov Коричневый</t>
+  </si>
+  <si>
+    <t>2000000075778</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74519/74519.750x0.png</t>
+  </si>
+  <si>
+    <t>br_ov22_white</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка 22 см (ВЫБОР ЦВЕТА) br_ov22 Белый</t>
+  </si>
+  <si>
+    <t>2008192361631</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74522/74522.750x0.jpg</t>
+  </si>
+  <si>
+    <t>br_ov22_black</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка 22 см (ВЫБОР ЦВЕТА) br_ov22 Черный</t>
+  </si>
+  <si>
+    <t>2000000075846</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74521/74521.750x0.png</t>
+  </si>
+  <si>
+    <t>br_ov22_grey</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка 22 см (ВЫБОР ЦВЕТА) br_ov22 Серый</t>
+  </si>
+  <si>
+    <t>2000000075853</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74520/74520.750x0.png</t>
+  </si>
+  <si>
+    <t>br_ov22_brown</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Овечка 22 см (ВЫБОР ЦВЕТА) br_ov22 Коричневый</t>
+  </si>
+  <si>
+    <t>2000000075860</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/46/34665/images/74539/74539.750x0.jpg</t>
+  </si>
+  <si>
+    <t>99973</t>
+  </si>
+  <si>
+    <t>Конструктор Кубок Мира FIFA 2842 дет. 99973</t>
+  </si>
+  <si>
+    <t>2000000076195</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png</t>
+  </si>
+  <si>
+    <t>1026-172X_red</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X Красный</t>
+  </si>
+  <si>
+    <t>2000000076270</t>
+  </si>
+  <si>
+    <t>1026-172X_blue</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X синий</t>
+  </si>
+  <si>
+    <t>2000000076287</t>
+  </si>
+  <si>
+    <t>1026-172X_violet</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X Фиолетовый</t>
+  </si>
+  <si>
+    <t>2000000076294</t>
+  </si>
+  <si>
+    <t>1026-172X_orange</t>
+  </si>
+  <si>
+    <t>Спиннер Шар Супергерои (ВЫБОР ЦВЕТА) 1026-172X Оранжевый</t>
+  </si>
+  <si>
+    <t>2000000076300</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/42/34213/images/74547/74547.750x0.jpg</t>
+  </si>
+  <si>
+    <t>60548</t>
+  </si>
+  <si>
+    <t>Конструктор Звёздные войны. Пряничный шагоход AT-AT 697 дет. 60548</t>
+  </si>
+  <si>
+    <t>2000000066301</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/46/34671/images/74550/74550.750x0.jpg</t>
+  </si>
+  <si>
+    <t>19934</t>
+  </si>
+  <si>
+    <t>Конструктор Футбольный мяч 1498 дет. 19934</t>
+  </si>
+  <si>
+    <t>2000000076263</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/46/34666/images/74551/74551.750x0.jpg</t>
+  </si>
+  <si>
+    <t>59861</t>
+  </si>
+  <si>
+    <t>Конструктор McLaren Mastercard: Шлем Оскара Пиастри 793 дет. 59861</t>
+  </si>
+  <si>
+    <t>2000000076324</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/46/34667/images/74555/74555.750x0.jpg</t>
+  </si>
+  <si>
+    <t>61098</t>
+  </si>
+  <si>
+    <t>Конструктор Грогу (подмастерье Мандалорца) 1200 дет. 61098</t>
+  </si>
+  <si>
+    <t>2000000076317</t>
+  </si>
+  <si>
+    <t>Поступление 25.09.26</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/46/34639/images/74502/74502.750x0.jpg</t>
+  </si>
+  <si>
+    <t>70358</t>
+  </si>
+  <si>
+    <t>Конструктор Бэтмен. Лечебница Аркхем 2953 дет. 70358</t>
+  </si>
+  <si>
+    <t>2000000075587</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/30/33089/images/71663/71663.750x0.jpg</t>
+  </si>
+  <si>
+    <t>7009 ДИНО</t>
+  </si>
+  <si>
+    <t>Конструктор Дино. Блу и поимка бета-велоцираптора 194 дет. 7009 / 60188A</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>2000000053219</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/27/32770/images/72311/72311.750x0.jpg</t>
+  </si>
+  <si>
+    <t>76101</t>
+  </si>
+  <si>
+    <t>Конструктор Железный человек 1568 дет. 76101</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>2000000054346</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/05/30596/images/66782/66782.750x0.jpg</t>
+  </si>
+  <si>
+    <t>86003</t>
+  </si>
+  <si>
+    <t>Конструктор Land Rover Classic Defender 2336 дет. E0090 / 87065 / SY-99090 / 1E-86003</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>2000544135549</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/46/34636/images/74497/74497.750x0.jpg</t>
+  </si>
+  <si>
+    <t>63426</t>
+  </si>
+  <si>
+    <t>Конструктор Супергерои. Daily Bugle: Человек-паук против Мистерио 781 дет. 63426</t>
+  </si>
+  <si>
+    <t>2000000075556</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/46/34635/images/74498/74498.750x0.jpg</t>
+  </si>
+  <si>
+    <t>JQ1130</t>
+  </si>
+  <si>
+    <t>Конструктор Ретро-камера 805 дет. JQ1130</t>
+  </si>
+  <si>
+    <t>2000000075549</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/80/28083/images/60672/60672.750x0.jpg</t>
+  </si>
+  <si>
+    <t>8806</t>
+  </si>
+  <si>
+    <t>Конструктор Цветы Суккуленты 771 дет. 8806 / 8868</t>
+  </si>
+  <si>
+    <t>2000977755055</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/27/32716/images/71061/71061.750x0.jpg</t>
+  </si>
+  <si>
+    <t>88066</t>
+  </si>
+  <si>
+    <t>Конструктор Бэтмен. Панорама Готэм-Сити 4210 дет. 88066 / M7976</t>
+  </si>
+  <si>
+    <t>6922024880663</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/38/33874/images/73164/73164.750x0.jpg</t>
+  </si>
+  <si>
+    <t>33006_сова</t>
+  </si>
+  <si>
+    <t>Конструктор Сова Детектив 1286 дет. 33006</t>
+  </si>
+  <si>
+    <t>2000000062365</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/38/33817/images/73042/73042.750x0.jpg</t>
+  </si>
+  <si>
+    <t>DK7063</t>
+  </si>
+  <si>
+    <t>Конструктор Ворон 1018 дет. DK7063</t>
+  </si>
+  <si>
+    <t>2000000060910</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/43/34352/images/73924/73924.750x0.jpg</t>
+  </si>
+  <si>
+    <t>33007_cat</t>
+  </si>
+  <si>
+    <t>Конструктор Волшебный кот 1458 дет. 33007</t>
+  </si>
+  <si>
+    <t>2000000070131</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG</t>
+  </si>
+  <si>
+    <t>8807_1206</t>
+  </si>
+  <si>
+    <t>Конструктор книжный румбокс пластиковый Очень странные дела (с подсветкой) 1206 дет.</t>
+  </si>
+  <si>
+    <t>2000000070117</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/41/34195/images/73618/73618.750x0.jpg</t>
+  </si>
+  <si>
+    <t>99930</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Феникс Дамблдора - Фоукс 299 дет. 99930</t>
+  </si>
+  <si>
+    <t>2000000066059</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/37/33717/images/72838/72838.750x0.jpg</t>
+  </si>
+  <si>
+    <t>93210</t>
+  </si>
+  <si>
+    <t>Конструктор Винсент Ван Гог Подсолнухи 2615 дет. 93210</t>
+  </si>
+  <si>
+    <t>2000000059181</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/39/33957/images/73357/73357.750x0.jpg</t>
+  </si>
+  <si>
+    <t>10072</t>
+  </si>
+  <si>
+    <t>Конструктор Гибискус 660 дет. 10072</t>
+  </si>
+  <si>
+    <t>2000000064024</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/42/34220/images/73656/73656.750x0.jpg</t>
+  </si>
+  <si>
+    <t>802-58_has</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Хаски 58 см 802-58_has</t>
+  </si>
+  <si>
+    <t>2000000066400</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/34212/images/73644/73644.750x0.jpg</t>
+  </si>
+  <si>
+    <t>802-45_has</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Хаски 45 см 802-45_has</t>
+  </si>
+  <si>
+    <t>2000000066295</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/42/34219/images/73654/73654.750x0.jpg</t>
+  </si>
+  <si>
+    <t>802-33_has</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Хаски 33 см 802-33_has</t>
+  </si>
+  <si>
+    <t>2000000066394</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/46/34642/images/74505/74505.750x0.jpg</t>
+  </si>
+  <si>
+    <t>7663</t>
+  </si>
+  <si>
+    <t>Конструктор Бюст Дарта Вейдера 349 дет. 7663</t>
+  </si>
+  <si>
+    <t>2000000075648</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/46/34641/images/74504/74504.750x0.jpg</t>
+  </si>
+  <si>
+    <t>63347</t>
+  </si>
+  <si>
+    <t>Конструктор Логотип Бэтмена 678 дет. 63347</t>
+  </si>
+  <si>
+    <t>2000000075655</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/28737/images/62121/62121.750x0.jpg</t>
+  </si>
+  <si>
+    <t>LP71046</t>
+  </si>
+  <si>
+    <t>Конструктор Машина Джеймса Бонда Aston Martin DB5 1295 дет. 6095 / LP71046 / 71048 / 100007 / D1268 / 99941</t>
+  </si>
+  <si>
+    <t>7104622020811</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/82/28263/images/61167/61167.750x0.jpg</t>
+  </si>
+  <si>
+    <t>a1028</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Хогвартс: волшебные шахматы 876 дет. A1028 / 1288 / 6056 / 99942</t>
+  </si>
+  <si>
+    <t>37 × 6 × 26 см</t>
+  </si>
+  <si>
+    <t>2000297067852</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/53/25385/images/60049/60049.750x0.png</t>
+  </si>
+  <si>
+    <t>19076/6031/88008</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Сова Букля 630 дет. 11570 / 6031 / 88008 / 13039 / 19076 / T0069 / 8031 / 99901</t>
+  </si>
+  <si>
+    <t>31 × 7 × 33 см</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>2000714051259</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/00/30050/images/73119/73119.750x0.jpg</t>
+  </si>
+  <si>
+    <t>21337</t>
+  </si>
+  <si>
+    <t>Конструктор Дино. Бой тираннозавра и робота-динозавра 716 дет. 21337 / 99915</t>
+  </si>
+  <si>
+    <t>2000721174767</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/35/33520/images/72419/72419.750x0.png</t>
+  </si>
+  <si>
+    <t>DZ1044</t>
+  </si>
+  <si>
+    <t>Конструктор Майнкрафт. Патруль разбойников 665 дет. DZ1044</t>
+  </si>
+  <si>
+    <t>2000000056159</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/71/27102/images/57914/57914.750x0.jpg</t>
+  </si>
+  <si>
+    <t>3012_френдс</t>
+  </si>
+  <si>
+    <t>Конструктор Друзья. Дом дружбы 868 дет. 3012</t>
+  </si>
+  <si>
+    <t>38 × 8 × 34.5 см</t>
+  </si>
+  <si>
+    <t>2000000051611</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/46/34643/images/74506/74506.750x0.jpg</t>
+  </si>
+  <si>
+    <t>99056</t>
+  </si>
+  <si>
+    <t>Конструктор Саурон 538 дет. 99056</t>
+  </si>
+  <si>
+    <t>2000000075662</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/46/34644/images/74507/74507.750x0.jpg</t>
+  </si>
+  <si>
+    <t>97163</t>
+  </si>
+  <si>
+    <t>Конструктор Рыжий кот 1755 дет. 97163</t>
+  </si>
+  <si>
+    <t>2000000075679</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/41/34121/images/74503/74503.750x0.jpg</t>
+  </si>
+  <si>
+    <t>96012</t>
+  </si>
+  <si>
+    <t>Конструктор Танк 2306 дет. 96012</t>
+  </si>
+  <si>
+    <t>2000000065144</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/91/29191/images/63748/63748.750x0.jpg</t>
+  </si>
+  <si>
+    <t>6048_885дет</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Визит в деревню Хогсмид 885 дет. 6048</t>
+  </si>
+  <si>
+    <t>48 × 9 × 37 см</t>
+  </si>
+  <si>
+    <t>2000986881905</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/46/34645/images/74508/74508.750x0.jpg</t>
+  </si>
+  <si>
+    <t>68014</t>
+  </si>
+  <si>
+    <t>Конструктор Город. Морской порт с грузовым судном 1291 дет. 68014</t>
+  </si>
+  <si>
+    <t>2000000075686</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/46/34640/images/74509/74509.750x0.jpg</t>
+  </si>
+  <si>
+    <t>30443</t>
+  </si>
+  <si>
+    <t>Конструктор Винни-Пух 1399 дет. 30443</t>
+  </si>
+  <si>
+    <t>2000000075631</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/27/32764/images/71148/71148.750x0.jpg</t>
+  </si>
+  <si>
+    <t>7041</t>
+  </si>
+  <si>
+    <t>Конструктор Робот Сороконожка 698 дет. DK7041</t>
+  </si>
+  <si>
+    <t>6975482201389</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/38/33841/images/73089/73089.750x0.jpg</t>
+  </si>
+  <si>
+    <t>DK7060</t>
+  </si>
+  <si>
+    <t>Конструктор Кентавр 1268 дет. 7060</t>
+  </si>
+  <si>
+    <t>2000000061559</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/46/34652/images/74523/74523.750x0.jpg</t>
+  </si>
+  <si>
+    <t>666-106</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Ежик 30 см</t>
+  </si>
+  <si>
+    <t>2000000075815</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/46/34653/images/74525/74525.750x0.jpg</t>
+  </si>
+  <si>
+    <t>789-34</t>
+  </si>
+  <si>
+    <t>Мягкая игрушка Волк 34 см</t>
+  </si>
+  <si>
+    <t>2000000075822</t>
+  </si>
+  <si>
     <t>Поступление 08.09.26</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/27/32760/images/71135/71135.750x0.png</t>
   </si>
   <si>
     <t>99022</t>
   </si>
   <si>
     <t>Конструктор Звездные войны. Шлем Дарта Вейдера 959 дет. 99022 / DC503</t>
   </si>
   <si>
-    <t>48</t>
-[...1 lines deleted...]
-  <si>
     <t>1234567890227</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/43/34378/images/73986/73986.750x0.jpg</t>
   </si>
   <si>
     <t>789-50</t>
   </si>
   <si>
     <t>Мягкая игрушка Собака 22 см 789-50</t>
   </si>
   <si>
     <t>2000000070674</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg</t>
   </si>
   <si>
     <t>MKB-24/ PP-S-24</t>
   </si>
   <si>
     <t>Маркеры акварельные для скетчинга 24 цв. (маркер+капиллярная ручка) в гибком кейсе MKB-24</t>
   </si>
   <si>
     <t>2000876631597</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg</t>
   </si>
   <si>
     <t>MKB-48 / PP-S-48</t>
   </si>
   <si>
     <t>Маркеры акварельные для скетчинга 48 цв. (маркер+капиллярная ручка) в гибком кейсе MKB-48</t>
   </si>
   <si>
     <t>2000000046891</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/74/27433/images/59000/59000.750x0.jpg</t>
-[...14 lines deleted...]
-    <t>2000000058597</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/46/34622/images/74484/74484.750x0.jpg</t>
+  </si>
+  <si>
+    <t>60985</t>
+  </si>
+  <si>
+    <t>Конструктор Окаменелости динозавров: Трицератопс 1154 дет. 60985</t>
+  </si>
+  <si>
+    <t>2000000075341</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/93/29308/images/63962/63962.750x0.jpg</t>
+  </si>
+  <si>
+    <t>J168</t>
+  </si>
+  <si>
+    <t>Конструктор Очень странные дела 2287 дет. J168 / 25010 / 99019 / C1538 / 99947</t>
+  </si>
+  <si>
+    <t>47 × 8.5 × 57.5 см</t>
+  </si>
+  <si>
+    <t>2000955953237</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/94/29447/images/64424/64424.750x0.jpg</t>
+  </si>
+  <si>
+    <t>MJ13005</t>
+  </si>
+  <si>
+    <t>Конструктор Дом Дракона Игра престолов 1186 дет. 13005</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>2000148077597</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/95/29547/images/64711/64711.750x0.jpg</t>
+  </si>
+  <si>
+    <t>T19016 / T1006</t>
+  </si>
+  <si>
+    <t>Конструктор Дом Симпсонов 2523 дет. T19016 / T1006 / 11006</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>2000763415835</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/44/34491/images/74281/74281.750x0.jpg</t>
+  </si>
+  <si>
+    <t>33135_king</t>
+  </si>
+  <si>
+    <t>Конструктор Робот Кинг Конг 1414 дет. 33135</t>
+  </si>
+  <si>
+    <t>2000000072630</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/95/19509/images/55387/55387.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>DG3303</t>
+  </si>
+  <si>
+    <t>Конструктор Mario Марио Йоши 216 дет. DG3303</t>
+  </si>
+  <si>
+    <t>23 × 32 × 6 см</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>2000000061405</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/23/22300/images/43157/43157.750x0.jpg</t>
+  </si>
+  <si>
+    <t>44550_лего цветы</t>
+  </si>
+  <si>
+    <t>Конструктор Букет цветов 756 дет. 44550 / 10286 / 6209 / 88830</t>
+  </si>
+  <si>
+    <t>36 × 27 × 7 см</t>
+  </si>
+  <si>
+    <t>2000000045467</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/80/28069/images/60650/60650.750x0.jpg</t>
+  </si>
+  <si>
+    <t>T68478</t>
+  </si>
+  <si>
+    <t>Конструктор Один дома 3955 дет. T68478 / 9901 / 19088 / 74688 / T2908</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>2000745056636</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/86/28618/images/61709/61709.750x0.png</t>
+  </si>
+  <si>
+    <t>CC11083</t>
+  </si>
+  <si>
+    <t>Конструктор Охотники за привидениями 4634 дет. 63444 / CC11083</t>
+  </si>
+  <si>
+    <t>2000000065786</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/86/28619/images/61712/61712.750x0.png</t>
+  </si>
+  <si>
+    <t>60103.</t>
+  </si>
+  <si>
+    <t>Конструктор Охотники за привидениями. Автомобиль ECTO-1 2352 дет. 3366 / 81018 / 50886 / 60103 / 20940</t>
+  </si>
+  <si>
+    <t>2000000052021</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/19/31951/images/69481/69481.750x0.png</t>
+  </si>
+  <si>
+    <t>79013</t>
+  </si>
+  <si>
+    <t>Конструктор Марио. Растение пиранья 540 дет. 79013 / HN1426 / 6814</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>6925014790133</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/17/31755/images/69626/69626.750x0.png</t>
+  </si>
+  <si>
+    <t>60022</t>
+  </si>
+  <si>
+    <t>Конструктор Марио. Мощная атака Растения-пираньи 217 дет. 60022</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>2000000049595</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/36/33677/images/72741/72741.750x0.jpg</t>
+  </si>
+  <si>
+    <t>13086</t>
+  </si>
+  <si>
+    <t>Конструктор Механизированная стрекоза (свет) 866 дет. 13086</t>
+  </si>
+  <si>
+    <t>2000000065595</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/46/34625/images/74487/74487.750x0.jpg</t>
+  </si>
+  <si>
+    <t>60597</t>
+  </si>
+  <si>
+    <t>Конструктор Майнкрафт. Станция гастов 754 дет. 60597</t>
+  </si>
+  <si>
+    <t>2000000075389</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/46/34623/images/74485/74485.750x0.jpg</t>
+  </si>
+  <si>
+    <t>87384</t>
+  </si>
+  <si>
+    <t>Конструктор Дино. Спинозавр и кетцалькоатль: Воздушная миссия 1010 дет. 87384</t>
+  </si>
+  <si>
+    <t>2000000075365</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/46/34624/images/74486/74486.750x0.jpg</t>
+  </si>
+  <si>
+    <t>W7038</t>
+  </si>
+  <si>
+    <t>Конструктор Дино. Охота на тираннозавра и велоцираптора 260 дет. W7038</t>
+  </si>
+  <si>
+    <t>2000000075372</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/31/33172/images/71752/71752.750x0.png</t>
+  </si>
+  <si>
+    <t>68782_ниндз</t>
+  </si>
+  <si>
+    <t>Конструктор Ниндзя. Земляной дракон Коула 285 дет. 68782 / 8009</t>
+  </si>
+  <si>
+    <t>2000000061962</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/94/29445/images/64421/64421.750x0.jpg</t>
+  </si>
+  <si>
+    <t>LE-K89 / R1099</t>
+  </si>
+  <si>
+    <t>Конструктор Игра Престолов Дракон дейнерис: ДРОГОН 1889 дет. R1099</t>
+  </si>
+  <si>
+    <t>2000000070100</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/94/29451/images/64491/64491.750x0.jpg</t>
+  </si>
+  <si>
+    <t>LE-K90</t>
+  </si>
+  <si>
+    <t>Конструктор  Дом Дракона Игра престолов 1889 дет. LE-K90</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>6973917950024</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/39/33944/images/73328/73328.750x0.jpg</t>
+  </si>
+  <si>
+    <t>22251</t>
+  </si>
+  <si>
+    <t>Конструктор Властелин колец: Шир 2017 дет. 22251</t>
+  </si>
+  <si>
+    <t>2000000063850</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/38/33839/images/73081/73081.750x0.jpg</t>
+  </si>
+  <si>
+    <t>DK6009</t>
+  </si>
+  <si>
+    <t>Конструктор Властелин Колец Король гномов 1238 дет. 6009</t>
+  </si>
+  <si>
+    <t>2000000061528</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/42/34283/images/73792/73792.750x0.jpg</t>
+  </si>
+  <si>
+    <t>H1116</t>
+  </si>
+  <si>
+    <t>Конструктор Властелин колец БАРАД-ДУР 1405 дет. H1116</t>
+  </si>
+  <si>
+    <t>2000000068428</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/41/34183/images/73601/73601.750x0.jpg</t>
+  </si>
+  <si>
+    <t>DK7072</t>
+  </si>
+  <si>
+    <t>Конструктор Властелин колец. Крепость Минас Тирит 2318 дет., с подсветкой DK7072 / 7072</t>
+  </si>
+  <si>
+    <t>2000000065878</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/92/29217/images/63790/63790.750x0.jpg</t>
+  </si>
+  <si>
+    <t>90013</t>
+  </si>
+  <si>
+    <t>Конструктор Нано-перчатка 675 дет. 90013 / 2533 / SY-9960 / 100001</t>
+  </si>
+  <si>
+    <t>37 × 6.5 × 26 см</t>
+  </si>
+  <si>
+    <t>2000896003091</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/66/26632/images/56608/56608.750x0.jpg</t>
+  </si>
+  <si>
+    <t>60091</t>
+  </si>
+  <si>
+    <t>Конструктор Перчатка бесконечности 590 дет. 60091 / 90012 / 2544 / 66019 / 30445 / 100002</t>
+  </si>
+  <si>
+    <t>35 × 9 × 19 см</t>
+  </si>
+  <si>
+    <t>2000238128864</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/38/33870/images/73139/73139.750x0.jpg</t>
+  </si>
+  <si>
+    <t>99001_дракон</t>
+  </si>
+  <si>
+    <t>Конструктор Красный Дракон 1736 дет. 99001</t>
+  </si>
+  <si>
+    <t>2000000062310</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/20/32033/images/69780/69780.750x0.png</t>
+  </si>
+  <si>
+    <t>90016</t>
+  </si>
+  <si>
+    <t>Конструктор Ниндзя. Робот Гарм 775 дет. 90016</t>
+  </si>
+  <si>
+    <t>2000000063591</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/77/17738/images/69932/69932.750x0.png</t>
+  </si>
+  <si>
+    <t>9001</t>
+  </si>
+  <si>
+    <t>Конструктор Замок Микки 497 дет. 9001</t>
+  </si>
+  <si>
+    <t>42 × 6 × 30 см</t>
+  </si>
+  <si>
+    <t>2000000065069</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/46/34626/images/74488/74488.750x0.jpg</t>
+  </si>
+  <si>
+    <t>63120_vidr</t>
+  </si>
+  <si>
+    <t>Конструктор Плавающая выдра 1234 дет. 63120</t>
+  </si>
+  <si>
+    <t>2000000075402</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/46/34627/images/74489/74489.750x0.jpg</t>
+  </si>
+  <si>
+    <t>46986</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Философский камень 1571 дет. 46986</t>
+  </si>
+  <si>
+    <t>2000000075419</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/42/4229/images/38560/38560.750x0.jpeg</t>
+  </si>
+  <si>
+    <t>10740</t>
+  </si>
+  <si>
+    <t>Конструктор Бэтмен. Крутой Бэтмобиль 1504 дет. 10740</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>2000000059723</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/99/19922/images/52371/52371.750x0.jpg</t>
+  </si>
+  <si>
+    <t>JX90086</t>
+  </si>
+  <si>
+    <t>Конструктор Зомби против растений. Борьба за бежевый дом 687 дет. JX90086 / DZ0004</t>
+  </si>
+  <si>
+    <t>2000256706365</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/03/20304/images/53018/53018.750x0.jpg</t>
+  </si>
+  <si>
+    <t>JX90090</t>
+  </si>
+  <si>
+    <t>Конструктор Зомби против растений. Сумасшедший задний двор 926 дет. JX90090 / DZ0005</t>
+  </si>
+  <si>
+    <t>36 × 7 × 48 см</t>
+  </si>
+  <si>
+    <t>2000540921696</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/13/31371/images/68435/68435.750x0.jpg</t>
+  </si>
+  <si>
+    <t>98466</t>
+  </si>
+  <si>
+    <t>Конструктор Растения против Зомби 458 дет. 98466</t>
+  </si>
+  <si>
+    <t>2000000047300</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/37/33739/images/72885/72885.750x0.png</t>
+  </si>
+  <si>
+    <t>82600</t>
+  </si>
+  <si>
+    <t>Конструктор Зомби против растений 1042 дет. 82600</t>
+  </si>
+  <si>
+    <t>2000000059686</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/36/33694/images/72843/72843.750x0.png</t>
+  </si>
+  <si>
+    <t>2240_зомби</t>
+  </si>
+  <si>
+    <t>Конструктор Зомби против растений 502 дет. 2240</t>
+  </si>
+  <si>
+    <t>2000000058801</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/46/34628/images/74490/74490.750x0.jpg</t>
+  </si>
+  <si>
+    <t>46972</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Дом Полумны Лавгуд 764 дет. 46972</t>
+  </si>
+  <si>
+    <t>2000000075488</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/36/33625/images/72649/72649.750x0.jpg</t>
+  </si>
+  <si>
+    <t>6121_поттер</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Хогвартс-экспресс и Станция Хогсмид 1074 дет. 6121</t>
+  </si>
+  <si>
+    <t>2000000057828</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/46/34629/images/74491/74491.750x0.jpg</t>
+  </si>
+  <si>
+    <t>55498</t>
+  </si>
+  <si>
+    <t>Конструктор Harry Potter Гарри Поттер. Деревня Хогсмид 3228 дет. 55498</t>
+  </si>
+  <si>
+    <t>2000000075501</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/93/29387/images/65996/65996.750x0.png</t>
+  </si>
+  <si>
+    <t>63006</t>
+  </si>
+  <si>
+    <t>Конструктор Назад в будущее Delorean 1872 дет. T0300 / 40300 / 63006 / 100013 / 40030</t>
+  </si>
+  <si>
+    <t>6920221630067</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/84/18427/images/69131/69131.750x0.png</t>
+  </si>
+  <si>
+    <t>MINI0020</t>
+  </si>
+  <si>
+    <t>Конструктор Машина Миникупер 1013 дет. MINI0020</t>
+  </si>
+  <si>
+    <t>37 × 48 × 8 см</t>
+  </si>
+  <si>
+    <t>2000252748338</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/36/33624/images/72643/72643.750x0.jpg</t>
+  </si>
+  <si>
+    <t>60337</t>
+  </si>
+  <si>
+    <t>Конструктор машина Ламборджини Lamborghini Countach 5000 Quattrovalvole 1506 дет. 60337</t>
+  </si>
+  <si>
+    <t>2000000057811</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/75/27544/images/72376/72376.750x0.jpg</t>
+  </si>
+  <si>
+    <t>99916</t>
+  </si>
+  <si>
+    <t>Конструктор Звездные воины. Истребитель типа Х Люка Скайуокера 527 дет. 99916 / 79002 / 11600 / X1899</t>
+  </si>
+  <si>
+    <t>60 × 8 × 36 см</t>
+  </si>
+  <si>
+    <t>2000016627817</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/11/31115/images/67948/67948.750x0.jpg</t>
+  </si>
+  <si>
+    <t>89028</t>
+  </si>
+  <si>
+    <t>Конструктор 3D из миниблоков BEARBRICK (свет, потайной ящик) 5060 дет. 89028</t>
+  </si>
+  <si>
+    <t>2000973380183</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/13/31325/images/68377/68377.750x0.jpg</t>
+  </si>
+  <si>
+    <t>4032_ниндз</t>
+  </si>
+  <si>
+    <t>Конструктор Ниндзя. Алый захватчик 1319 дет. 4032</t>
+  </si>
+  <si>
+    <t>2000000061986</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/46/34633/images/74495/74495.750x0.jpg</t>
+  </si>
+  <si>
+    <t>16280</t>
+  </si>
+  <si>
+    <t>Конструктор Книжный уголок: Властелин колец. Балрог 1201 дет. 16280</t>
+  </si>
+  <si>
+    <t>2000000075532</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/35/33589/images/72574/72574.750x0.jpg</t>
+  </si>
+  <si>
+    <t>T2102_сова</t>
+  </si>
+  <si>
+    <t>Конструктор Механическая сова 636 дет. T2102</t>
+  </si>
+  <si>
+    <t>2000000057347</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/99/29954/images/65483/65483.750x0.jpg</t>
+  </si>
+  <si>
+    <t>21001_миньон</t>
+  </si>
+  <si>
+    <t>Конструктор Миньоны 876 дет. 21001</t>
+  </si>
+  <si>
+    <t>26 × 6.5 × 38 см</t>
+  </si>
+  <si>
+    <t>2000000051468</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/46/34630/images/74492/74492.750x0.jpg</t>
+  </si>
+  <si>
+    <t>HB0290</t>
+  </si>
+  <si>
+    <t>Конструктор Симпсоны: Красти Бургер 1635 дет. HB0290</t>
+  </si>
+  <si>
+    <t>2000000075518</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/29/32985/images/71490/71490.750x0.jpg</t>
+  </si>
+  <si>
+    <t>LQ659</t>
+  </si>
+  <si>
+    <t>Магнитный конструктор 68 дет. LQ659</t>
+  </si>
+  <si>
+    <t>2000000068022</t>
   </si>
   <si>
     <t>Поступление 04.09.26</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/05/30559/images/66650/66650.750x0.jpg</t>
   </si>
   <si>
     <t>MK-025102</t>
   </si>
   <si>
     <t>Конструктор Робот 3в1 726 дет. Р/У 025102</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2000000075259</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/06/30667/images/66990/66990.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/21/32123/images/69960/69960.750x0.png</t>
   </si>
   <si>
     <t>J13003</t>
   </si>
   <si>
     <t>Конструктор Звёздные войны. Книга коллекции Штурмовиков 2480 дет. J13003</t>
   </si>
   <si>
     <t>2000554269326</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/56/25606/images/53593/53593.750x0.jpg</t>
   </si>
   <si>
     <t>11614city</t>
   </si>
   <si>
     <t>Конструктор Город. Океан: Исследовательская подводная лодка 310 дет. 11614</t>
   </si>
   <si>
     <t>2000000069869</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/98/29850/images/65309/65309.750x0.jpg</t>
@@ -259,68 +1819,50 @@
   <si>
     <t>Конструктор Ниндзя Подводный Дар Судьбы 1211 дет. 60086 / 68002</t>
   </si>
   <si>
     <t>37 × 8 × 54 см</t>
   </si>
   <si>
     <t>2000000063577</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/94/29422/images/64530/64530.750x0.jpg</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
     <t>Конструктор Harry Potter Гарри Поттер. Двор Хогвартса: спасение Сириуса 345 дет. 6066</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>2000752861735</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/54/5435/images/54547/54547.750x0.png</t>
-[...16 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/36/33657/images/72692/72692.750x0.jpg</t>
   </si>
   <si>
     <t>6655_грогу</t>
   </si>
   <si>
     <t>Конструктор Звездные войны. Грогу 1048 дет. 6655</t>
   </si>
   <si>
     <t>2000000058238</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/09/30934/images/67571/67571.750x0.png</t>
   </si>
   <si>
     <t>66590</t>
   </si>
   <si>
     <t>Конструктор Властелин колец. Ривенделл 6167 дет. 66590 / 87055 / 61301 / 9969</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>6914557874394</t>
@@ -337,92 +1879,62 @@
   <si>
     <t>2000000056531</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/39/33901/images/73215/73215.750x0.jpeg</t>
   </si>
   <si>
     <t>DK1538</t>
   </si>
   <si>
     <t>Конструктор Harry Potter Гарри Поттер. Коллекция волшебных палочек 761 дет. 1538</t>
   </si>
   <si>
     <t>2000000062693</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/33/33308/images/72033/72033.750x0.png</t>
   </si>
   <si>
     <t>DK7043</t>
   </si>
   <si>
     <t>Конструктор Властелин колец Око Саурона 997 дет. DK7043</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>2000000054018</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/38/33813/images/73035/73035.750x0.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/33/33396/images/72387/72387.750x0.png</t>
   </si>
   <si>
     <t>60522</t>
   </si>
   <si>
     <t>Конструктор Мотоцикл 1810 дет. LC60522</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>2000000055237</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/44/34470/images/74247/74247.750x0.png</t>
   </si>
   <si>
     <t>33271</t>
   </si>
   <si>
     <t>Конструктор Очень странные дела 2593 дет. 33271</t>
   </si>
   <si>
     <t>2000000072272</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/44/34482/images/74263/74263.750x0.jpg</t>
   </si>
   <si>
     <t>789-8-25_zai</t>
   </si>
   <si>
     <t>Мягкая игрушка Зайка Джуди Хопс м/ф Зверополис 33 см 789-8-25</t>
   </si>
   <si>
     <t>2000000072456</t>
@@ -505,86 +2017,62 @@
   <si>
     <t>1760pist</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) 1760</t>
   </si>
   <si>
     <t>1760pist_gold</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) 1760 Золотой</t>
   </si>
   <si>
     <t>2000000073163</t>
   </si>
   <si>
     <t>1760pist_black</t>
   </si>
   <si>
     <t>Игрушечный пистолет (металл) для пистонов (ВЫБОР ЦВЕТА) 1760 Черный</t>
   </si>
   <si>
     <t>2000000073170</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/46/34611/images/74467/74467.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/34/33450/images/72320/72320.750x0.jpg</t>
   </si>
   <si>
     <t>DK7048</t>
   </si>
   <si>
     <t>Конструктор Чужой 958 дет. DK7048</t>
   </si>
   <si>
     <t>2000000055558</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/46/34607/images/74458/74458.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/43/34383/images/74018/74018.750x0.jpg</t>
   </si>
   <si>
     <t>LGMF0819-40</t>
   </si>
   <si>
     <t>Конструктор мягкий силиконовый 40 дет. D1968-001 / LGMF0819-40 / MH-YXJ</t>
   </si>
   <si>
     <t>2000000070704</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/46/34606/images/74457/74457.750x0.jpg</t>
   </si>
   <si>
     <t>LGMF0819-20</t>
   </si>
   <si>
     <t>Конструктор мягкий силиконовый 20 дет. LGMF0819-20</t>
   </si>
   <si>
     <t>2000000074450</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png</t>
@@ -763,74 +2251,50 @@
   <si>
     <t>2000000072364</t>
   </si>
   <si>
     <t>260302-6_pink</t>
   </si>
   <si>
     <t>Мягкая игрушка Пингвин в костюме 30 см 260302-6 розовый</t>
   </si>
   <si>
     <t>2000000072357</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/44/34473/images/74275/74275.750x0.png</t>
   </si>
   <si>
     <t>YK-030</t>
   </si>
   <si>
     <t>Мягкая игрушка Слон 55 см с пледом 150х100 см YK-030</t>
   </si>
   <si>
     <t>2000000072296</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/44/34472/images/74250/74250.750x0.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/44/34463/images/74245/74245.750x0.jpg</t>
   </si>
   <si>
     <t>260124-2</t>
   </si>
   <si>
     <t>Мягкая игрушка Пингвин 29 см 260124-2</t>
   </si>
   <si>
     <t>2000000072005</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/45/34503/images/74306/74306.750x0.png</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>Деревянные настольные игры 3 в 1 (шахматы, шашки, нарды) 3510</t>
   </si>
   <si>
     <t>2000000072852</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/24/32404/images/73568/73568.750x0.jpg</t>
@@ -853,74 +2317,146 @@
   <si>
     <t>Конструктор Город. Исследователь Арктики 815 дет. 66117 / 60368 / C1266</t>
   </si>
   <si>
     <t>2000000047904</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/67/6783/images/57410/57410.750x0.jpg</t>
   </si>
   <si>
     <t>20420сити</t>
   </si>
   <si>
     <t>Конструктор Город. Выездной Отряд Полиции 394 дет. 10420 / 20420 / 99904</t>
   </si>
   <si>
     <t>41 × 6.5 × 28 см</t>
   </si>
   <si>
     <t>2000000066653</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/17185/images/67968/67968.750x0.png</t>
   </si>
   <si>
-    <t>11389</t>
+    <t>11389/</t>
   </si>
   <si>
     <t>Конструктор Город. Веселая ярмарка 259 дет. 11389</t>
   </si>
   <si>
     <t>21 × 5 × 33.5 см</t>
   </si>
   <si>
     <t>2000053404884</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/46/34619/images/74482/74482.750x0.jpg</t>
   </si>
   <si>
     <t>DK7045</t>
   </si>
   <si>
     <t>Конструктор Очень странные дела Демогоргон 858 дет. 7045</t>
   </si>
   <si>
     <t>2000000075211</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/34/33448/images/73395/73395.750x0.jpg</t>
+  </si>
+  <si>
+    <t>RDF-958</t>
+  </si>
+  <si>
+    <t>Конструктор магнитные кубики Майнкрафт 149 дет. RDF-958</t>
+  </si>
+  <si>
+    <t>2000000063829</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/34/33453/images/73396/73396.750x0.jpg</t>
+  </si>
+  <si>
+    <t>RDF-960</t>
+  </si>
+  <si>
+    <t>Конструктор магнитные кубики Майнкрафт 138 дет. RDF-960</t>
+  </si>
+  <si>
+    <t>2000000063799</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/34/33443/images/73391/73391.750x0.jpg</t>
+  </si>
+  <si>
+    <t>RDF-955</t>
+  </si>
+  <si>
+    <t>Конструктор магнитные кубики Майнкрафт 98 дет. RDF-955</t>
+  </si>
+  <si>
+    <t>2000000063812</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/34/33445/images/73392/73392.750x0.jpg</t>
+  </si>
+  <si>
+    <t>RDF-954</t>
+  </si>
+  <si>
+    <t>Конструктор магнитные кубики Майнкрафт 83 дет. RDF-954</t>
+  </si>
+  <si>
+    <t>2000000063843</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/34/33447/images/73394/73394.750x0.jpg</t>
+  </si>
+  <si>
+    <t>RDF-951</t>
+  </si>
+  <si>
+    <t>Конструктор магнитные кубики Майнкрафт 51 дет. RDF-951</t>
+  </si>
+  <si>
+    <t>2000000063805</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/34/33446/images/73393/73393.750x0.jpg</t>
+  </si>
+  <si>
+    <t>RDF-950</t>
+  </si>
+  <si>
+    <t>Конструктор магнитные кубики Майнкрафт 38 дет. RDF-950</t>
+  </si>
+  <si>
+    <t>2000000063836</t>
+  </si>
+  <si>
     <t>Поступление 06.08.26</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/29194/images/63716/63716.750x0.jpg</t>
   </si>
   <si>
     <t>DP03-100</t>
   </si>
   <si>
     <t>Мягкая игрушка СТИЧ 100 см DP03-100</t>
   </si>
   <si>
     <t>2000937079917</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/34421/images/74094/74094.750x0.jpg</t>
   </si>
   <si>
     <t>31012</t>
   </si>
   <si>
     <t>Конструктор Майнкрафт Подземелье зомби 284 дет. 31012</t>
   </si>
   <si>
     <t>2000000071381</t>
@@ -1048,53 +2584,50 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/91/29198/images/63727/63727.750x0.jpg</t>
   </si>
   <si>
     <t>DP04-80</t>
   </si>
   <si>
     <t>Мягкая игрушка ЭНДЖЕЛ 80 см DP04-80</t>
   </si>
   <si>
     <t>2000603093889</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/94/29468/images/64545/64545.750x0.jpg</t>
   </si>
   <si>
     <t>MY88001_car</t>
   </si>
   <si>
     <t>Конструктор Машина 2527 дет. MY88001</t>
   </si>
   <si>
     <t>39 × 13 × 62.5 см</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>2000000065250</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73711/73711.750x0.webp</t>
   </si>
   <si>
     <t>QY005-1</t>
   </si>
   <si>
     <t>Мягкая игрушка обнимашка аниме Куроми Kuromi Melody 30 см (ВЫБОР ЦВЕТА) QY005-1</t>
   </si>
   <si>
     <t>QY005-1_pink</t>
   </si>
   <si>
     <t>Мягкая игрушка обнимашка аниме Куроми Kuromi Melody 30 см (ВЫБОР ЦВЕТА) QY005-1 Розовый</t>
   </si>
   <si>
     <t>2000000067087</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73712/73712.750x0.webp</t>
   </si>
   <si>
     <t>QY005-1_black</t>
@@ -1315,89 +2848,62 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/46/34608/images/74459/74459.750x0.jpg</t>
   </si>
   <si>
     <t>62771</t>
   </si>
   <si>
     <t>Конструктор Форсаж: Dodge Charger R/T 1516 дет. 62771</t>
   </si>
   <si>
     <t>2000000074481</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/34531/images/74374/74374.750x0.jpg</t>
   </si>
   <si>
     <t>868-16-25</t>
   </si>
   <si>
     <t>Мягкая игрушка Пингвин 25 см 868-16-25</t>
   </si>
   <si>
     <t>2000000073477</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74377/74377.750x0.png</t>
-[...17 lines deleted...]
-    <t>2000000073484</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74379/74379.750x0.png</t>
   </si>
   <si>
     <t>251202-2_mm_blue</t>
   </si>
   <si>
     <t>Мягкая игрушка подушка M&amp;M's 55х25см (ВЫБОР ЦВЕТА) 251202-2_mm синий</t>
   </si>
   <si>
     <t>2000000073491</t>
   </si>
   <si>
-    <t>251202-2_mm_green</t>
-[...7 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/45/34523/images/74351/74351.750x0.jpg</t>
   </si>
   <si>
     <t>1224-5</t>
   </si>
   <si>
     <t>Мягкая игрушка Авокадо 55 см 1224-5</t>
   </si>
   <si>
     <t>2000000073255</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/44/34418/images/74091/74091.750x0.jpg</t>
   </si>
   <si>
     <t>260306-3</t>
   </si>
   <si>
     <t>Мягкая игрушка Мамонтенок 38 см 260306-3</t>
   </si>
   <si>
     <t>2000000071350</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/44/34461/images/74381/74381.750x0.jpg</t>
@@ -1412,1361 +2918,50 @@
     <t>2000000071954</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/44/34436/images/74214/74214.750x0.jpg</t>
   </si>
   <si>
     <t>043-2_дино</t>
   </si>
   <si>
     <t>Конструктор Сборная фигурка Динозавр Пахицефалозавр (звук) 043-2</t>
   </si>
   <si>
     <t>2000000071671</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg</t>
   </si>
   <si>
     <t>MZ002</t>
   </si>
   <si>
     <t>Плюшевый рюкзак КАПИБАРА 30*11*25 см MZ002</t>
   </si>
   <si>
     <t>2000000048949</t>
-  </si>
-[...1309 lines deleted...]
-    <t>2000000073309</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -2876,6792 +3071,7032 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71135.96x962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73986.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59000.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66650.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66990.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960.96x969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54547.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67571.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73215.96x9617.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033.96x9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73035.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387.96x9621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74247.96x9622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74263.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74260.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74478.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74467.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74458.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x9641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309.96x9642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74303.96x9643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74297.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74294.96x9645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74290.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275.96x9656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74250.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74235.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74306.96x9660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968.96x9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74094.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120.96x9668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385.96x9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118.96x9672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63708.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74079.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63728.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63727.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711.96x9680.webp"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711.96x9681.webp"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73712.96x9682.webp"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69120.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69114.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66926.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66951.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51933.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377.96x96102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377.96x96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377.96x96104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74377.96x96105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70049.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64871.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73639.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73460.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70683.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70680.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70689.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70685.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70686.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52190.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52188.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52113.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52175.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52171.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52165.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357.96x96131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74358.96x96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74359.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74360.96x96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74361.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74362.96x96136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74354.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66554.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66549.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68941.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70690.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70693.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70694.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66486.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66478.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66475.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74364.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68617.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68616.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68613.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68612.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68606.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68609.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68608.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71611.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71612.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73636.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65392.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70937.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74368.96x96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74367.96x96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74365.96x96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74366.96x96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64424.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74371.96x96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74370.96x96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74372.96x96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74371.96x96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72832.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71547.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71546.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71545.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71544.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39219.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74369.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74380.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74352.96x96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74352.96x96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67757.96x96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73078.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63348.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73328.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66263.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70290.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73639.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73929.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919.96x96193.JPG"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70080.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69241.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74334.96x96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74335.96x96199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74340.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74338.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74341.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67963.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67942.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67945.96x96206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960.96x96207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67948.96x96208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67954.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67955.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68457.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x96212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x96214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x96215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74343.96x96216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74346.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74344.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67639.96x96223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74355.96x96225.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74534.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74553.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74533.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74552.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74532.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74531.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74530.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74529.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74528.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73432.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73613.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64682.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74527.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73326.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73533.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70244.96x9618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70228.96x9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74536.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74535.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517.96x9624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517.96x9625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74517.96x9626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515.96x9627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515.96x9628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74515.96x9629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74519.96x9630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74521.96x9632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74520.96x9633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74539.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74540.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74547.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74555.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74502.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71663.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72311.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66782.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74497.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74498.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60672.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71061.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73164.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73924.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73919.96x9654.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73618.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72838.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73357.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73656.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73644.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73654.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74505.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74504.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62121.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61167.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60049.96x9665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72419.96x9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57914.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74506.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74503.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63748.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74508.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74509.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71148.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73089.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74523.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74525.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71135.96x9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73986.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45568.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74484.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63962.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64424.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64711.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74281.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55387.96x9688.jpeg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43157.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60650.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61709.96x9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61712.96x9693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69481.96x9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69626.96x9695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72741.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74487.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74485.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74486.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71752.96x96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64421.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64491.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73328.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73081.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73792.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73601.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63790.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56608.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73139.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69780.96x96110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69932.96x96111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74488.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74489.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38560.96x96114.jpeg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52371.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53018.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68435.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72885.96x96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72843.96x96119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74490.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72649.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74491.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65996.96x96123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69131.96x96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72643.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72376.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67948.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68377.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74495.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72574.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65483.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74492.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71490.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66650.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69960.96x96135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53593.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72692.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67571.96x96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72493.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73215.96x96142.jpeg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72033.96x96143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73439.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72387.96x96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74247.96x96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74263.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74262.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74260.96x96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74246.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74478.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74480.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74481.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x96154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x96155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74345.96x96156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72320.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74018.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74457.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x96161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x96162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74321.96x96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74309.96x96164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74303.96x96165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74297.96x96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74294.96x96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74290.96x96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74331.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74259.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74251.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74275.96x96178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74245.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74306.96x96180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73568.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69045.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57410.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67968.96x96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74482.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73395.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73396.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73391.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73392.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73394.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73393.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63716.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74094.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74120.96x96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74385.96x96195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63724.96x96196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74078.96x96197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74118.96x96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74384.96x96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63708.96x96200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74079.96x96201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63728.96x96202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092.96x96203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63727.96x96204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64545.96x96205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711.96x96206.webp"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711.96x96207.webp"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73712.96x96208.webp"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69120.96x96209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69114.96x96210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69115.96x96211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66926.96x96212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66951.96x96213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181.96x96214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64325.96x96215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51933.96x96216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410.96x96217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74410.96x96218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x96219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x96220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417.96x96221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56689.96x96222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71517.96x96223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66768.96x96224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73898.96x96225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74459.96x96226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74374.96x96227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74379.96x96228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74351.96x96229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74091.96x96230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74381.96x96231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74214.96x96232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x96233.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_25049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="product_30104" descr=""/>
+        <xdr:cNvPr id="2" name="product_32818" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="product_32349" descr=""/>
+        <xdr:cNvPr id="3" name="product_32838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="product_19584" descr=""/>
+        <xdr:cNvPr id="4" name="product_32817" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="product_19585" descr=""/>
+        <xdr:cNvPr id="5" name="product_32837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="product_24173" descr=""/>
+        <xdr:cNvPr id="6" name="product_32816" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="product_32815" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="product_32814" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="product_27638" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="9" name="product_32813" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="product_27813" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <xdr:cNvPr id="10" name="product_32812" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="product_29400" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <xdr:cNvPr id="11" name="product_31854" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="product_22112" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <xdr:cNvPr id="12" name="product_31849" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="product_26810" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <xdr:cNvPr id="13" name="product_31984" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="product_26342" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <xdr:cNvPr id="14" name="product_26458" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_5765" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="15" name="product_32809" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_31232" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="16" name="product_31682" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_28104" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="17" name="product_31916" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_31095" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <xdr:cNvPr id="18" name="product_29575" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_31621" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <xdr:cNvPr id="19" name="product_29557" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_30747" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <xdr:cNvPr id="20" name="product_32797" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_31489" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <xdr:cNvPr id="21" name="product_32798" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_31854" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <xdr:cNvPr id="22" name="product_32799" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_30896" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <xdr:cNvPr id="23" name="product_32800" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_32506" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <xdr:cNvPr id="24" name="product_32787" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_32525" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <xdr:cNvPr id="25" name="product_32788" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_32524" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <xdr:cNvPr id="26" name="product_32789" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_32518" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <xdr:cNvPr id="27" name="product_32784" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_32504" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <xdr:cNvPr id="28" name="product_32785" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_31891" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="29" name="product_32786" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_32507" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <xdr:cNvPr id="30" name="product_32790" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_32505" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <xdr:cNvPr id="31" name="product_32791" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_32599" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="32" name="product_32792" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_32600" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <xdr:cNvPr id="33" name="product_32793" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_32601" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <xdr:cNvPr id="34" name="product_32824" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_32739" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <xdr:cNvPr id="35" name="product_32819" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_30966" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <xdr:cNvPr id="36" name="product_32820" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_32735" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <xdr:cNvPr id="37" name="product_32821" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_32354" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <xdr:cNvPr id="38" name="product_32822" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_32734" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <xdr:cNvPr id="39" name="product_32011" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_32570" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <xdr:cNvPr id="40" name="product_32830" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_32571" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="41" name="product_32825" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_32572" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="42" name="product_32564" descr=""/>
+        <xdr:cNvPr id="42" name="product_32826" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_32562" descr=""/>
+        <xdr:cNvPr id="43" name="product_32770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_32553" descr=""/>
+        <xdr:cNvPr id="44" name="product_30458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_32551" descr=""/>
+        <xdr:cNvPr id="45" name="product_30114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_32550" descr=""/>
+        <xdr:cNvPr id="46" name="product_27709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_32539" descr=""/>
+        <xdr:cNvPr id="47" name="product_32767" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_32520" descr=""/>
+        <xdr:cNvPr id="48" name="product_32766" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_32521" descr=""/>
+        <xdr:cNvPr id="49" name="product_24901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_32522" descr=""/>
+        <xdr:cNvPr id="50" name="product_30058" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_32517" descr=""/>
+        <xdr:cNvPr id="51" name="product_31589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_32513" descr=""/>
+        <xdr:cNvPr id="52" name="product_31493" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_32514" descr=""/>
+        <xdr:cNvPr id="53" name="product_32291" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_32515" descr=""/>
+        <xdr:cNvPr id="54" name="product_32289" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_32516" descr=""/>
+        <xdr:cNvPr id="55" name="product_31985" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_32509" descr=""/>
+        <xdr:cNvPr id="56" name="product_31315" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_32508" descr=""/>
+        <xdr:cNvPr id="57" name="product_31698" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_32493" descr=""/>
+        <xdr:cNvPr id="58" name="product_32022" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_32492" descr=""/>
+        <xdr:cNvPr id="59" name="product_32010" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_32563" descr=""/>
+        <xdr:cNvPr id="60" name="product_32021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_29721" descr=""/>
+        <xdr:cNvPr id="61" name="product_32777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_28757" descr=""/>
+        <xdr:cNvPr id="62" name="product_32776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_5229" descr=""/>
+        <xdr:cNvPr id="63" name="product_25570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_5119" descr=""/>
+        <xdr:cNvPr id="64" name="product_25086" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_32747" descr=""/>
+        <xdr:cNvPr id="65" name="product_21871" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="product_27023" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="product_31062" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_26035" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <xdr:cNvPr id="68" name="product_23807" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_32428" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <xdr:cNvPr id="69" name="product_32778" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_32431" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <xdr:cNvPr id="70" name="product_32779" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_32653" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <xdr:cNvPr id="71" name="product_31895" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_26036" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <xdr:cNvPr id="72" name="product_26032" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_32419" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <xdr:cNvPr id="73" name="product_32780" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_32430" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="74" name="product_32774" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_32652" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <xdr:cNvPr id="75" name="product_30108" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_26033" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <xdr:cNvPr id="76" name="product_31533" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_32420" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <xdr:cNvPr id="77" name="product_32795" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_26040" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="78" name="product_26039" descr=""/>
+        <xdr:cNvPr id="78" name="product_32796" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_26401" descr=""/>
+        <xdr:cNvPr id="79" name="product_30104" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_32075" descr=""/>
+        <xdr:cNvPr id="80" name="product_32349" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_32076" descr=""/>
+        <xdr:cNvPr id="81" name="product_19584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_32077" descr=""/>
+        <xdr:cNvPr id="82" name="product_19585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_29025" descr=""/>
+        <xdr:cNvPr id="83" name="product_32752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_29020" descr=""/>
+        <xdr:cNvPr id="84" name="product_26168" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_29021" descr=""/>
+        <xdr:cNvPr id="85" name="product_26379" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_27793" descr=""/>
+        <xdr:cNvPr id="86" name="product_26484" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_27803" descr=""/>
+        <xdr:cNvPr id="87" name="product_32543" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_24236" descr=""/>
+        <xdr:cNvPr id="88" name="product_5036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_26277" descr=""/>
+        <xdr:cNvPr id="89" name="product_18435" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_21426" descr=""/>
+        <xdr:cNvPr id="90" name="product_24887" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_32685" descr=""/>
+        <xdr:cNvPr id="91" name="product_25049" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_32686" descr=""/>
+        <xdr:cNvPr id="92" name="product_25442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_32691" descr=""/>
+        <xdr:cNvPr id="93" name="product_25443" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_32693" descr=""/>
+        <xdr:cNvPr id="94" name="product_29215" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_32748" descr=""/>
+        <xdr:cNvPr id="95" name="product_29005" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_23322" descr=""/>
+        <xdr:cNvPr id="96" name="product_31267" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_30353" descr=""/>
+        <xdr:cNvPr id="97" name="product_32755" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_27710" descr=""/>
+        <xdr:cNvPr id="98" name="product_32753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_32273" descr=""/>
+        <xdr:cNvPr id="99" name="product_32754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_32736" descr=""/>
+        <xdr:cNvPr id="100" name="product_30558" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_32634" descr=""/>
+        <xdr:cNvPr id="101" name="product_26377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_32630" descr=""/>
+        <xdr:cNvPr id="102" name="product_26383" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_32632" descr=""/>
+        <xdr:cNvPr id="103" name="product_31679" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_32633" descr=""/>
+        <xdr:cNvPr id="104" name="product_31531" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_32751" descr=""/>
+        <xdr:cNvPr id="105" name="product_32172" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_32606" descr=""/>
+        <xdr:cNvPr id="106" name="product_31969" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_32425" descr=""/>
+        <xdr:cNvPr id="107" name="product_26060" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_32486" descr=""/>
+        <xdr:cNvPr id="108" name="product_23303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_32459" descr=""/>
+        <xdr:cNvPr id="109" name="product_31585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_29113" descr=""/>
+        <xdr:cNvPr id="110" name="product_29309" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="111" name="product_5362" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="112" name="product_32756" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_29407" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="113" name="product_32757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_26545" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="114" name="product_6609" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_32009" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="115" name="product_4681" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_31871" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="116" name="product_16254" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_31872" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="117" name="product_28605" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_31873" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="118" name="product_31374" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_31874" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="119" name="product_31284" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_29825" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
+        <xdr:cNvPr id="120" name="product_32759" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_29867" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="121" name="product_31191" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_29868" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="122" name="product_32760" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_29869" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="123" name="product_26256" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_29870" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="124" name="product_4647" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_21497" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="125" name="product_31190" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_21496" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="126" name="product_24294" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_21474" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
+        <xdr:cNvPr id="127" name="product_28338" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_21492" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <xdr:cNvPr id="128" name="product_28559" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_21491" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
+        <xdr:cNvPr id="129" name="product_32764" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_21490" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
+        <xdr:cNvPr id="130" name="product_31140" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_32608" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
+        <xdr:cNvPr id="131" name="product_26926" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_32610" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
+        <xdr:cNvPr id="132" name="product_32761" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_32611" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="133" name="product_32613" descr=""/>
+        <xdr:cNvPr id="133" name="product_30332" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_32615" descr=""/>
+        <xdr:cNvPr id="134" name="product_27638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_32616" descr=""/>
+        <xdr:cNvPr id="135" name="product_29400" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_32617" descr=""/>
+        <xdr:cNvPr id="136" name="product_22112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_32618" descr=""/>
+        <xdr:cNvPr id="137" name="product_26810" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_31303" descr=""/>
+        <xdr:cNvPr id="138" name="product_26342" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_27645" descr=""/>
+        <xdr:cNvPr id="139" name="product_31232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_27644" descr=""/>
+        <xdr:cNvPr id="140" name="product_28104" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_28944" descr=""/>
+        <xdr:cNvPr id="141" name="product_31095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_29823" descr=""/>
+        <xdr:cNvPr id="142" name="product_31621" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_29871" descr=""/>
+        <xdr:cNvPr id="143" name="product_30747" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_29872" descr=""/>
+        <xdr:cNvPr id="144" name="product_31854" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_27559" descr=""/>
+        <xdr:cNvPr id="145" name="product_30896" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_27558" descr=""/>
+        <xdr:cNvPr id="146" name="product_32506" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_27557" descr=""/>
+        <xdr:cNvPr id="147" name="product_32525" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_32619" descr=""/>
+        <xdr:cNvPr id="148" name="product_32524" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_28686" descr=""/>
+        <xdr:cNvPr id="149" name="product_32518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_28687" descr=""/>
+        <xdr:cNvPr id="150" name="product_32504" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_28688" descr=""/>
+        <xdr:cNvPr id="151" name="product_31891" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>171</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_28689" descr=""/>
+        <xdr:cNvPr id="152" name="product_32507" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>172</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_28681" descr=""/>
+        <xdr:cNvPr id="153" name="product_32505" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>173</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_28684" descr=""/>
+        <xdr:cNvPr id="154" name="product_32599" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>174</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_28685" descr=""/>
+        <xdr:cNvPr id="155" name="product_32600" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>175</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_30497" descr=""/>
+        <xdr:cNvPr id="156" name="product_32601" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_30498" descr=""/>
+        <xdr:cNvPr id="157" name="product_30966" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>177</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="product_32006" descr=""/>
+        <xdr:cNvPr id="158" name="product_32354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>178</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="product_26897" descr=""/>
+        <xdr:cNvPr id="159" name="product_32734" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>179</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="product_29980" descr=""/>
+        <xdr:cNvPr id="160" name="product_32570" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>180</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="product_32620" descr=""/>
+        <xdr:cNvPr id="161" name="product_32571" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="product_32621" descr=""/>
+        <xdr:cNvPr id="162" name="product_32572" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="163" name="product_32622" descr=""/>
+        <xdr:cNvPr id="163" name="product_32645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="164" name="product_32623" descr=""/>
+        <xdr:cNvPr id="164" name="product_32564" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="165" name="product_26379" descr=""/>
+        <xdr:cNvPr id="165" name="product_32562" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="166" name="product_32625" descr=""/>
+        <xdr:cNvPr id="166" name="product_32553" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="167" name="product_32626" descr=""/>
+        <xdr:cNvPr id="167" name="product_32551" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="168" name="product_32627" descr=""/>
+        <xdr:cNvPr id="168" name="product_32550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="169" name="product_32628" descr=""/>
+        <xdr:cNvPr id="169" name="product_32539" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="170" name="product_31288" descr=""/>
+        <xdr:cNvPr id="170" name="product_32520" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="171" name="product_30323" descr=""/>
+        <xdr:cNvPr id="171" name="product_32521" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="product_30324" descr=""/>
+        <xdr:cNvPr id="172" name="product_32522" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="product_30321" descr=""/>
+        <xdr:cNvPr id="173" name="product_32517" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="product_30322" descr=""/>
+        <xdr:cNvPr id="174" name="product_32513" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="product_6172" descr=""/>
+        <xdr:cNvPr id="175" name="product_32514" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="product_32624" descr=""/>
+        <xdr:cNvPr id="176" name="product_32515" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="product_31723" descr=""/>
+        <xdr:cNvPr id="177" name="product_32516" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="product_32651" descr=""/>
+        <xdr:cNvPr id="178" name="product_32509" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="product_32605" descr=""/>
+        <xdr:cNvPr id="179" name="product_32492" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="product_32607" descr=""/>
+        <xdr:cNvPr id="180" name="product_32563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_29721" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_28757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="product_26262" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <xdr:cNvPr id="183" name="product_5229" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="product_29128" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <xdr:cNvPr id="184" name="product_5119" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="product_31985" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <xdr:cNvPr id="185" name="product_32747" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="product_23646" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <xdr:cNvPr id="186" name="product_30964" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="product_31679" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <xdr:cNvPr id="187" name="product_30969" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="product_27409" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <xdr:cNvPr id="188" name="product_30959" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="product_29605" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <xdr:cNvPr id="189" name="product_30961" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="product_32009" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <xdr:cNvPr id="190" name="product_30963" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="product_31589" descr=""/>
-[...59 lines deleted...]
-        <xdr:cNvPr id="191" name="product_32291" descr=""/>
+        <xdr:cNvPr id="191" name="product_30962" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="product_32293" descr=""/>
+        <xdr:cNvPr id="192" name="product_26035" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="product_32289" descr=""/>
+        <xdr:cNvPr id="193" name="product_32428" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="product_29446" descr=""/>
+        <xdr:cNvPr id="194" name="product_32431" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="product_29091" descr=""/>
+        <xdr:cNvPr id="195" name="product_32653" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="product_32582" descr=""/>
+        <xdr:cNvPr id="196" name="product_26036" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="product_32581" descr=""/>
+        <xdr:cNvPr id="197" name="product_32419" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="product_32585" descr=""/>
+        <xdr:cNvPr id="198" name="product_32430" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="product_32586" descr=""/>
+        <xdr:cNvPr id="199" name="product_32652" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="product_32588" descr=""/>
+        <xdr:cNvPr id="200" name="product_26033" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="product_32589" descr=""/>
+        <xdr:cNvPr id="201" name="product_32420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="product_32590" descr=""/>
+        <xdr:cNvPr id="202" name="product_26040" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="product_31890" descr=""/>
+        <xdr:cNvPr id="203" name="product_32423" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="product_28345" descr=""/>
+        <xdr:cNvPr id="204" name="product_26039" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="product_28327" descr=""/>
+        <xdr:cNvPr id="205" name="product_26401" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="product_28337" descr=""/>
+        <xdr:cNvPr id="206" name="product_32075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="product_28341" descr=""/>
+        <xdr:cNvPr id="207" name="product_32076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="product_28338" descr=""/>
+        <xdr:cNvPr id="208" name="product_32077" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="product_28339" descr=""/>
+        <xdr:cNvPr id="209" name="product_29025" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="product_28340" descr=""/>
+        <xdr:cNvPr id="210" name="product_29020" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="product_28608" descr=""/>
+        <xdr:cNvPr id="211" name="product_29021" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="product_32592" descr=""/>
+        <xdr:cNvPr id="212" name="product_27793" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="product_32593" descr=""/>
+        <xdr:cNvPr id="213" name="product_27803" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="product_32594" descr=""/>
+        <xdr:cNvPr id="214" name="product_24236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="product_32597" descr=""/>
+        <xdr:cNvPr id="215" name="product_26277" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="product_32598" descr=""/>
+        <xdr:cNvPr id="216" name="product_21426" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="product_32602" descr=""/>
+        <xdr:cNvPr id="217" name="product_32685" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="product_32603" descr=""/>
+        <xdr:cNvPr id="218" name="product_32686" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="product_32604" descr=""/>
+        <xdr:cNvPr id="219" name="product_32691" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="product_32609" descr=""/>
+        <xdr:cNvPr id="220" name="product_32693" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="product_32595" descr=""/>
+        <xdr:cNvPr id="221" name="product_32748" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="product_32596" descr=""/>
+        <xdr:cNvPr id="222" name="product_23322" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="product_28141" descr=""/>
+        <xdr:cNvPr id="223" name="product_30353" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="product_31315" descr=""/>
+        <xdr:cNvPr id="224" name="product_27710" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="product_32614" descr=""/>
+        <xdr:cNvPr id="225" name="product_32273" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="product_32736" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="product_32634" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="product_32633" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="product_32606" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="product_32425" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="product_32486" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="product_32459" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="product_29113" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -9920,59 +10355,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/82/28226/images/61075/61075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/27/32760/images/71135/71135.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/43/34378/images/73986/73986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/74/27433/images/59000/59000.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/05/30559/images/66650/66650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/06/30667/images/66990/66990.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/21/32123/images/69960/69960.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/56/25606/images/53593/53593.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/98/29850/images/65309/65309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/94/29422/images/64530/64530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/54/5435/images/54547/54547.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/36/33657/images/72692/72692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/09/30934/images/67571/67571.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/35/33548/images/72493/72493.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/39/33901/images/73215/73215.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/33/33308/images/72033/72033.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/38/33813/images/73035/73035.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/40/34095/images/73439/73439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/33/33396/images/72387/72387.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/44/34470/images/74247/74247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/44/34482/images/74263/74263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/44/34481/images/74262/74262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/44/34477/images/74260/74260.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/44/34468/images/74246/74246.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/41/34117/images/74478/74478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/44/34471/images/74480/74480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/44/34469/images/74481/74481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/46/34611/images/74467/74467.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/34/33450/images/72320/72320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/46/34607/images/74458/74458.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/43/34383/images/74018/74018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/46/34606/images/74457/74457.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/45/34504/images/74309/74309.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/45/34502/images/74303/74303.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/44/34499/images/74297/74297.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/44/34497/images/74294/74294.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/44/34496/images/74290/74290.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/44/34487/images/74331/74331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/44/34479/images/74261/74261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/44/34479/images/74261/74261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/44/34479/images/74261/74261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/44/34476/images/74259/74259.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/44/34473/images/74275/74275.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/44/34472/images/74250/74250.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/44/34464/images/74235/74235.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/44/34463/images/74245/74245.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/45/34503/images/74306/74306.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/24/32404/images/73568/73568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/15/31517/images/69045/69045.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/67/6783/images/57410/57410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/17185/images/67968/67968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/46/34619/images/74482/74482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/29194/images/63716/63716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/34421/images/74094/74094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/44/34424/images/74120/74120.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/45/34534/images/74385/74385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/91/29195/images/63724/63724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/44/34412/images/74078/74078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/44/34423/images/74118/74118.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/45/34533/images/74384/74384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/91/29192/images/63708/63708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/34413/images/74079/74079.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/91/29199/images/63728/63728.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/44/34416/images/74092/74092.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/91/29198/images/63727/63727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/94/29468/images/64545/64545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73711/73711.750x0.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73711/73711.750x0.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73712/73712.750x0.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/17/31763/images/69120/69120.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/17/31762/images/69114/69114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/17/31762/images/69115/69115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/06/30648/images/66926/66926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/06/30657/images/66951/66951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/74/27489/images/59181/59181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/94/29408/images/64325/64325.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/50/25023/images/51933/51933.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/45/34562/images/74410/74410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/45/34562/images/74410/74410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/66/26651/images/56689/56689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/05/30597/images/66768/66768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/43/34340/images/73898/73898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/46/34608/images/74459/74459.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/34531/images/74374/74374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74377/74377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74377/74377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74377/74377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74377/74377.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/45/34523/images/74351/74351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/44/34418/images/74091/74091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/44/34461/images/74381/74381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/44/34436/images/74214/74214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/21/32130/images/70049/70049.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/96/29607/images/64871/64871.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/34211/images/73639/73639.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/41/34104/images/73460/73460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/41/34104/images/73460/73460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/41/34104/images/73460/73460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/41/34104/images/73460/73460.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/24/32492/images/70683/70683.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/24/32492/images/70680/70680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/24/32492/images/70689/70689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/24/32491/images/70685/70685.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/24/32491/images/70686/70686.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/50/25077/images/52190/52190.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/50/25076/images/52188/52188.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/50/25061/images/52113/52113.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/50/25072/images/52175/52175.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/50/25071/images/52171/52171.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/50/25070/images/52165/52165.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74354/74354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74354/74354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74357/74357.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74358/74358.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74359/74359.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74360/74360.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74361/74361.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74362/74362.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/45/34524/images/74354/74354.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/05/30566/images/66554/66554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/05/30565/images/66549/66549.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/16/31694/images/68941/68941.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/24/32490/images/70690/70690.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/24/32490/images/70693/70693.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/24/32490/images/70694/70694.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/04/30486/images/66486/66486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/04/30485/images/66478/66478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/04/30484/images/66475/66475.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/45/34526/images/74364/74364.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/14/31448/images/68617/68617.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/14/31448/images/68616/68616.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/14/31447/images/68613/68613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/14/31447/images/68612/68612.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/14/31446/images/68606/68606.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/14/31446/images/68609/68609.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/14/31446/images/68608/68608.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/30/33084/images/71611/71611.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/30/33084/images/71612/71612.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/42/34208/images/73636/73636.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/99/29925/images/65392/65392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/70937/70937.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74368/74368.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74367/74367.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74365/74365.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/26/32638/images/74366/74366.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/94/29447/images/64424/64424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/45/34528/images/74371/74371.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/45/34528/images/74370/74370.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/45/34528/images/74372/74372.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/45/34528/images/74371/74371.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/36/33698/images/72832/72832.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/29/32976/images/71547/71547.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/29/32977/images/71546/71546.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/29/32974/images/71545/71545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/29/32975/images/71544/71544.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/31/3188/images/39219/39219.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/45/34527/images/74369/74369.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/39/33972/images/74380/74380.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/45/34532/images/74383/74383.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/34522/images/74352/74352.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/45/34522/images/74352/74352.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/93/29393/images/67757/67757.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/18/31864/images/73078/73078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/41/34195/images/73618/73618.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/69/26963/images/63348/63348.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/39/33944/images/73328/73328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/03/30368/images/66263/66263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/22/32293/images/70290/70290.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/42/34211/images/73639/73639.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/38/33874/images/73164/73164.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/38/33817/images/73042/73042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/43/34352/images/73924/73924.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/43/34354/images/73929/73929.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/21/32169/images/70080/70080.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/18/31829/images/69241/69241.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74334/74334.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/45/34514/images/74335/74335.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/45/34517/images/74337/74337.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/45/34517/images/74340/74340.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/45/34517/images/74338/74338.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/41/34116/images/74341/74341.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/11/31122/images/67963/67963.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/11/31104/images/67942/67942.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/11/31114/images/67945/67945.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/11/31118/images/67960/67960.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/11/31115/images/67948/67948.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/11/31116/images/67954/67954.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/11/31117/images/67955/67955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/13/31374/images/68457/68457.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/45/34518/images/74343/74343.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/45/34521/images/74346/74346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/45/34521/images/74346/74346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/45/34521/images/74346/74346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/45/34521/images/74346/74346.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/45/34519/images/74344/74344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/45/34519/images/74344/74344.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/09/30969/images/67639/67639.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/37/33717/images/72838/72838.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/45/34525/images/74355/74355.750x0.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/82/28226/images/61075/61075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/46/34662/images/74534/74534.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/46/34675/images/74553/74553.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/46/34661/images/74533/74533.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/46/34674/images/74552/74552.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/46/34660/images/74532/74532.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/46/34659/images/74531/74531.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/46/34658/images/74530/74530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/46/34657/images/74529/74529.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/56/46/34656/images/74528/74528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/40/34095/images/73439/73439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/40/34090/images/73432/73432.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/41/34194/images/73613/73613.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/95/29525/images/64682/64682.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/46/34655/images/74527/74527.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/39/33947/images/73326/73326.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/41/34141/images/73533/73533.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/22/32275/images/70244/70244.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/22/32257/images/70228/70228.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74536/74536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74537/74537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74535/74535.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74538/74538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/46/34649/images/74517/74517.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/46/34649/images/74517/74517.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/46/34649/images/74517/74517.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/46/34648/images/74515/74515.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/46/34648/images/74515/74515.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/46/34648/images/74515/74515.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74519/74519.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74522/74522.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74521/74521.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/46/34650/images/74520/74520.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/46/34665/images/74539/74539.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/46/34663/images/74540/74540.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/42/34213/images/74547/74547.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/46/34671/images/74550/74550.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/66/46/34666/images/74551/74551.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/46/34667/images/74555/74555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/46/34639/images/74502/74502.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/30/33089/images/71663/71663.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/27/32770/images/72311/72311.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/05/30596/images/66782/66782.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/46/34636/images/74497/74497.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/35/46/34635/images/74498/74498.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/80/28083/images/60672/60672.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/27/32716/images/71061/71061.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/38/33874/images/73164/73164.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/38/33817/images/73042/73042.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/43/34352/images/73924/73924.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/43/34350/images/73919/73919.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/41/34195/images/73618/73618.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/37/33717/images/72838/72838.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/39/33957/images/73357/73357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/42/34220/images/73656/73656.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/42/34212/images/73644/73644.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/42/34219/images/73654/73654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/46/34642/images/74505/74505.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/46/34641/images/74504/74504.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/87/28737/images/62121/62121.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/82/28263/images/61167/61167.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/53/25385/images/60049/60049.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/00/30050/images/73119/73119.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/35/33520/images/72419/72419.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/71/27102/images/57914/57914.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/46/34643/images/74506/74506.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/46/34644/images/74507/74507.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/41/34121/images/74503/74503.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/91/29191/images/63748/63748.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/46/34645/images/74508/74508.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/46/34640/images/74509/74509.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/27/32764/images/71148/71148.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/38/33841/images/73089/73089.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/52/46/34652/images/74523/74523.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/46/34653/images/74525/74525.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/60/27/32760/images/71135/71135.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/43/34378/images/73986/73986.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/33/23370/images/45568/45568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/33/23371/images/45573/45573.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/46/34622/images/74484/74484.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/93/29308/images/63962/63962.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/94/29447/images/64424/64424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/95/29547/images/64711/64711.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/91/44/34491/images/74281/74281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/95/19509/images/55387/55387.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/00/23/22300/images/43157/43157.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/80/28069/images/60650/60650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/82/28226/images/61075/61075.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/86/28618/images/61709/61709.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/86/28619/images/61712/61712.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/19/31951/images/69481/69481.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/17/31755/images/69626/69626.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/36/33677/images/72741/72741.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/46/34625/images/74487/74487.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/46/34623/images/74485/74485.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/46/34624/images/74486/74486.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/31/33172/images/71752/71752.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/94/29445/images/64421/64421.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/94/29451/images/64491/64491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/39/33944/images/73328/73328.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/38/33839/images/73081/73081.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/42/34283/images/73792/73792.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/41/34183/images/73601/73601.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/92/29217/images/63790/63790.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/66/26632/images/56608/56608.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/38/33870/images/73139/73139.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/20/32033/images/69780/69780.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/77/17738/images/69932/69932.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/46/34626/images/74488/74488.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/46/34627/images/74489/74489.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/42/4229/images/38560/38560.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/99/19922/images/52371/52371.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/03/20304/images/53018/53018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/13/31371/images/68435/68435.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/37/33739/images/72885/72885.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/36/33694/images/72843/72843.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/46/34628/images/74490/74490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/36/33625/images/72649/72649.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/46/34629/images/74491/74491.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/93/29387/images/65996/65996.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/27/84/18427/images/69131/69131.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/36/33624/images/72643/72643.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/44/75/27544/images/72376/72376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/11/31115/images/67948/67948.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/13/31325/images/68377/68377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/46/34633/images/74495/74495.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/35/33589/images/72574/72574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/99/29954/images/65483/65483.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/46/34630/images/74492/74492.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/29/32985/images/71490/71490.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/59/05/30559/images/66650/66650.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/21/32123/images/69960/69960.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/56/25606/images/53593/53593.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/98/29850/images/65309/65309.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/94/29422/images/64530/64530.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/36/33657/images/72692/72692.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/09/30934/images/67571/67571.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/35/33548/images/72493/72493.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/01/39/33901/images/73215/73215.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/33/33308/images/72033/72033.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/40/34095/images/73439/73439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/33/33396/images/72387/72387.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/70/44/34470/images/74247/74247.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/44/34482/images/74263/74263.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/81/44/34481/images/74262/74262.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/44/34477/images/74260/74260.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/44/34468/images/74246/74246.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/41/34117/images/74478/74478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/71/44/34471/images/74480/74480.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/44/34469/images/74481/74481.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/45/34520/images/74345/74345.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/34/33450/images/72320/72320.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/43/34383/images/74018/74018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/46/34606/images/74457/74457.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/10/45/34510/images/74321/74321.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/45/34504/images/74309/74309.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/45/34502/images/74303/74303.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/44/34499/images/74297/74297.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/44/34497/images/74294/74294.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/44/34496/images/74290/74290.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/87/44/34487/images/74331/74331.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/44/34479/images/74261/74261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/44/34479/images/74261/74261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/44/34479/images/74261/74261.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/44/34476/images/74259/74259.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/44/34475/images/74251/74251.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/44/34473/images/74275/74275.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/44/34463/images/74245/74245.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/03/45/34503/images/74306/74306.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/24/32404/images/73568/73568.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/15/31517/images/69045/69045.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/83/67/6783/images/57410/57410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/71/17185/images/67968/67968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/46/34619/images/74482/74482.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/34/33448/images/73395/73395.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/53/34/33453/images/73396/73396.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/34/33443/images/73391/73391.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/34/33445/images/73392/73392.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/34/33447/images/73394/73394.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/46/34/33446/images/73393/73393.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/94/91/29194/images/63716/63716.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/34421/images/74094/74094.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/44/34424/images/74120/74120.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/45/34534/images/74385/74385.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/91/29195/images/63724/63724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/12/44/34412/images/74078/74078.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/44/34423/images/74118/74118.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/45/34533/images/74384/74384.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/91/29192/images/63708/63708.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/13/44/34413/images/74079/74079.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/91/29199/images/63728/63728.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/44/34416/images/74092/74092.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/98/91/29198/images/63727/63727.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/68/94/29468/images/64545/64545.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73711/73711.750x0.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73711/73711.750x0.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/42/34242/images/73712/73712.750x0.webp" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/17/31763/images/69120/69120.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/17/31762/images/69114/69114.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/17/31762/images/69115/69115.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/48/06/30648/images/66926/66926.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/06/30657/images/66951/66951.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/74/27489/images/59181/59181.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/94/29408/images/64325/64325.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/50/25023/images/51933/51933.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/45/34562/images/74410/74410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/45/34562/images/74410/74410.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/67/45/34567/images/74417/74417.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/66/26651/images/56689/56689.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/30/33006/images/71517/71517.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/97/05/30597/images/66768/66768.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/40/43/34340/images/73898/73898.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/46/34608/images/74459/74459.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/34531/images/74374/74374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/30/45/34530/images/74379/74379.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/45/34523/images/74351/74351.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/44/34418/images/74091/74091.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/44/34461/images/74381/74381.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/44/34436/images/74214/74214.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M248"/>
+  <dimension ref="A1:M256"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -10142,7729 +10577,8059 @@
         <v>20</v>
       </c>
       <c r="M15" s="11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A16" s="15">
         <v>1</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D16" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I16" s="8" t="s">
+      <c r="I16" s="8"/>
+      <c r="J16" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="J16" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K16" s="12">
-        <v>1010.0</v>
+        <v>862.0</v>
       </c>
       <c r="L16" s="7"/>
       <c r="M16" s="12">
         <f>K16*L16</f>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A17" s="15">
         <v>2</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D17" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="9" t="s">
+      <c r="E17" s="18" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I17" s="8"/>
       <c r="J17" s="8" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="K17" s="12">
-        <v>479.0</v>
+        <v>909.0</v>
       </c>
       <c r="L17" s="7"/>
       <c r="M17" s="12">
         <f>K17*L17</f>
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A18" s="15">
         <v>3</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="8" t="s">
+        <v>37</v>
+      </c>
+      <c r="D18" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="D18" s="9" t="s">
+      <c r="E18" s="18" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I18" s="8"/>
       <c r="J18" s="8" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="K18" s="12">
-        <v>369.0</v>
+        <v>1914.0</v>
       </c>
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A19" s="15">
         <v>4</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
+        <v>41</v>
+      </c>
+      <c r="D19" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="D19" s="9" t="s">
+      <c r="E19" s="18" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="K19" s="12">
-        <v>590.0</v>
+        <v>769.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A20" s="15">
         <v>5</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="D20" s="9" t="s">
+      <c r="E20" s="18" t="s">
         <v>47</v>
       </c>
-      <c r="E20" s="18" t="s">
+      <c r="F20" s="8"/>
+      <c r="G20" s="8"/>
+      <c r="H20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="8"/>
+      <c r="J20" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="F20" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K20" s="12">
-        <v>956.0</v>
+        <v>2304.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:13" outlineLevel="1">
-      <c r="A21" s="14" t="s">
+    <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A21" s="15">
+        <v>6</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="8" t="s">
+        <v>49</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="E21" s="18" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="8"/>
+      <c r="G21" s="8"/>
+      <c r="H21" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="8"/>
+      <c r="J21" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="E21" s="16"/>
-[...41 lines deleted...]
-        <v>21</v>
+      <c r="K21" s="12">
+        <v>2133.0</v>
+      </c>
+      <c r="L21" s="7"/>
+      <c r="M21" s="12">
+        <f>K21*L21</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A22" s="15">
+        <v>7</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="8" t="s">
+        <v>53</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E22" s="18" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" s="8"/>
+      <c r="G22" s="8"/>
+      <c r="H22" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I22" s="8"/>
+      <c r="J22" s="8" t="s">
+        <v>56</v>
+      </c>
+      <c r="K22" s="12">
+        <v>4607.0</v>
+      </c>
+      <c r="L22" s="7"/>
+      <c r="M22" s="12">
+        <f>K22*L22</f>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A23" s="15">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D23" s="9" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E23" s="18" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I23" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="K23" s="12">
-        <v>2235.0</v>
+        <v>3421.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A24" s="15">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="D24" s="9" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E24" s="18" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I24" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I24" s="8"/>
       <c r="J24" s="8" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="K24" s="12">
-        <v>1342.0</v>
+        <v>1276.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A25" s="15">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D25" s="9" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E25" s="18" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I25" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="K25" s="12">
-        <v>3657.0</v>
+        <v>1992.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A26" s="15">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="D26" s="9" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="E26" s="18" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I26" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="K26" s="12">
-        <v>719.0</v>
+        <v>2129.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A27" s="15">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="F27" s="8"/>
-      <c r="G27" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G27" s="8"/>
       <c r="H27" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="K27" s="12">
-        <v>2292.0</v>
+        <v>888.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A28" s="15">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E28" s="18" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I28" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I28" s="8"/>
       <c r="J28" s="8" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="K28" s="12">
-        <v>854.0</v>
+        <v>1699.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A29" s="15">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E29" s="18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F29" s="8"/>
-      <c r="G29" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="8"/>
       <c r="H29" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I29" s="8" t="s">
+      <c r="I29" s="8"/>
+      <c r="J29" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="J29" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K29" s="12">
-        <v>1057.0</v>
+        <v>706.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A30" s="15">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="9" t="s">
         <v>86</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="E30" s="18" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I30" s="8"/>
       <c r="J30" s="8" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="K30" s="12">
-        <v>1634.0</v>
+        <v>1600.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A31" s="15">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
+        <v>89</v>
+      </c>
+      <c r="D31" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="E31" s="18" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I31" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I31" s="8"/>
       <c r="J31" s="8" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="K31" s="12">
-        <v>6379.0</v>
+        <v>1605.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A32" s="15">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
+        <v>93</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="E32" s="18" t="s">
         <v>95</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I32" s="8"/>
+      <c r="I32" s="8" t="s">
+        <v>96</v>
+      </c>
       <c r="J32" s="8" t="s">
-        <v>98</v>
+        <v>97</v>
       </c>
       <c r="K32" s="12">
-        <v>1394.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A33" s="15">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="D33" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="D33" s="9" t="s">
+      <c r="E33" s="18" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I33" s="8"/>
+      <c r="I33" s="8" t="s">
+        <v>101</v>
+      </c>
       <c r="J33" s="8" t="s">
         <v>102</v>
       </c>
       <c r="K33" s="12">
-        <v>1378.0</v>
+        <v>1369.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A34" s="15">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>104</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>105</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I34" s="8" t="s">
+      <c r="I34" s="8"/>
+      <c r="J34" s="8" t="s">
         <v>106</v>
       </c>
-      <c r="J34" s="8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K34" s="12">
-        <v>1788.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A35" s="15">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="D35" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="E35" s="18" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I35" s="8"/>
       <c r="J35" s="8" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="K35" s="12">
-        <v>1940.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A36" s="15">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="D36" s="9" t="s">
         <v>112</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="E36" s="18" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I36" s="8"/>
       <c r="J36" s="8" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="K36" s="12">
-        <v>1853.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A37" s="15">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="D37" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="E37" s="18" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I37" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I37" s="8"/>
       <c r="J37" s="8" t="s">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="K37" s="12">
-        <v>5046.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A38" s="15">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
+        <v>119</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>120</v>
+      </c>
+      <c r="E38" s="18" t="s">
         <v>121</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I38" s="8"/>
       <c r="J38" s="8" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="K38" s="12">
-        <v>3311.0</v>
+        <v>362.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A39" s="15">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>126</v>
+        <v>123</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I39" s="8"/>
       <c r="J39" s="8" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="K39" s="12">
-        <v>606.0</v>
+        <v>362.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A40" s="15">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>129</v>
+        <v>119</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E40" s="18" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="K40" s="12">
-        <v>632.0</v>
+        <v>362.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A41" s="15">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E41" s="18" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I41" s="8"/>
       <c r="J41" s="8" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="K41" s="12">
-        <v>812.0</v>
+        <v>578.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A42" s="15">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E42" s="18" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="8" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="K42" s="12">
-        <v>1707.0</v>
+        <v>578.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A43" s="15">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
-        <v>141</v>
+        <v>129</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>142</v>
+        <v>136</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>143</v>
+        <v>137</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I43" s="8"/>
       <c r="J43" s="8" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="K43" s="12">
-        <v>641.0</v>
+        <v>578.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A44" s="15">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>146</v>
+        <v>140</v>
       </c>
       <c r="E44" s="18" t="s">
-        <v>147</v>
+        <v>141</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="K44" s="12">
-        <v>1910.0</v>
+        <v>270.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A45" s="15">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>151</v>
+        <v>145</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="8"/>
       <c r="J45" s="8" t="s">
-        <v>152</v>
+        <v>146</v>
       </c>
       <c r="K45" s="12">
-        <v>719.0</v>
+        <v>270.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A46" s="15">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>155</v>
+        <v>149</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I46" s="8"/>
-      <c r="J46" s="8"/>
+      <c r="J46" s="8" t="s">
+        <v>150</v>
+      </c>
       <c r="K46" s="12">
-        <v>540.0</v>
+        <v>270.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A47" s="15">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
+        <v>151</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>152</v>
+      </c>
+      <c r="E47" s="18" t="s">
         <v>153</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I47" s="8"/>
       <c r="J47" s="8" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="K47" s="12">
-        <v>540.0</v>
+        <v>270.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A48" s="15">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E48" s="18" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="8"/>
       <c r="J48" s="8" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="K48" s="12">
-        <v>539.0</v>
+        <v>3315.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A49" s="15">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I49" s="8"/>
       <c r="J49" s="8" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="K49" s="12">
-        <v>9142.0</v>
+        <v>110.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A50" s="15">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E50" s="18" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I50" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I50" s="8"/>
       <c r="J50" s="8" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="K50" s="12">
-        <v>1508.0</v>
+        <v>110.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A51" s="15">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>170</v>
+        <v>159</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I51" s="8"/>
       <c r="J51" s="8" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="K51" s="12">
-        <v>1007.0</v>
+        <v>110.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A52" s="15">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>174</v>
+        <v>159</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>175</v>
+        <v>169</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>176</v>
+        <v>170</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
-      <c r="H52" s="7">
-        <v>5.0</v>
+      <c r="H52" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I52" s="8"/>
       <c r="J52" s="8" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="K52" s="12">
-        <v>702.0</v>
+        <v>110.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A53" s="15">
-        <v>31</v>
+        <v>38</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>178</v>
+        <v>172</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>179</v>
+        <v>173</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>180</v>
+        <v>174</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I53" s="8"/>
       <c r="J53" s="8" t="s">
-        <v>181</v>
+        <v>175</v>
       </c>
       <c r="K53" s="12">
-        <v>431.0</v>
+        <v>1747.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A54" s="15">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>182</v>
+        <v>176</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>183</v>
+        <v>177</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>184</v>
+        <v>178</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I54" s="8"/>
       <c r="J54" s="8" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="K54" s="12">
-        <v>260.0</v>
+        <v>2459.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A55" s="15">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="E55" s="18" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I55" s="8"/>
       <c r="J55" s="8" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="K55" s="12">
-        <v>260.0</v>
+        <v>1125.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A56" s="15">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I56" s="8"/>
       <c r="J56" s="8" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="K56" s="12">
-        <v>260.0</v>
+        <v>1992.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
-    <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...60 lines deleted...]
-        <v>0</v>
+    <row r="57" spans="1:13" outlineLevel="1">
+      <c r="A57" s="14" t="s">
+        <v>188</v>
+      </c>
+      <c r="E57" s="16"/>
+      <c r="K57" s="10"/>
+      <c r="M57" s="10"/>
+    </row>
+    <row r="58" spans="1:13" outlineLevel="2">
+      <c r="A58" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C58" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E58" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F58" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H58" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I58" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J58" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K58" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L58" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M58" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A59" s="15">
-        <v>37</v>
+        <v>1</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>199</v>
+        <v>189</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>200</v>
+        <v>190</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>201</v>
+        <v>191</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
-      <c r="H59" s="7" t="s">
-        <v>25</v>
+      <c r="H59" s="7">
+        <v>2.0</v>
       </c>
       <c r="I59" s="8"/>
       <c r="J59" s="8" t="s">
-        <v>202</v>
+        <v>192</v>
       </c>
       <c r="K59" s="12">
-        <v>693.0</v>
+        <v>4071.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A60" s="15">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>203</v>
+        <v>193</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>204</v>
+        <v>194</v>
       </c>
       <c r="E60" s="18" t="s">
-        <v>205</v>
+        <v>195</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I60" s="8"/>
+      <c r="I60" s="8" t="s">
+        <v>196</v>
+      </c>
       <c r="J60" s="8" t="s">
-        <v>206</v>
+        <v>197</v>
       </c>
       <c r="K60" s="12">
-        <v>453.0</v>
+        <v>535.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A61" s="15">
-        <v>39</v>
+        <v>3</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>207</v>
+        <v>198</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>209</v>
+        <v>200</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
-      <c r="H61" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I61" s="8"/>
+      <c r="H61" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I61" s="8" t="s">
+        <v>201</v>
+      </c>
       <c r="J61" s="8" t="s">
-        <v>210</v>
+        <v>202</v>
       </c>
       <c r="K61" s="12">
-        <v>470.0</v>
+        <v>1317.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A62" s="15">
-        <v>40</v>
+        <v>4</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>211</v>
+        <v>203</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>212</v>
+        <v>204</v>
       </c>
       <c r="E62" s="18" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I62" s="8"/>
+      <c r="I62" s="8" t="s">
+        <v>206</v>
+      </c>
       <c r="J62" s="8" t="s">
-        <v>214</v>
+        <v>207</v>
       </c>
       <c r="K62" s="12">
-        <v>241.0</v>
+        <v>3909.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A63" s="15">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>215</v>
+        <v>208</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="E63" s="18" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="K63" s="12">
-        <v>710.0</v>
+        <v>2194.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A64" s="15">
-        <v>42</v>
+        <v>6</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="E64" s="18" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I64" s="8"/>
-      <c r="J64" s="8"/>
+      <c r="J64" s="8" t="s">
+        <v>215</v>
+      </c>
       <c r="K64" s="12">
-        <v>1260.0</v>
+        <v>1829.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A65" s="15">
-        <v>43</v>
+        <v>7</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>219</v>
+        <v>216</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>222</v>
+        <v>217</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>223</v>
+        <v>218</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I65" s="8"/>
+      <c r="I65" s="8" t="s">
+        <v>196</v>
+      </c>
       <c r="J65" s="8" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="K65" s="12">
-        <v>1260.0</v>
+        <v>812.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A66" s="15">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E66" s="18" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I66" s="8"/>
+      <c r="I66" s="8" t="s">
+        <v>26</v>
+      </c>
       <c r="J66" s="8" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="K66" s="12">
-        <v>1260.0</v>
+        <v>7167.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A67" s="15">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="K67" s="12">
-        <v>820.0</v>
+        <v>1585.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A68" s="15">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>232</v>
+        <v>228</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>233</v>
+        <v>229</v>
       </c>
       <c r="E68" s="18" t="s">
-        <v>234</v>
+        <v>230</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8"/>
       <c r="H68" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I68" s="8"/>
-      <c r="J68" s="8"/>
+      <c r="J68" s="8" t="s">
+        <v>231</v>
+      </c>
       <c r="K68" s="12">
-        <v>694.0</v>
+        <v>1699.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A69" s="15">
-        <v>47</v>
+        <v>11</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
         <v>232</v>
       </c>
       <c r="D69" s="9" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="E69" s="18" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8"/>
       <c r="H69" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I69" s="8"/>
       <c r="J69" s="8" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="K69" s="12">
-        <v>694.0</v>
+        <v>1613.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A70" s="15">
-        <v>48</v>
+        <v>12</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="D70" s="9" t="s">
+        <v>237</v>
+      </c>
+      <c r="E70" s="18" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8"/>
       <c r="H70" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="K70" s="12">
-        <v>694.0</v>
+        <v>2730.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A71" s="15">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
       <c r="D71" s="9" t="s">
         <v>241</v>
       </c>
       <c r="E71" s="18" t="s">
         <v>242</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8"/>
       <c r="H71" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I71" s="8"/>
       <c r="J71" s="8" t="s">
         <v>243</v>
       </c>
       <c r="K71" s="12">
-        <v>694.0</v>
+        <v>505.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A72" s="15">
-        <v>50</v>
+        <v>14</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
         <v>244</v>
       </c>
       <c r="D72" s="9" t="s">
         <v>245</v>
       </c>
       <c r="E72" s="18" t="s">
         <v>246</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8"/>
       <c r="H72" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="8"/>
       <c r="J72" s="8" t="s">
         <v>247</v>
       </c>
       <c r="K72" s="12">
-        <v>635.0</v>
+        <v>2855.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A73" s="15">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
         <v>248</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>249</v>
       </c>
       <c r="E73" s="18" t="s">
         <v>250</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I73" s="8"/>
       <c r="J73" s="8" t="s">
         <v>251</v>
       </c>
       <c r="K73" s="12">
-        <v>629.0</v>
+        <v>1082.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A74" s="15">
-        <v>52</v>
+        <v>16</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>252</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>253</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>254</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
       <c r="H74" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I74" s="8"/>
       <c r="J74" s="8" t="s">
         <v>255</v>
       </c>
       <c r="K74" s="12">
-        <v>1072.0</v>
+        <v>1806.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A75" s="15">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
         <v>256</v>
       </c>
       <c r="D75" s="9" t="s">
         <v>257</v>
       </c>
       <c r="E75" s="18" t="s">
         <v>258</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I75" s="8"/>
       <c r="J75" s="8" t="s">
         <v>259</v>
       </c>
       <c r="K75" s="12">
-        <v>590.0</v>
+        <v>1183.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A76" s="15">
-        <v>54</v>
+        <v>18</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>260</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>261</v>
       </c>
       <c r="E76" s="18" t="s">
         <v>262</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I76" s="8"/>
       <c r="J76" s="8" t="s">
         <v>263</v>
       </c>
       <c r="K76" s="12">
-        <v>531.0</v>
+        <v>766.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A77" s="15">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>264</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>265</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>266</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I77" s="8"/>
       <c r="J77" s="8" t="s">
         <v>267</v>
       </c>
       <c r="K77" s="12">
-        <v>2414.0</v>
+        <v>888.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A78" s="15">
-        <v>56</v>
+        <v>20</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>268</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>269</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>270</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I78" s="8"/>
       <c r="J78" s="8" t="s">
         <v>271</v>
       </c>
       <c r="K78" s="12">
-        <v>2682.0</v>
+        <v>1666.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A79" s="15">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
         <v>272</v>
       </c>
       <c r="D79" s="9" t="s">
         <v>273</v>
       </c>
       <c r="E79" s="18" t="s">
         <v>274</v>
       </c>
       <c r="F79" s="8"/>
-      <c r="G79" s="8" t="s">
+      <c r="G79" s="8"/>
+      <c r="H79" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I79" s="8"/>
+      <c r="J79" s="8" t="s">
         <v>275</v>
       </c>
-      <c r="H79" s="7" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K79" s="12">
-        <v>710.0</v>
+        <v>1797.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A80" s="15">
-        <v>58</v>
+        <v>22</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
+        <v>276</v>
+      </c>
+      <c r="D80" s="9" t="s">
         <v>277</v>
       </c>
-      <c r="D80" s="9" t="s">
+      <c r="E80" s="18" t="s">
         <v>278</v>
-      </c>
-[...1 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8" t="s">
+        <v>279</v>
+      </c>
+      <c r="H80" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I80" s="8" t="s">
+        <v>196</v>
+      </c>
+      <c r="J80" s="8" t="s">
         <v>280</v>
       </c>
-      <c r="H80" s="7" t="s">
-[...5 lines deleted...]
-      </c>
       <c r="K80" s="12">
-        <v>693.0</v>
+        <v>1204.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A81" s="15">
-        <v>59</v>
+        <v>23</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
+        <v>281</v>
+      </c>
+      <c r="D81" s="9" t="s">
         <v>282</v>
       </c>
-      <c r="D81" s="9" t="s">
+      <c r="E81" s="18" t="s">
         <v>283</v>
       </c>
-      <c r="E81" s="18" t="s">
+      <c r="F81" s="8"/>
+      <c r="G81" s="8" t="s">
         <v>284</v>
       </c>
-      <c r="F81" s="8"/>
-      <c r="G81" s="8"/>
       <c r="H81" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I81" s="8"/>
+      <c r="I81" s="8" t="s">
+        <v>285</v>
+      </c>
       <c r="J81" s="8" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="K81" s="12">
-        <v>1581.0</v>
+        <v>812.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
-    <row r="82" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A82" s="15">
+        <v>24</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="E82" s="18" t="s">
+        <v>289</v>
+      </c>
+      <c r="F82" s="8"/>
+      <c r="G82" s="8"/>
+      <c r="H82" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I82" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="J82" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="K82" s="12">
+        <v>1573.0</v>
+      </c>
+      <c r="L82" s="7"/>
+      <c r="M82" s="12">
+        <f>K82*L82</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A83" s="15">
+        <v>25</v>
+      </c>
+      <c r="B83" s="7"/>
+      <c r="C83" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>292</v>
+      </c>
+      <c r="E83" s="18" t="s">
+        <v>293</v>
+      </c>
+      <c r="F83" s="8"/>
+      <c r="G83" s="8"/>
+      <c r="H83" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I83" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="J83" s="8" t="s">
+        <v>294</v>
+      </c>
+      <c r="K83" s="12">
+        <v>990.0</v>
+      </c>
+      <c r="L83" s="7"/>
+      <c r="M83" s="12">
+        <f>K83*L83</f>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A84" s="15">
-        <v>1</v>
+        <v>26</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>288</v>
+        <v>296</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="F84" s="8"/>
-      <c r="G84" s="8"/>
+      <c r="G84" s="8" t="s">
+        <v>298</v>
+      </c>
       <c r="H84" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I84" s="8"/>
+      <c r="I84" s="8" t="s">
+        <v>96</v>
+      </c>
       <c r="J84" s="8" t="s">
-        <v>290</v>
+        <v>299</v>
       </c>
       <c r="K84" s="12">
-        <v>1268.0</v>
+        <v>1272.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A85" s="15">
-        <v>2</v>
+        <v>27</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>291</v>
+        <v>300</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>292</v>
+        <v>301</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>293</v>
+        <v>302</v>
       </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>294</v>
+        <v>303</v>
       </c>
       <c r="K85" s="12">
-        <v>667.0</v>
+        <v>1256.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A86" s="15">
-        <v>3</v>
+        <v>28</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>295</v>
+        <v>304</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>296</v>
+        <v>305</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>297</v>
+        <v>306</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
-        <v>298</v>
+        <v>307</v>
       </c>
       <c r="K86" s="12">
-        <v>524.0</v>
+        <v>3259.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A87" s="15">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>299</v>
+        <v>308</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>300</v>
+        <v>309</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>301</v>
+        <v>310</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>302</v>
+        <v>311</v>
       </c>
       <c r="K87" s="12">
-        <v>1175.0</v>
+        <v>4404.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A88" s="15">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>303</v>
+        <v>312</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>305</v>
+        <v>314</v>
       </c>
       <c r="F88" s="8"/>
-      <c r="G88" s="8"/>
+      <c r="G88" s="8" t="s">
+        <v>315</v>
+      </c>
       <c r="H88" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I88" s="8"/>
+      <c r="I88" s="8" t="s">
+        <v>201</v>
+      </c>
       <c r="J88" s="8" t="s">
-        <v>306</v>
+        <v>316</v>
       </c>
       <c r="K88" s="12">
-        <v>990.0</v>
+        <v>1772.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A89" s="15">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>307</v>
+        <v>317</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="K89" s="12">
-        <v>1447.0</v>
+        <v>3194.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A90" s="15">
-        <v>7</v>
+        <v>32</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>311</v>
+        <v>321</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>312</v>
+        <v>322</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>313</v>
+        <v>323</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>314</v>
+        <v>324</v>
       </c>
       <c r="K90" s="12">
-        <v>393.0</v>
+        <v>2722.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A91" s="15">
-        <v>8</v>
+        <v>33</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>315</v>
+        <v>325</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>316</v>
+        <v>326</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>317</v>
+        <v>327</v>
       </c>
       <c r="F91" s="8"/>
       <c r="G91" s="8"/>
       <c r="H91" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I91" s="8"/>
+      <c r="I91" s="8" t="s">
+        <v>201</v>
+      </c>
       <c r="J91" s="8" t="s">
-        <v>318</v>
+        <v>328</v>
       </c>
       <c r="K91" s="12">
-        <v>1175.0</v>
+        <v>1281.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A92" s="15">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>319</v>
+        <v>329</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>321</v>
+        <v>331</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
-        <v>322</v>
+        <v>332</v>
       </c>
       <c r="K92" s="12">
-        <v>1099.0</v>
+        <v>1357.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A93" s="15">
-        <v>10</v>
+        <v>35</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>323</v>
+        <v>333</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>324</v>
+        <v>334</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>325</v>
+        <v>335</v>
       </c>
       <c r="F93" s="8"/>
       <c r="G93" s="8"/>
       <c r="H93" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I93" s="8"/>
       <c r="J93" s="8" t="s">
-        <v>326</v>
+        <v>336</v>
       </c>
       <c r="K93" s="12">
-        <v>571.0</v>
+        <v>765.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A94" s="15">
-        <v>11</v>
+        <v>36</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>327</v>
+        <v>337</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="E94" s="18" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="F94" s="8"/>
       <c r="G94" s="8"/>
       <c r="H94" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I94" s="8"/>
       <c r="J94" s="8" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
       <c r="K94" s="12">
-        <v>1260.0</v>
+        <v>496.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
-    <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A95" s="15">
+    <row r="95" spans="1:13" outlineLevel="1">
+      <c r="A95" s="14" t="s">
+        <v>341</v>
+      </c>
+      <c r="E95" s="16"/>
+      <c r="K95" s="10"/>
+      <c r="M95" s="10"/>
+    </row>
+    <row r="96" spans="1:13" outlineLevel="2">
+      <c r="A96" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B96" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C96" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B95" s="7"/>
-[...28 lines deleted...]
-      <c r="A96" s="15">
+      <c r="E96" s="17" t="s">
         <v>13</v>
       </c>
-      <c r="B96" s="7"/>
-[...24 lines deleted...]
-        <v>0</v>
+      <c r="F96" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G96" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H96" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I96" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J96" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K96" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L96" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M96" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A97" s="15">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="F97" s="8"/>
-      <c r="G97" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G97" s="8"/>
       <c r="H97" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I97" s="8" t="s">
-        <v>343</v>
+        <v>196</v>
       </c>
       <c r="J97" s="8" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="K97" s="12">
-        <v>4631.0</v>
+        <v>1010.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A98" s="15">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I98" s="8"/>
-      <c r="J98" s="8"/>
+      <c r="J98" s="8" t="s">
+        <v>349</v>
+      </c>
       <c r="K98" s="12">
-        <v>761.0</v>
+        <v>479.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A99" s="15">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I99" s="8"/>
       <c r="J99" s="8" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="K99" s="12">
-        <v>761.0</v>
+        <v>369.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A100" s="15">
-        <v>17</v>
+        <v>4</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I100" s="8"/>
       <c r="J100" s="8" t="s">
-        <v>354</v>
+        <v>357</v>
       </c>
       <c r="K100" s="12">
-        <v>761.0</v>
+        <v>590.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A101" s="15">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>355</v>
+        <v>358</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>356</v>
+        <v>359</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I101" s="8"/>
       <c r="J101" s="8" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="K101" s="12">
-        <v>1748.0</v>
+        <v>1634.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="15">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>361</v>
+        <v>364</v>
       </c>
       <c r="F102" s="8"/>
-      <c r="G102" s="8"/>
-[...1 lines deleted...]
-        <v>25</v>
+      <c r="G102" s="8" t="s">
+        <v>365</v>
+      </c>
+      <c r="H102" s="7">
+        <v>67.0</v>
       </c>
       <c r="I102" s="8"/>
       <c r="J102" s="8" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="K102" s="12">
-        <v>998.0</v>
+        <v>3380.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="15">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>365</v>
+        <v>369</v>
       </c>
       <c r="F103" s="8"/>
       <c r="G103" s="8"/>
-      <c r="H103" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I103" s="8"/>
+      <c r="H103" s="7">
+        <v>19.0</v>
+      </c>
+      <c r="I103" s="8" t="s">
+        <v>370</v>
+      </c>
       <c r="J103" s="8" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="K103" s="12">
-        <v>998.0</v>
+        <v>1414.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="15">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="B104" s="7"/>
       <c r="C104" s="8" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="D104" s="9" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="E104" s="18" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="F104" s="8"/>
       <c r="G104" s="8"/>
-      <c r="H104" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I104" s="8"/>
+      <c r="H104" s="7">
+        <v>12.0</v>
+      </c>
+      <c r="I104" s="8" t="s">
+        <v>375</v>
+      </c>
       <c r="J104" s="8" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="K104" s="12">
-        <v>951.0</v>
+        <v>4835.0</v>
       </c>
       <c r="L104" s="7"/>
       <c r="M104" s="12">
         <f>K104*L104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="15">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B105" s="7"/>
       <c r="C105" s="8" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D105" s="9" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="E105" s="18" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="F105" s="8"/>
       <c r="G105" s="8"/>
-      <c r="H105" s="7" t="s">
-        <v>25</v>
+      <c r="H105" s="7">
+        <v>11.0</v>
       </c>
       <c r="I105" s="8"/>
       <c r="J105" s="8" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="K105" s="12">
-        <v>795.0</v>
+        <v>1585.0</v>
       </c>
       <c r="L105" s="7"/>
       <c r="M105" s="12">
         <f>K105*L105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="15">
-        <v>23</v>
+        <v>10</v>
       </c>
       <c r="B106" s="7"/>
       <c r="C106" s="8" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="D106" s="9" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="E106" s="18" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="F106" s="8"/>
       <c r="G106" s="8" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="H106" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I106" s="8" t="s">
-        <v>106</v>
+        <v>385</v>
       </c>
       <c r="J106" s="8" t="s">
-        <v>379</v>
+        <v>386</v>
       </c>
       <c r="K106" s="12">
-        <v>2503.0</v>
+        <v>331.0</v>
       </c>
       <c r="L106" s="7"/>
       <c r="M106" s="12">
         <f>K106*L106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="15">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="B107" s="7"/>
       <c r="C107" s="8" t="s">
-        <v>380</v>
+        <v>387</v>
       </c>
       <c r="D107" s="9" t="s">
-        <v>381</v>
+        <v>388</v>
       </c>
       <c r="E107" s="18" t="s">
-        <v>382</v>
+        <v>389</v>
       </c>
       <c r="F107" s="8"/>
-      <c r="G107" s="8"/>
+      <c r="G107" s="8" t="s">
+        <v>390</v>
+      </c>
       <c r="H107" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I107" s="8"/>
       <c r="J107" s="8" t="s">
-        <v>383</v>
+        <v>391</v>
       </c>
       <c r="K107" s="12">
-        <v>1812.0</v>
+        <v>761.0</v>
       </c>
       <c r="L107" s="7"/>
       <c r="M107" s="12">
         <f>K107*L107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="15">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="B108" s="7"/>
       <c r="C108" s="8" t="s">
-        <v>384</v>
+        <v>392</v>
       </c>
       <c r="D108" s="9" t="s">
-        <v>385</v>
+        <v>393</v>
       </c>
       <c r="E108" s="18" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="F108" s="8"/>
-      <c r="G108" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G108" s="8"/>
       <c r="H108" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I108" s="8"/>
+      <c r="I108" s="8" t="s">
+        <v>395</v>
+      </c>
       <c r="J108" s="8" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="K108" s="12">
-        <v>358.0</v>
+        <v>7435.0</v>
       </c>
       <c r="L108" s="7"/>
       <c r="M108" s="12">
         <f>K108*L108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="15">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="B109" s="7"/>
       <c r="C109" s="8" t="s">
-        <v>389</v>
+        <v>22</v>
       </c>
       <c r="D109" s="9" t="s">
-        <v>390</v>
+        <v>23</v>
       </c>
       <c r="E109" s="18" t="s">
-        <v>391</v>
+        <v>24</v>
       </c>
       <c r="F109" s="8"/>
       <c r="G109" s="8"/>
       <c r="H109" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I109" s="8"/>
+      <c r="I109" s="8" t="s">
+        <v>26</v>
+      </c>
       <c r="J109" s="8" t="s">
-        <v>392</v>
+        <v>27</v>
       </c>
       <c r="K109" s="12">
-        <v>835.0</v>
+        <v>3661.0</v>
       </c>
       <c r="L109" s="7"/>
       <c r="M109" s="12">
         <f>K109*L109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="15">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c r="B110" s="7"/>
       <c r="C110" s="8" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="D110" s="9" t="s">
-        <v>393</v>
+        <v>398</v>
       </c>
       <c r="E110" s="18" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="8"/>
       <c r="H110" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I110" s="8"/>
       <c r="J110" s="8" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="K110" s="12">
-        <v>835.0</v>
+        <v>6947.0</v>
       </c>
       <c r="L110" s="7"/>
       <c r="M110" s="12">
         <f>K110*L110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="15">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="B111" s="7"/>
       <c r="C111" s="8" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="D111" s="9" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="E111" s="18" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="F111" s="8"/>
       <c r="G111" s="8"/>
       <c r="H111" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I111" s="8"/>
+      <c r="I111" s="8" t="s">
+        <v>26</v>
+      </c>
       <c r="J111" s="8" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="K111" s="12">
-        <v>70.0</v>
+        <v>4372.0</v>
       </c>
       <c r="L111" s="7"/>
       <c r="M111" s="12">
         <f>K111*L111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="15">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B112" s="7"/>
       <c r="C112" s="8" t="s">
-        <v>396</v>
+        <v>405</v>
       </c>
       <c r="D112" s="9" t="s">
-        <v>400</v>
+        <v>406</v>
       </c>
       <c r="E112" s="18" t="s">
-        <v>401</v>
+        <v>407</v>
       </c>
       <c r="F112" s="8"/>
       <c r="G112" s="8"/>
       <c r="H112" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I112" s="8"/>
+      <c r="I112" s="8" t="s">
+        <v>408</v>
+      </c>
       <c r="J112" s="8" t="s">
-        <v>399</v>
+        <v>409</v>
       </c>
       <c r="K112" s="12">
-        <v>140.0</v>
+        <v>879.0</v>
       </c>
       <c r="L112" s="7"/>
       <c r="M112" s="12">
         <f>K112*L112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="15">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="B113" s="7"/>
       <c r="C113" s="8" t="s">
-        <v>396</v>
+        <v>410</v>
       </c>
       <c r="D113" s="9" t="s">
-        <v>402</v>
+        <v>411</v>
       </c>
       <c r="E113" s="18" t="s">
-        <v>403</v>
+        <v>412</v>
       </c>
       <c r="F113" s="8"/>
       <c r="G113" s="8"/>
       <c r="H113" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I113" s="8"/>
+      <c r="I113" s="8" t="s">
+        <v>413</v>
+      </c>
       <c r="J113" s="8" t="s">
-        <v>404</v>
+        <v>414</v>
       </c>
       <c r="K113" s="12">
-        <v>70.0</v>
+        <v>706.0</v>
       </c>
       <c r="L113" s="7"/>
       <c r="M113" s="12">
         <f>K113*L113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="15">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B114" s="7"/>
       <c r="C114" s="8" t="s">
-        <v>405</v>
+        <v>415</v>
       </c>
       <c r="D114" s="9" t="s">
-        <v>406</v>
+        <v>416</v>
       </c>
       <c r="E114" s="18" t="s">
-        <v>407</v>
+        <v>417</v>
       </c>
       <c r="F114" s="8"/>
-      <c r="G114" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G114" s="8"/>
       <c r="H114" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I114" s="8"/>
       <c r="J114" s="8" t="s">
-        <v>409</v>
+        <v>418</v>
       </c>
       <c r="K114" s="12">
-        <v>841.0</v>
+        <v>1192.0</v>
       </c>
       <c r="L114" s="7"/>
       <c r="M114" s="12">
         <f>K114*L114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="15">
-        <v>32</v>
+        <v>19</v>
       </c>
       <c r="B115" s="7"/>
       <c r="C115" s="8" t="s">
-        <v>410</v>
+        <v>419</v>
       </c>
       <c r="D115" s="9" t="s">
-        <v>411</v>
+        <v>420</v>
       </c>
       <c r="E115" s="18" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="F115" s="8"/>
       <c r="G115" s="8"/>
       <c r="H115" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I115" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I115" s="8"/>
       <c r="J115" s="8" t="s">
-        <v>414</v>
+        <v>422</v>
       </c>
       <c r="K115" s="12">
-        <v>2381.0</v>
+        <v>1544.0</v>
       </c>
       <c r="L115" s="7"/>
       <c r="M115" s="12">
         <f>K115*L115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="15">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="B116" s="7"/>
       <c r="C116" s="8" t="s">
-        <v>415</v>
+        <v>423</v>
       </c>
       <c r="D116" s="9" t="s">
-        <v>416</v>
+        <v>424</v>
       </c>
       <c r="E116" s="18" t="s">
-        <v>417</v>
+        <v>425</v>
       </c>
       <c r="F116" s="8"/>
       <c r="G116" s="8"/>
       <c r="H116" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I116" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I116" s="8"/>
       <c r="J116" s="8" t="s">
-        <v>419</v>
+        <v>426</v>
       </c>
       <c r="K116" s="12">
-        <v>624.0</v>
+        <v>2726.0</v>
       </c>
       <c r="L116" s="7"/>
       <c r="M116" s="12">
         <f>K116*L116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="15">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="B117" s="7"/>
       <c r="C117" s="8" t="s">
-        <v>420</v>
+        <v>427</v>
       </c>
       <c r="D117" s="9" t="s">
-        <v>421</v>
+        <v>428</v>
       </c>
       <c r="E117" s="18" t="s">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="F117" s="8"/>
       <c r="G117" s="8"/>
       <c r="H117" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I117" s="8"/>
       <c r="J117" s="8" t="s">
-        <v>423</v>
+        <v>430</v>
       </c>
       <c r="K117" s="12">
-        <v>1638.0</v>
+        <v>871.0</v>
       </c>
       <c r="L117" s="7"/>
       <c r="M117" s="12">
         <f>K117*L117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="15">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="B118" s="7"/>
       <c r="C118" s="8" t="s">
-        <v>424</v>
+        <v>431</v>
       </c>
       <c r="D118" s="9" t="s">
-        <v>425</v>
+        <v>432</v>
       </c>
       <c r="E118" s="18" t="s">
-        <v>426</v>
+        <v>433</v>
       </c>
       <c r="F118" s="8"/>
       <c r="G118" s="8"/>
       <c r="H118" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I118" s="8"/>
+      <c r="I118" s="8" t="s">
+        <v>285</v>
+      </c>
       <c r="J118" s="8" t="s">
-        <v>427</v>
+        <v>434</v>
       </c>
       <c r="K118" s="12">
-        <v>2519.0</v>
+        <v>686.0</v>
       </c>
       <c r="L118" s="7"/>
       <c r="M118" s="12">
         <f>K118*L118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="15">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="B119" s="7"/>
       <c r="C119" s="8" t="s">
-        <v>428</v>
+        <v>435</v>
       </c>
       <c r="D119" s="9" t="s">
-        <v>429</v>
+        <v>436</v>
       </c>
       <c r="E119" s="18" t="s">
-        <v>430</v>
+        <v>437</v>
       </c>
       <c r="F119" s="8"/>
       <c r="G119" s="8"/>
       <c r="H119" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I119" s="8"/>
       <c r="J119" s="8" t="s">
-        <v>431</v>
+        <v>438</v>
       </c>
       <c r="K119" s="12">
-        <v>373.0</v>
+        <v>3096.0</v>
       </c>
       <c r="L119" s="7"/>
       <c r="M119" s="12">
         <f>K119*L119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="15">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B120" s="7"/>
       <c r="C120" s="8" t="s">
-        <v>432</v>
+        <v>439</v>
       </c>
       <c r="D120" s="9" t="s">
-        <v>433</v>
+        <v>440</v>
       </c>
       <c r="E120" s="18" t="s">
-        <v>434</v>
+        <v>441</v>
       </c>
       <c r="F120" s="8"/>
       <c r="G120" s="8"/>
       <c r="H120" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I120" s="8"/>
+      <c r="I120" s="8" t="s">
+        <v>442</v>
+      </c>
       <c r="J120" s="8" t="s">
-        <v>435</v>
+        <v>443</v>
       </c>
       <c r="K120" s="12">
-        <v>459.0</v>
+        <v>4762.0</v>
       </c>
       <c r="L120" s="7"/>
       <c r="M120" s="12">
         <f>K120*L120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="15">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="B121" s="7"/>
       <c r="C121" s="8" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="D121" s="9" t="s">
-        <v>436</v>
+        <v>445</v>
       </c>
       <c r="E121" s="18" t="s">
-        <v>437</v>
+        <v>446</v>
       </c>
       <c r="F121" s="8"/>
       <c r="G121" s="8"/>
       <c r="H121" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I121" s="8"/>
       <c r="J121" s="8" t="s">
-        <v>438</v>
+        <v>447</v>
       </c>
       <c r="K121" s="12">
-        <v>459.0</v>
+        <v>3957.0</v>
       </c>
       <c r="L121" s="7"/>
       <c r="M121" s="12">
         <f>K121*L121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="15">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="B122" s="7"/>
       <c r="C122" s="8" t="s">
-        <v>432</v>
+        <v>448</v>
       </c>
       <c r="D122" s="9" t="s">
-        <v>439</v>
+        <v>449</v>
       </c>
       <c r="E122" s="18" t="s">
-        <v>440</v>
+        <v>450</v>
       </c>
       <c r="F122" s="8"/>
       <c r="G122" s="8"/>
       <c r="H122" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I122" s="8"/>
       <c r="J122" s="8" t="s">
-        <v>441</v>
+        <v>451</v>
       </c>
       <c r="K122" s="12">
-        <v>459.0</v>
+        <v>1544.0</v>
       </c>
       <c r="L122" s="7"/>
       <c r="M122" s="12">
         <f>K122*L122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="15">
-        <v>40</v>
+        <v>27</v>
       </c>
       <c r="B123" s="7"/>
       <c r="C123" s="8" t="s">
-        <v>432</v>
+        <v>452</v>
       </c>
       <c r="D123" s="9" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="E123" s="18" t="s">
-        <v>443</v>
+        <v>454</v>
       </c>
       <c r="F123" s="8"/>
       <c r="G123" s="8"/>
       <c r="H123" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I123" s="8"/>
       <c r="J123" s="8" t="s">
-        <v>444</v>
+        <v>455</v>
       </c>
       <c r="K123" s="12">
-        <v>459.0</v>
+        <v>1519.0</v>
       </c>
       <c r="L123" s="7"/>
       <c r="M123" s="12">
         <f>K123*L123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="15">
-        <v>41</v>
+        <v>28</v>
       </c>
       <c r="B124" s="7"/>
       <c r="C124" s="8" t="s">
-        <v>445</v>
+        <v>456</v>
       </c>
       <c r="D124" s="9" t="s">
-        <v>446</v>
+        <v>457</v>
       </c>
       <c r="E124" s="18" t="s">
-        <v>447</v>
+        <v>458</v>
       </c>
       <c r="F124" s="8"/>
       <c r="G124" s="8"/>
-      <c r="H124" s="7" t="s">
-        <v>25</v>
+      <c r="H124" s="7">
+        <v>6.0</v>
       </c>
       <c r="I124" s="8"/>
       <c r="J124" s="8" t="s">
-        <v>448</v>
+        <v>459</v>
       </c>
       <c r="K124" s="12">
-        <v>820.0</v>
+        <v>3421.0</v>
       </c>
       <c r="L124" s="7"/>
       <c r="M124" s="12">
         <f>K124*L124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="15">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="B125" s="7"/>
       <c r="C125" s="8" t="s">
-        <v>449</v>
+        <v>460</v>
       </c>
       <c r="D125" s="9" t="s">
-        <v>450</v>
+        <v>461</v>
       </c>
       <c r="E125" s="18" t="s">
-        <v>451</v>
+        <v>462</v>
       </c>
       <c r="F125" s="8"/>
-      <c r="G125" s="8"/>
+      <c r="G125" s="8" t="s">
+        <v>463</v>
+      </c>
       <c r="H125" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I125" s="8"/>
+      <c r="I125" s="8" t="s">
+        <v>101</v>
+      </c>
       <c r="J125" s="8" t="s">
-        <v>452</v>
+        <v>464</v>
       </c>
       <c r="K125" s="12">
-        <v>629.0</v>
+        <v>998.0</v>
       </c>
       <c r="L125" s="7"/>
       <c r="M125" s="12">
         <f>K125*L125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="15">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="B126" s="7"/>
       <c r="C126" s="8" t="s">
-        <v>453</v>
+        <v>465</v>
       </c>
       <c r="D126" s="9" t="s">
-        <v>454</v>
+        <v>466</v>
       </c>
       <c r="E126" s="18" t="s">
-        <v>455</v>
+        <v>467</v>
       </c>
       <c r="F126" s="8"/>
-      <c r="G126" s="8"/>
+      <c r="G126" s="8" t="s">
+        <v>468</v>
+      </c>
       <c r="H126" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I126" s="8"/>
+      <c r="I126" s="8" t="s">
+        <v>196</v>
+      </c>
       <c r="J126" s="8" t="s">
-        <v>456</v>
+        <v>469</v>
       </c>
       <c r="K126" s="12">
-        <v>1658.0</v>
+        <v>960.0</v>
       </c>
       <c r="L126" s="7"/>
       <c r="M126" s="12">
         <f>K126*L126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="15">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B127" s="7"/>
       <c r="C127" s="8" t="s">
-        <v>457</v>
+        <v>470</v>
       </c>
       <c r="D127" s="9" t="s">
-        <v>458</v>
+        <v>471</v>
       </c>
       <c r="E127" s="18" t="s">
-        <v>459</v>
+        <v>472</v>
       </c>
       <c r="F127" s="8"/>
       <c r="G127" s="8"/>
       <c r="H127" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I127" s="8"/>
       <c r="J127" s="8" t="s">
-        <v>460</v>
+        <v>473</v>
       </c>
       <c r="K127" s="12">
-        <v>372.0</v>
+        <v>2235.0</v>
       </c>
       <c r="L127" s="7"/>
       <c r="M127" s="12">
         <f>K127*L127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="15">
-        <v>45</v>
+        <v>32</v>
       </c>
       <c r="B128" s="7"/>
       <c r="C128" s="8" t="s">
-        <v>461</v>
+        <v>474</v>
       </c>
       <c r="D128" s="9" t="s">
-        <v>462</v>
+        <v>475</v>
       </c>
       <c r="E128" s="18" t="s">
-        <v>463</v>
+        <v>476</v>
       </c>
       <c r="F128" s="8"/>
       <c r="G128" s="8"/>
-      <c r="H128" s="7">
-[...2 lines deleted...]
-      <c r="I128" s="8"/>
+      <c r="H128" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I128" s="8" t="s">
+        <v>96</v>
+      </c>
       <c r="J128" s="8" t="s">
-        <v>464</v>
+        <v>477</v>
       </c>
       <c r="K128" s="12">
-        <v>545.0</v>
+        <v>1918.0</v>
       </c>
       <c r="L128" s="7"/>
       <c r="M128" s="12">
         <f>K128*L128</f>
         <v>0</v>
       </c>
     </row>
-    <row r="129" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="129" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A129" s="15">
+        <v>33</v>
+      </c>
+      <c r="B129" s="7"/>
+      <c r="C129" s="8" t="s">
+        <v>478</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>479</v>
+      </c>
+      <c r="E129" s="18" t="s">
+        <v>480</v>
+      </c>
+      <c r="F129" s="8"/>
+      <c r="G129" s="8" t="s">
+        <v>481</v>
+      </c>
+      <c r="H129" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I129" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="J129" s="8" t="s">
+        <v>482</v>
+      </c>
+      <c r="K129" s="12">
+        <v>778.0</v>
+      </c>
+      <c r="L129" s="7"/>
+      <c r="M129" s="12">
+        <f>K129*L129</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A130" s="15">
+        <v>34</v>
+      </c>
+      <c r="B130" s="7"/>
+      <c r="C130" s="8" t="s">
+        <v>483</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>484</v>
+      </c>
+      <c r="E130" s="18" t="s">
+        <v>485</v>
+      </c>
+      <c r="F130" s="8"/>
+      <c r="G130" s="8"/>
+      <c r="H130" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I130" s="8"/>
+      <c r="J130" s="8" t="s">
+        <v>486</v>
+      </c>
+      <c r="K130" s="12">
+        <v>2438.0</v>
+      </c>
+      <c r="L130" s="7"/>
+      <c r="M130" s="12">
+        <f>K130*L130</f>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="15">
-        <v>1</v>
+        <v>35</v>
       </c>
       <c r="B131" s="7"/>
       <c r="C131" s="8" t="s">
-        <v>466</v>
+        <v>487</v>
       </c>
       <c r="D131" s="9" t="s">
-        <v>467</v>
+        <v>488</v>
       </c>
       <c r="E131" s="18" t="s">
-        <v>468</v>
+        <v>489</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="8"/>
       <c r="H131" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I131" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I131" s="8"/>
       <c r="J131" s="8" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="K131" s="12">
-        <v>1520.0</v>
+        <v>2479.0</v>
       </c>
       <c r="L131" s="7"/>
       <c r="M131" s="12">
         <f>K131*L131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="15">
-        <v>2</v>
+        <v>36</v>
       </c>
       <c r="B132" s="7"/>
       <c r="C132" s="8" t="s">
-        <v>471</v>
+        <v>491</v>
       </c>
       <c r="D132" s="9" t="s">
-        <v>472</v>
+        <v>492</v>
       </c>
       <c r="E132" s="18" t="s">
-        <v>473</v>
+        <v>493</v>
       </c>
       <c r="F132" s="8"/>
       <c r="G132" s="8"/>
       <c r="H132" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I132" s="8" t="s">
-        <v>32</v>
+        <v>494</v>
       </c>
       <c r="J132" s="8" t="s">
-        <v>474</v>
+        <v>495</v>
       </c>
       <c r="K132" s="12">
-        <v>2300.0</v>
+        <v>2710.0</v>
       </c>
       <c r="L132" s="7"/>
       <c r="M132" s="12">
         <f>K132*L132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="15">
-        <v>3</v>
+        <v>37</v>
       </c>
       <c r="B133" s="7"/>
       <c r="C133" s="8" t="s">
-        <v>475</v>
+        <v>496</v>
       </c>
       <c r="D133" s="9" t="s">
-        <v>476</v>
+        <v>497</v>
       </c>
       <c r="E133" s="18" t="s">
-        <v>477</v>
+        <v>498</v>
       </c>
       <c r="F133" s="8"/>
       <c r="G133" s="8"/>
-      <c r="H133" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I133" s="8"/>
+      <c r="H133" s="7">
+        <v>194.0</v>
+      </c>
+      <c r="I133" s="8" t="s">
+        <v>101</v>
+      </c>
       <c r="J133" s="8" t="s">
-        <v>478</v>
+        <v>499</v>
       </c>
       <c r="K133" s="12">
-        <v>362.0</v>
+        <v>862.0</v>
       </c>
       <c r="L133" s="7"/>
       <c r="M133" s="12">
         <f>K133*L133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="15">
-        <v>4</v>
+        <v>38</v>
       </c>
       <c r="B134" s="7"/>
       <c r="C134" s="8" t="s">
-        <v>479</v>
+        <v>500</v>
       </c>
       <c r="D134" s="9" t="s">
-        <v>480</v>
+        <v>501</v>
       </c>
       <c r="E134" s="18" t="s">
-        <v>481</v>
+        <v>502</v>
       </c>
       <c r="F134" s="8"/>
-      <c r="G134" s="8"/>
+      <c r="G134" s="8" t="s">
+        <v>503</v>
+      </c>
       <c r="H134" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I134" s="8"/>
-      <c r="J134" s="8"/>
+      <c r="I134" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="J134" s="8" t="s">
+        <v>504</v>
+      </c>
       <c r="K134" s="12">
-        <v>766.0</v>
+        <v>845.0</v>
       </c>
       <c r="L134" s="7"/>
       <c r="M134" s="12">
         <f>K134*L134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="15">
-        <v>5</v>
+        <v>39</v>
       </c>
       <c r="B135" s="7"/>
       <c r="C135" s="8" t="s">
-        <v>479</v>
+        <v>505</v>
       </c>
       <c r="D135" s="9" t="s">
-        <v>482</v>
+        <v>506</v>
       </c>
       <c r="E135" s="18" t="s">
-        <v>483</v>
+        <v>507</v>
       </c>
       <c r="F135" s="8"/>
       <c r="G135" s="8"/>
       <c r="H135" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I135" s="8"/>
       <c r="J135" s="8" t="s">
-        <v>484</v>
+        <v>508</v>
       </c>
       <c r="K135" s="12">
-        <v>766.0</v>
+        <v>615.0</v>
       </c>
       <c r="L135" s="7"/>
       <c r="M135" s="12">
         <f>K135*L135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="15">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B136" s="7"/>
       <c r="C136" s="8" t="s">
-        <v>479</v>
+        <v>509</v>
       </c>
       <c r="D136" s="9" t="s">
-        <v>485</v>
+        <v>510</v>
       </c>
       <c r="E136" s="18" t="s">
-        <v>486</v>
+        <v>511</v>
       </c>
       <c r="F136" s="8"/>
       <c r="G136" s="8"/>
       <c r="H136" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I136" s="8"/>
       <c r="J136" s="8" t="s">
-        <v>487</v>
+        <v>512</v>
       </c>
       <c r="K136" s="12">
-        <v>766.0</v>
+        <v>1057.0</v>
       </c>
       <c r="L136" s="7"/>
       <c r="M136" s="12">
         <f>K136*L136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="15">
-        <v>7</v>
+        <v>41</v>
       </c>
       <c r="B137" s="7"/>
       <c r="C137" s="8" t="s">
-        <v>479</v>
+        <v>513</v>
       </c>
       <c r="D137" s="9" t="s">
-        <v>488</v>
+        <v>514</v>
       </c>
       <c r="E137" s="18" t="s">
-        <v>489</v>
+        <v>515</v>
       </c>
       <c r="F137" s="8"/>
       <c r="G137" s="8"/>
       <c r="H137" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I137" s="8"/>
       <c r="J137" s="8" t="s">
-        <v>490</v>
+        <v>516</v>
       </c>
       <c r="K137" s="12">
-        <v>766.0</v>
+        <v>615.0</v>
       </c>
       <c r="L137" s="7"/>
       <c r="M137" s="12">
         <f>K137*L137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="15">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="B138" s="7"/>
       <c r="C138" s="8" t="s">
-        <v>491</v>
+        <v>517</v>
       </c>
       <c r="D138" s="9" t="s">
-        <v>492</v>
+        <v>518</v>
       </c>
       <c r="E138" s="18" t="s">
-        <v>493</v>
+        <v>519</v>
       </c>
       <c r="F138" s="8"/>
       <c r="G138" s="8"/>
       <c r="H138" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I138" s="8"/>
-      <c r="J138" s="8"/>
+      <c r="J138" s="8" t="s">
+        <v>520</v>
+      </c>
       <c r="K138" s="12">
-        <v>676.0</v>
+        <v>1569.0</v>
       </c>
       <c r="L138" s="7"/>
       <c r="M138" s="12">
         <f>K138*L138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="15">
-        <v>9</v>
+        <v>43</v>
       </c>
       <c r="B139" s="7"/>
       <c r="C139" s="8" t="s">
-        <v>494</v>
+        <v>521</v>
       </c>
       <c r="D139" s="9" t="s">
-        <v>495</v>
+        <v>522</v>
       </c>
       <c r="E139" s="18" t="s">
-        <v>496</v>
+        <v>523</v>
       </c>
       <c r="F139" s="8"/>
       <c r="G139" s="8"/>
       <c r="H139" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I139" s="8"/>
       <c r="J139" s="8" t="s">
-        <v>497</v>
+        <v>524</v>
       </c>
       <c r="K139" s="12">
-        <v>676.0</v>
+        <v>1849.0</v>
       </c>
       <c r="L139" s="7"/>
       <c r="M139" s="12">
         <f>K139*L139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="15">
-        <v>10</v>
+        <v>44</v>
       </c>
       <c r="B140" s="7"/>
       <c r="C140" s="8" t="s">
-        <v>498</v>
+        <v>525</v>
       </c>
       <c r="D140" s="9" t="s">
-        <v>499</v>
+        <v>526</v>
       </c>
       <c r="E140" s="18" t="s">
-        <v>500</v>
+        <v>527</v>
       </c>
       <c r="F140" s="8"/>
       <c r="G140" s="8"/>
-      <c r="H140" s="7" t="s">
-        <v>25</v>
+      <c r="H140" s="7">
+        <v>1.0</v>
       </c>
       <c r="I140" s="8"/>
       <c r="J140" s="8" t="s">
-        <v>501</v>
+        <v>528</v>
       </c>
       <c r="K140" s="12">
-        <v>676.0</v>
+        <v>4957.0</v>
       </c>
       <c r="L140" s="7"/>
       <c r="M140" s="12">
         <f>K140*L140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="15">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="B141" s="7"/>
       <c r="C141" s="8" t="s">
-        <v>502</v>
+        <v>529</v>
       </c>
       <c r="D141" s="9" t="s">
-        <v>503</v>
+        <v>530</v>
       </c>
       <c r="E141" s="18" t="s">
-        <v>504</v>
+        <v>531</v>
       </c>
       <c r="F141" s="8"/>
       <c r="G141" s="8"/>
       <c r="H141" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I141" s="8"/>
       <c r="J141" s="8" t="s">
-        <v>505</v>
+        <v>532</v>
       </c>
       <c r="K141" s="12">
-        <v>935.0</v>
+        <v>2519.0</v>
       </c>
       <c r="L141" s="7"/>
       <c r="M141" s="12">
         <f>K141*L141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="15">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="B142" s="7"/>
       <c r="C142" s="8" t="s">
-        <v>506</v>
+        <v>533</v>
       </c>
       <c r="D142" s="9" t="s">
-        <v>507</v>
+        <v>534</v>
       </c>
       <c r="E142" s="18" t="s">
-        <v>508</v>
+        <v>535</v>
       </c>
       <c r="F142" s="8"/>
-      <c r="G142" s="8"/>
+      <c r="G142" s="8" t="s">
+        <v>536</v>
+      </c>
       <c r="H142" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I142" s="8"/>
+      <c r="I142" s="8" t="s">
+        <v>96</v>
+      </c>
       <c r="J142" s="8" t="s">
-        <v>509</v>
+        <v>537</v>
       </c>
       <c r="K142" s="12">
-        <v>935.0</v>
+        <v>1618.0</v>
       </c>
       <c r="L142" s="7"/>
       <c r="M142" s="12">
         <f>K142*L142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="15">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="B143" s="7"/>
       <c r="C143" s="8" t="s">
-        <v>510</v>
+        <v>538</v>
       </c>
       <c r="D143" s="9" t="s">
-        <v>511</v>
+        <v>539</v>
       </c>
       <c r="E143" s="18" t="s">
-        <v>512</v>
+        <v>540</v>
       </c>
       <c r="F143" s="8"/>
       <c r="G143" s="8"/>
       <c r="H143" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I143" s="8"/>
       <c r="J143" s="8" t="s">
-        <v>513</v>
+        <v>541</v>
       </c>
       <c r="K143" s="12">
-        <v>1338.0</v>
+        <v>2500.0</v>
       </c>
       <c r="L143" s="7"/>
       <c r="M143" s="12">
         <f>K143*L143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="15">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="B144" s="7"/>
       <c r="C144" s="8" t="s">
-        <v>514</v>
+        <v>542</v>
       </c>
       <c r="D144" s="9" t="s">
-        <v>515</v>
+        <v>543</v>
       </c>
       <c r="E144" s="18" t="s">
-        <v>516</v>
+        <v>544</v>
       </c>
       <c r="F144" s="8"/>
-      <c r="G144" s="8"/>
+      <c r="G144" s="8" t="s">
+        <v>545</v>
+      </c>
       <c r="H144" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I144" s="8"/>
       <c r="J144" s="8" t="s">
-        <v>517</v>
+        <v>546</v>
       </c>
       <c r="K144" s="12">
-        <v>1044.0</v>
+        <v>845.0</v>
       </c>
       <c r="L144" s="7"/>
       <c r="M144" s="12">
         <f>K144*L144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A145" s="15">
-        <v>15</v>
+        <v>49</v>
       </c>
       <c r="B145" s="7"/>
       <c r="C145" s="8" t="s">
-        <v>518</v>
+        <v>547</v>
       </c>
       <c r="D145" s="9" t="s">
-        <v>519</v>
+        <v>548</v>
       </c>
       <c r="E145" s="18" t="s">
-        <v>520</v>
+        <v>549</v>
       </c>
       <c r="F145" s="8"/>
       <c r="G145" s="8"/>
       <c r="H145" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I145" s="8"/>
       <c r="J145" s="8" t="s">
-        <v>521</v>
+        <v>550</v>
       </c>
       <c r="K145" s="12">
-        <v>651.0</v>
+        <v>1349.0</v>
       </c>
       <c r="L145" s="7"/>
       <c r="M145" s="12">
         <f>K145*L145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A146" s="15">
-        <v>16</v>
+        <v>50</v>
       </c>
       <c r="B146" s="7"/>
       <c r="C146" s="8" t="s">
-        <v>522</v>
+        <v>551</v>
       </c>
       <c r="D146" s="9" t="s">
-        <v>523</v>
+        <v>552</v>
       </c>
       <c r="E146" s="18" t="s">
-        <v>524</v>
+        <v>553</v>
       </c>
       <c r="F146" s="8"/>
       <c r="G146" s="8"/>
-      <c r="H146" s="7" t="s">
-        <v>25</v>
+      <c r="H146" s="7">
+        <v>15.0</v>
       </c>
       <c r="I146" s="8"/>
       <c r="J146" s="8" t="s">
-        <v>525</v>
+        <v>554</v>
       </c>
       <c r="K146" s="12">
-        <v>1272.0</v>
+        <v>2292.0</v>
       </c>
       <c r="L146" s="7"/>
       <c r="M146" s="12">
         <f>K146*L146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="15">
-        <v>17</v>
+        <v>51</v>
       </c>
       <c r="B147" s="7"/>
       <c r="C147" s="8" t="s">
-        <v>526</v>
+        <v>555</v>
       </c>
       <c r="D147" s="9" t="s">
-        <v>527</v>
+        <v>556</v>
       </c>
       <c r="E147" s="18" t="s">
-        <v>528</v>
+        <v>557</v>
       </c>
       <c r="F147" s="8"/>
       <c r="G147" s="8"/>
       <c r="H147" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I147" s="8"/>
       <c r="J147" s="8" t="s">
-        <v>529</v>
+        <v>558</v>
       </c>
       <c r="K147" s="12">
-        <v>974.0</v>
+        <v>1544.0</v>
       </c>
       <c r="L147" s="7"/>
       <c r="M147" s="12">
         <f>K147*L147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="15">
-        <v>18</v>
+        <v>52</v>
       </c>
       <c r="B148" s="7"/>
       <c r="C148" s="8" t="s">
-        <v>530</v>
+        <v>559</v>
       </c>
       <c r="D148" s="9" t="s">
-        <v>531</v>
+        <v>560</v>
       </c>
       <c r="E148" s="18" t="s">
-        <v>532</v>
+        <v>561</v>
       </c>
       <c r="F148" s="8"/>
       <c r="G148" s="8"/>
       <c r="H148" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I148" s="8"/>
+      <c r="I148" s="8" t="s">
+        <v>101</v>
+      </c>
       <c r="J148" s="8" t="s">
-        <v>533</v>
+        <v>562</v>
       </c>
       <c r="K148" s="12">
-        <v>651.0</v>
+        <v>985.0</v>
       </c>
       <c r="L148" s="7"/>
       <c r="M148" s="12">
         <f>K148*L148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="15">
-        <v>19</v>
+        <v>53</v>
       </c>
       <c r="B149" s="7"/>
       <c r="C149" s="8" t="s">
-        <v>534</v>
+        <v>563</v>
       </c>
       <c r="D149" s="9" t="s">
-        <v>535</v>
+        <v>564</v>
       </c>
       <c r="E149" s="18" t="s">
-        <v>536</v>
+        <v>565</v>
       </c>
       <c r="F149" s="8"/>
-      <c r="G149" s="8"/>
+      <c r="G149" s="8" t="s">
+        <v>566</v>
+      </c>
       <c r="H149" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I149" s="8"/>
+      <c r="I149" s="8" t="s">
+        <v>196</v>
+      </c>
       <c r="J149" s="8" t="s">
-        <v>537</v>
+        <v>567</v>
       </c>
       <c r="K149" s="12">
-        <v>459.0</v>
+        <v>1699.0</v>
       </c>
       <c r="L149" s="7"/>
       <c r="M149" s="12">
         <f>K149*L149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="15">
-        <v>20</v>
+        <v>54</v>
       </c>
       <c r="B150" s="7"/>
       <c r="C150" s="8" t="s">
-        <v>534</v>
+        <v>568</v>
       </c>
       <c r="D150" s="9" t="s">
-        <v>538</v>
+        <v>569</v>
       </c>
       <c r="E150" s="18" t="s">
-        <v>539</v>
+        <v>570</v>
       </c>
       <c r="F150" s="8"/>
       <c r="G150" s="8"/>
       <c r="H150" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I150" s="8"/>
       <c r="J150" s="8" t="s">
-        <v>537</v>
+        <v>571</v>
       </c>
       <c r="K150" s="12">
-        <v>459.0</v>
+        <v>3697.0</v>
       </c>
       <c r="L150" s="7"/>
       <c r="M150" s="12">
         <f>K150*L150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="15">
-        <v>21</v>
+        <v>55</v>
       </c>
       <c r="B151" s="7"/>
       <c r="C151" s="8" t="s">
-        <v>540</v>
+        <v>572</v>
       </c>
       <c r="D151" s="9" t="s">
-        <v>541</v>
+        <v>573</v>
       </c>
       <c r="E151" s="18" t="s">
-        <v>542</v>
+        <v>574</v>
       </c>
       <c r="F151" s="8"/>
       <c r="G151" s="8"/>
       <c r="H151" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I151" s="8"/>
+      <c r="I151" s="8" t="s">
+        <v>494</v>
+      </c>
       <c r="J151" s="8" t="s">
-        <v>543</v>
+        <v>575</v>
       </c>
       <c r="K151" s="12">
-        <v>459.0</v>
+        <v>1625.0</v>
       </c>
       <c r="L151" s="7"/>
       <c r="M151" s="12">
         <f>K151*L151</f>
         <v>0</v>
       </c>
     </row>
-    <row r="152" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-[...60 lines deleted...]
-        <v>0</v>
+    <row r="152" spans="1:13" outlineLevel="1">
+      <c r="A152" s="14" t="s">
+        <v>576</v>
+      </c>
+      <c r="E152" s="16"/>
+      <c r="K152" s="10"/>
+      <c r="M152" s="10"/>
+    </row>
+    <row r="153" spans="1:13" outlineLevel="2">
+      <c r="A153" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E153" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F153" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H153" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I153" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J153" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K153" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L153" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M153" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="154" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="15">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B154" s="7"/>
       <c r="C154" s="8" t="s">
-        <v>552</v>
+        <v>577</v>
       </c>
       <c r="D154" s="9" t="s">
-        <v>553</v>
+        <v>578</v>
       </c>
       <c r="E154" s="18" t="s">
-        <v>554</v>
+        <v>579</v>
       </c>
       <c r="F154" s="8"/>
       <c r="G154" s="8"/>
       <c r="H154" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I154" s="8"/>
+      <c r="I154" s="8" t="s">
+        <v>580</v>
+      </c>
       <c r="J154" s="8" t="s">
-        <v>555</v>
+        <v>581</v>
       </c>
       <c r="K154" s="12">
-        <v>459.0</v>
+        <v>2235.0</v>
       </c>
       <c r="L154" s="7"/>
       <c r="M154" s="12">
         <f>K154*L154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="15">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="B155" s="7"/>
       <c r="C155" s="8" t="s">
-        <v>556</v>
+        <v>582</v>
       </c>
       <c r="D155" s="9" t="s">
-        <v>557</v>
+        <v>583</v>
       </c>
       <c r="E155" s="18" t="s">
-        <v>558</v>
+        <v>584</v>
       </c>
       <c r="F155" s="8"/>
       <c r="G155" s="8"/>
       <c r="H155" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I155" s="8"/>
+      <c r="I155" s="8" t="s">
+        <v>26</v>
+      </c>
       <c r="J155" s="8" t="s">
-        <v>559</v>
+        <v>585</v>
       </c>
       <c r="K155" s="12">
-        <v>459.0</v>
+        <v>3657.0</v>
       </c>
       <c r="L155" s="7"/>
       <c r="M155" s="12">
         <f>K155*L155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="15">
-        <v>26</v>
+        <v>3</v>
       </c>
       <c r="B156" s="7"/>
       <c r="C156" s="8" t="s">
-        <v>560</v>
+        <v>586</v>
       </c>
       <c r="D156" s="9" t="s">
-        <v>561</v>
+        <v>587</v>
       </c>
       <c r="E156" s="18" t="s">
-        <v>562</v>
+        <v>588</v>
       </c>
       <c r="F156" s="8"/>
       <c r="G156" s="8"/>
-      <c r="H156" s="7" t="s">
-[...2 lines deleted...]
-      <c r="I156" s="8"/>
+      <c r="H156" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I156" s="8" t="s">
+        <v>196</v>
+      </c>
       <c r="J156" s="8" t="s">
-        <v>563</v>
+        <v>589</v>
       </c>
       <c r="K156" s="12">
-        <v>459.0</v>
+        <v>719.0</v>
       </c>
       <c r="L156" s="7"/>
       <c r="M156" s="12">
         <f>K156*L156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="15">
-        <v>27</v>
+        <v>4</v>
       </c>
       <c r="B157" s="7"/>
       <c r="C157" s="8" t="s">
-        <v>534</v>
+        <v>590</v>
       </c>
       <c r="D157" s="9" t="s">
-        <v>564</v>
+        <v>591</v>
       </c>
       <c r="E157" s="18" t="s">
-        <v>565</v>
+        <v>592</v>
       </c>
       <c r="F157" s="8"/>
-      <c r="G157" s="8"/>
+      <c r="G157" s="8" t="s">
+        <v>593</v>
+      </c>
       <c r="H157" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I157" s="8"/>
       <c r="J157" s="8" t="s">
-        <v>566</v>
+        <v>594</v>
       </c>
       <c r="K157" s="12">
-        <v>459.0</v>
+        <v>2292.0</v>
       </c>
       <c r="L157" s="7"/>
       <c r="M157" s="12">
         <f>K157*L157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="15">
-        <v>28</v>
+        <v>5</v>
       </c>
       <c r="B158" s="7"/>
       <c r="C158" s="8" t="s">
-        <v>567</v>
+        <v>595</v>
       </c>
       <c r="D158" s="9" t="s">
-        <v>568</v>
+        <v>596</v>
       </c>
       <c r="E158" s="18" t="s">
-        <v>569</v>
+        <v>597</v>
       </c>
       <c r="F158" s="8"/>
       <c r="G158" s="8"/>
-      <c r="H158" s="7">
-[...2 lines deleted...]
-      <c r="I158" s="8"/>
+      <c r="H158" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I158" s="8" t="s">
+        <v>598</v>
+      </c>
       <c r="J158" s="8" t="s">
-        <v>570</v>
+        <v>599</v>
       </c>
       <c r="K158" s="12">
-        <v>488.0</v>
+        <v>854.0</v>
       </c>
       <c r="L158" s="7"/>
       <c r="M158" s="12">
         <f>K158*L158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="15">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="B159" s="7"/>
       <c r="C159" s="8" t="s">
-        <v>571</v>
+        <v>600</v>
       </c>
       <c r="D159" s="9" t="s">
-        <v>572</v>
+        <v>601</v>
       </c>
       <c r="E159" s="18" t="s">
-        <v>573</v>
+        <v>602</v>
       </c>
       <c r="F159" s="8"/>
       <c r="G159" s="8"/>
       <c r="H159" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I159" s="8"/>
       <c r="J159" s="8" t="s">
-        <v>574</v>
+        <v>603</v>
       </c>
       <c r="K159" s="12">
-        <v>1198.0</v>
+        <v>1634.0</v>
       </c>
       <c r="L159" s="7"/>
       <c r="M159" s="12">
         <f>K159*L159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="15">
-        <v>30</v>
+        <v>7</v>
       </c>
       <c r="B160" s="7"/>
       <c r="C160" s="8" t="s">
-        <v>575</v>
+        <v>604</v>
       </c>
       <c r="D160" s="9" t="s">
-        <v>576</v>
+        <v>605</v>
       </c>
       <c r="E160" s="18" t="s">
-        <v>577</v>
+        <v>606</v>
       </c>
       <c r="F160" s="8"/>
       <c r="G160" s="8"/>
       <c r="H160" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I160" s="8"/>
+      <c r="I160" s="8" t="s">
+        <v>607</v>
+      </c>
       <c r="J160" s="8" t="s">
-        <v>578</v>
+        <v>608</v>
       </c>
       <c r="K160" s="12">
-        <v>1072.0</v>
+        <v>6379.0</v>
       </c>
       <c r="L160" s="7"/>
       <c r="M160" s="12">
         <f>K160*L160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="15">
-        <v>31</v>
+        <v>8</v>
       </c>
       <c r="B161" s="7"/>
       <c r="C161" s="8" t="s">
-        <v>579</v>
+        <v>609</v>
       </c>
       <c r="D161" s="9" t="s">
-        <v>580</v>
+        <v>610</v>
       </c>
       <c r="E161" s="18" t="s">
-        <v>581</v>
+        <v>611</v>
       </c>
       <c r="F161" s="8"/>
       <c r="G161" s="8"/>
       <c r="H161" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I161" s="8"/>
       <c r="J161" s="8" t="s">
-        <v>582</v>
+        <v>612</v>
       </c>
       <c r="K161" s="12">
-        <v>947.0</v>
+        <v>1394.0</v>
       </c>
       <c r="L161" s="7"/>
       <c r="M161" s="12">
         <f>K161*L161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="15">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="B162" s="7"/>
       <c r="C162" s="8" t="s">
-        <v>583</v>
+        <v>613</v>
       </c>
       <c r="D162" s="9" t="s">
-        <v>584</v>
+        <v>614</v>
       </c>
       <c r="E162" s="18" t="s">
-        <v>585</v>
+        <v>615</v>
       </c>
       <c r="F162" s="8"/>
       <c r="G162" s="8"/>
       <c r="H162" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I162" s="8"/>
-      <c r="J162" s="8"/>
+      <c r="J162" s="8" t="s">
+        <v>616</v>
+      </c>
       <c r="K162" s="12">
-        <v>1938.0</v>
+        <v>1378.0</v>
       </c>
       <c r="L162" s="7"/>
       <c r="M162" s="12">
         <f>K162*L162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="15">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="B163" s="7"/>
       <c r="C163" s="8" t="s">
-        <v>586</v>
+        <v>617</v>
       </c>
       <c r="D163" s="9" t="s">
-        <v>587</v>
+        <v>618</v>
       </c>
       <c r="E163" s="18" t="s">
-        <v>588</v>
+        <v>619</v>
       </c>
       <c r="F163" s="8"/>
       <c r="G163" s="8"/>
       <c r="H163" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I163" s="8"/>
+      <c r="I163" s="8" t="s">
+        <v>201</v>
+      </c>
       <c r="J163" s="8" t="s">
-        <v>589</v>
+        <v>620</v>
       </c>
       <c r="K163" s="12">
-        <v>1382.0</v>
+        <v>1788.0</v>
       </c>
       <c r="L163" s="7"/>
       <c r="M163" s="12">
         <f>K163*L163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="15">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="B164" s="7"/>
       <c r="C164" s="8" t="s">
-        <v>590</v>
+        <v>65</v>
       </c>
       <c r="D164" s="9" t="s">
-        <v>591</v>
+        <v>66</v>
       </c>
       <c r="E164" s="18" t="s">
-        <v>592</v>
+        <v>67</v>
       </c>
       <c r="F164" s="8"/>
       <c r="G164" s="8"/>
       <c r="H164" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I164" s="8"/>
       <c r="J164" s="8" t="s">
-        <v>593</v>
+        <v>68</v>
       </c>
       <c r="K164" s="12">
-        <v>1382.0</v>
+        <v>1992.0</v>
       </c>
       <c r="L164" s="7"/>
       <c r="M164" s="12">
         <f>K164*L164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="15">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="B165" s="7"/>
       <c r="C165" s="8" t="s">
-        <v>594</v>
+        <v>621</v>
       </c>
       <c r="D165" s="9" t="s">
-        <v>595</v>
+        <v>622</v>
       </c>
       <c r="E165" s="18" t="s">
-        <v>596</v>
+        <v>623</v>
       </c>
       <c r="F165" s="8"/>
       <c r="G165" s="8"/>
       <c r="H165" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I165" s="8"/>
+      <c r="I165" s="8" t="s">
+        <v>206</v>
+      </c>
       <c r="J165" s="8" t="s">
-        <v>597</v>
+        <v>624</v>
       </c>
       <c r="K165" s="12">
-        <v>1807.0</v>
+        <v>5046.0</v>
       </c>
       <c r="L165" s="7"/>
       <c r="M165" s="12">
         <f>K165*L165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="15">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="B166" s="7"/>
       <c r="C166" s="8" t="s">
-        <v>598</v>
+        <v>625</v>
       </c>
       <c r="D166" s="9" t="s">
-        <v>599</v>
+        <v>626</v>
       </c>
       <c r="E166" s="18" t="s">
-        <v>600</v>
+        <v>627</v>
       </c>
       <c r="F166" s="8"/>
       <c r="G166" s="8"/>
       <c r="H166" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I166" s="8"/>
       <c r="J166" s="8" t="s">
-        <v>601</v>
+        <v>628</v>
       </c>
       <c r="K166" s="12">
-        <v>1183.0</v>
+        <v>3311.0</v>
       </c>
       <c r="L166" s="7"/>
       <c r="M166" s="12">
         <f>K166*L166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="15">
-        <v>37</v>
+        <v>14</v>
       </c>
       <c r="B167" s="7"/>
       <c r="C167" s="8" t="s">
-        <v>602</v>
+        <v>629</v>
       </c>
       <c r="D167" s="9" t="s">
-        <v>603</v>
+        <v>630</v>
       </c>
       <c r="E167" s="18" t="s">
-        <v>604</v>
+        <v>631</v>
       </c>
       <c r="F167" s="8"/>
       <c r="G167" s="8"/>
       <c r="H167" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I167" s="8"/>
       <c r="J167" s="8" t="s">
-        <v>605</v>
+        <v>632</v>
       </c>
       <c r="K167" s="12">
-        <v>651.0</v>
+        <v>606.0</v>
       </c>
       <c r="L167" s="7"/>
       <c r="M167" s="12">
         <f>K167*L167</f>
         <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A168" s="15">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="B168" s="7"/>
       <c r="C168" s="8" t="s">
-        <v>606</v>
+        <v>633</v>
       </c>
       <c r="D168" s="9" t="s">
-        <v>607</v>
+        <v>634</v>
       </c>
       <c r="E168" s="18" t="s">
-        <v>608</v>
+        <v>635</v>
       </c>
       <c r="F168" s="8"/>
       <c r="G168" s="8"/>
       <c r="H168" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I168" s="8"/>
       <c r="J168" s="8" t="s">
-        <v>609</v>
+        <v>636</v>
       </c>
       <c r="K168" s="12">
-        <v>946.0</v>
+        <v>632.0</v>
       </c>
       <c r="L168" s="7"/>
       <c r="M168" s="12">
         <f>K168*L168</f>
         <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A169" s="15">
-        <v>39</v>
+        <v>16</v>
       </c>
       <c r="B169" s="7"/>
       <c r="C169" s="8" t="s">
-        <v>610</v>
+        <v>637</v>
       </c>
       <c r="D169" s="9" t="s">
-        <v>611</v>
+        <v>638</v>
       </c>
       <c r="E169" s="18" t="s">
-        <v>612</v>
+        <v>639</v>
       </c>
       <c r="F169" s="8"/>
       <c r="G169" s="8"/>
-      <c r="H169" s="7">
-        <v>1.0</v>
+      <c r="H169" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I169" s="8"/>
       <c r="J169" s="8" t="s">
-        <v>613</v>
+        <v>640</v>
       </c>
       <c r="K169" s="12">
-        <v>1525.0</v>
+        <v>812.0</v>
       </c>
       <c r="L169" s="7"/>
       <c r="M169" s="12">
         <f>K169*L169</f>
         <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A170" s="15">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="B170" s="7"/>
       <c r="C170" s="8" t="s">
-        <v>614</v>
+        <v>641</v>
       </c>
       <c r="D170" s="9" t="s">
-        <v>615</v>
+        <v>642</v>
       </c>
       <c r="E170" s="18" t="s">
-        <v>616</v>
+        <v>643</v>
       </c>
       <c r="F170" s="8"/>
       <c r="G170" s="8"/>
       <c r="H170" s="7">
         <v>2.0</v>
       </c>
       <c r="I170" s="8"/>
       <c r="J170" s="8" t="s">
-        <v>617</v>
+        <v>644</v>
       </c>
       <c r="K170" s="12">
-        <v>1983.0</v>
+        <v>1707.0</v>
       </c>
       <c r="L170" s="7"/>
       <c r="M170" s="12">
         <f>K170*L170</f>
         <v>0</v>
       </c>
     </row>
     <row r="171" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A171" s="15">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="B171" s="7"/>
       <c r="C171" s="8" t="s">
-        <v>618</v>
+        <v>645</v>
       </c>
       <c r="D171" s="9" t="s">
-        <v>619</v>
+        <v>646</v>
       </c>
       <c r="E171" s="18" t="s">
-        <v>620</v>
+        <v>647</v>
       </c>
       <c r="F171" s="8"/>
       <c r="G171" s="8"/>
       <c r="H171" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I171" s="8"/>
       <c r="J171" s="8" t="s">
-        <v>621</v>
+        <v>648</v>
       </c>
       <c r="K171" s="12">
-        <v>1382.0</v>
+        <v>641.0</v>
       </c>
       <c r="L171" s="7"/>
       <c r="M171" s="12">
         <f>K171*L171</f>
         <v>0</v>
       </c>
     </row>
     <row r="172" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A172" s="15">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="B172" s="7"/>
       <c r="C172" s="8" t="s">
-        <v>622</v>
+        <v>649</v>
       </c>
       <c r="D172" s="9" t="s">
-        <v>623</v>
+        <v>650</v>
       </c>
       <c r="E172" s="18" t="s">
-        <v>624</v>
+        <v>651</v>
       </c>
       <c r="F172" s="8"/>
       <c r="G172" s="8"/>
       <c r="H172" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I172" s="8"/>
       <c r="J172" s="8" t="s">
-        <v>625</v>
+        <v>652</v>
       </c>
       <c r="K172" s="12">
-        <v>1382.0</v>
+        <v>1910.0</v>
       </c>
       <c r="L172" s="7"/>
       <c r="M172" s="12">
         <f>K172*L172</f>
         <v>0</v>
       </c>
     </row>
     <row r="173" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A173" s="15">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="B173" s="7"/>
       <c r="C173" s="8" t="s">
-        <v>626</v>
+        <v>653</v>
       </c>
       <c r="D173" s="9" t="s">
-        <v>627</v>
+        <v>654</v>
       </c>
       <c r="E173" s="18" t="s">
-        <v>628</v>
+        <v>655</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="8"/>
       <c r="H173" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I173" s="8"/>
       <c r="J173" s="8" t="s">
-        <v>629</v>
+        <v>656</v>
       </c>
       <c r="K173" s="12">
-        <v>930.0</v>
+        <v>719.0</v>
       </c>
       <c r="L173" s="7"/>
       <c r="M173" s="12">
         <f>K173*L173</f>
         <v>0</v>
       </c>
     </row>
     <row r="174" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A174" s="15">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="B174" s="7"/>
       <c r="C174" s="8" t="s">
-        <v>630</v>
+        <v>657</v>
       </c>
       <c r="D174" s="9" t="s">
-        <v>631</v>
+        <v>658</v>
       </c>
       <c r="E174" s="18" t="s">
-        <v>632</v>
+        <v>659</v>
       </c>
       <c r="F174" s="8"/>
       <c r="G174" s="8"/>
       <c r="H174" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I174" s="8"/>
-      <c r="J174" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J174" s="8"/>
       <c r="K174" s="12">
-        <v>930.0</v>
+        <v>540.0</v>
       </c>
       <c r="L174" s="7"/>
       <c r="M174" s="12">
         <f>K174*L174</f>
         <v>0</v>
       </c>
     </row>
     <row r="175" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A175" s="15">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="B175" s="7"/>
       <c r="C175" s="8" t="s">
-        <v>634</v>
+        <v>657</v>
       </c>
       <c r="D175" s="9" t="s">
-        <v>635</v>
+        <v>660</v>
       </c>
       <c r="E175" s="18" t="s">
-        <v>636</v>
+        <v>661</v>
       </c>
       <c r="F175" s="8"/>
       <c r="G175" s="8"/>
       <c r="H175" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I175" s="8"/>
       <c r="J175" s="8" t="s">
-        <v>637</v>
+        <v>662</v>
       </c>
       <c r="K175" s="12">
-        <v>930.0</v>
+        <v>540.0</v>
       </c>
       <c r="L175" s="7"/>
       <c r="M175" s="12">
         <f>K175*L175</f>
         <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A176" s="15">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="B176" s="7"/>
       <c r="C176" s="8" t="s">
-        <v>638</v>
+        <v>657</v>
       </c>
       <c r="D176" s="9" t="s">
-        <v>639</v>
+        <v>663</v>
       </c>
       <c r="E176" s="18" t="s">
-        <v>640</v>
+        <v>664</v>
       </c>
       <c r="F176" s="8"/>
       <c r="G176" s="8"/>
       <c r="H176" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I176" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I176" s="8"/>
       <c r="J176" s="8" t="s">
-        <v>642</v>
+        <v>665</v>
       </c>
       <c r="K176" s="12">
-        <v>1991.0</v>
+        <v>539.0</v>
       </c>
       <c r="L176" s="7"/>
       <c r="M176" s="12">
         <f>K176*L176</f>
         <v>0</v>
       </c>
     </row>
     <row r="177" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A177" s="15">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="B177" s="7"/>
       <c r="C177" s="8" t="s">
-        <v>643</v>
+        <v>666</v>
       </c>
       <c r="D177" s="9" t="s">
-        <v>644</v>
+        <v>667</v>
       </c>
       <c r="E177" s="18" t="s">
-        <v>645</v>
+        <v>668</v>
       </c>
       <c r="F177" s="8"/>
       <c r="G177" s="8"/>
       <c r="H177" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I177" s="8" t="s">
-        <v>641</v>
+        <v>201</v>
       </c>
       <c r="J177" s="8" t="s">
-        <v>646</v>
+        <v>669</v>
       </c>
       <c r="K177" s="12">
-        <v>1991.0</v>
+        <v>1508.0</v>
       </c>
       <c r="L177" s="7"/>
       <c r="M177" s="12">
         <f>K177*L177</f>
         <v>0</v>
       </c>
     </row>
     <row r="178" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A178" s="15">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="B178" s="7"/>
       <c r="C178" s="8" t="s">
-        <v>647</v>
+        <v>670</v>
       </c>
       <c r="D178" s="9" t="s">
-        <v>648</v>
+        <v>671</v>
       </c>
       <c r="E178" s="18" t="s">
-        <v>649</v>
+        <v>672</v>
       </c>
       <c r="F178" s="8"/>
       <c r="G178" s="8"/>
       <c r="H178" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I178" s="8"/>
       <c r="J178" s="8" t="s">
-        <v>650</v>
+        <v>673</v>
       </c>
       <c r="K178" s="12">
-        <v>3397.0</v>
+        <v>778.0</v>
       </c>
       <c r="L178" s="7"/>
       <c r="M178" s="12">
         <f>K178*L178</f>
         <v>0</v>
       </c>
     </row>
     <row r="179" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A179" s="15">
-        <v>49</v>
+        <v>26</v>
       </c>
       <c r="B179" s="7"/>
       <c r="C179" s="8" t="s">
-        <v>651</v>
+        <v>674</v>
       </c>
       <c r="D179" s="9" t="s">
-        <v>652</v>
+        <v>675</v>
       </c>
       <c r="E179" s="18" t="s">
-        <v>653</v>
+        <v>676</v>
       </c>
       <c r="F179" s="8"/>
       <c r="G179" s="8"/>
       <c r="H179" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I179" s="8"/>
       <c r="J179" s="8" t="s">
-        <v>654</v>
+        <v>677</v>
       </c>
       <c r="K179" s="12">
-        <v>821.0</v>
+        <v>431.0</v>
       </c>
       <c r="L179" s="7"/>
       <c r="M179" s="12">
         <f>K179*L179</f>
         <v>0</v>
       </c>
     </row>
     <row r="180" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A180" s="15">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="B180" s="7"/>
       <c r="C180" s="8" t="s">
-        <v>655</v>
+        <v>678</v>
       </c>
       <c r="D180" s="9" t="s">
-        <v>656</v>
+        <v>679</v>
       </c>
       <c r="E180" s="18" t="s">
-        <v>657</v>
+        <v>680</v>
       </c>
       <c r="F180" s="8"/>
       <c r="G180" s="8"/>
       <c r="H180" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I180" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I180" s="8"/>
       <c r="J180" s="8" t="s">
-        <v>659</v>
+        <v>681</v>
       </c>
       <c r="K180" s="12">
-        <v>205.0</v>
+        <v>260.0</v>
       </c>
       <c r="L180" s="7"/>
       <c r="M180" s="12">
         <f>K180*L180</f>
         <v>0</v>
       </c>
     </row>
     <row r="181" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A181" s="15">
-        <v>51</v>
+        <v>28</v>
       </c>
       <c r="B181" s="7"/>
       <c r="C181" s="8" t="s">
-        <v>660</v>
+        <v>678</v>
       </c>
       <c r="D181" s="9" t="s">
-        <v>661</v>
+        <v>682</v>
       </c>
       <c r="E181" s="18" t="s">
-        <v>662</v>
+        <v>683</v>
       </c>
       <c r="F181" s="8"/>
       <c r="G181" s="8"/>
       <c r="H181" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I181" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I181" s="8"/>
       <c r="J181" s="8" t="s">
-        <v>663</v>
+        <v>684</v>
       </c>
       <c r="K181" s="12">
-        <v>205.0</v>
+        <v>260.0</v>
       </c>
       <c r="L181" s="7"/>
       <c r="M181" s="12">
         <f>K181*L181</f>
         <v>0</v>
       </c>
     </row>
     <row r="182" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A182" s="15">
-        <v>52</v>
+        <v>29</v>
       </c>
       <c r="B182" s="7"/>
       <c r="C182" s="8" t="s">
-        <v>664</v>
+        <v>678</v>
       </c>
       <c r="D182" s="9" t="s">
-        <v>665</v>
+        <v>685</v>
       </c>
       <c r="E182" s="18" t="s">
-        <v>666</v>
+        <v>686</v>
       </c>
       <c r="F182" s="8"/>
       <c r="G182" s="8"/>
       <c r="H182" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I182" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I182" s="8"/>
       <c r="J182" s="8" t="s">
-        <v>667</v>
+        <v>687</v>
       </c>
       <c r="K182" s="12">
-        <v>205.0</v>
+        <v>260.0</v>
       </c>
       <c r="L182" s="7"/>
       <c r="M182" s="12">
         <f>K182*L182</f>
         <v>0</v>
       </c>
     </row>
     <row r="183" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A183" s="15">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B183" s="7"/>
       <c r="C183" s="8" t="s">
-        <v>668</v>
+        <v>678</v>
       </c>
       <c r="D183" s="9" t="s">
-        <v>669</v>
+        <v>688</v>
       </c>
       <c r="E183" s="18" t="s">
-        <v>670</v>
+        <v>689</v>
       </c>
       <c r="F183" s="8"/>
       <c r="G183" s="8"/>
       <c r="H183" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I183" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I183" s="8"/>
       <c r="J183" s="8" t="s">
-        <v>671</v>
+        <v>690</v>
       </c>
       <c r="K183" s="12">
-        <v>205.0</v>
+        <v>260.0</v>
       </c>
       <c r="L183" s="7"/>
       <c r="M183" s="12">
         <f>K183*L183</f>
         <v>0</v>
       </c>
     </row>
     <row r="184" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A184" s="15">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="B184" s="7"/>
       <c r="C184" s="8" t="s">
-        <v>672</v>
+        <v>691</v>
       </c>
       <c r="D184" s="9" t="s">
-        <v>673</v>
+        <v>692</v>
       </c>
       <c r="E184" s="18" t="s">
-        <v>674</v>
+        <v>693</v>
       </c>
       <c r="F184" s="8"/>
       <c r="G184" s="8"/>
       <c r="H184" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I184" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I184" s="8"/>
       <c r="J184" s="8" t="s">
-        <v>675</v>
+        <v>694</v>
       </c>
       <c r="K184" s="12">
-        <v>205.0</v>
+        <v>273.0</v>
       </c>
       <c r="L184" s="7"/>
       <c r="M184" s="12">
         <f>K184*L184</f>
         <v>0</v>
       </c>
     </row>
     <row r="185" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A185" s="15">
-        <v>55</v>
+        <v>32</v>
       </c>
       <c r="B185" s="7"/>
       <c r="C185" s="8" t="s">
-        <v>676</v>
+        <v>695</v>
       </c>
       <c r="D185" s="9" t="s">
-        <v>677</v>
+        <v>696</v>
       </c>
       <c r="E185" s="18" t="s">
-        <v>678</v>
+        <v>697</v>
       </c>
       <c r="F185" s="8"/>
       <c r="G185" s="8"/>
-      <c r="H185" s="7">
-[...4 lines deleted...]
-      </c>
+      <c r="H185" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I185" s="8"/>
       <c r="J185" s="8" t="s">
-        <v>680</v>
+        <v>698</v>
       </c>
       <c r="K185" s="12">
-        <v>1414.0</v>
+        <v>693.0</v>
       </c>
       <c r="L185" s="7"/>
       <c r="M185" s="12">
         <f>K185*L185</f>
         <v>0</v>
       </c>
     </row>
     <row r="186" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A186" s="15">
-        <v>56</v>
+        <v>33</v>
       </c>
       <c r="B186" s="7"/>
       <c r="C186" s="8" t="s">
-        <v>681</v>
+        <v>699</v>
       </c>
       <c r="D186" s="9" t="s">
-        <v>682</v>
+        <v>700</v>
       </c>
       <c r="E186" s="18" t="s">
-        <v>683</v>
+        <v>701</v>
       </c>
       <c r="F186" s="8"/>
       <c r="G186" s="8"/>
       <c r="H186" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I186" s="8"/>
-      <c r="J186" s="8"/>
+      <c r="J186" s="8" t="s">
+        <v>702</v>
+      </c>
       <c r="K186" s="12">
-        <v>459.0</v>
+        <v>453.0</v>
       </c>
       <c r="L186" s="7"/>
       <c r="M186" s="12">
         <f>K186*L186</f>
         <v>0</v>
       </c>
     </row>
     <row r="187" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A187" s="15">
-        <v>57</v>
+        <v>34</v>
       </c>
       <c r="B187" s="7"/>
       <c r="C187" s="8" t="s">
-        <v>684</v>
+        <v>703</v>
       </c>
       <c r="D187" s="9" t="s">
-        <v>685</v>
+        <v>704</v>
       </c>
       <c r="E187" s="18" t="s">
-        <v>686</v>
+        <v>705</v>
       </c>
       <c r="F187" s="8"/>
       <c r="G187" s="8"/>
       <c r="H187" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I187" s="8"/>
       <c r="J187" s="8" t="s">
-        <v>687</v>
+        <v>706</v>
       </c>
       <c r="K187" s="12">
-        <v>459.0</v>
+        <v>470.0</v>
       </c>
       <c r="L187" s="7"/>
       <c r="M187" s="12">
         <f>K187*L187</f>
         <v>0</v>
       </c>
     </row>
     <row r="188" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A188" s="15">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="B188" s="7"/>
       <c r="C188" s="8" t="s">
-        <v>688</v>
+        <v>707</v>
       </c>
       <c r="D188" s="9" t="s">
-        <v>689</v>
+        <v>708</v>
       </c>
       <c r="E188" s="18" t="s">
-        <v>690</v>
+        <v>709</v>
       </c>
       <c r="F188" s="8"/>
       <c r="G188" s="8"/>
       <c r="H188" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I188" s="8"/>
       <c r="J188" s="8" t="s">
-        <v>691</v>
+        <v>710</v>
       </c>
       <c r="K188" s="12">
-        <v>459.0</v>
+        <v>241.0</v>
       </c>
       <c r="L188" s="7"/>
       <c r="M188" s="12">
         <f>K188*L188</f>
         <v>0</v>
       </c>
     </row>
     <row r="189" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A189" s="15">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="B189" s="7"/>
       <c r="C189" s="8" t="s">
-        <v>681</v>
+        <v>711</v>
       </c>
       <c r="D189" s="9" t="s">
-        <v>692</v>
+        <v>712</v>
       </c>
       <c r="E189" s="18" t="s">
-        <v>693</v>
+        <v>713</v>
       </c>
       <c r="F189" s="8"/>
       <c r="G189" s="8"/>
       <c r="H189" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I189" s="8"/>
       <c r="J189" s="8" t="s">
-        <v>694</v>
+        <v>714</v>
       </c>
       <c r="K189" s="12">
-        <v>459.0</v>
+        <v>710.0</v>
       </c>
       <c r="L189" s="7"/>
       <c r="M189" s="12">
         <f>K189*L189</f>
         <v>0</v>
       </c>
     </row>
     <row r="190" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A190" s="15">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="B190" s="7"/>
       <c r="C190" s="8" t="s">
-        <v>695</v>
+        <v>715</v>
       </c>
       <c r="D190" s="9" t="s">
-        <v>696</v>
+        <v>716</v>
       </c>
       <c r="E190" s="18" t="s">
-        <v>697</v>
+        <v>717</v>
       </c>
       <c r="F190" s="8"/>
       <c r="G190" s="8"/>
       <c r="H190" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I190" s="8"/>
-      <c r="J190" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J190" s="8"/>
       <c r="K190" s="12">
-        <v>1503.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L190" s="7"/>
       <c r="M190" s="12">
         <f>K190*L190</f>
         <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A191" s="15">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="B191" s="7"/>
       <c r="C191" s="8" t="s">
-        <v>699</v>
+        <v>715</v>
       </c>
       <c r="D191" s="9" t="s">
-        <v>700</v>
+        <v>718</v>
       </c>
       <c r="E191" s="18" t="s">
-        <v>701</v>
+        <v>719</v>
       </c>
       <c r="F191" s="8"/>
       <c r="G191" s="8"/>
       <c r="H191" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I191" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I191" s="8"/>
       <c r="J191" s="8" t="s">
-        <v>702</v>
+        <v>720</v>
       </c>
       <c r="K191" s="12">
-        <v>3311.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L191" s="7"/>
       <c r="M191" s="12">
         <f>K191*L191</f>
         <v>0</v>
       </c>
     </row>
     <row r="192" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A192" s="15">
-        <v>62</v>
+        <v>39</v>
       </c>
       <c r="B192" s="7"/>
       <c r="C192" s="8" t="s">
-        <v>703</v>
+        <v>715</v>
       </c>
       <c r="D192" s="9" t="s">
-        <v>704</v>
+        <v>721</v>
       </c>
       <c r="E192" s="18" t="s">
-        <v>705</v>
+        <v>722</v>
       </c>
       <c r="F192" s="8"/>
       <c r="G192" s="8"/>
       <c r="H192" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I192" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I192" s="8"/>
       <c r="J192" s="8" t="s">
-        <v>706</v>
+        <v>723</v>
       </c>
       <c r="K192" s="12">
-        <v>3311.0</v>
+        <v>1260.0</v>
       </c>
       <c r="L192" s="7"/>
       <c r="M192" s="12">
         <f>K192*L192</f>
         <v>0</v>
       </c>
     </row>
     <row r="193" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A193" s="15">
-        <v>63</v>
+        <v>40</v>
       </c>
       <c r="B193" s="7"/>
       <c r="C193" s="8" t="s">
-        <v>707</v>
+        <v>724</v>
       </c>
       <c r="D193" s="9" t="s">
-        <v>708</v>
+        <v>725</v>
       </c>
       <c r="E193" s="18" t="s">
-        <v>709</v>
+        <v>726</v>
       </c>
       <c r="F193" s="8"/>
       <c r="G193" s="8"/>
       <c r="H193" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I193" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I193" s="8"/>
       <c r="J193" s="8" t="s">
-        <v>710</v>
+        <v>727</v>
       </c>
       <c r="K193" s="12">
-        <v>3312.0</v>
+        <v>820.0</v>
       </c>
       <c r="L193" s="7"/>
       <c r="M193" s="12">
         <f>K193*L193</f>
         <v>0</v>
       </c>
     </row>
     <row r="194" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A194" s="15">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="B194" s="7"/>
       <c r="C194" s="8" t="s">
-        <v>711</v>
+        <v>728</v>
       </c>
       <c r="D194" s="9" t="s">
-        <v>712</v>
+        <v>729</v>
       </c>
       <c r="E194" s="18" t="s">
-        <v>713</v>
+        <v>730</v>
       </c>
       <c r="F194" s="8"/>
       <c r="G194" s="8"/>
       <c r="H194" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I194" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I194" s="8"/>
+      <c r="J194" s="8"/>
       <c r="K194" s="12">
-        <v>3312.0</v>
+        <v>694.0</v>
       </c>
       <c r="L194" s="7"/>
       <c r="M194" s="12">
         <f>K194*L194</f>
         <v>0</v>
       </c>
     </row>
     <row r="195" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A195" s="15">
-        <v>65</v>
+        <v>42</v>
       </c>
       <c r="B195" s="7"/>
       <c r="C195" s="8" t="s">
-        <v>715</v>
+        <v>728</v>
       </c>
       <c r="D195" s="9" t="s">
-        <v>716</v>
+        <v>731</v>
       </c>
       <c r="E195" s="18" t="s">
-        <v>717</v>
+        <v>732</v>
       </c>
       <c r="F195" s="8"/>
-      <c r="G195" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G195" s="8"/>
       <c r="H195" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I195" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I195" s="8"/>
       <c r="J195" s="8" t="s">
-        <v>719</v>
+        <v>733</v>
       </c>
       <c r="K195" s="12">
-        <v>2357.0</v>
+        <v>694.0</v>
       </c>
       <c r="L195" s="7"/>
       <c r="M195" s="12">
         <f>K195*L195</f>
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A196" s="15">
-        <v>66</v>
+        <v>43</v>
       </c>
       <c r="B196" s="7"/>
       <c r="C196" s="8" t="s">
-        <v>720</v>
+        <v>728</v>
       </c>
       <c r="D196" s="9" t="s">
-        <v>721</v>
+        <v>734</v>
       </c>
       <c r="E196" s="18" t="s">
-        <v>722</v>
+        <v>735</v>
       </c>
       <c r="F196" s="8"/>
       <c r="G196" s="8"/>
       <c r="H196" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I196" s="8"/>
       <c r="J196" s="8" t="s">
-        <v>723</v>
+        <v>736</v>
       </c>
       <c r="K196" s="12">
-        <v>356.0</v>
+        <v>694.0</v>
       </c>
       <c r="L196" s="7"/>
       <c r="M196" s="12">
         <f>K196*L196</f>
         <v>0</v>
       </c>
     </row>
     <row r="197" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A197" s="15">
-        <v>67</v>
+        <v>44</v>
       </c>
       <c r="B197" s="7"/>
       <c r="C197" s="8" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="D197" s="9" t="s">
-        <v>725</v>
+        <v>737</v>
       </c>
       <c r="E197" s="18" t="s">
-        <v>726</v>
+        <v>738</v>
       </c>
       <c r="F197" s="8"/>
       <c r="G197" s="8"/>
       <c r="H197" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I197" s="8"/>
       <c r="J197" s="8" t="s">
-        <v>727</v>
+        <v>739</v>
       </c>
       <c r="K197" s="12">
-        <v>9750.0</v>
+        <v>694.0</v>
       </c>
       <c r="L197" s="7"/>
       <c r="M197" s="12">
         <f>K197*L197</f>
         <v>0</v>
       </c>
     </row>
     <row r="198" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A198" s="15">
-        <v>68</v>
+        <v>45</v>
       </c>
       <c r="B198" s="7"/>
       <c r="C198" s="8" t="s">
-        <v>728</v>
+        <v>740</v>
       </c>
       <c r="D198" s="9" t="s">
-        <v>729</v>
+        <v>741</v>
       </c>
       <c r="E198" s="18" t="s">
-        <v>730</v>
+        <v>742</v>
       </c>
       <c r="F198" s="8"/>
       <c r="G198" s="8"/>
       <c r="H198" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I198" s="8"/>
       <c r="J198" s="8" t="s">
-        <v>731</v>
+        <v>743</v>
       </c>
       <c r="K198" s="12">
-        <v>1873.0</v>
+        <v>635.0</v>
       </c>
       <c r="L198" s="7"/>
       <c r="M198" s="12">
         <f>K198*L198</f>
         <v>0</v>
       </c>
     </row>
     <row r="199" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A199" s="15">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="B199" s="7"/>
       <c r="C199" s="8" t="s">
-        <v>732</v>
+        <v>744</v>
       </c>
       <c r="D199" s="9" t="s">
-        <v>733</v>
+        <v>745</v>
       </c>
       <c r="E199" s="18" t="s">
-        <v>734</v>
+        <v>746</v>
       </c>
       <c r="F199" s="8"/>
       <c r="G199" s="8"/>
       <c r="H199" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I199" s="8"/>
       <c r="J199" s="8" t="s">
-        <v>735</v>
+        <v>747</v>
       </c>
       <c r="K199" s="12">
-        <v>651.0</v>
+        <v>590.0</v>
       </c>
       <c r="L199" s="7"/>
       <c r="M199" s="12">
         <f>K199*L199</f>
         <v>0</v>
       </c>
     </row>
     <row r="200" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A200" s="15">
-        <v>70</v>
+        <v>47</v>
       </c>
       <c r="B200" s="7"/>
       <c r="C200" s="8" t="s">
-        <v>732</v>
+        <v>748</v>
       </c>
       <c r="D200" s="9" t="s">
-        <v>733</v>
+        <v>749</v>
       </c>
       <c r="E200" s="18" t="s">
-        <v>736</v>
+        <v>750</v>
       </c>
       <c r="F200" s="8"/>
       <c r="G200" s="8"/>
       <c r="H200" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I200" s="8"/>
       <c r="J200" s="8" t="s">
-        <v>735</v>
+        <v>751</v>
       </c>
       <c r="K200" s="12">
-        <v>651.0</v>
+        <v>531.0</v>
       </c>
       <c r="L200" s="7"/>
       <c r="M200" s="12">
         <f>K200*L200</f>
         <v>0</v>
       </c>
     </row>
-    <row r="201" spans="1:13" outlineLevel="1">
-[...45 lines deleted...]
-        <v>21</v>
+    <row r="201" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A201" s="15">
+        <v>48</v>
+      </c>
+      <c r="B201" s="7"/>
+      <c r="C201" s="8" t="s">
+        <v>752</v>
+      </c>
+      <c r="D201" s="9" t="s">
+        <v>753</v>
+      </c>
+      <c r="E201" s="18" t="s">
+        <v>754</v>
+      </c>
+      <c r="F201" s="8"/>
+      <c r="G201" s="8"/>
+      <c r="H201" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I201" s="8"/>
+      <c r="J201" s="8" t="s">
+        <v>755</v>
+      </c>
+      <c r="K201" s="12">
+        <v>2414.0</v>
+      </c>
+      <c r="L201" s="7"/>
+      <c r="M201" s="12">
+        <f>K201*L201</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A202" s="15">
+        <v>49</v>
+      </c>
+      <c r="B202" s="7"/>
+      <c r="C202" s="8" t="s">
+        <v>756</v>
+      </c>
+      <c r="D202" s="9" t="s">
+        <v>757</v>
+      </c>
+      <c r="E202" s="18" t="s">
+        <v>758</v>
+      </c>
+      <c r="F202" s="8"/>
+      <c r="G202" s="8"/>
+      <c r="H202" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I202" s="8"/>
+      <c r="J202" s="8" t="s">
+        <v>759</v>
+      </c>
+      <c r="K202" s="12">
+        <v>2682.0</v>
+      </c>
+      <c r="L202" s="7"/>
+      <c r="M202" s="12">
+        <f>K202*L202</f>
+        <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A203" s="15">
-        <v>1</v>
+        <v>50</v>
       </c>
       <c r="B203" s="7"/>
       <c r="C203" s="8" t="s">
-        <v>738</v>
+        <v>760</v>
       </c>
       <c r="D203" s="9" t="s">
-        <v>739</v>
+        <v>761</v>
       </c>
       <c r="E203" s="18" t="s">
-        <v>740</v>
+        <v>762</v>
       </c>
       <c r="F203" s="8"/>
-      <c r="G203" s="8"/>
+      <c r="G203" s="8" t="s">
+        <v>763</v>
+      </c>
       <c r="H203" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I203" s="8" t="s">
-        <v>26</v>
+        <v>196</v>
       </c>
       <c r="J203" s="8" t="s">
-        <v>741</v>
+        <v>764</v>
       </c>
       <c r="K203" s="12">
-        <v>3880.0</v>
+        <v>710.0</v>
       </c>
       <c r="L203" s="7"/>
       <c r="M203" s="12">
         <f>K203*L203</f>
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A204" s="15">
-        <v>2</v>
+        <v>51</v>
       </c>
       <c r="B204" s="7"/>
       <c r="C204" s="8" t="s">
-        <v>742</v>
+        <v>765</v>
       </c>
       <c r="D204" s="9" t="s">
-        <v>743</v>
+        <v>766</v>
       </c>
       <c r="E204" s="18" t="s">
-        <v>744</v>
+        <v>767</v>
       </c>
       <c r="F204" s="8"/>
-      <c r="G204" s="8"/>
+      <c r="G204" s="8" t="s">
+        <v>768</v>
+      </c>
       <c r="H204" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I204" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I204" s="8"/>
       <c r="J204" s="8" t="s">
-        <v>745</v>
+        <v>769</v>
       </c>
       <c r="K204" s="12">
-        <v>2869.0</v>
+        <v>693.0</v>
       </c>
       <c r="L204" s="7"/>
       <c r="M204" s="12">
         <f>K204*L204</f>
         <v>0</v>
       </c>
     </row>
     <row r="205" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A205" s="15">
-        <v>3</v>
+        <v>52</v>
       </c>
       <c r="B205" s="7"/>
       <c r="C205" s="8" t="s">
-        <v>746</v>
+        <v>770</v>
       </c>
       <c r="D205" s="9" t="s">
-        <v>747</v>
+        <v>771</v>
       </c>
       <c r="E205" s="18" t="s">
-        <v>748</v>
+        <v>772</v>
       </c>
       <c r="F205" s="8"/>
       <c r="G205" s="8"/>
       <c r="H205" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I205" s="8"/>
       <c r="J205" s="8" t="s">
-        <v>749</v>
+        <v>773</v>
       </c>
       <c r="K205" s="12">
-        <v>505.0</v>
+        <v>1581.0</v>
       </c>
       <c r="L205" s="7"/>
       <c r="M205" s="12">
         <f>K205*L205</f>
         <v>0</v>
       </c>
     </row>
     <row r="206" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A206" s="15">
-        <v>4</v>
+        <v>53</v>
       </c>
       <c r="B206" s="7"/>
       <c r="C206" s="8" t="s">
-        <v>750</v>
+        <v>774</v>
       </c>
       <c r="D206" s="9" t="s">
-        <v>751</v>
+        <v>775</v>
       </c>
       <c r="E206" s="18" t="s">
-        <v>752</v>
+        <v>776</v>
       </c>
       <c r="F206" s="8"/>
       <c r="G206" s="8"/>
       <c r="H206" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I206" s="8"/>
+      <c r="I206" s="8" t="s">
+        <v>285</v>
+      </c>
       <c r="J206" s="8" t="s">
-        <v>753</v>
+        <v>777</v>
       </c>
       <c r="K206" s="12">
-        <v>939.0</v>
+        <v>1957.0</v>
       </c>
       <c r="L206" s="7"/>
       <c r="M206" s="12">
         <f>K206*L206</f>
         <v>0</v>
       </c>
     </row>
     <row r="207" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A207" s="15">
-        <v>5</v>
+        <v>54</v>
       </c>
       <c r="B207" s="7"/>
       <c r="C207" s="8" t="s">
-        <v>754</v>
+        <v>778</v>
       </c>
       <c r="D207" s="9" t="s">
-        <v>755</v>
+        <v>779</v>
       </c>
       <c r="E207" s="18" t="s">
-        <v>756</v>
+        <v>780</v>
       </c>
       <c r="F207" s="8"/>
       <c r="G207" s="8"/>
       <c r="H207" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I207" s="8"/>
+      <c r="I207" s="8" t="s">
+        <v>101</v>
+      </c>
       <c r="J207" s="8" t="s">
-        <v>757</v>
+        <v>781</v>
       </c>
       <c r="K207" s="12">
-        <v>3957.0</v>
+        <v>1897.0</v>
       </c>
       <c r="L207" s="7"/>
       <c r="M207" s="12">
         <f>K207*L207</f>
         <v>0</v>
       </c>
     </row>
     <row r="208" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A208" s="15">
-        <v>6</v>
+        <v>55</v>
       </c>
       <c r="B208" s="7"/>
       <c r="C208" s="8" t="s">
-        <v>758</v>
+        <v>782</v>
       </c>
       <c r="D208" s="9" t="s">
-        <v>759</v>
+        <v>783</v>
       </c>
       <c r="E208" s="18" t="s">
-        <v>760</v>
+        <v>784</v>
       </c>
       <c r="F208" s="8"/>
       <c r="G208" s="8"/>
       <c r="H208" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I208" s="8"/>
+      <c r="I208" s="8" t="s">
+        <v>285</v>
+      </c>
       <c r="J208" s="8" t="s">
-        <v>761</v>
+        <v>785</v>
       </c>
       <c r="K208" s="12">
-        <v>3734.0</v>
+        <v>1382.0</v>
       </c>
       <c r="L208" s="7"/>
       <c r="M208" s="12">
         <f>K208*L208</f>
         <v>0</v>
       </c>
     </row>
     <row r="209" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A209" s="15">
-        <v>7</v>
+        <v>56</v>
       </c>
       <c r="B209" s="7"/>
       <c r="C209" s="8" t="s">
-        <v>762</v>
+        <v>786</v>
       </c>
       <c r="D209" s="9" t="s">
-        <v>763</v>
+        <v>787</v>
       </c>
       <c r="E209" s="18" t="s">
-        <v>764</v>
+        <v>788</v>
       </c>
       <c r="F209" s="8"/>
       <c r="G209" s="8"/>
       <c r="H209" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I209" s="8" t="s">
-        <v>765</v>
+        <v>285</v>
       </c>
       <c r="J209" s="8" t="s">
-        <v>766</v>
+        <v>789</v>
       </c>
       <c r="K209" s="12">
-        <v>1091.0</v>
+        <v>1261.0</v>
       </c>
       <c r="L209" s="7"/>
       <c r="M209" s="12">
         <f>K209*L209</f>
         <v>0</v>
       </c>
     </row>
     <row r="210" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A210" s="15">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="B210" s="7"/>
       <c r="C210" s="8" t="s">
-        <v>475</v>
+        <v>790</v>
       </c>
       <c r="D210" s="9" t="s">
-        <v>476</v>
+        <v>791</v>
       </c>
       <c r="E210" s="18" t="s">
-        <v>477</v>
+        <v>792</v>
       </c>
       <c r="F210" s="8"/>
       <c r="G210" s="8"/>
       <c r="H210" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I210" s="8"/>
+      <c r="I210" s="8" t="s">
+        <v>385</v>
+      </c>
       <c r="J210" s="8" t="s">
-        <v>478</v>
+        <v>793</v>
       </c>
       <c r="K210" s="12">
-        <v>362.0</v>
+        <v>813.0</v>
       </c>
       <c r="L210" s="7"/>
       <c r="M210" s="12">
         <f>K210*L210</f>
         <v>0</v>
       </c>
     </row>
     <row r="211" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A211" s="15">
-        <v>9</v>
+        <v>58</v>
       </c>
       <c r="B211" s="7"/>
       <c r="C211" s="8" t="s">
-        <v>767</v>
+        <v>794</v>
       </c>
       <c r="D211" s="9" t="s">
-        <v>768</v>
+        <v>795</v>
       </c>
       <c r="E211" s="18" t="s">
-        <v>769</v>
+        <v>796</v>
       </c>
       <c r="F211" s="8"/>
       <c r="G211" s="8"/>
       <c r="H211" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I211" s="8"/>
+      <c r="I211" s="8" t="s">
+        <v>385</v>
+      </c>
       <c r="J211" s="8" t="s">
-        <v>770</v>
+        <v>797</v>
       </c>
       <c r="K211" s="12">
-        <v>1585.0</v>
+        <v>712.0</v>
       </c>
       <c r="L211" s="7"/>
       <c r="M211" s="12">
         <f>K211*L211</f>
         <v>0</v>
       </c>
     </row>
-    <row r="212" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
-      <c r="A212" s="15">
+    <row r="212" spans="1:13" outlineLevel="1">
+      <c r="A212" s="14" t="s">
+        <v>798</v>
+      </c>
+      <c r="E212" s="16"/>
+      <c r="K212" s="10"/>
+      <c r="M212" s="10"/>
+    </row>
+    <row r="213" spans="1:13" outlineLevel="2">
+      <c r="A213" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="B213" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="B212" s="7"/>
-[...28 lines deleted...]
-      <c r="A213" s="15">
+      <c r="C213" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B213" s="7"/>
-[...24 lines deleted...]
-        <v>0</v>
+      <c r="D213" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="E213" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="F213" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="G213" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="H213" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="I213" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J213" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="K213" s="13" t="s">
+        <v>19</v>
+      </c>
+      <c r="L213" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="M213" s="11" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="214" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A214" s="15">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="B214" s="7"/>
       <c r="C214" s="8" t="s">
-        <v>779</v>
+        <v>799</v>
       </c>
       <c r="D214" s="9" t="s">
-        <v>780</v>
+        <v>800</v>
       </c>
       <c r="E214" s="18" t="s">
-        <v>781</v>
+        <v>801</v>
       </c>
       <c r="F214" s="8"/>
       <c r="G214" s="8"/>
       <c r="H214" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I214" s="8"/>
       <c r="J214" s="8" t="s">
-        <v>782</v>
+        <v>802</v>
       </c>
       <c r="K214" s="12">
-        <v>1423.0</v>
+        <v>1268.0</v>
       </c>
       <c r="L214" s="7"/>
       <c r="M214" s="12">
         <f>K214*L214</f>
         <v>0</v>
       </c>
     </row>
     <row r="215" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A215" s="15">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="B215" s="7"/>
       <c r="C215" s="8" t="s">
-        <v>783</v>
+        <v>803</v>
       </c>
       <c r="D215" s="9" t="s">
-        <v>784</v>
+        <v>804</v>
       </c>
       <c r="E215" s="18" t="s">
-        <v>785</v>
+        <v>805</v>
       </c>
       <c r="F215" s="8"/>
       <c r="G215" s="8"/>
       <c r="H215" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I215" s="8"/>
       <c r="J215" s="8" t="s">
-        <v>786</v>
+        <v>806</v>
       </c>
       <c r="K215" s="12">
-        <v>2730.0</v>
+        <v>667.0</v>
       </c>
       <c r="L215" s="7"/>
       <c r="M215" s="12">
         <f>K215*L215</f>
         <v>0</v>
       </c>
     </row>
     <row r="216" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A216" s="15">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="B216" s="7"/>
       <c r="C216" s="8" t="s">
-        <v>787</v>
+        <v>807</v>
       </c>
       <c r="D216" s="9" t="s">
-        <v>788</v>
+        <v>808</v>
       </c>
       <c r="E216" s="18" t="s">
-        <v>789</v>
+        <v>809</v>
       </c>
       <c r="F216" s="8"/>
       <c r="G216" s="8"/>
       <c r="H216" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I216" s="8"/>
       <c r="J216" s="8" t="s">
-        <v>790</v>
+        <v>810</v>
       </c>
       <c r="K216" s="12">
-        <v>549.0</v>
+        <v>524.0</v>
       </c>
       <c r="L216" s="7"/>
       <c r="M216" s="12">
         <f>K216*L216</f>
         <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A217" s="15">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="B217" s="7"/>
       <c r="C217" s="8" t="s">
-        <v>791</v>
+        <v>811</v>
       </c>
       <c r="D217" s="9" t="s">
-        <v>792</v>
+        <v>812</v>
       </c>
       <c r="E217" s="18" t="s">
-        <v>793</v>
+        <v>813</v>
       </c>
       <c r="F217" s="8"/>
       <c r="G217" s="8"/>
       <c r="H217" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I217" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I217" s="8"/>
       <c r="J217" s="8" t="s">
-        <v>795</v>
+        <v>814</v>
       </c>
       <c r="K217" s="12">
-        <v>624.0</v>
+        <v>1175.0</v>
       </c>
       <c r="L217" s="7"/>
       <c r="M217" s="12">
         <f>K217*L217</f>
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A218" s="15">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="B218" s="7"/>
       <c r="C218" s="8" t="s">
-        <v>791</v>
+        <v>815</v>
       </c>
       <c r="D218" s="9" t="s">
-        <v>796</v>
+        <v>816</v>
       </c>
       <c r="E218" s="18" t="s">
-        <v>797</v>
+        <v>817</v>
       </c>
       <c r="F218" s="8"/>
       <c r="G218" s="8"/>
       <c r="H218" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I218" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I218" s="8"/>
       <c r="J218" s="8" t="s">
-        <v>798</v>
+        <v>818</v>
       </c>
       <c r="K218" s="12">
-        <v>624.0</v>
+        <v>990.0</v>
       </c>
       <c r="L218" s="7"/>
       <c r="M218" s="12">
         <f>K218*L218</f>
         <v>0</v>
       </c>
     </row>
     <row r="219" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A219" s="15">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="B219" s="7"/>
       <c r="C219" s="8" t="s">
-        <v>799</v>
+        <v>819</v>
       </c>
       <c r="D219" s="9" t="s">
-        <v>800</v>
+        <v>820</v>
       </c>
       <c r="E219" s="18" t="s">
-        <v>801</v>
+        <v>821</v>
       </c>
       <c r="F219" s="8"/>
       <c r="G219" s="8"/>
       <c r="H219" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I219" s="8"/>
       <c r="J219" s="8" t="s">
-        <v>802</v>
+        <v>822</v>
       </c>
       <c r="K219" s="12">
-        <v>667.0</v>
+        <v>1447.0</v>
       </c>
       <c r="L219" s="7"/>
       <c r="M219" s="12">
         <f>K219*L219</f>
         <v>0</v>
       </c>
     </row>
     <row r="220" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A220" s="15">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="B220" s="7"/>
       <c r="C220" s="8" t="s">
-        <v>799</v>
+        <v>823</v>
       </c>
       <c r="D220" s="9" t="s">
-        <v>803</v>
+        <v>824</v>
       </c>
       <c r="E220" s="18" t="s">
-        <v>804</v>
+        <v>825</v>
       </c>
       <c r="F220" s="8"/>
       <c r="G220" s="8"/>
       <c r="H220" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I220" s="8"/>
       <c r="J220" s="8" t="s">
-        <v>802</v>
+        <v>826</v>
       </c>
       <c r="K220" s="12">
-        <v>667.0</v>
+        <v>393.0</v>
       </c>
       <c r="L220" s="7"/>
       <c r="M220" s="12">
         <f>K220*L220</f>
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A221" s="15">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="B221" s="7"/>
       <c r="C221" s="8" t="s">
-        <v>805</v>
+        <v>827</v>
       </c>
       <c r="D221" s="9" t="s">
-        <v>806</v>
+        <v>828</v>
       </c>
       <c r="E221" s="18" t="s">
-        <v>807</v>
+        <v>829</v>
       </c>
       <c r="F221" s="8"/>
       <c r="G221" s="8"/>
       <c r="H221" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I221" s="8"/>
       <c r="J221" s="8" t="s">
-        <v>808</v>
+        <v>830</v>
       </c>
       <c r="K221" s="12">
-        <v>667.0</v>
+        <v>1175.0</v>
       </c>
       <c r="L221" s="7"/>
       <c r="M221" s="12">
         <f>K221*L221</f>
         <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A222" s="15">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="B222" s="7"/>
       <c r="C222" s="8" t="s">
-        <v>809</v>
+        <v>831</v>
       </c>
       <c r="D222" s="9" t="s">
-        <v>810</v>
+        <v>832</v>
       </c>
       <c r="E222" s="18" t="s">
-        <v>811</v>
+        <v>833</v>
       </c>
       <c r="F222" s="8"/>
       <c r="G222" s="8"/>
-      <c r="H222" s="7">
-        <v>1.0</v>
+      <c r="H222" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I222" s="8"/>
       <c r="J222" s="8" t="s">
-        <v>812</v>
+        <v>834</v>
       </c>
       <c r="K222" s="12">
-        <v>498.0</v>
+        <v>1099.0</v>
       </c>
       <c r="L222" s="7"/>
       <c r="M222" s="12">
         <f>K222*L222</f>
         <v>0</v>
       </c>
     </row>
     <row r="223" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A223" s="15">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="B223" s="7"/>
       <c r="C223" s="8" t="s">
-        <v>813</v>
+        <v>835</v>
       </c>
       <c r="D223" s="9" t="s">
-        <v>814</v>
+        <v>836</v>
       </c>
       <c r="E223" s="18" t="s">
-        <v>815</v>
+        <v>837</v>
       </c>
       <c r="F223" s="8"/>
       <c r="G223" s="8"/>
-      <c r="H223" s="7">
-        <v>1.0</v>
+      <c r="H223" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I223" s="8"/>
       <c r="J223" s="8" t="s">
-        <v>816</v>
+        <v>838</v>
       </c>
       <c r="K223" s="12">
-        <v>498.0</v>
+        <v>571.0</v>
       </c>
       <c r="L223" s="7"/>
       <c r="M223" s="12">
         <f>K223*L223</f>
         <v>0</v>
       </c>
     </row>
     <row r="224" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A224" s="15">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="B224" s="7"/>
       <c r="C224" s="8" t="s">
-        <v>817</v>
+        <v>839</v>
       </c>
       <c r="D224" s="9" t="s">
-        <v>818</v>
+        <v>840</v>
       </c>
       <c r="E224" s="18" t="s">
-        <v>819</v>
+        <v>841</v>
       </c>
       <c r="F224" s="8"/>
       <c r="G224" s="8"/>
-      <c r="H224" s="7">
-        <v>1.0</v>
+      <c r="H224" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I224" s="8"/>
       <c r="J224" s="8" t="s">
-        <v>820</v>
+        <v>842</v>
       </c>
       <c r="K224" s="12">
-        <v>498.0</v>
+        <v>930.0</v>
       </c>
       <c r="L224" s="7"/>
       <c r="M224" s="12">
         <f>K224*L224</f>
         <v>0</v>
       </c>
     </row>
     <row r="225" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A225" s="15">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="B225" s="7"/>
       <c r="C225" s="8" t="s">
-        <v>821</v>
+        <v>843</v>
       </c>
       <c r="D225" s="9" t="s">
-        <v>822</v>
+        <v>844</v>
       </c>
       <c r="E225" s="18" t="s">
-        <v>823</v>
+        <v>845</v>
       </c>
       <c r="F225" s="8"/>
       <c r="G225" s="8"/>
       <c r="H225" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I225" s="8"/>
       <c r="J225" s="8" t="s">
-        <v>824</v>
+        <v>846</v>
       </c>
       <c r="K225" s="12">
-        <v>4209.0</v>
+        <v>452.0</v>
       </c>
       <c r="L225" s="7"/>
       <c r="M225" s="12">
         <f>K225*L225</f>
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A226" s="15">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B226" s="7"/>
       <c r="C226" s="8" t="s">
-        <v>825</v>
+        <v>847</v>
       </c>
       <c r="D226" s="9" t="s">
-        <v>826</v>
+        <v>848</v>
       </c>
       <c r="E226" s="18" t="s">
-        <v>827</v>
+        <v>849</v>
       </c>
       <c r="F226" s="8"/>
       <c r="G226" s="8"/>
       <c r="H226" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I226" s="8"/>
       <c r="J226" s="8" t="s">
-        <v>828</v>
+        <v>850</v>
       </c>
       <c r="K226" s="12">
-        <v>1560.0</v>
+        <v>1014.0</v>
       </c>
       <c r="L226" s="7"/>
       <c r="M226" s="12">
         <f>K226*L226</f>
         <v>0</v>
       </c>
     </row>
     <row r="227" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A227" s="15">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="B227" s="7"/>
       <c r="C227" s="8" t="s">
-        <v>829</v>
+        <v>851</v>
       </c>
       <c r="D227" s="9" t="s">
-        <v>830</v>
+        <v>852</v>
       </c>
       <c r="E227" s="18" t="s">
-        <v>831</v>
+        <v>853</v>
       </c>
       <c r="F227" s="8"/>
-      <c r="G227" s="8"/>
+      <c r="G227" s="8" t="s">
+        <v>854</v>
+      </c>
       <c r="H227" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I227" s="8"/>
+      <c r="I227" s="8" t="s">
+        <v>442</v>
+      </c>
       <c r="J227" s="8" t="s">
-        <v>832</v>
+        <v>855</v>
       </c>
       <c r="K227" s="12">
-        <v>1560.0</v>
+        <v>4631.0</v>
       </c>
       <c r="L227" s="7"/>
       <c r="M227" s="12">
         <f>K227*L227</f>
         <v>0</v>
       </c>
     </row>
     <row r="228" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A228" s="15">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="B228" s="7"/>
       <c r="C228" s="8" t="s">
-        <v>833</v>
+        <v>856</v>
       </c>
       <c r="D228" s="9" t="s">
-        <v>834</v>
+        <v>857</v>
       </c>
       <c r="E228" s="18" t="s">
-        <v>835</v>
+        <v>858</v>
       </c>
       <c r="F228" s="8"/>
       <c r="G228" s="8"/>
       <c r="H228" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I228" s="8"/>
-      <c r="J228" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J228" s="8"/>
       <c r="K228" s="12">
-        <v>1560.0</v>
+        <v>761.0</v>
       </c>
       <c r="L228" s="7"/>
       <c r="M228" s="12">
         <f>K228*L228</f>
         <v>0</v>
       </c>
     </row>
     <row r="229" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A229" s="15">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="B229" s="7"/>
       <c r="C229" s="8" t="s">
-        <v>837</v>
+        <v>856</v>
       </c>
       <c r="D229" s="9" t="s">
-        <v>838</v>
+        <v>859</v>
       </c>
       <c r="E229" s="18" t="s">
-        <v>839</v>
+        <v>860</v>
       </c>
       <c r="F229" s="8"/>
       <c r="G229" s="8"/>
       <c r="H229" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I229" s="8"/>
       <c r="J229" s="8" t="s">
-        <v>840</v>
+        <v>861</v>
       </c>
       <c r="K229" s="12">
-        <v>1138.0</v>
+        <v>761.0</v>
       </c>
       <c r="L229" s="7"/>
       <c r="M229" s="12">
         <f>K229*L229</f>
         <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A230" s="15">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B230" s="7"/>
       <c r="C230" s="8" t="s">
-        <v>841</v>
+        <v>862</v>
       </c>
       <c r="D230" s="9" t="s">
-        <v>842</v>
+        <v>863</v>
       </c>
       <c r="E230" s="18" t="s">
-        <v>843</v>
+        <v>864</v>
       </c>
       <c r="F230" s="8"/>
       <c r="G230" s="8"/>
       <c r="H230" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I230" s="8"/>
       <c r="J230" s="8" t="s">
-        <v>844</v>
+        <v>865</v>
       </c>
       <c r="K230" s="12">
-        <v>1560.0</v>
+        <v>761.0</v>
       </c>
       <c r="L230" s="7"/>
       <c r="M230" s="12">
         <f>K230*L230</f>
         <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A231" s="15">
-        <v>29</v>
+        <v>18</v>
       </c>
       <c r="B231" s="7"/>
       <c r="C231" s="8" t="s">
-        <v>845</v>
+        <v>866</v>
       </c>
       <c r="D231" s="9" t="s">
-        <v>846</v>
+        <v>867</v>
       </c>
       <c r="E231" s="18" t="s">
-        <v>847</v>
+        <v>868</v>
       </c>
       <c r="F231" s="8"/>
       <c r="G231" s="8"/>
-      <c r="H231" s="7">
-        <v>1.0</v>
+      <c r="H231" s="7" t="s">
+        <v>25</v>
       </c>
       <c r="I231" s="8"/>
       <c r="J231" s="8" t="s">
-        <v>848</v>
+        <v>869</v>
       </c>
       <c r="K231" s="12">
-        <v>1560.0</v>
+        <v>1748.0</v>
       </c>
       <c r="L231" s="7"/>
       <c r="M231" s="12">
         <f>K231*L231</f>
         <v>0</v>
       </c>
     </row>
     <row r="232" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A232" s="15">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="B232" s="7"/>
       <c r="C232" s="8" t="s">
-        <v>849</v>
+        <v>870</v>
       </c>
       <c r="D232" s="9" t="s">
-        <v>850</v>
+        <v>871</v>
       </c>
       <c r="E232" s="18" t="s">
-        <v>851</v>
+        <v>872</v>
       </c>
       <c r="F232" s="8"/>
       <c r="G232" s="8"/>
       <c r="H232" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I232" s="8"/>
       <c r="J232" s="8" t="s">
-        <v>852</v>
+        <v>873</v>
       </c>
       <c r="K232" s="12">
-        <v>1422.0</v>
+        <v>998.0</v>
       </c>
       <c r="L232" s="7"/>
       <c r="M232" s="12">
         <f>K232*L232</f>
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A233" s="15">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="B233" s="7"/>
       <c r="C233" s="8" t="s">
-        <v>853</v>
+        <v>874</v>
       </c>
       <c r="D233" s="9" t="s">
-        <v>854</v>
+        <v>875</v>
       </c>
       <c r="E233" s="18" t="s">
-        <v>855</v>
+        <v>876</v>
       </c>
       <c r="F233" s="8"/>
       <c r="G233" s="8"/>
       <c r="H233" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I233" s="8"/>
       <c r="J233" s="8" t="s">
-        <v>856</v>
+        <v>877</v>
       </c>
       <c r="K233" s="12">
-        <v>845.0</v>
+        <v>998.0</v>
       </c>
       <c r="L233" s="7"/>
       <c r="M233" s="12">
         <f>K233*L233</f>
         <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A234" s="15">
-        <v>32</v>
+        <v>21</v>
       </c>
       <c r="B234" s="7"/>
       <c r="C234" s="8" t="s">
-        <v>857</v>
+        <v>878</v>
       </c>
       <c r="D234" s="9" t="s">
-        <v>858</v>
+        <v>879</v>
       </c>
       <c r="E234" s="18" t="s">
-        <v>859</v>
+        <v>880</v>
       </c>
       <c r="F234" s="8"/>
       <c r="G234" s="8"/>
       <c r="H234" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I234" s="8"/>
-      <c r="J234" s="8"/>
+      <c r="J234" s="8" t="s">
+        <v>881</v>
+      </c>
       <c r="K234" s="12">
-        <v>562.0</v>
+        <v>951.0</v>
       </c>
       <c r="L234" s="7"/>
       <c r="M234" s="12">
         <f>K234*L234</f>
         <v>0</v>
       </c>
     </row>
     <row r="235" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A235" s="15">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="B235" s="7"/>
       <c r="C235" s="8" t="s">
-        <v>857</v>
+        <v>882</v>
       </c>
       <c r="D235" s="9" t="s">
-        <v>860</v>
+        <v>883</v>
       </c>
       <c r="E235" s="18" t="s">
-        <v>861</v>
+        <v>884</v>
       </c>
       <c r="F235" s="8"/>
       <c r="G235" s="8"/>
       <c r="H235" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I235" s="8"/>
       <c r="J235" s="8" t="s">
-        <v>862</v>
+        <v>885</v>
       </c>
       <c r="K235" s="12">
-        <v>562.0</v>
+        <v>795.0</v>
       </c>
       <c r="L235" s="7"/>
       <c r="M235" s="12">
         <f>K235*L235</f>
         <v>0</v>
       </c>
     </row>
     <row r="236" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A236" s="15">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B236" s="7"/>
       <c r="C236" s="8" t="s">
-        <v>857</v>
+        <v>886</v>
       </c>
       <c r="D236" s="9" t="s">
-        <v>863</v>
+        <v>887</v>
       </c>
       <c r="E236" s="18" t="s">
-        <v>864</v>
+        <v>888</v>
       </c>
       <c r="F236" s="8"/>
-      <c r="G236" s="8"/>
+      <c r="G236" s="8" t="s">
+        <v>889</v>
+      </c>
       <c r="H236" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I236" s="8"/>
+      <c r="I236" s="8" t="s">
+        <v>201</v>
+      </c>
       <c r="J236" s="8" t="s">
-        <v>865</v>
+        <v>890</v>
       </c>
       <c r="K236" s="12">
-        <v>562.0</v>
+        <v>2503.0</v>
       </c>
       <c r="L236" s="7"/>
       <c r="M236" s="12">
         <f>K236*L236</f>
         <v>0</v>
       </c>
     </row>
     <row r="237" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A237" s="15">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="B237" s="7"/>
       <c r="C237" s="8" t="s">
-        <v>857</v>
+        <v>891</v>
       </c>
       <c r="D237" s="9" t="s">
-        <v>866</v>
+        <v>892</v>
       </c>
       <c r="E237" s="18" t="s">
-        <v>867</v>
+        <v>893</v>
       </c>
       <c r="F237" s="8"/>
       <c r="G237" s="8"/>
       <c r="H237" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I237" s="8"/>
       <c r="J237" s="8" t="s">
-        <v>868</v>
+        <v>894</v>
       </c>
       <c r="K237" s="12">
-        <v>562.0</v>
+        <v>1812.0</v>
       </c>
       <c r="L237" s="7"/>
       <c r="M237" s="12">
         <f>K237*L237</f>
         <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A238" s="15">
-        <v>36</v>
+        <v>25</v>
       </c>
       <c r="B238" s="7"/>
       <c r="C238" s="8" t="s">
-        <v>857</v>
+        <v>895</v>
       </c>
       <c r="D238" s="9" t="s">
-        <v>869</v>
+        <v>896</v>
       </c>
       <c r="E238" s="18" t="s">
-        <v>870</v>
+        <v>897</v>
       </c>
       <c r="F238" s="8"/>
-      <c r="G238" s="8"/>
+      <c r="G238" s="8" t="s">
+        <v>898</v>
+      </c>
       <c r="H238" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I238" s="8"/>
       <c r="J238" s="8" t="s">
-        <v>871</v>
+        <v>899</v>
       </c>
       <c r="K238" s="12">
-        <v>562.0</v>
+        <v>358.0</v>
       </c>
       <c r="L238" s="7"/>
       <c r="M238" s="12">
         <f>K238*L238</f>
         <v>0</v>
       </c>
     </row>
     <row r="239" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A239" s="15">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="B239" s="7"/>
       <c r="C239" s="8" t="s">
-        <v>872</v>
+        <v>900</v>
       </c>
       <c r="D239" s="9" t="s">
-        <v>873</v>
+        <v>901</v>
       </c>
       <c r="E239" s="18" t="s">
-        <v>874</v>
+        <v>902</v>
       </c>
       <c r="F239" s="8"/>
       <c r="G239" s="8"/>
       <c r="H239" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I239" s="8"/>
       <c r="J239" s="8" t="s">
-        <v>875</v>
+        <v>903</v>
       </c>
       <c r="K239" s="12">
-        <v>362.0</v>
+        <v>835.0</v>
       </c>
       <c r="L239" s="7"/>
       <c r="M239" s="12">
         <f>K239*L239</f>
         <v>0</v>
       </c>
     </row>
     <row r="240" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A240" s="15">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="B240" s="7"/>
       <c r="C240" s="8" t="s">
-        <v>872</v>
+        <v>900</v>
       </c>
       <c r="D240" s="9" t="s">
-        <v>876</v>
+        <v>904</v>
       </c>
       <c r="E240" s="18" t="s">
-        <v>877</v>
+        <v>905</v>
       </c>
       <c r="F240" s="8"/>
       <c r="G240" s="8"/>
       <c r="H240" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I240" s="8"/>
       <c r="J240" s="8" t="s">
-        <v>878</v>
+        <v>906</v>
       </c>
       <c r="K240" s="12">
-        <v>362.0</v>
+        <v>835.0</v>
       </c>
       <c r="L240" s="7"/>
       <c r="M240" s="12">
         <f>K240*L240</f>
         <v>0</v>
       </c>
     </row>
     <row r="241" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A241" s="15">
-        <v>39</v>
+        <v>28</v>
       </c>
       <c r="B241" s="7"/>
       <c r="C241" s="8" t="s">
-        <v>872</v>
+        <v>907</v>
       </c>
       <c r="D241" s="9" t="s">
-        <v>879</v>
+        <v>908</v>
       </c>
       <c r="E241" s="18" t="s">
-        <v>880</v>
+        <v>909</v>
       </c>
       <c r="F241" s="8"/>
       <c r="G241" s="8"/>
       <c r="H241" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I241" s="8"/>
       <c r="J241" s="8" t="s">
-        <v>881</v>
+        <v>910</v>
       </c>
       <c r="K241" s="12">
-        <v>362.0</v>
+        <v>70.0</v>
       </c>
       <c r="L241" s="7"/>
       <c r="M241" s="12">
         <f>K241*L241</f>
         <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A242" s="15">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="B242" s="7"/>
       <c r="C242" s="8" t="s">
-        <v>872</v>
+        <v>907</v>
       </c>
       <c r="D242" s="9" t="s">
-        <v>882</v>
+        <v>911</v>
       </c>
       <c r="E242" s="18" t="s">
-        <v>874</v>
+        <v>912</v>
       </c>
       <c r="F242" s="8"/>
       <c r="G242" s="8"/>
       <c r="H242" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I242" s="8"/>
       <c r="J242" s="8" t="s">
-        <v>875</v>
+        <v>910</v>
       </c>
       <c r="K242" s="12">
-        <v>362.0</v>
+        <v>140.0</v>
       </c>
       <c r="L242" s="7"/>
       <c r="M242" s="12">
         <f>K242*L242</f>
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A243" s="15">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="B243" s="7"/>
       <c r="C243" s="8" t="s">
-        <v>883</v>
+        <v>907</v>
       </c>
       <c r="D243" s="9" t="s">
-        <v>884</v>
+        <v>913</v>
       </c>
       <c r="E243" s="18" t="s">
-        <v>885</v>
+        <v>914</v>
       </c>
       <c r="F243" s="8"/>
       <c r="G243" s="8"/>
       <c r="H243" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I243" s="8"/>
       <c r="J243" s="8" t="s">
-        <v>886</v>
+        <v>915</v>
       </c>
       <c r="K243" s="12">
-        <v>459.0</v>
+        <v>70.0</v>
       </c>
       <c r="L243" s="7"/>
       <c r="M243" s="12">
         <f>K243*L243</f>
         <v>0</v>
       </c>
     </row>
     <row r="244" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A244" s="15">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="B244" s="7"/>
       <c r="C244" s="8" t="s">
-        <v>883</v>
+        <v>916</v>
       </c>
       <c r="D244" s="9" t="s">
-        <v>887</v>
+        <v>917</v>
       </c>
       <c r="E244" s="18" t="s">
-        <v>888</v>
+        <v>918</v>
       </c>
       <c r="F244" s="8"/>
-      <c r="G244" s="8"/>
+      <c r="G244" s="8" t="s">
+        <v>919</v>
+      </c>
       <c r="H244" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I244" s="8"/>
       <c r="J244" s="8" t="s">
-        <v>886</v>
+        <v>920</v>
       </c>
       <c r="K244" s="12">
-        <v>459.0</v>
+        <v>841.0</v>
       </c>
       <c r="L244" s="7"/>
       <c r="M244" s="12">
         <f>K244*L244</f>
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A245" s="15">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="B245" s="7"/>
       <c r="C245" s="8" t="s">
-        <v>889</v>
+        <v>921</v>
       </c>
       <c r="D245" s="9" t="s">
-        <v>890</v>
+        <v>922</v>
       </c>
       <c r="E245" s="18" t="s">
-        <v>891</v>
+        <v>923</v>
       </c>
       <c r="F245" s="8"/>
       <c r="G245" s="8"/>
       <c r="H245" s="7" t="s">
         <v>25</v>
       </c>
       <c r="I245" s="8" t="s">
-        <v>892</v>
+        <v>924</v>
       </c>
       <c r="J245" s="8" t="s">
-        <v>893</v>
+        <v>925</v>
       </c>
       <c r="K245" s="12">
-        <v>896.0</v>
+        <v>2381.0</v>
       </c>
       <c r="L245" s="7"/>
       <c r="M245" s="12">
         <f>K245*L245</f>
         <v>0</v>
       </c>
     </row>
     <row r="246" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A246" s="15">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B246" s="7"/>
       <c r="C246" s="8" t="s">
-        <v>894</v>
+        <v>926</v>
       </c>
       <c r="D246" s="9" t="s">
-        <v>895</v>
+        <v>927</v>
       </c>
       <c r="E246" s="18" t="s">
-        <v>896</v>
+        <v>928</v>
       </c>
       <c r="F246" s="8"/>
       <c r="G246" s="8"/>
       <c r="H246" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="I246" s="8"/>
+      <c r="I246" s="8" t="s">
+        <v>929</v>
+      </c>
       <c r="J246" s="8" t="s">
-        <v>897</v>
+        <v>930</v>
       </c>
       <c r="K246" s="12">
-        <v>4640.0</v>
+        <v>624.0</v>
       </c>
       <c r="L246" s="7"/>
       <c r="M246" s="12">
         <f>K246*L246</f>
         <v>0</v>
       </c>
     </row>
     <row r="247" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
       <c r="A247" s="15">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="B247" s="7"/>
       <c r="C247" s="8" t="s">
-        <v>898</v>
+        <v>931</v>
       </c>
       <c r="D247" s="9" t="s">
-        <v>899</v>
+        <v>932</v>
       </c>
       <c r="E247" s="18" t="s">
-        <v>900</v>
+        <v>933</v>
       </c>
       <c r="F247" s="8"/>
       <c r="G247" s="8"/>
-      <c r="H247" s="7" t="s">
-        <v>25</v>
+      <c r="H247" s="7">
+        <v>2.0</v>
       </c>
       <c r="I247" s="8"/>
       <c r="J247" s="8" t="s">
-        <v>901</v>
+        <v>934</v>
       </c>
       <c r="K247" s="12">
-        <v>61.0</v>
+        <v>1638.0</v>
       </c>
       <c r="L247" s="7"/>
       <c r="M247" s="12">
         <f>K247*L247</f>
         <v>0</v>
       </c>
     </row>
-    <row r="248" spans="1:13">
-[...8 lines deleted...]
-        <f>SUM(M11:M247)</f>
+    <row r="248" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A248" s="15">
+        <v>35</v>
+      </c>
+      <c r="B248" s="7"/>
+      <c r="C248" s="8" t="s">
+        <v>935</v>
+      </c>
+      <c r="D248" s="9" t="s">
+        <v>936</v>
+      </c>
+      <c r="E248" s="18" t="s">
+        <v>937</v>
+      </c>
+      <c r="F248" s="8"/>
+      <c r="G248" s="8"/>
+      <c r="H248" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I248" s="8"/>
+      <c r="J248" s="8" t="s">
+        <v>938</v>
+      </c>
+      <c r="K248" s="12">
+        <v>2519.0</v>
+      </c>
+      <c r="L248" s="7"/>
+      <c r="M248" s="12">
+        <f>K248*L248</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="249" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A249" s="15">
+        <v>36</v>
+      </c>
+      <c r="B249" s="7"/>
+      <c r="C249" s="8" t="s">
+        <v>939</v>
+      </c>
+      <c r="D249" s="9" t="s">
+        <v>940</v>
+      </c>
+      <c r="E249" s="18" t="s">
+        <v>941</v>
+      </c>
+      <c r="F249" s="8"/>
+      <c r="G249" s="8"/>
+      <c r="H249" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I249" s="8"/>
+      <c r="J249" s="8" t="s">
+        <v>942</v>
+      </c>
+      <c r="K249" s="12">
+        <v>373.0</v>
+      </c>
+      <c r="L249" s="7"/>
+      <c r="M249" s="12">
+        <f>K249*L249</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="250" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A250" s="15">
+        <v>37</v>
+      </c>
+      <c r="B250" s="7"/>
+      <c r="C250" s="8" t="s">
+        <v>943</v>
+      </c>
+      <c r="D250" s="9" t="s">
+        <v>944</v>
+      </c>
+      <c r="E250" s="18" t="s">
+        <v>945</v>
+      </c>
+      <c r="F250" s="8"/>
+      <c r="G250" s="8"/>
+      <c r="H250" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I250" s="8"/>
+      <c r="J250" s="8" t="s">
+        <v>946</v>
+      </c>
+      <c r="K250" s="12">
+        <v>459.0</v>
+      </c>
+      <c r="L250" s="7"/>
+      <c r="M250" s="12">
+        <f>K250*L250</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="251" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A251" s="15">
+        <v>38</v>
+      </c>
+      <c r="B251" s="7"/>
+      <c r="C251" s="8" t="s">
+        <v>947</v>
+      </c>
+      <c r="D251" s="9" t="s">
+        <v>948</v>
+      </c>
+      <c r="E251" s="18" t="s">
+        <v>949</v>
+      </c>
+      <c r="F251" s="8"/>
+      <c r="G251" s="8"/>
+      <c r="H251" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I251" s="8"/>
+      <c r="J251" s="8" t="s">
+        <v>950</v>
+      </c>
+      <c r="K251" s="12">
+        <v>820.0</v>
+      </c>
+      <c r="L251" s="7"/>
+      <c r="M251" s="12">
+        <f>K251*L251</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="252" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A252" s="15">
+        <v>39</v>
+      </c>
+      <c r="B252" s="7"/>
+      <c r="C252" s="8" t="s">
+        <v>951</v>
+      </c>
+      <c r="D252" s="9" t="s">
+        <v>952</v>
+      </c>
+      <c r="E252" s="18" t="s">
+        <v>953</v>
+      </c>
+      <c r="F252" s="8"/>
+      <c r="G252" s="8"/>
+      <c r="H252" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I252" s="8"/>
+      <c r="J252" s="8" t="s">
+        <v>954</v>
+      </c>
+      <c r="K252" s="12">
+        <v>629.0</v>
+      </c>
+      <c r="L252" s="7"/>
+      <c r="M252" s="12">
+        <f>K252*L252</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="253" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A253" s="15">
+        <v>40</v>
+      </c>
+      <c r="B253" s="7"/>
+      <c r="C253" s="8" t="s">
+        <v>955</v>
+      </c>
+      <c r="D253" s="9" t="s">
+        <v>956</v>
+      </c>
+      <c r="E253" s="18" t="s">
+        <v>957</v>
+      </c>
+      <c r="F253" s="8"/>
+      <c r="G253" s="8"/>
+      <c r="H253" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I253" s="8"/>
+      <c r="J253" s="8" t="s">
+        <v>958</v>
+      </c>
+      <c r="K253" s="12">
+        <v>1658.0</v>
+      </c>
+      <c r="L253" s="7"/>
+      <c r="M253" s="12">
+        <f>K253*L253</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="254" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A254" s="15">
+        <v>41</v>
+      </c>
+      <c r="B254" s="7"/>
+      <c r="C254" s="8" t="s">
+        <v>959</v>
+      </c>
+      <c r="D254" s="9" t="s">
+        <v>960</v>
+      </c>
+      <c r="E254" s="18" t="s">
+        <v>961</v>
+      </c>
+      <c r="F254" s="8"/>
+      <c r="G254" s="8"/>
+      <c r="H254" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="I254" s="8"/>
+      <c r="J254" s="8" t="s">
+        <v>962</v>
+      </c>
+      <c r="K254" s="12">
+        <v>372.0</v>
+      </c>
+      <c r="L254" s="7"/>
+      <c r="M254" s="12">
+        <f>K254*L254</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="255" spans="1:13" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A255" s="15">
+        <v>42</v>
+      </c>
+      <c r="B255" s="7"/>
+      <c r="C255" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="D255" s="9" t="s">
+        <v>964</v>
+      </c>
+      <c r="E255" s="18" t="s">
+        <v>965</v>
+      </c>
+      <c r="F255" s="8"/>
+      <c r="G255" s="8"/>
+      <c r="H255" s="7">
+        <v>345.0</v>
+      </c>
+      <c r="I255" s="8"/>
+      <c r="J255" s="8" t="s">
+        <v>966</v>
+      </c>
+      <c r="K255" s="12">
+        <v>545.0</v>
+      </c>
+      <c r="L255" s="7"/>
+      <c r="M255" s="12">
+        <f>K255*L255</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="256" spans="1:13">
+      <c r="K256" t="s">
+        <v>967</v>
+      </c>
+      <c r="L256">
+        <f>SUM(L11:L255)</f>
+        <v>0</v>
+      </c>
+      <c r="M256">
+        <f>SUM(M11:M255)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
     <mergeCell ref="A14:M14"/>
-    <mergeCell ref="A21:M21"/>
-[...2 lines deleted...]
-    <mergeCell ref="A201:M201"/>
+    <mergeCell ref="A57:M57"/>
+    <mergeCell ref="A95:M95"/>
+    <mergeCell ref="A152:M152"/>
+    <mergeCell ref="A212:M212"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_7"/>
-    <hyperlink ref="C23" r:id="rId_hyperlink_8"/>
-[...34 lines deleted...]
-    <hyperlink ref="C58" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="C21" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="C22" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="C23" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="C24" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="C25" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="C26" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="C27" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="C28" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="C29" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="C30" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="C31" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="C32" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="C33" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="C34" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="C35" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="C36" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="C37" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="C38" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="C39" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="C40" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="C41" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="C42" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="C43" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="C44" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="C45" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="C46" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="C47" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="C48" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="C49" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="C50" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="C51" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="C52" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="C53" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="C54" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="C55" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="C56" r:id="rId_hyperlink_43"/>
     <hyperlink ref="C59" r:id="rId_hyperlink_44"/>
     <hyperlink ref="C60" r:id="rId_hyperlink_45"/>
     <hyperlink ref="C61" r:id="rId_hyperlink_46"/>
     <hyperlink ref="C62" r:id="rId_hyperlink_47"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_48"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_49"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_50"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_66"/>
-    <hyperlink ref="C84" r:id="rId_hyperlink_67"/>
-[...11 lines deleted...]
-    <hyperlink ref="C96" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="C82" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="C83" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="C84" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="C85" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="C86" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="C90" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C91" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C92" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C104" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C105" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C106" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C107" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C108" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C109" r:id="rId_hyperlink_92"/>
     <hyperlink ref="C110" r:id="rId_hyperlink_93"/>
     <hyperlink ref="C111" r:id="rId_hyperlink_94"/>
     <hyperlink ref="C112" r:id="rId_hyperlink_95"/>
     <hyperlink ref="C113" r:id="rId_hyperlink_96"/>
     <hyperlink ref="C114" r:id="rId_hyperlink_97"/>
     <hyperlink ref="C115" r:id="rId_hyperlink_98"/>
     <hyperlink ref="C116" r:id="rId_hyperlink_99"/>
     <hyperlink ref="C117" r:id="rId_hyperlink_100"/>
     <hyperlink ref="C118" r:id="rId_hyperlink_101"/>
     <hyperlink ref="C119" r:id="rId_hyperlink_102"/>
     <hyperlink ref="C120" r:id="rId_hyperlink_103"/>
     <hyperlink ref="C121" r:id="rId_hyperlink_104"/>
     <hyperlink ref="C122" r:id="rId_hyperlink_105"/>
     <hyperlink ref="C123" r:id="rId_hyperlink_106"/>
     <hyperlink ref="C124" r:id="rId_hyperlink_107"/>
     <hyperlink ref="C125" r:id="rId_hyperlink_108"/>
     <hyperlink ref="C126" r:id="rId_hyperlink_109"/>
     <hyperlink ref="C127" r:id="rId_hyperlink_110"/>
     <hyperlink ref="C128" r:id="rId_hyperlink_111"/>
-    <hyperlink ref="C131" r:id="rId_hyperlink_112"/>
-[...21 lines deleted...]
-    <hyperlink ref="C153" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="C129" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="C130" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="C131" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="C132" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="C133" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="C134" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="C135" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="C136" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="C137" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="C138" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="C139" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="C140" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="C141" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="C142" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="C143" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="C144" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="C145" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="C146" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="C147" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="C148" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="C149" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="C150" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="C151" r:id="rId_hyperlink_134"/>
     <hyperlink ref="C154" r:id="rId_hyperlink_135"/>
     <hyperlink ref="C155" r:id="rId_hyperlink_136"/>
     <hyperlink ref="C156" r:id="rId_hyperlink_137"/>
     <hyperlink ref="C157" r:id="rId_hyperlink_138"/>
     <hyperlink ref="C158" r:id="rId_hyperlink_139"/>
     <hyperlink ref="C159" r:id="rId_hyperlink_140"/>
     <hyperlink ref="C160" r:id="rId_hyperlink_141"/>
     <hyperlink ref="C161" r:id="rId_hyperlink_142"/>
     <hyperlink ref="C162" r:id="rId_hyperlink_143"/>
     <hyperlink ref="C163" r:id="rId_hyperlink_144"/>
     <hyperlink ref="C164" r:id="rId_hyperlink_145"/>
     <hyperlink ref="C165" r:id="rId_hyperlink_146"/>
     <hyperlink ref="C166" r:id="rId_hyperlink_147"/>
     <hyperlink ref="C167" r:id="rId_hyperlink_148"/>
     <hyperlink ref="C168" r:id="rId_hyperlink_149"/>
     <hyperlink ref="C169" r:id="rId_hyperlink_150"/>
     <hyperlink ref="C170" r:id="rId_hyperlink_151"/>
     <hyperlink ref="C171" r:id="rId_hyperlink_152"/>
     <hyperlink ref="C172" r:id="rId_hyperlink_153"/>
     <hyperlink ref="C173" r:id="rId_hyperlink_154"/>
     <hyperlink ref="C174" r:id="rId_hyperlink_155"/>
     <hyperlink ref="C175" r:id="rId_hyperlink_156"/>
     <hyperlink ref="C176" r:id="rId_hyperlink_157"/>
     <hyperlink ref="C177" r:id="rId_hyperlink_158"/>
     <hyperlink ref="C178" r:id="rId_hyperlink_159"/>
     <hyperlink ref="C179" r:id="rId_hyperlink_160"/>
     <hyperlink ref="C180" r:id="rId_hyperlink_161"/>
     <hyperlink ref="C181" r:id="rId_hyperlink_162"/>
     <hyperlink ref="C182" r:id="rId_hyperlink_163"/>
     <hyperlink ref="C183" r:id="rId_hyperlink_164"/>
     <hyperlink ref="C184" r:id="rId_hyperlink_165"/>
     <hyperlink ref="C185" r:id="rId_hyperlink_166"/>
     <hyperlink ref="C186" r:id="rId_hyperlink_167"/>
     <hyperlink ref="C187" r:id="rId_hyperlink_168"/>
     <hyperlink ref="C188" r:id="rId_hyperlink_169"/>
     <hyperlink ref="C189" r:id="rId_hyperlink_170"/>
     <hyperlink ref="C190" r:id="rId_hyperlink_171"/>
     <hyperlink ref="C191" r:id="rId_hyperlink_172"/>
     <hyperlink ref="C192" r:id="rId_hyperlink_173"/>
     <hyperlink ref="C193" r:id="rId_hyperlink_174"/>
     <hyperlink ref="C194" r:id="rId_hyperlink_175"/>
     <hyperlink ref="C195" r:id="rId_hyperlink_176"/>
     <hyperlink ref="C196" r:id="rId_hyperlink_177"/>
     <hyperlink ref="C197" r:id="rId_hyperlink_178"/>
     <hyperlink ref="C198" r:id="rId_hyperlink_179"/>
     <hyperlink ref="C199" r:id="rId_hyperlink_180"/>
     <hyperlink ref="C200" r:id="rId_hyperlink_181"/>
-    <hyperlink ref="C203" r:id="rId_hyperlink_182"/>
-[...9 lines deleted...]
-    <hyperlink ref="C213" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="C201" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="C202" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="C203" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="C204" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="C205" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="C206" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="C207" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="C208" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="C209" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="C210" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="C211" r:id="rId_hyperlink_192"/>
     <hyperlink ref="C214" r:id="rId_hyperlink_193"/>
     <hyperlink ref="C215" r:id="rId_hyperlink_194"/>
     <hyperlink ref="C216" r:id="rId_hyperlink_195"/>
     <hyperlink ref="C217" r:id="rId_hyperlink_196"/>
     <hyperlink ref="C218" r:id="rId_hyperlink_197"/>
     <hyperlink ref="C219" r:id="rId_hyperlink_198"/>
     <hyperlink ref="C220" r:id="rId_hyperlink_199"/>
     <hyperlink ref="C221" r:id="rId_hyperlink_200"/>
     <hyperlink ref="C222" r:id="rId_hyperlink_201"/>
     <hyperlink ref="C223" r:id="rId_hyperlink_202"/>
     <hyperlink ref="C224" r:id="rId_hyperlink_203"/>
     <hyperlink ref="C225" r:id="rId_hyperlink_204"/>
     <hyperlink ref="C226" r:id="rId_hyperlink_205"/>
     <hyperlink ref="C227" r:id="rId_hyperlink_206"/>
     <hyperlink ref="C228" r:id="rId_hyperlink_207"/>
     <hyperlink ref="C229" r:id="rId_hyperlink_208"/>
     <hyperlink ref="C230" r:id="rId_hyperlink_209"/>
     <hyperlink ref="C231" r:id="rId_hyperlink_210"/>
     <hyperlink ref="C232" r:id="rId_hyperlink_211"/>
     <hyperlink ref="C233" r:id="rId_hyperlink_212"/>
     <hyperlink ref="C234" r:id="rId_hyperlink_213"/>
     <hyperlink ref="C235" r:id="rId_hyperlink_214"/>
     <hyperlink ref="C236" r:id="rId_hyperlink_215"/>
     <hyperlink ref="C237" r:id="rId_hyperlink_216"/>
     <hyperlink ref="C238" r:id="rId_hyperlink_217"/>
     <hyperlink ref="C239" r:id="rId_hyperlink_218"/>
     <hyperlink ref="C240" r:id="rId_hyperlink_219"/>
     <hyperlink ref="C241" r:id="rId_hyperlink_220"/>
     <hyperlink ref="C242" r:id="rId_hyperlink_221"/>
     <hyperlink ref="C243" r:id="rId_hyperlink_222"/>
     <hyperlink ref="C244" r:id="rId_hyperlink_223"/>
     <hyperlink ref="C245" r:id="rId_hyperlink_224"/>
     <hyperlink ref="C246" r:id="rId_hyperlink_225"/>
     <hyperlink ref="C247" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="C248" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="C249" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="C250" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="C251" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="C252" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="C253" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="C254" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="C255" r:id="rId_hyperlink_234"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>