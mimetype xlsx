--- v0 (2026-06-09)
+++ v1 (2026-06-13)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 02:25:20</t>
+    <t>Актуальность прайса на: 2026-06-13 16:30:06</t>
   </si>
   <si>
     <t>Электроника и Товары для уюта</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>