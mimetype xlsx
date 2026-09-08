--- v1 (2026-06-13)
+++ v2 (2026-09-08)
@@ -16,74 +16,74 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-13 16:30:06</t>
+    <t>Актуальность прайса на: 2026-09-08 15:30:21</t>
   </si>
   <si>
     <t>Электроника и Товары для уюта</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -216,51 +216,51 @@
   <si>
     <t>Портативный вентилятор (USB) в ассортименте XM66-33</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>6922076633330</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/01/30111/images/65816/65816.750x0.jpg</t>
   </si>
   <si>
     <t>XM66-36</t>
   </si>
   <si>
     <t>Портативный вентилятор с регулируемым шнурком (2 режима, USB) в ассортименте XM66-36</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>6922076636669</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png</t>
   </si>
   <si>
     <t>CS1208-2</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2</t>
   </si>
   <si>
     <t>6922071208212</t>
   </si>
   <si>
     <t>CS1208-2_blue</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2 Голубой</t>
   </si>
   <si>
     <t>2000000070957</t>
   </si>
   <si>
     <t>CS1208-2_orange</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2 Оранжевый</t>
   </si>
@@ -273,77 +273,74 @@
   <si>
     <t>Вентилятор портативный на шею CS1208-2 Черный</t>
   </si>
   <si>
     <t>2000000070995</t>
   </si>
   <si>
     <t>CS1208-2_green</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2 зеленый</t>
   </si>
   <si>
     <t>2000000070988</t>
   </si>
   <si>
     <t>CS1208-2_pink</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2 розовый</t>
   </si>
   <si>
     <t>2000000070971</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/74008/74008.750x0.jpg</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg</t>
   </si>
   <si>
     <t>CS1330</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею (ВЫБОР ЦВЕТА) CS1330</t>
   </si>
   <si>
     <t>6922071330456</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66019/66019.750x0.jpg</t>
   </si>
   <si>
     <t>CS1330_blue</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею (ВЫБОР ЦВЕТА) CS1330 Голубой</t>
   </si>
   <si>
     <t>2000000070810</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg</t>
-[...1 lines deleted...]
-  <si>
     <t>CS1330_brown</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею (ВЫБОР ЦВЕТА) CS1330 Коричневый</t>
   </si>
   <si>
     <t>2000000070841</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66017/66017.750x0.jpg</t>
   </si>
   <si>
     <t>CS1330_orange</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею (ВЫБОР ЦВЕТА) CS1330 Оранжевый</t>
   </si>
   <si>
     <t>2000000070803</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66018/66018.750x0.jpg</t>
   </si>
   <si>
     <t>CS1330_purple</t>
@@ -756,50 +753,62 @@
   <si>
     <t>Вентилятор портативный, 3 скорости обдува (ВЫБОР ЦВЕТА) ZB112</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74060/74060.750x0.png</t>
   </si>
   <si>
     <t>ZB112_white</t>
   </si>
   <si>
     <t>Вентилятор портативный, 3 скорости обдува (ВЫБОР ЦВЕТА) ZB112 Белый</t>
   </si>
   <si>
     <t>2000000071169</t>
   </si>
   <si>
     <t>ZB112_green</t>
   </si>
   <si>
     <t>Вентилятор портативный, 3 скорости обдува (ВЫБОР ЦВЕТА) ZB112 зеленый</t>
   </si>
   <si>
     <t>2000000071176</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg</t>
+  </si>
+  <si>
+    <t>188-Y1</t>
+  </si>
+  <si>
+    <t>Ночник с маркерами для рисования Стич 30х20см 188-Y1</t>
+  </si>
+  <si>
+    <t>2000000073033</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG</t>
   </si>
   <si>
     <t>RU36991</t>
   </si>
   <si>
     <t>Набор для творчества Ночник для росписи Лама RU36991</t>
   </si>
   <si>
     <t>30 × 3 × 32 см</t>
   </si>
   <si>
     <t>6921135369913</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG</t>
   </si>
   <si>
     <t>RU36992</t>
   </si>
   <si>
     <t>Набор для творчества Ночник для росписи Фламинго RU36992</t>
   </si>
   <si>
     <t>6921135369920</t>
@@ -882,50 +891,62 @@
   <si>
     <t>LJC-132</t>
   </si>
   <si>
     <t>Силиконовый светильник-ночник светодиодный ЕДИНОРОГ LJC-132</t>
   </si>
   <si>
     <t>2000000054414</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/44/24422/images/49429/49429.750x0.jpg</t>
   </si>
   <si>
     <t>98690 / LJC-148</t>
   </si>
   <si>
     <t>Ночник светодиодный ОЗОРНОЙ ЩЕНОК / Силиконовый светильник-ночник 98690 / LJC-148</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>2000888259352</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/24421/images/49424/49424.750x0.jpg</t>
+  </si>
+  <si>
+    <t>LJC-142</t>
+  </si>
+  <si>
+    <t>Силиконовый светильник-ночник светодиодный НОВОГОДНЯЯ ПАНДА LJC-142</t>
+  </si>
+  <si>
+    <t>2000000054384</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/44/24420/images/49416/49416.750x0.jpg</t>
   </si>
   <si>
     <t>98880</t>
   </si>
   <si>
     <t>Ночник светодиодный НОВОГОДНИЙ СНЕГОВИК / Силиконовый светильник-ночник (муз) в ассортименте 98880</t>
   </si>
   <si>
     <t>2000523586287</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/82/28279/images/61215/61215.750x0.jpg</t>
   </si>
   <si>
     <t>L206</t>
   </si>
   <si>
     <t>Ночник Динозаврик (пульт управления, свет, звук) в ассортименте L206</t>
   </si>
   <si>
     <t>16 × 10 × 21 см</t>
   </si>
   <si>
     <t>68</t>
@@ -988,50 +1009,62 @@
     <t>Настольный вентилятор портативный (ВЫБОР ЦВЕТА) BK-168 Белый</t>
   </si>
   <si>
     <t>2000000071039</t>
   </si>
   <si>
     <t>BK-168_gold</t>
   </si>
   <si>
     <t>Настольный вентилятор портативный (ВЫБОР ЦВЕТА) BK-168 Золотой</t>
   </si>
   <si>
     <t>2000000071053</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74057/74057.750x0.jpg</t>
   </si>
   <si>
     <t>BK-168_black</t>
   </si>
   <si>
     <t>Настольный вентилятор портативный (ВЫБОР ЦВЕТА) BK-168 Черный</t>
   </si>
   <si>
     <t>2000000071046</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png</t>
+  </si>
+  <si>
+    <t>188-Y2A</t>
+  </si>
+  <si>
+    <t>Ночник с маркерами для рисования K-POP 20х20см 188-Y2A</t>
+  </si>
+  <si>
+    <t>2000000073026</t>
   </si>
   <si>
     <t>Итого</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -1141,51 +1174,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55816.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74008.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72166.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983.96x9645.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9657.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563.96x9658.jpeg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563.96x9670.jpeg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057.96x9674.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55816.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72166.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983.96x9645.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x9657.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563.96x9659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563.96x9672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x9677.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2806,597 +2839,687 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_14549" descr=""/>
+        <xdr:cNvPr id="56" name="product_32584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_14550" descr=""/>
+        <xdr:cNvPr id="57" name="product_14549" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_16329" descr=""/>
+        <xdr:cNvPr id="58" name="product_14550" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_16442" descr=""/>
+        <xdr:cNvPr id="59" name="product_16329" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_20804" descr=""/>
+        <xdr:cNvPr id="60" name="product_16442" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_20805" descr=""/>
+        <xdr:cNvPr id="61" name="product_20804" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_20780" descr=""/>
+        <xdr:cNvPr id="62" name="product_20805" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_20779" descr=""/>
+        <xdr:cNvPr id="63" name="product_20780" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_20778" descr=""/>
+        <xdr:cNvPr id="64" name="product_20779" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_20777" descr=""/>
+        <xdr:cNvPr id="65" name="product_20778" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_20775" descr=""/>
+        <xdr:cNvPr id="66" name="product_20777" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_25102" descr=""/>
+        <xdr:cNvPr id="67" name="product_20776" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_26412" descr=""/>
+        <xdr:cNvPr id="68" name="product_20775" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_28552" descr=""/>
+        <xdr:cNvPr id="69" name="product_25102" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_31121" descr=""/>
+        <xdr:cNvPr id="70" name="product_26412" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_32387" descr=""/>
+        <xdr:cNvPr id="71" name="product_28552" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_32388" descr=""/>
+        <xdr:cNvPr id="72" name="product_31121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_32389" descr=""/>
+        <xdr:cNvPr id="73" name="product_32387" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_32390" descr=""/>
+        <xdr:cNvPr id="74" name="product_32388" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="75" name="product_32389" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="76" name="product_32390" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="77" name="product_32583" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3655,59 +3778,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/79/17982/images/43892/43892.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/24531/images/49796/49796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/49/24902/images/51424/51424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/64/26408/images/55816/55816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/88/28862/images/62528/62528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/88/28863/images/62529/62529.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/92/29209/images/63755/63755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/00/30095/images/65680/65680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/01/30111/images/65816/65816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/74008/74008.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66019/66019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66017/66017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66018/66018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/74011/74011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/04/30437/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/04/30438/images/66382/66382.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/04/30442/images/66365/66365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/04/30443/images/66377/66377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/05/30562/images/66662/66662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/14/31417/images/68591/68591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/14/31451/images/68642/68642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/14/31474/images/68710/68710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/18/31818/images/69234/69234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/22/32211/images/70179/70179.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/25/32554/images/70927/70927.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/25/32555/images/70932/70932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/29/32988/images/71536/71536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/33/33351/images/72167/72167.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/33/33355/images/72138/72138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/33/33362/images/72166/72166.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73969/73969.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/43/34373/images/73971/73971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/43/34374/images/73974/73974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73981/73981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73984/73984.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73983/73983.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73982/73982.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73985/73985.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74007/74007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73992/73992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73996/73996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74006/74006.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73993/73993.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74060/74060.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/03/20379/images/39563/39563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/04/20486/images/39833/39833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/44/24449/images/49574/49574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/44/24450/images/49576/49576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/44/24425/images/49446/49446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/44/24424/images/49439/49439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/44/24423/images/49432/49432.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/44/24422/images/49429/49429.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/44/24420/images/49416/49416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/82/28279/images/61215/61215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/94/29479/images/64575/64575.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/13/31318/images/68281/68281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/35/33572/images/72563/72563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74058/74058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74057/74057.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/79/17982/images/43892/43892.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/24531/images/49796/49796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/49/24902/images/51424/51424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/64/26408/images/55816/55816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/88/28862/images/62528/62528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/88/28863/images/62529/62529.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/92/29209/images/63755/63755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/00/30095/images/65680/65680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/01/30111/images/65816/65816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66019/66019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66017/66017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66018/66018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/74011/74011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/04/30437/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/04/30438/images/66382/66382.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/04/30442/images/66365/66365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/04/30443/images/66377/66377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/05/30562/images/66662/66662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/14/31417/images/68591/68591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/14/31451/images/68642/68642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/14/31474/images/68710/68710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/18/31818/images/69234/69234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/22/32211/images/70179/70179.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/25/32554/images/70927/70927.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/25/32555/images/70932/70932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/29/32988/images/71536/71536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/33/33351/images/72167/72167.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/33/33355/images/72138/72138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/33/33362/images/72166/72166.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73969/73969.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/43/34373/images/73971/73971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/43/34374/images/73974/73974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73981/73981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73984/73984.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73983/73983.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73982/73982.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73985/73985.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74007/74007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73992/73992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73996/73996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74006/74006.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73993/73993.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74060/74060.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/03/20379/images/39563/39563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/04/20486/images/39833/39833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/44/24449/images/49574/49574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/44/24450/images/49576/49576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/44/24425/images/49446/49446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/44/24424/images/49439/49439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/44/24423/images/49432/49432.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/44/24422/images/49429/49429.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/24421/images/49424/49424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/44/24420/images/49416/49416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/82/28279/images/61215/61215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/94/29479/images/64575/64575.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/13/31318/images/68281/68281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/35/33572/images/72563/72563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74058/74058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74057/74057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M87"/>
+  <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -3828,51 +3951,51 @@
         <v>453.0</v>
       </c>
       <c r="L13" s="7"/>
       <c r="M13" s="12">
         <f>K13*L13</f>
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A14" s="15">
         <v>2</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="8" t="s">
         <v>29</v>
       </c>
       <c r="D14" s="9" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="18" t="s">
         <v>31</v>
       </c>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I14" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J14" s="8" t="s">
         <v>33</v>
       </c>
       <c r="K14" s="12">
         <v>833.0</v>
       </c>
       <c r="L14" s="7"/>
       <c r="M14" s="12">
         <f>K14*L14</f>
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A15" s="15">
         <v>3</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="8" t="s">
         <v>34</v>
       </c>
       <c r="D15" s="9" t="s">
@@ -4357,1918 +4480,2016 @@
       <c r="G29" s="8"/>
       <c r="H29" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I29" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J29" s="8" t="s">
         <v>92</v>
       </c>
       <c r="K29" s="12">
         <v>597.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
+        <v>85</v>
+      </c>
+      <c r="D30" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="D30" s="9" t="s">
+      <c r="E30" s="18" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I30" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J30" s="8" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="K30" s="12">
         <v>597.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="15">
         <v>19</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
+        <v>96</v>
+      </c>
+      <c r="D31" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="D31" s="9" t="s">
+      <c r="E31" s="18" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I31" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J31" s="8" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="K31" s="12">
         <v>597.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="D32" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="D32" s="9" t="s">
+      <c r="E32" s="18" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I32" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J32" s="8" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="K32" s="12">
         <v>597.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
+        <v>104</v>
+      </c>
+      <c r="D33" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="D33" s="9" t="s">
+      <c r="E33" s="18" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J33" s="8" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="K33" s="12">
         <v>597.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="15">
         <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="D34" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="D34" s="9" t="s">
+      <c r="E34" s="18" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="8" t="s">
         <v>32</v>
       </c>
       <c r="J34" s="8" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="K34" s="12">
         <v>812.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
+        <v>112</v>
+      </c>
+      <c r="D35" s="9" t="s">
         <v>113</v>
       </c>
-      <c r="D35" s="9" t="s">
+      <c r="E35" s="18" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I35" s="8" t="s">
+        <v>115</v>
+      </c>
+      <c r="J35" s="8" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="K35" s="12">
         <v>1048.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
+        <v>117</v>
+      </c>
+      <c r="D36" s="9" t="s">
         <v>118</v>
       </c>
-      <c r="D36" s="9" t="s">
+      <c r="E36" s="18" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="8" t="s">
+        <v>120</v>
+      </c>
+      <c r="J36" s="8" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="K36" s="12">
         <v>457.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
+        <v>122</v>
+      </c>
+      <c r="D37" s="9" t="s">
         <v>123</v>
       </c>
-      <c r="D37" s="9" t="s">
+      <c r="E37" s="18" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="8" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="J37" s="8" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="K37" s="12">
         <v>740.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
+        <v>126</v>
+      </c>
+      <c r="D38" s="9" t="s">
         <v>127</v>
       </c>
-      <c r="D38" s="9" t="s">
+      <c r="E38" s="18" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7">
         <v>1.0</v>
       </c>
       <c r="I38" s="8" t="s">
+        <v>129</v>
+      </c>
+      <c r="J38" s="8" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="K38" s="12">
         <v>1141.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
+        <v>131</v>
+      </c>
+      <c r="D39" s="9" t="s">
         <v>132</v>
       </c>
-      <c r="D39" s="9" t="s">
+      <c r="E39" s="18" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I39" s="8" t="s">
+        <v>134</v>
+      </c>
+      <c r="J39" s="8" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="K39" s="12">
         <v>3494.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
+        <v>136</v>
+      </c>
+      <c r="D40" s="9" t="s">
         <v>137</v>
       </c>
-      <c r="D40" s="9" t="s">
+      <c r="E40" s="18" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="K40" s="12">
         <v>140.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
+        <v>140</v>
+      </c>
+      <c r="D41" s="9" t="s">
         <v>141</v>
       </c>
-      <c r="D41" s="9" t="s">
+      <c r="E41" s="18" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I41" s="8" t="s">
+        <v>143</v>
+      </c>
+      <c r="J41" s="8" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="K41" s="12">
         <v>228.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="15">
         <v>30</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
+        <v>145</v>
+      </c>
+      <c r="D42" s="9" t="s">
         <v>146</v>
       </c>
-      <c r="D42" s="9" t="s">
+      <c r="E42" s="18" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="8" t="s">
+        <v>148</v>
+      </c>
+      <c r="J42" s="8" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="K42" s="12">
         <v>1918.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="15">
         <v>31</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
+        <v>150</v>
+      </c>
+      <c r="D43" s="9" t="s">
         <v>151</v>
       </c>
-      <c r="D43" s="9" t="s">
+      <c r="E43" s="18" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I43" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="J43" s="8" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="K43" s="12">
         <v>277.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="15">
         <v>32</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
+        <v>155</v>
+      </c>
+      <c r="D44" s="9" t="s">
         <v>156</v>
       </c>
-      <c r="D44" s="9" t="s">
+      <c r="E44" s="18" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I44" s="8" t="s">
+        <v>158</v>
+      </c>
+      <c r="J44" s="8" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="K44" s="12">
         <v>151.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="15">
         <v>33</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
+        <v>160</v>
+      </c>
+      <c r="D45" s="9" t="s">
         <v>161</v>
       </c>
-      <c r="D45" s="9" t="s">
+      <c r="E45" s="18" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I45" s="8" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="J45" s="8" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="K45" s="12">
         <v>151.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="15">
         <v>34</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
+        <v>164</v>
+      </c>
+      <c r="D46" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="D46" s="9" t="s">
+      <c r="E46" s="18" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
       <c r="H46" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I46" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="J46" s="8" t="s">
         <v>168</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="K46" s="12">
         <v>947.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="15">
         <v>35</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D47" s="9" t="s">
         <v>170</v>
       </c>
-      <c r="D47" s="9" t="s">
+      <c r="E47" s="18" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I47" s="8"/>
       <c r="J47" s="8" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="K47" s="12">
         <v>968.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="15">
         <v>36</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
+        <v>173</v>
+      </c>
+      <c r="D48" s="9" t="s">
         <v>174</v>
       </c>
-      <c r="D48" s="9" t="s">
+      <c r="E48" s="18" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8"/>
       <c r="H48" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I48" s="8"/>
       <c r="J48" s="8" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="K48" s="12">
         <v>615.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="15">
         <v>37</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="9" t="s">
         <v>178</v>
       </c>
-      <c r="D49" s="9" t="s">
+      <c r="E49" s="18" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="F49" s="8"/>
       <c r="G49" s="8"/>
       <c r="H49" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I49" s="8"/>
       <c r="J49" s="8" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="K49" s="12">
         <v>651.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="15">
         <v>38</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="D50" s="9" t="s">
+      <c r="E50" s="18" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8"/>
       <c r="H50" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I50" s="8"/>
       <c r="J50" s="8"/>
       <c r="K50" s="12">
         <v>571.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="15">
         <v>39</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="D51" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="E51" s="18" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>186</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
       <c r="H51" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I51" s="8"/>
       <c r="J51" s="8" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="K51" s="12">
         <v>571.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="D52" s="9" t="s">
         <v>188</v>
       </c>
-      <c r="D52" s="9" t="s">
+      <c r="E52" s="18" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
       <c r="H52" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I52" s="8"/>
       <c r="J52" s="8" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="K52" s="12">
         <v>571.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
+        <v>191</v>
+      </c>
+      <c r="D53" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="D53" s="9" t="s">
+      <c r="E53" s="18" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8"/>
       <c r="H53" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I53" s="8"/>
       <c r="J53" s="8"/>
       <c r="K53" s="12">
         <v>182.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
+        <v>194</v>
+      </c>
+      <c r="D54" s="9" t="s">
         <v>195</v>
       </c>
-      <c r="D54" s="9" t="s">
+      <c r="E54" s="18" t="s">
         <v>196</v>
-      </c>
-[...1 lines deleted...]
-        <v>197</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8"/>
       <c r="H54" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I54" s="8"/>
       <c r="J54" s="8"/>
       <c r="K54" s="12">
         <v>174.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="15">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
+        <v>197</v>
+      </c>
+      <c r="D55" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="D55" s="9" t="s">
+      <c r="E55" s="18" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8"/>
       <c r="H55" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I55" s="8"/>
       <c r="J55" s="8"/>
       <c r="K55" s="12">
         <v>672.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="15">
         <v>44</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
+        <v>200</v>
+      </c>
+      <c r="D56" s="9" t="s">
         <v>201</v>
       </c>
-      <c r="D56" s="9" t="s">
+      <c r="E56" s="18" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8"/>
       <c r="H56" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I56" s="8"/>
       <c r="J56" s="8" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="K56" s="12">
         <v>672.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="15">
         <v>45</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="D57" s="9" t="s">
         <v>205</v>
       </c>
-      <c r="D57" s="9" t="s">
+      <c r="E57" s="18" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8"/>
       <c r="H57" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I57" s="8"/>
       <c r="J57" s="8" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="K57" s="12">
         <v>672.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="15">
         <v>46</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
+        <v>208</v>
+      </c>
+      <c r="D58" s="9" t="s">
         <v>209</v>
       </c>
-      <c r="D58" s="9" t="s">
+      <c r="E58" s="18" t="s">
         <v>210</v>
-      </c>
-[...1 lines deleted...]
-        <v>211</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8"/>
       <c r="H58" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I58" s="8"/>
       <c r="J58" s="8" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="K58" s="12">
         <v>672.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="15">
         <v>47</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
+        <v>212</v>
+      </c>
+      <c r="D59" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="D59" s="9" t="s">
+      <c r="E59" s="18" t="s">
         <v>214</v>
-      </c>
-[...1 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8"/>
       <c r="H59" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I59" s="8"/>
       <c r="J59" s="8" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="K59" s="12">
         <v>672.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="15">
         <v>48</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
+        <v>216</v>
+      </c>
+      <c r="D60" s="9" t="s">
         <v>217</v>
       </c>
-      <c r="D60" s="9" t="s">
+      <c r="E60" s="18" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I60" s="8"/>
       <c r="J60" s="8"/>
       <c r="K60" s="12">
         <v>527.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="15">
         <v>49</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
+        <v>219</v>
+      </c>
+      <c r="D61" s="9" t="s">
         <v>220</v>
       </c>
-      <c r="D61" s="9" t="s">
+      <c r="E61" s="18" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8"/>
       <c r="H61" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I61" s="8"/>
       <c r="J61" s="8" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="K61" s="12">
         <v>527.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="15">
         <v>50</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
+        <v>223</v>
+      </c>
+      <c r="D62" s="9" t="s">
         <v>224</v>
       </c>
-      <c r="D62" s="9" t="s">
+      <c r="E62" s="18" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8"/>
       <c r="H62" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I62" s="8"/>
       <c r="J62" s="8" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="K62" s="12">
         <v>527.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="15">
         <v>51</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D63" s="9" t="s">
         <v>228</v>
       </c>
-      <c r="D63" s="9" t="s">
+      <c r="E63" s="18" t="s">
         <v>229</v>
-      </c>
-[...1 lines deleted...]
-        <v>230</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="K63" s="12">
         <v>527.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="15">
         <v>52</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>231</v>
+      </c>
+      <c r="D64" s="9" t="s">
         <v>232</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="E64" s="18" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8"/>
       <c r="H64" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I64" s="8"/>
       <c r="J64" s="8" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="K64" s="12">
         <v>527.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="15">
         <v>53</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="D65" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="D65" s="9" t="s">
+      <c r="E65" s="18" t="s">
         <v>237</v>
-      </c>
-[...1 lines deleted...]
-        <v>238</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I65" s="8"/>
       <c r="J65" s="8"/>
       <c r="K65" s="12">
         <v>312.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="15">
         <v>54</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
+        <v>238</v>
+      </c>
+      <c r="D66" s="9" t="s">
         <v>239</v>
       </c>
-      <c r="D66" s="9" t="s">
+      <c r="E66" s="18" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8"/>
       <c r="H66" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="K66" s="12">
         <v>312.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="15">
         <v>55</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D67" s="9" t="s">
+        <v>242</v>
+      </c>
+      <c r="E67" s="18" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
       <c r="H67" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="K67" s="12">
         <v>312.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="15">
         <v>56</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
+        <v>245</v>
+      </c>
+      <c r="D68" s="9" t="s">
         <v>246</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="E68" s="18" t="s">
         <v>247</v>
       </c>
-      <c r="E68" s="18" t="s">
+      <c r="F68" s="8"/>
+      <c r="G68" s="8"/>
+      <c r="H68" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I68" s="8"/>
+      <c r="J68" s="8" t="s">
         <v>248</v>
       </c>
-      <c r="F68" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K68" s="12">
-        <v>499.0</v>
+        <v>444.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="15">
         <v>57</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
+        <v>249</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="E69" s="18" t="s">
         <v>251</v>
-      </c>
-[...4 lines deleted...]
-        <v>253</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="H69" s="7">
-        <v>19.0</v>
+        <v>13.0</v>
       </c>
       <c r="I69" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J69" s="8" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="K69" s="12">
         <v>499.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="15">
         <v>58</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>254</v>
+      </c>
+      <c r="D70" s="9" t="s">
         <v>255</v>
       </c>
-      <c r="D70" s="9" t="s">
+      <c r="E70" s="18" t="s">
         <v>256</v>
-      </c>
-[...1 lines deleted...]
-        <v>257</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8" t="s">
-        <v>258</v>
-[...4 lines deleted...]
-      <c r="I70" s="8"/>
+        <v>252</v>
+      </c>
+      <c r="H70" s="7">
+        <v>19.0</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>27</v>
+      </c>
       <c r="J70" s="8" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="K70" s="12">
-        <v>650.0</v>
+        <v>499.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="15">
         <v>59</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>258</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>259</v>
+      </c>
+      <c r="E71" s="18" t="s">
         <v>260</v>
-      </c>
-[...4 lines deleted...]
-        <v>262</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="H71" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I71" s="8"/>
-      <c r="J71" s="8"/>
+      <c r="J71" s="8" t="s">
+        <v>262</v>
+      </c>
       <c r="K71" s="12">
-        <v>905.0</v>
+        <v>650.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="15">
         <v>60</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
+        <v>263</v>
+      </c>
+      <c r="D72" s="9" t="s">
         <v>264</v>
       </c>
-      <c r="D72" s="9" t="s">
+      <c r="E72" s="18" t="s">
         <v>265</v>
       </c>
-      <c r="E72" s="18" t="s">
+      <c r="F72" s="8"/>
+      <c r="G72" s="8" t="s">
         <v>266</v>
       </c>
-      <c r="F72" s="8"/>
-      <c r="G72" s="8"/>
       <c r="H72" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I72" s="8"/>
-      <c r="J72" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J72" s="8"/>
       <c r="K72" s="12">
-        <v>910.0</v>
+        <v>905.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="15">
         <v>61</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D73" s="9" t="s">
         <v>268</v>
       </c>
-      <c r="D73" s="9" t="s">
+      <c r="E73" s="18" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8"/>
       <c r="H73" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I73" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I73" s="8"/>
       <c r="J73" s="8" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="K73" s="12">
-        <v>820.0</v>
+        <v>910.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="15">
         <v>62</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
+        <v>271</v>
+      </c>
+      <c r="D74" s="9" t="s">
         <v>272</v>
       </c>
-      <c r="D74" s="9" t="s">
+      <c r="E74" s="18" t="s">
         <v>273</v>
-      </c>
-[...1 lines deleted...]
-        <v>274</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8"/>
       <c r="H74" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I74" s="8" t="s">
-        <v>32</v>
+        <v>54</v>
       </c>
       <c r="J74" s="8" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="K74" s="12">
-        <v>824.0</v>
+        <v>820.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="15">
         <v>63</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
+        <v>275</v>
+      </c>
+      <c r="D75" s="9" t="s">
         <v>276</v>
       </c>
-      <c r="D75" s="9" t="s">
+      <c r="E75" s="18" t="s">
         <v>277</v>
-      </c>
-[...1 lines deleted...]
-        <v>278</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8"/>
       <c r="H75" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I75" s="8"/>
-      <c r="J75" s="8"/>
+      <c r="I75" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J75" s="8" t="s">
+        <v>278</v>
+      </c>
       <c r="K75" s="12">
-        <v>819.0</v>
+        <v>824.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="15">
         <v>64</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>279</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>280</v>
       </c>
       <c r="E76" s="18" t="s">
         <v>281</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8"/>
       <c r="H76" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I76" s="8" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="I76" s="8"/>
+      <c r="J76" s="8"/>
       <c r="K76" s="12">
-        <v>943.0</v>
+        <v>819.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="15">
         <v>65</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D77" s="9" t="s">
         <v>283</v>
       </c>
-      <c r="D77" s="9" t="s">
+      <c r="E77" s="18" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8"/>
       <c r="H77" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I77" s="8" t="s">
-        <v>286</v>
+        <v>32</v>
       </c>
       <c r="J77" s="8" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="K77" s="12">
-        <v>807.0</v>
+        <v>943.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="15">
         <v>66</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="E78" s="18" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8"/>
       <c r="H78" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I78" s="8"/>
+      <c r="I78" s="8" t="s">
+        <v>289</v>
+      </c>
       <c r="J78" s="8" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="K78" s="12">
-        <v>1325.0</v>
+        <v>807.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="15">
         <v>67</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
+        <v>291</v>
+      </c>
+      <c r="D79" s="9" t="s">
         <v>292</v>
       </c>
-      <c r="D79" s="9" t="s">
+      <c r="E79" s="18" t="s">
         <v>293</v>
       </c>
-      <c r="E79" s="18" t="s">
+      <c r="F79" s="8"/>
+      <c r="G79" s="8"/>
+      <c r="H79" s="7">
+        <v>1.0</v>
+      </c>
+      <c r="I79" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J79" s="8" t="s">
         <v>294</v>
       </c>
-      <c r="F79" s="8"/>
-[...11 lines deleted...]
-      </c>
       <c r="K79" s="12">
-        <v>641.0</v>
+        <v>845.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="15">
         <v>68</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>296</v>
+      </c>
+      <c r="E80" s="18" t="s">
+        <v>297</v>
+      </c>
+      <c r="F80" s="8"/>
+      <c r="G80" s="8"/>
+      <c r="H80" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I80" s="8"/>
+      <c r="J80" s="8" t="s">
         <v>298</v>
       </c>
-      <c r="D80" s="9" t="s">
-[...13 lines deleted...]
-      <c r="J80" s="8"/>
       <c r="K80" s="12">
-        <v>780.0</v>
+        <v>1325.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="15">
         <v>69</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
+        <v>299</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>300</v>
+      </c>
+      <c r="E81" s="18" t="s">
+        <v>301</v>
+      </c>
+      <c r="F81" s="8"/>
+      <c r="G81" s="8" t="s">
         <v>302</v>
       </c>
-      <c r="D81" s="9" t="s">
+      <c r="H81" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I81" s="8" t="s">
         <v>303</v>
       </c>
-      <c r="E81" s="18" t="s">
+      <c r="J81" s="8" t="s">
         <v>304</v>
       </c>
-      <c r="F81" s="8"/>
-[...9 lines deleted...]
-      </c>
       <c r="K81" s="12">
-        <v>1674.0</v>
+        <v>641.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="15">
         <v>70</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
+        <v>305</v>
+      </c>
+      <c r="D82" s="9" t="s">
         <v>306</v>
       </c>
-      <c r="D82" s="9" t="s">
+      <c r="E82" s="18" t="s">
         <v>307</v>
       </c>
-      <c r="E82" s="18" t="s">
+      <c r="F82" s="8"/>
+      <c r="G82" s="8" t="s">
         <v>308</v>
       </c>
-      <c r="F82" s="8"/>
-      <c r="G82" s="8"/>
       <c r="H82" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I82" s="8"/>
-      <c r="J82" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J82" s="8"/>
       <c r="K82" s="12">
-        <v>1378.0</v>
+        <v>780.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="15">
         <v>71</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
+        <v>309</v>
+      </c>
+      <c r="D83" s="9" t="s">
         <v>310</v>
       </c>
-      <c r="D83" s="9" t="s">
+      <c r="E83" s="18" t="s">
         <v>311</v>
-      </c>
-[...1 lines deleted...]
-        <v>312</v>
       </c>
       <c r="F83" s="8"/>
       <c r="G83" s="8"/>
       <c r="H83" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="I83" s="8"/>
-      <c r="J83" s="8"/>
+      <c r="I83" s="8" t="s">
+        <v>45</v>
+      </c>
+      <c r="J83" s="8" t="s">
+        <v>312</v>
+      </c>
       <c r="K83" s="12">
-        <v>731.0</v>
+        <v>1674.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="15">
         <v>72</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
         <v>313</v>
       </c>
       <c r="D84" s="9" t="s">
         <v>314</v>
       </c>
       <c r="E84" s="18" t="s">
         <v>315</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8"/>
       <c r="H84" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
         <v>316</v>
       </c>
       <c r="K84" s="12">
-        <v>731.0</v>
+        <v>1378.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="15">
         <v>73</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>310</v>
+        <v>317</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8"/>
       <c r="H85" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I85" s="8"/>
-      <c r="J85" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="J85" s="8"/>
       <c r="K85" s="12">
         <v>731.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="15">
         <v>74</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
         <v>320</v>
       </c>
       <c r="D86" s="9" t="s">
         <v>321</v>
       </c>
       <c r="E86" s="18" t="s">
         <v>322</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7" t="s">
         <v>26</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
         <v>323</v>
       </c>
       <c r="K86" s="12">
         <v>731.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:13">
-      <c r="K87" t="s">
+    <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A87" s="15">
+        <v>75</v>
+      </c>
+      <c r="B87" s="7"/>
+      <c r="C87" s="8" t="s">
+        <v>317</v>
+      </c>
+      <c r="D87" s="9" t="s">
         <v>324</v>
       </c>
-      <c r="L87">
-[...4 lines deleted...]
-        <f>SUM(M11:M86)</f>
+      <c r="E87" s="18" t="s">
+        <v>325</v>
+      </c>
+      <c r="F87" s="8"/>
+      <c r="G87" s="8"/>
+      <c r="H87" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I87" s="8"/>
+      <c r="J87" s="8" t="s">
+        <v>326</v>
+      </c>
+      <c r="K87" s="12">
+        <v>731.0</v>
+      </c>
+      <c r="L87" s="7"/>
+      <c r="M87" s="12">
+        <f>K87*L87</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A88" s="15">
+        <v>76</v>
+      </c>
+      <c r="B88" s="7"/>
+      <c r="C88" s="8" t="s">
+        <v>327</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="E88" s="18" t="s">
+        <v>329</v>
+      </c>
+      <c r="F88" s="8"/>
+      <c r="G88" s="8"/>
+      <c r="H88" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I88" s="8"/>
+      <c r="J88" s="8" t="s">
+        <v>330</v>
+      </c>
+      <c r="K88" s="12">
+        <v>731.0</v>
+      </c>
+      <c r="L88" s="7"/>
+      <c r="M88" s="12">
+        <f>K88*L88</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A89" s="15">
+        <v>77</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="8" t="s">
+        <v>331</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>332</v>
+      </c>
+      <c r="E89" s="18" t="s">
+        <v>333</v>
+      </c>
+      <c r="F89" s="8"/>
+      <c r="G89" s="8"/>
+      <c r="H89" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="I89" s="8"/>
+      <c r="J89" s="8" t="s">
+        <v>334</v>
+      </c>
+      <c r="K89" s="12">
+        <v>360.0</v>
+      </c>
+      <c r="L89" s="7"/>
+      <c r="M89" s="12">
+        <f>K89*L89</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="K90" t="s">
+        <v>335</v>
+      </c>
+      <c r="L90">
+        <f>SUM(L11:L89)</f>
+        <v>0</v>
+      </c>
+      <c r="M90">
+        <f>SUM(M11:M89)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
@@ -6315,50 +6536,53 @@
     <hyperlink ref="C62" r:id="rId_hyperlink_51"/>
     <hyperlink ref="C63" r:id="rId_hyperlink_52"/>
     <hyperlink ref="C64" r:id="rId_hyperlink_53"/>
     <hyperlink ref="C65" r:id="rId_hyperlink_54"/>
     <hyperlink ref="C66" r:id="rId_hyperlink_55"/>
     <hyperlink ref="C67" r:id="rId_hyperlink_56"/>
     <hyperlink ref="C68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="C87" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="C88" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="C89" r:id="rId_hyperlink_78"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>