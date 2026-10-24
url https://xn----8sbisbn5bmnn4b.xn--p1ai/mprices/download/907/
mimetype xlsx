--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -39,51 +39,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="336">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:30:21</t>
+    <t>Актуальность прайса на: 2026-10-24 08:41:11</t>
   </si>
   <si>
     <t>Электроника и Товары для уюта</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -216,51 +216,51 @@
   <si>
     <t>Портативный вентилятор (USB) в ассортименте XM66-33</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>6922076633330</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/01/30111/images/65816/65816.750x0.jpg</t>
   </si>
   <si>
     <t>XM66-36</t>
   </si>
   <si>
     <t>Портативный вентилятор с регулируемым шнурком (2 режима, USB) в ассортименте XM66-36</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>6922076636669</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png</t>
   </si>
   <si>
     <t>CS1208-2</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2</t>
   </si>
   <si>
     <t>6922071208212</t>
   </si>
   <si>
     <t>CS1208-2_blue</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2 Голубой</t>
   </si>
   <si>
     <t>2000000070957</t>
   </si>
   <si>
     <t>CS1208-2_orange</t>
   </si>
   <si>
     <t>Вентилятор портативный на шею CS1208-2 Оранжевый</t>
   </si>
@@ -1174,51 +1174,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55816.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74029.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72166.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983.96x9645.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x9657.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563.96x9659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563.96x9672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x9677.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43892.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49796.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51424.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55816.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62528.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62529.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63755.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65680.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65816.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74030.96x9615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66019.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66016.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66017.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66018.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74011.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66357.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66382.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66365.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66377.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66662.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68591.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68642.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68710.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69234.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70179.96x9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70927.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70932.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71536.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72167.96x9635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72138.96x9636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72166.96x9637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73968.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73969.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73971.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73974.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73981.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73984.96x9644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73983.96x9645.JPG"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73982.96x9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73985.96x9647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74007.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73996.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74006.96x9651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73993.96x9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74060.96x9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74059.96x9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74333.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40855.96x9657.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40856.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39563.96x9659.jpeg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39833.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49574.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49576.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49446.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49439.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49432.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49424.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61215.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64575.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68281.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72563.96x9672.jpeg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74058.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74054.96x9675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74057.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74332.96x9677.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_11095" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -3778,51 +3778,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/79/17982/images/43892/43892.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/24531/images/49796/49796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/49/24902/images/51424/51424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/64/26408/images/55816/55816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/88/28862/images/62528/62528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/88/28863/images/62529/62529.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/92/29209/images/63755/63755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/00/30095/images/65680/65680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/01/30111/images/65816/65816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74029/74029.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66019/66019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66017/66017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66018/66018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/74011/74011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/04/30437/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/04/30438/images/66382/66382.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/04/30442/images/66365/66365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/04/30443/images/66377/66377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/05/30562/images/66662/66662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/14/31417/images/68591/68591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/14/31451/images/68642/68642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/14/31474/images/68710/68710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/18/31818/images/69234/69234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/22/32211/images/70179/70179.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/25/32554/images/70927/70927.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/25/32555/images/70932/70932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/29/32988/images/71536/71536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/33/33351/images/72167/72167.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/33/33355/images/72138/72138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/33/33362/images/72166/72166.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73969/73969.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/43/34373/images/73971/73971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/43/34374/images/73974/73974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73981/73981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73984/73984.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73983/73983.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73982/73982.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73985/73985.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74007/74007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73992/73992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73996/73996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74006/74006.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73993/73993.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74060/74060.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/03/20379/images/39563/39563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/04/20486/images/39833/39833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/44/24449/images/49574/49574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/44/24450/images/49576/49576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/44/24425/images/49446/49446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/44/24424/images/49439/49439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/44/24423/images/49432/49432.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/44/24422/images/49429/49429.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/24421/images/49424/49424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/44/24420/images/49416/49416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/82/28279/images/61215/61215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/94/29479/images/64575/64575.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/13/31318/images/68281/68281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/35/33572/images/72563/72563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74058/74058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74057/74057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/79/17982/images/43892/43892.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/45/24531/images/49796/49796.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/49/24902/images/51424/51424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/08/64/26408/images/55816/55816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/88/28862/images/62528/62528.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/63/88/28863/images/62529/62529.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/09/92/29209/images/63755/63755.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/95/00/30095/images/65680/65680.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/01/30111/images/65816/65816.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/02/30264/images/74030/74030.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66019/66019.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66016/66016.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66017/66017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/66018/66018.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/65/02/30265/images/74011/74011.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/37/04/30437/images/66357/66357.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/04/30438/images/66382/66382.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/04/30442/images/66365/66365.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/04/30443/images/66377/66377.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/05/30562/images/66662/66662.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/14/31417/images/68591/68591.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/14/31451/images/68642/68642.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/14/31474/images/68710/68710.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/18/31818/images/69234/69234.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/11/22/32211/images/70179/70179.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/25/32554/images/70927/70927.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/25/32555/images/70932/70932.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/88/29/32988/images/71536/71536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/51/33/33351/images/72167/72167.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/55/33/33355/images/72138/72138.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/62/33/33362/images/72166/72166.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73968/73968.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/69/43/34369/images/73969/73969.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/73/43/34373/images/73971/73971.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/74/43/34374/images/73974/73974.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73981/73981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73984/73984.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73983/73983.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73982/73982.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/43/34376/images/73985/73985.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74007/74007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73992/73992.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73996/73996.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/74006/74006.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/77/43/34377/images/73993/73993.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74060/74060.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/06/44/34406/images/74059/74059.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/45/34516/images/74333/74333.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/00/20032/images/40855/40855.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/00/20033/images/40856/40856.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/03/20379/images/39563/39563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/86/04/20486/images/39833/39833.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/44/24449/images/49574/49574.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/44/24450/images/49576/49576.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/44/24425/images/49446/49446.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/44/24424/images/49439/49439.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/44/24423/images/49432/49432.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/44/24422/images/49429/49429.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/44/24421/images/49424/49424.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/44/24420/images/49416/49416.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/82/28279/images/61215/61215.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/94/29479/images/64575/64575.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/13/31318/images/68281/68281.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/72/35/33572/images/72563/72563.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74058/74058.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74054/74054.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/43/34399/images/74057/74057.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/45/34515/images/74332/74332.750x0.png" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
@@ -5797,51 +5797,51 @@
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="15">
         <v>58</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
         <v>254</v>
       </c>
       <c r="D70" s="9" t="s">
         <v>255</v>
       </c>
       <c r="E70" s="18" t="s">
         <v>256</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8" t="s">
         <v>252</v>
       </c>
       <c r="H70" s="7">
-        <v>19.0</v>
+        <v>18.0</v>
       </c>
       <c r="I70" s="8" t="s">
         <v>27</v>
       </c>
       <c r="J70" s="8" t="s">
         <v>257</v>
       </c>
       <c r="K70" s="12">
         <v>499.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="15">
         <v>59</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
         <v>258</v>
       </c>
       <c r="D71" s="9" t="s">