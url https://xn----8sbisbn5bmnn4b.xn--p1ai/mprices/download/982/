--- v0 (2026-06-09)
+++ v1 (2026-07-25)
@@ -1,89 +1,88 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="439">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-06-10 01:18:14</t>
+    <t>Актуальность прайса на: 2026-07-25 05:58:31</t>
   </si>
   <si>
     <t>Рюкзаки и Сумки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -525,116 +524,62 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg</t>
   </si>
   <si>
     <t>ru_cat55_БЕЖЕВЫЙ</t>
   </si>
   <si>
     <t>Рюкзак Котик 55 см (МУЗ), (ВЫБОР ЦВЕТА) ru_cat55 Бежевый</t>
   </si>
   <si>
     <t>2000000065366</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73559/73559.750x0.jpg</t>
   </si>
   <si>
     <t>ru_cat55_БЕЛЫЙ</t>
   </si>
   <si>
     <t>Рюкзак Котик 55 см (МУЗ), (ВЫБОР ЦВЕТА) ru_cat55 Белый</t>
   </si>
   <si>
     <t>2000000065373</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73558/73558.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73556/73556.750x0.jpg</t>
   </si>
   <si>
     <t>ru_cat55_ЧЕРНЫЙ</t>
   </si>
   <si>
     <t>Рюкзак Котик 55 см (МУЗ), (ВЫБОР ЦВЕТА) ru_cat55 Черный</t>
   </si>
   <si>
     <t>2000000065397</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/42/34204/images/73631/73631.750x0.png</t>
-[...40 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg</t>
   </si>
   <si>
     <t>ru_animal</t>
   </si>
   <si>
     <t>Рюкзак детский ANIMALS в ассортименте ru_animal</t>
   </si>
   <si>
     <t>23 × 8 × 19 см</t>
   </si>
   <si>
     <t>2000000043487</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg</t>
   </si>
   <si>
     <t>ZZ04</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка (трансформируется в сумку) КРАСНАЯ ПАНДА 23x23 см</t>
   </si>
   <si>
     <t>2000000058962</t>
@@ -1044,72 +989,72 @@
   <si>
     <t>FYK01-red</t>
   </si>
   <si>
     <t>Рюкзак детский Акула дошкольный для малышей FYK01 Красный</t>
   </si>
   <si>
     <t>2000370948726</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG</t>
   </si>
   <si>
     <t>FYK02-Mikki-RED</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный Микки Маус и Минни Маус FYK02 Микки</t>
   </si>
   <si>
     <t>28 × 22 × 9 см</t>
   </si>
   <si>
     <t>2000744987665</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65716/65716.750x0.JPG</t>
-[...5 lines deleted...]
-    <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Синий</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59459/59459.750x0.JPG</t>
+  </si>
+  <si>
+    <t>FYK02-Minni-PINK</t>
+  </si>
+  <si>
+    <t>Рюкзак детский дошкольный Микки Маус и Минни Маус FYK02 Минни</t>
+  </si>
+  <si>
+    <t>2000027543830</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG</t>
+  </si>
+  <si>
+    <t>LCYP01-green</t>
+  </si>
+  <si>
+    <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Зеленый</t>
   </si>
   <si>
     <t>28 × 24 × 11 см</t>
-  </si>
-[...10 lines deleted...]
-    <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Зеленый</t>
   </si>
   <si>
     <t>2000135098499</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG</t>
   </si>
   <si>
     <t>LCYP01-yellow</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Желтый</t>
   </si>
   <si>
     <t>2000857297491</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG</t>
   </si>
   <si>
     <t>LCYP01-purple</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Фиолетовый</t>
   </si>
@@ -1483,51 +1428,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631.96x9639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73631.96x9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73629.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67774.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307.96x9655.JPG"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939.96x9663.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447.96x9668.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515.96x9669.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517.96x9670.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461.96x9673.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65716.96x9674.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715.96x9675.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727.96x9679.JPG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746.96x9680.JPG"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755.96x9681.JPG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x9682.JPG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754.96x9683.JPG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770.96x9685.JPG"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9686.JPG"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9687.JPG"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9688.JPG"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778.96x9689.JPG"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064.96x9696.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307.96x9650.JPG"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447.96x9663.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515.96x9664.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517.96x9665.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485.96x9666.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482.96x9667.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461.96x9668.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59459.96x9669.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715.96x9670.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728.96x9673.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727.96x9674.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746.96x9675.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9679.JPG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770.96x9680.JPG"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9681.JPG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9682.JPG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9683.JPG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064.96x9691.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_18074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2578,1827 +2523,1677 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_31935" descr=""/>
+        <xdr:cNvPr id="37" name="product_31936" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_31936" descr=""/>
+        <xdr:cNvPr id="38" name="product_18852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_32000" descr=""/>
+        <xdr:cNvPr id="39" name="product_31303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_32001" descr=""/>
+        <xdr:cNvPr id="40" name="product_18783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_32002" descr=""/>
+        <xdr:cNvPr id="41" name="product_19320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_28205" descr=""/>
+        <xdr:cNvPr id="42" name="product_19329" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_18852" descr=""/>
+        <xdr:cNvPr id="43" name="product_13916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_31303" descr=""/>
+        <xdr:cNvPr id="44" name="product_13917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_18783" descr=""/>
+        <xdr:cNvPr id="45" name="product_13930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_19320" descr=""/>
+        <xdr:cNvPr id="46" name="product_13931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_19329" descr=""/>
+        <xdr:cNvPr id="47" name="product_13955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_13916" descr=""/>
+        <xdr:cNvPr id="48" name="product_13952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_13917" descr=""/>
+        <xdr:cNvPr id="49" name="product_3751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_13930" descr=""/>
+        <xdr:cNvPr id="50" name="product_20084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_13931" descr=""/>
+        <xdr:cNvPr id="51" name="product_19314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_13955" descr=""/>
+        <xdr:cNvPr id="52" name="product_19311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_13952" descr=""/>
+        <xdr:cNvPr id="53" name="product_13933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_3751" descr=""/>
+        <xdr:cNvPr id="54" name="product_13975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_20084" descr=""/>
+        <xdr:cNvPr id="55" name="product_13988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_19314" descr=""/>
+        <xdr:cNvPr id="56" name="product_13915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_19311" descr=""/>
+        <xdr:cNvPr id="57" name="product_18420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_13933" descr=""/>
+        <xdr:cNvPr id="58" name="product_17976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_13975" descr=""/>
+        <xdr:cNvPr id="59" name="product_3791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_13988" descr=""/>
+        <xdr:cNvPr id="60" name="product_24221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_13915" descr=""/>
+        <xdr:cNvPr id="61" name="product_24223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_18420" descr=""/>
+        <xdr:cNvPr id="62" name="product_24386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_17976" descr=""/>
+        <xdr:cNvPr id="63" name="product_24344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_3791" descr=""/>
+        <xdr:cNvPr id="64" name="product_24375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_24221" descr=""/>
+        <xdr:cNvPr id="65" name="product_24377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_24223" descr=""/>
+        <xdr:cNvPr id="66" name="product_24361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_24386" descr=""/>
+        <xdr:cNvPr id="67" name="product_24363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_24344" descr=""/>
+        <xdr:cNvPr id="68" name="product_24354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_24375" descr=""/>
+        <xdr:cNvPr id="69" name="product_24357" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_24377" descr=""/>
+        <xdr:cNvPr id="70" name="product_27096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_24361" descr=""/>
+        <xdr:cNvPr id="71" name="product_27097" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_24363" descr=""/>
+        <xdr:cNvPr id="72" name="product_27099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_24354" descr=""/>
+        <xdr:cNvPr id="73" name="product_27101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_27094" descr=""/>
+        <xdr:cNvPr id="74" name="product_27103" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_27096" descr=""/>
+        <xdr:cNvPr id="75" name="product_27112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_27097" descr=""/>
+        <xdr:cNvPr id="76" name="product_27114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_27099" descr=""/>
+        <xdr:cNvPr id="77" name="product_27115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_27101" descr=""/>
+        <xdr:cNvPr id="78" name="product_27116" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_27103" descr=""/>
+        <xdr:cNvPr id="79" name="product_27118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_27112" descr=""/>
+        <xdr:cNvPr id="80" name="product_27119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_27114" descr=""/>
+        <xdr:cNvPr id="81" name="product_27120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_27115" descr=""/>
+        <xdr:cNvPr id="82" name="product_27121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_27116" descr=""/>
+        <xdr:cNvPr id="83" name="product_27125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_27118" descr=""/>
+        <xdr:cNvPr id="84" name="product_27126" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_27119" descr=""/>
+        <xdr:cNvPr id="85" name="product_28202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_27120" descr=""/>
+        <xdr:cNvPr id="86" name="product_28197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_27121" descr=""/>
+        <xdr:cNvPr id="87" name="product_28198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_27125" descr=""/>
+        <xdr:cNvPr id="88" name="product_28450" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_27126" descr=""/>
+        <xdr:cNvPr id="89" name="product_28449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_28202" descr=""/>
+        <xdr:cNvPr id="90" name="product_12201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_28197" descr=""/>
+        <xdr:cNvPr id="91" name="product_31518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
-        <a:stretch>
-[...148 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4657,59 +4452,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/19/21989/images/56132/56132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/57/25776/images/54206/54206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/64/26457/images/56130/56130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/69/26947/images/57478/57478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/71/27189/images/58255/58255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59700/59700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59702/59702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/81/28126/images/60880/60880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/89/28996/images/63084/63084.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66404/66404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66400/66400.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68868/68868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68867/68867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70563/70563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70561/70561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71376/71376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72983/72983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73552/73552.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73559/73559.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73558/73558.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73556/73556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/42/34204/images/73631/73631.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/42/34204/images/73631/73631.750x0.png" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/04/42/34204/images/73629/73629.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/10/31017/images/67774/67774.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/22643/images/43760/43760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/31/23132/images/44803/44803.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/95/19538/images/62724/62724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/95/19539/images/38082/38082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/26/12664/images/44955/44955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/12661/images/21239/21239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/11557/images/18313/18313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/23131/images/47307/47307.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/23117/images/44818/44818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/31/23114/images/44817/44817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/95/19541/images/46562/46562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/18/11815/images/19101/19101.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/58/5839/images/7049/7049.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/95/19520/images/46751/46751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59218/59218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/75/27585/images/59555/59555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59517/59517.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59485/59485.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59482/59482.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65716/65716.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65727/65727.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65756/65756.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65754/65754.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65768/65768.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65770/65770.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65767/65767.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65778/65778.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/12/31218/images/68134/68134.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/19/21989/images/56132/56132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/57/25776/images/54206/54206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/64/26457/images/56130/56130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/69/26947/images/57478/57478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/71/27189/images/58255/58255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59700/59700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59702/59702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/81/28126/images/60880/60880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/89/28996/images/63084/63084.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66404/66404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66400/66400.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68868/68868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68867/68867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70563/70563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70561/70561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71376/71376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72983/72983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73552/73552.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73559/73559.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73556/73556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/22643/images/43760/43760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/31/23132/images/44803/44803.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/95/19538/images/62724/62724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/95/19539/images/38082/38082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/26/12664/images/44955/44955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/12661/images/21239/21239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/11557/images/18313/18313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/23131/images/47307/47307.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/23117/images/44818/44818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/31/23114/images/44817/44817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/95/19541/images/46562/46562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/18/11815/images/19101/19101.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/58/5839/images/7049/7049.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/95/19520/images/46751/46751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59218/59218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/75/27585/images/59555/59555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59517/59517.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59485/59485.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59482/59482.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59459/59459.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65727/65727.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65756/65756.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65754/65754.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65768/65768.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65770/65770.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65767/65767.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65778/65778.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/12/31218/images/68134/68134.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M109"/>
+  <dimension ref="A1:M104"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -4994,51 +4789,51 @@
       <c r="L18" s="7"/>
       <c r="M18" s="12">
         <f>K18*L18</f>
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A19" s="15">
         <v>7</v>
       </c>
       <c r="B19" s="7"/>
       <c r="C19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="D19" s="9" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="18" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="8"/>
       <c r="G19" s="8" t="s">
         <v>48</v>
       </c>
       <c r="H19" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I19" s="8"/>
       <c r="J19" s="8" t="s">
         <v>53</v>
       </c>
       <c r="K19" s="12">
         <v>338.0</v>
       </c>
       <c r="L19" s="7"/>
       <c r="M19" s="12">
         <f>K19*L19</f>
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A20" s="15">
         <v>8</v>
       </c>
       <c r="B20" s="7"/>
       <c r="C20" s="8" t="s">
         <v>54</v>
       </c>
       <c r="D20" s="9" t="s">
         <v>55</v>
       </c>
@@ -5124,51 +4919,51 @@
         <v>430.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>69</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7">
-        <v>30.0</v>
+        <v>28.0</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K23" s="12">
         <v>430.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="15">
         <v>12</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>72</v>
       </c>
@@ -5188,51 +4983,51 @@
         <v>430.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="15">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7">
-        <v>7.0</v>
+        <v>6.0</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="12">
         <v>1181.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="15">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>79</v>
       </c>
@@ -5252,51 +5047,51 @@
         <v>1005.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7">
-        <v>58.0</v>
+        <v>57.0</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
         <v>84</v>
       </c>
       <c r="K27" s="12">
         <v>1005.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>86</v>
       </c>
@@ -5318,51 +5113,51 @@
         <v>405.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="15">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7">
-        <v>231.0</v>
+        <v>230.0</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8" t="s">
         <v>93</v>
       </c>
       <c r="K29" s="12">
         <v>628.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>95</v>
       </c>
@@ -5414,51 +5209,51 @@
         <v>799.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7">
-        <v>158.0</v>
+        <v>156.0</v>
       </c>
       <c r="I32" s="8"/>
       <c r="J32" s="8" t="s">
         <v>105</v>
       </c>
       <c r="K32" s="12">
         <v>659.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>107</v>
       </c>
@@ -5510,179 +5305,179 @@
         <v>545.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7">
-        <v>100.0</v>
+        <v>99.0</v>
       </c>
       <c r="I35" s="8"/>
       <c r="J35" s="8" t="s">
         <v>117</v>
       </c>
       <c r="K35" s="12">
         <v>396.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>120</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7">
-        <v>152.0</v>
+        <v>153.0</v>
       </c>
       <c r="I36" s="8"/>
       <c r="J36" s="8" t="s">
         <v>121</v>
       </c>
       <c r="K36" s="12">
         <v>396.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>124</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7">
-        <v>147.0</v>
+        <v>145.0</v>
       </c>
       <c r="I37" s="8"/>
       <c r="J37" s="8" t="s">
         <v>125</v>
       </c>
       <c r="K37" s="12">
         <v>396.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>128</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7">
-        <v>48.0</v>
+        <v>47.0</v>
       </c>
       <c r="I38" s="8"/>
       <c r="J38" s="8" t="s">
         <v>129</v>
       </c>
       <c r="K38" s="12">
         <v>945.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
       <c r="I39" s="8"/>
       <c r="J39" s="8" t="s">
         <v>133</v>
       </c>
       <c r="K39" s="12">
         <v>945.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>135</v>
       </c>
@@ -5702,83 +5497,83 @@
         <v>945.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7">
-        <v>62.0</v>
+        <v>58.0</v>
       </c>
       <c r="I41" s="8"/>
       <c r="J41" s="8" t="s">
         <v>141</v>
       </c>
       <c r="K41" s="12">
         <v>753.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="15">
         <v>30</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>144</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7">
-        <v>54.0</v>
+        <v>51.0</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="8" t="s">
         <v>145</v>
       </c>
       <c r="K42" s="12">
         <v>509.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="15">
         <v>31</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>147</v>
       </c>
@@ -5798,83 +5593,83 @@
         <v>571.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="15">
         <v>32</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>151</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>152</v>
       </c>
       <c r="F44" s="8"/>
       <c r="G44" s="8"/>
       <c r="H44" s="7">
-        <v>61.0</v>
+        <v>60.0</v>
       </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8" t="s">
         <v>153</v>
       </c>
       <c r="K44" s="12">
         <v>571.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="15">
         <v>33</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>154</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>155</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>156</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7">
-        <v>195.0</v>
+        <v>191.0</v>
       </c>
       <c r="I45" s="8"/>
       <c r="J45" s="8" t="s">
         <v>157</v>
       </c>
       <c r="K45" s="12">
         <v>1563.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="15">
         <v>34</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>158</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>159</v>
       </c>
@@ -5986,2043 +5781,1887 @@
       </c>
       <c r="K49" s="12">
         <v>1338.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="15">
         <v>38</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
         <v>173</v>
       </c>
       <c r="D50" s="9" t="s">
         <v>174</v>
       </c>
       <c r="E50" s="18" t="s">
         <v>175</v>
       </c>
       <c r="F50" s="8"/>
-      <c r="G50" s="8"/>
+      <c r="G50" s="8" t="s">
+        <v>176</v>
+      </c>
       <c r="H50" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I50" s="8"/>
       <c r="J50" s="8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K50" s="12">
-        <v>1338.0</v>
+        <v>473.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="15">
         <v>39</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8"/>
-      <c r="H51" s="7" t="s">
-        <v>34</v>
+      <c r="H51" s="7">
+        <v>343.0</v>
       </c>
       <c r="I51" s="8"/>
-      <c r="J51" s="8"/>
+      <c r="J51" s="8" t="s">
+        <v>181</v>
+      </c>
       <c r="K51" s="12">
-        <v>1338.0</v>
+        <v>488.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>177</v>
+        <v>182</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8"/>
-      <c r="H52" s="7" t="s">
-        <v>34</v>
+      <c r="H52" s="7">
+        <v>2.0</v>
       </c>
       <c r="I52" s="8"/>
       <c r="J52" s="8" t="s">
-        <v>182</v>
+        <v>185</v>
       </c>
       <c r="K52" s="12">
-        <v>1338.0</v>
+        <v>170.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>183</v>
+        <v>186</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="F53" s="8"/>
-      <c r="G53" s="8"/>
+      <c r="G53" s="8" t="s">
+        <v>189</v>
+      </c>
       <c r="H53" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I53" s="8"/>
+      <c r="I53" s="8" t="s">
+        <v>190</v>
+      </c>
       <c r="J53" s="8" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="K53" s="12">
-        <v>1338.0</v>
+        <v>656.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="F54" s="8"/>
-      <c r="G54" s="8"/>
-[...3 lines deleted...]
-      <c r="I54" s="8"/>
+      <c r="G54" s="8" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I54" s="8" t="s">
+        <v>190</v>
+      </c>
       <c r="J54" s="8" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="K54" s="12">
-        <v>1057.0</v>
+        <v>439.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="15">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="H55" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I55" s="8"/>
+      <c r="I55" s="8" t="s">
+        <v>190</v>
+      </c>
       <c r="J55" s="8" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="K55" s="12">
-        <v>473.0</v>
+        <v>715.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="15">
         <v>44</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>196</v>
+        <v>201</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="F56" s="8"/>
-      <c r="G56" s="8"/>
-[...3 lines deleted...]
-      <c r="I56" s="8"/>
+      <c r="G56" s="8" t="s">
+        <v>204</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I56" s="8" t="s">
+        <v>190</v>
+      </c>
       <c r="J56" s="8" t="s">
-        <v>199</v>
+        <v>205</v>
       </c>
       <c r="K56" s="12">
-        <v>488.0</v>
+        <v>608.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="15">
         <v>45</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="F57" s="8"/>
-      <c r="G57" s="8"/>
-[...3 lines deleted...]
-      <c r="I57" s="8"/>
+      <c r="G57" s="8" t="s">
+        <v>209</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I57" s="8" t="s">
+        <v>190</v>
+      </c>
       <c r="J57" s="8" t="s">
-        <v>203</v>
+        <v>210</v>
       </c>
       <c r="K57" s="12">
-        <v>170.0</v>
+        <v>453.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="15">
         <v>46</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>204</v>
+        <v>211</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="E58" s="18" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
       <c r="H58" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="J58" s="8" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="K58" s="12">
-        <v>656.0</v>
+        <v>584.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="15">
         <v>47</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8" t="s">
-        <v>25</v>
+        <v>219</v>
       </c>
       <c r="H59" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I59" s="8" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="J59" s="8" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
       <c r="K59" s="12">
-        <v>439.0</v>
+        <v>405.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="15">
         <v>48</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="E60" s="18" t="s">
-        <v>216</v>
+        <v>223</v>
       </c>
       <c r="F60" s="8"/>
       <c r="G60" s="8" t="s">
-        <v>217</v>
+        <v>224</v>
       </c>
       <c r="H60" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I60" s="8" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="J60" s="8" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="K60" s="12">
-        <v>715.0</v>
+        <v>504.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="15">
         <v>49</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8" t="s">
-        <v>222</v>
+        <v>229</v>
       </c>
       <c r="H61" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="J61" s="8" t="s">
-        <v>223</v>
+        <v>230</v>
       </c>
       <c r="K61" s="12">
-        <v>608.0</v>
+        <v>316.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="15">
         <v>50</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>224</v>
+        <v>231</v>
       </c>
       <c r="D62" s="9" t="s">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c r="E62" s="18" t="s">
-        <v>226</v>
+        <v>233</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>234</v>
+      </c>
+      <c r="H62" s="7">
+        <v>1.0</v>
       </c>
       <c r="I62" s="8" t="s">
-        <v>208</v>
+        <v>235</v>
       </c>
       <c r="J62" s="8" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="K62" s="12">
-        <v>453.0</v>
+        <v>161.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="15">
         <v>51</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="E63" s="18" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>240</v>
+      </c>
+      <c r="H63" s="7">
+        <v>5.0</v>
       </c>
       <c r="I63" s="8" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="J63" s="8" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="K63" s="12">
-        <v>584.0</v>
+        <v>454.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="15">
         <v>52</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>235</v>
+        <v>244</v>
       </c>
       <c r="E64" s="18" t="s">
-        <v>236</v>
+        <v>245</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>240</v>
+      </c>
+      <c r="H64" s="7">
+        <v>3.0</v>
       </c>
       <c r="I64" s="8" t="s">
-        <v>208</v>
+        <v>241</v>
       </c>
       <c r="J64" s="8" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="K64" s="12">
-        <v>405.0</v>
+        <v>408.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="15">
         <v>53</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8" t="s">
-        <v>242</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>250</v>
+      </c>
+      <c r="H65" s="7">
+        <v>4.0</v>
       </c>
       <c r="I65" s="8" t="s">
-        <v>208</v>
+        <v>190</v>
       </c>
       <c r="J65" s="8" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="K65" s="12">
-        <v>504.0</v>
+        <v>344.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="15">
         <v>54</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
       <c r="E66" s="18" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8" t="s">
-        <v>247</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>255</v>
+      </c>
+      <c r="H66" s="7">
+        <v>1.0</v>
       </c>
       <c r="I66" s="8" t="s">
-        <v>208</v>
+        <v>256</v>
       </c>
       <c r="J66" s="8" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="K66" s="12">
-        <v>316.0</v>
+        <v>89.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="15">
         <v>55</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="F67" s="8"/>
-      <c r="G67" s="8" t="s">
-[...3 lines deleted...]
-        <v>1.0</v>
+      <c r="G67" s="8"/>
+      <c r="H67" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I67" s="8" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="J67" s="8" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="K67" s="12">
-        <v>161.0</v>
+        <v>182.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="15">
         <v>56</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="E68" s="18" t="s">
-        <v>257</v>
+        <v>265</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8" t="s">
-        <v>258</v>
+        <v>266</v>
       </c>
       <c r="H68" s="7">
-        <v>5.0</v>
+        <v>1.0</v>
       </c>
       <c r="I68" s="8" t="s">
-        <v>259</v>
+        <v>190</v>
       </c>
       <c r="J68" s="8" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="K68" s="12">
-        <v>454.0</v>
+        <v>480.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="15">
         <v>57</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>268</v>
+      </c>
+      <c r="D69" s="9"/>
       <c r="E69" s="18" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8" t="s">
-        <v>258</v>
+        <v>270</v>
       </c>
       <c r="H69" s="7">
-        <v>3.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.0</v>
+      </c>
+      <c r="I69" s="8"/>
       <c r="J69" s="8" t="s">
-        <v>264</v>
+        <v>271</v>
       </c>
       <c r="K69" s="12">
-        <v>408.0</v>
+        <v>219.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="15">
         <v>58</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>265</v>
+        <v>272</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="E70" s="18" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8" t="s">
-        <v>268</v>
+        <v>275</v>
       </c>
       <c r="H70" s="7">
-        <v>4.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9.0</v>
+      </c>
+      <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="K70" s="12">
-        <v>344.0</v>
+        <v>199.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="15">
         <v>59</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="E71" s="18" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="H71" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>3.0</v>
+      </c>
+      <c r="I71" s="8"/>
       <c r="J71" s="8" t="s">
-        <v>275</v>
+        <v>281</v>
       </c>
       <c r="K71" s="12">
-        <v>89.0</v>
+        <v>159.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="15">
         <v>60</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="E72" s="18" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="F72" s="8"/>
-      <c r="G72" s="8"/>
-[...5 lines deleted...]
-      </c>
+      <c r="G72" s="8" t="s">
+        <v>285</v>
+      </c>
+      <c r="H72" s="7">
+        <v>16.0</v>
+      </c>
+      <c r="I72" s="8"/>
       <c r="J72" s="8" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="K72" s="12">
-        <v>182.0</v>
+        <v>405.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="15">
         <v>61</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="E73" s="18" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="H73" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>27.0</v>
+      </c>
+      <c r="I73" s="8"/>
       <c r="J73" s="8" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="K73" s="12">
-        <v>480.0</v>
+        <v>405.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="15">
         <v>62</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>286</v>
-[...1 lines deleted...]
-      <c r="D74" s="9"/>
+        <v>291</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>292</v>
+      </c>
       <c r="E74" s="18" t="s">
-        <v>287</v>
+        <v>293</v>
       </c>
       <c r="F74" s="8"/>
-      <c r="G74" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G74" s="8"/>
       <c r="H74" s="7">
-        <v>2.0</v>
+        <v>4.0</v>
       </c>
       <c r="I74" s="8"/>
       <c r="J74" s="8" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="K74" s="12">
-        <v>219.0</v>
+        <v>426.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="15">
         <v>63</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="E75" s="18" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="H75" s="7">
-        <v>9.0</v>
-[...1 lines deleted...]
-      <c r="I75" s="8"/>
+        <v>40.0</v>
+      </c>
+      <c r="I75" s="8" t="s">
+        <v>299</v>
+      </c>
       <c r="J75" s="8" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="K75" s="12">
-        <v>199.0</v>
+        <v>431.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="15">
         <v>64</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>295</v>
+        <v>301</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="E76" s="18" t="s">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8" t="s">
-        <v>298</v>
+        <v>304</v>
       </c>
       <c r="H76" s="7">
-        <v>3.0</v>
-[...1 lines deleted...]
-      <c r="I76" s="8"/>
+        <v>28.0</v>
+      </c>
+      <c r="I76" s="8" t="s">
+        <v>299</v>
+      </c>
       <c r="J76" s="8" t="s">
-        <v>299</v>
+        <v>305</v>
       </c>
       <c r="K76" s="12">
-        <v>159.0</v>
+        <v>387.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="15">
         <v>65</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>300</v>
+        <v>306</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="E77" s="18" t="s">
-        <v>302</v>
+        <v>308</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="H77" s="7">
-        <v>16.0</v>
-[...1 lines deleted...]
-      <c r="I77" s="8"/>
+        <v>47.0</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>299</v>
+      </c>
       <c r="J77" s="8" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="K77" s="12">
-        <v>405.0</v>
+        <v>387.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="15">
         <v>66</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>306</v>
+        <v>311</v>
       </c>
       <c r="E78" s="18" t="s">
-        <v>307</v>
+        <v>312</v>
       </c>
       <c r="F78" s="8"/>
       <c r="G78" s="8" t="s">
-        <v>303</v>
+        <v>313</v>
       </c>
       <c r="H78" s="7">
-        <v>27.0</v>
+        <v>101.0</v>
       </c>
       <c r="I78" s="8"/>
       <c r="J78" s="8" t="s">
-        <v>308</v>
+        <v>314</v>
       </c>
       <c r="K78" s="12">
-        <v>405.0</v>
+        <v>404.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="15">
         <v>67</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>309</v>
+        <v>315</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>310</v>
+        <v>316</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>311</v>
+        <v>317</v>
       </c>
       <c r="F79" s="8"/>
-      <c r="G79" s="8"/>
+      <c r="G79" s="8" t="s">
+        <v>313</v>
+      </c>
       <c r="H79" s="7">
-        <v>7.0</v>
+        <v>64.0</v>
       </c>
       <c r="I79" s="8"/>
       <c r="J79" s="8" t="s">
-        <v>312</v>
+        <v>318</v>
       </c>
       <c r="K79" s="12">
-        <v>426.0</v>
+        <v>404.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="15">
         <v>68</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>314</v>
+        <v>320</v>
       </c>
       <c r="E80" s="18" t="s">
-        <v>315</v>
+        <v>321</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8" t="s">
-        <v>316</v>
+        <v>322</v>
       </c>
       <c r="H80" s="7">
-        <v>40.0</v>
+        <v>130.0</v>
       </c>
       <c r="I80" s="8" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="J80" s="8" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K80" s="12">
-        <v>431.0</v>
+        <v>550.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="15">
         <v>69</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E81" s="18" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F81" s="8"/>
       <c r="G81" s="8" t="s">
         <v>322</v>
       </c>
       <c r="H81" s="7">
-        <v>28.0</v>
+        <v>2.0</v>
       </c>
       <c r="I81" s="8" t="s">
-        <v>317</v>
+        <v>299</v>
       </c>
       <c r="J81" s="8" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="K81" s="12">
-        <v>387.0</v>
+        <v>676.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="15">
         <v>70</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E82" s="18" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F82" s="8"/>
       <c r="G82" s="8" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="H82" s="7">
-        <v>48.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>18.0</v>
+      </c>
+      <c r="I82" s="8"/>
       <c r="J82" s="8" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="K82" s="12">
-        <v>387.0</v>
+        <v>562.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="15">
         <v>71</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="F83" s="8"/>
       <c r="G83" s="8" t="s">
         <v>331</v>
       </c>
       <c r="H83" s="7">
-        <v>102.0</v>
+        <v>30.0</v>
       </c>
       <c r="I83" s="8"/>
       <c r="J83" s="8" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
       <c r="K83" s="12">
-        <v>404.0</v>
+        <v>562.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="15">
         <v>72</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="F84" s="8"/>
       <c r="G84" s="8" t="s">
         <v>331</v>
       </c>
       <c r="H84" s="7">
-        <v>65.0</v>
+        <v>11.0</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
       <c r="K84" s="12">
-        <v>404.0</v>
+        <v>562.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="15">
         <v>73</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F85" s="8"/>
       <c r="G85" s="8" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H85" s="7">
-        <v>133.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>28.0</v>
+      </c>
+      <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="K85" s="12">
-        <v>550.0</v>
+        <v>804.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="15">
         <v>74</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
       <c r="H86" s="7">
-        <v>2.0</v>
+        <v>5.0</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
-        <v>346</v>
+        <v>349</v>
       </c>
       <c r="K86" s="12">
-        <v>562.0</v>
+        <v>804.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="15">
         <v>75</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>348</v>
+        <v>351</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>349</v>
+        <v>352</v>
       </c>
       <c r="F87" s="8"/>
-      <c r="G87" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G87" s="8"/>
       <c r="H87" s="7">
-        <v>19.0</v>
+        <v>59.0</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>350</v>
+        <v>353</v>
       </c>
       <c r="K87" s="12">
-        <v>562.0</v>
+        <v>390.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="15">
         <v>76</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>351</v>
+        <v>354</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>352</v>
+        <v>355</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>353</v>
+        <v>356</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="H88" s="7">
-        <v>30.0</v>
+        <v>41.0</v>
       </c>
       <c r="I88" s="8"/>
       <c r="J88" s="8" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="K88" s="12">
-        <v>562.0</v>
+        <v>862.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="15">
         <v>77</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8" t="s">
-        <v>345</v>
+        <v>357</v>
       </c>
       <c r="H89" s="7">
-        <v>11.0</v>
+        <v>22.0</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="K89" s="12">
-        <v>562.0</v>
+        <v>862.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="15">
         <v>78</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="H90" s="7">
-        <v>29.0</v>
+        <v>40.0</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>363</v>
+        <v>366</v>
       </c>
       <c r="K90" s="12">
-        <v>804.0</v>
+        <v>862.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="15">
         <v>79</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>364</v>
+        <v>367</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>365</v>
+        <v>368</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>366</v>
+        <v>369</v>
       </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G91" s="8"/>
       <c r="H91" s="7">
-        <v>8.0</v>
+        <v>33.0</v>
       </c>
       <c r="I91" s="8"/>
       <c r="J91" s="8" t="s">
-        <v>367</v>
+        <v>370</v>
       </c>
       <c r="K91" s="12">
-        <v>804.0</v>
+        <v>833.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="15">
         <v>80</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>369</v>
+        <v>372</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="7">
-        <v>62.0</v>
+        <v>7.0</v>
       </c>
       <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
-        <v>371</v>
+        <v>374</v>
       </c>
       <c r="K92" s="12">
-        <v>390.0</v>
+        <v>833.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A93" s="15">
         <v>81</v>
       </c>
       <c r="B93" s="7"/>
       <c r="C93" s="8" t="s">
-        <v>372</v>
+        <v>375</v>
       </c>
       <c r="D93" s="9" t="s">
-        <v>373</v>
+        <v>376</v>
       </c>
       <c r="E93" s="18" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
       <c r="F93" s="8"/>
-      <c r="G93" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G93" s="8"/>
       <c r="H93" s="7">
-        <v>41.0</v>
+        <v>4.0</v>
       </c>
       <c r="I93" s="8"/>
       <c r="J93" s="8" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="K93" s="12">
-        <v>862.0</v>
+        <v>833.0</v>
       </c>
       <c r="L93" s="7"/>
       <c r="M93" s="12">
         <f>K93*L93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A94" s="15">
         <v>82</v>
       </c>
       <c r="B94" s="7"/>
       <c r="C94" s="8" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="D94" s="9" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="E94" s="18" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="F94" s="8"/>
-      <c r="G94" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G94" s="8"/>
       <c r="H94" s="7">
-        <v>22.0</v>
+        <v>26.0</v>
       </c>
       <c r="I94" s="8"/>
       <c r="J94" s="8" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="K94" s="12">
-        <v>862.0</v>
+        <v>833.0</v>
       </c>
       <c r="L94" s="7"/>
       <c r="M94" s="12">
         <f>K94*L94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A95" s="15">
         <v>83</v>
       </c>
       <c r="B95" s="7"/>
       <c r="C95" s="8" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="D95" s="9" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="E95" s="18" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="F95" s="8"/>
-      <c r="G95" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G95" s="8"/>
       <c r="H95" s="7">
-        <v>40.0</v>
+        <v>7.0</v>
       </c>
       <c r="I95" s="8"/>
       <c r="J95" s="8" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="K95" s="12">
-        <v>862.0</v>
+        <v>905.0</v>
       </c>
       <c r="L95" s="7"/>
       <c r="M95" s="12">
         <f>K95*L95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A96" s="15">
         <v>84</v>
       </c>
       <c r="B96" s="7"/>
       <c r="C96" s="8" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D96" s="9" t="s">
-        <v>386</v>
+        <v>388</v>
       </c>
       <c r="E96" s="18" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="F96" s="8"/>
       <c r="G96" s="8"/>
       <c r="H96" s="7">
-        <v>33.0</v>
+        <v>4.0</v>
       </c>
       <c r="I96" s="8"/>
       <c r="J96" s="8" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
       <c r="K96" s="12">
-        <v>833.0</v>
+        <v>905.0</v>
       </c>
       <c r="L96" s="7"/>
       <c r="M96" s="12">
         <f>K96*L96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A97" s="15">
         <v>85</v>
       </c>
       <c r="B97" s="7"/>
       <c r="C97" s="8" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="D97" s="9" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="E97" s="18" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="F97" s="8"/>
       <c r="G97" s="8"/>
       <c r="H97" s="7">
-        <v>7.0</v>
+        <v>19.0</v>
       </c>
       <c r="I97" s="8"/>
       <c r="J97" s="8" t="s">
-        <v>392</v>
+        <v>394</v>
       </c>
       <c r="K97" s="12">
-        <v>833.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L97" s="7"/>
       <c r="M97" s="12">
         <f>K97*L97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A98" s="15">
         <v>86</v>
       </c>
       <c r="B98" s="7"/>
       <c r="C98" s="8" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="D98" s="9" t="s">
-        <v>394</v>
+        <v>396</v>
       </c>
       <c r="E98" s="18" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="F98" s="8"/>
       <c r="G98" s="8"/>
       <c r="H98" s="7">
-        <v>5.0</v>
+        <v>15.0</v>
       </c>
       <c r="I98" s="8"/>
       <c r="J98" s="8" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
       <c r="K98" s="12">
-        <v>833.0</v>
+        <v>663.0</v>
       </c>
       <c r="L98" s="7"/>
       <c r="M98" s="12">
         <f>K98*L98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A99" s="15">
         <v>87</v>
       </c>
       <c r="B99" s="7"/>
       <c r="C99" s="8" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="D99" s="9" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="E99" s="18" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
       <c r="F99" s="8"/>
       <c r="G99" s="8"/>
       <c r="H99" s="7">
-        <v>28.0</v>
+        <v>79.0</v>
       </c>
       <c r="I99" s="8"/>
       <c r="J99" s="8" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="K99" s="12">
-        <v>833.0</v>
+        <v>663.0</v>
       </c>
       <c r="L99" s="7"/>
       <c r="M99" s="12">
         <f>K99*L99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A100" s="15">
         <v>88</v>
       </c>
       <c r="B100" s="7"/>
       <c r="C100" s="8" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="D100" s="9" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="E100" s="18" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="F100" s="8"/>
       <c r="G100" s="8"/>
       <c r="H100" s="7">
-        <v>9.0</v>
+        <v>22.0</v>
       </c>
       <c r="I100" s="8"/>
       <c r="J100" s="8" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="K100" s="12">
-        <v>905.0</v>
+        <v>849.0</v>
       </c>
       <c r="L100" s="7"/>
       <c r="M100" s="12">
         <f>K100*L100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A101" s="15">
         <v>89</v>
       </c>
       <c r="B101" s="7"/>
       <c r="C101" s="8" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="E101" s="18" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="F101" s="8"/>
       <c r="G101" s="8"/>
       <c r="H101" s="7">
-        <v>4.0</v>
+        <v>111.0</v>
       </c>
       <c r="I101" s="8"/>
       <c r="J101" s="8" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="K101" s="12">
-        <v>905.0</v>
+        <v>849.0</v>
       </c>
       <c r="L101" s="7"/>
       <c r="M101" s="12">
         <f>K101*L101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A102" s="15">
         <v>90</v>
       </c>
       <c r="B102" s="7"/>
       <c r="C102" s="8" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="D102" s="9" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="E102" s="18" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="F102" s="8"/>
-      <c r="G102" s="8"/>
+      <c r="G102" s="8" t="s">
+        <v>414</v>
+      </c>
       <c r="H102" s="7">
-        <v>22.0</v>
+        <v>3.0</v>
       </c>
       <c r="I102" s="8"/>
       <c r="J102" s="8" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="K102" s="12">
-        <v>1126.0</v>
+        <v>199.0</v>
       </c>
       <c r="L102" s="7"/>
       <c r="M102" s="12">
         <f>K102*L102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A103" s="15">
         <v>91</v>
       </c>
       <c r="B103" s="7"/>
       <c r="C103" s="8" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="D103" s="9" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E103" s="18" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="F103" s="8"/>
       <c r="G103" s="8"/>
       <c r="H103" s="7">
-        <v>18.0</v>
+        <v>244.0</v>
       </c>
       <c r="I103" s="8"/>
       <c r="J103" s="8" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="K103" s="12">
-        <v>663.0</v>
+        <v>351.0</v>
       </c>
       <c r="L103" s="7"/>
       <c r="M103" s="12">
         <f>K103*L103</f>
         <v>0</v>
       </c>
     </row>
-    <row r="104" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-[...19 lines deleted...]
-      <c r="J104" s="8" t="s">
+    <row r="104" spans="1:13">
+      <c r="K104" t="s">
         <v>420</v>
       </c>
-      <c r="K104" s="12">
-[...147 lines deleted...]
-        <f>SUM(M11:M108)</f>
+      <c r="L104">
+        <f>SUM(L11:L103)</f>
+        <v>0</v>
+      </c>
+      <c r="M104">
+        <f>SUM(M11:M103)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
@@ -8086,55 +7725,50 @@
     <hyperlink ref="C79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_81"/>
     <hyperlink ref="C93" r:id="rId_hyperlink_82"/>
     <hyperlink ref="C94" r:id="rId_hyperlink_83"/>
     <hyperlink ref="C95" r:id="rId_hyperlink_84"/>
     <hyperlink ref="C96" r:id="rId_hyperlink_85"/>
     <hyperlink ref="C97" r:id="rId_hyperlink_86"/>
     <hyperlink ref="C98" r:id="rId_hyperlink_87"/>
     <hyperlink ref="C99" r:id="rId_hyperlink_88"/>
     <hyperlink ref="C100" r:id="rId_hyperlink_89"/>
     <hyperlink ref="C101" r:id="rId_hyperlink_90"/>
     <hyperlink ref="C102" r:id="rId_hyperlink_91"/>
     <hyperlink ref="C103" r:id="rId_hyperlink_92"/>
-    <hyperlink ref="C104" r:id="rId_hyperlink_93"/>
-[...3 lines deleted...]
-    <hyperlink ref="C108" r:id="rId_hyperlink_97"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>