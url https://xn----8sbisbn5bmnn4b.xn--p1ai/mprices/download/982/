--- v1 (2026-07-25)
+++ v2 (2026-09-08)
@@ -15,74 +15,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="421">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-07-25 05:58:31</t>
+    <t>Актуальность прайса на: 2026-09-08 15:44:51</t>
   </si>
   <si>
     <t>Рюкзаки и Сумки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -299,74 +299,50 @@
   <si>
     <t>SQ01</t>
   </si>
   <si>
     <t>Сумка шоппер Микки 24*10*33 см в ассортименте SQ01</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>6922075332050</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg</t>
   </si>
   <si>
     <t>FX008-2</t>
   </si>
   <si>
     <t>Рюкзак 34х13х28 см Kuromi Melody FX008-2</t>
   </si>
   <si>
     <t>2000350716857</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68868/68868.750x0.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg</t>
   </si>
   <si>
     <t>ZZ02</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка КОТИК 35 см ZZ02</t>
   </si>
   <si>
     <t>2000000048277</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg</t>
   </si>
   <si>
     <t>MZ001</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка (трансформируется в сумку) КАПИБАРА 35*24*16 см HY007 / MZ001</t>
   </si>
   <si>
     <t>2000000048864</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg</t>
@@ -407,62 +383,50 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg</t>
   </si>
   <si>
     <t>ZM0175_РОЗОВЫЙ</t>
   </si>
   <si>
     <t>Плюшевая сумка КАПИБАРА 19*25 см ZM0175 Розовый</t>
   </si>
   <si>
     <t>2000000050799</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg</t>
   </si>
   <si>
     <t>J570_розовый</t>
   </si>
   <si>
     <t>Рюкзак школьный Куроми Kuromi Melody 44*22*30 см J570 Розовый</t>
   </si>
   <si>
     <t>2000000051505</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71376/71376.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg</t>
   </si>
   <si>
     <t>J570_черный</t>
   </si>
   <si>
     <t>Рюкзак школьный Куроми Kuromi Melody 44*22*30 см J570 Черный</t>
   </si>
   <si>
     <t>2000000051529</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg</t>
   </si>
   <si>
     <t>XC01_голубой</t>
   </si>
   <si>
     <t>Дошкольный рюкзак ЕДИНОРОГ 29*23*10 см (ВЫБОР ЦВЕТА) XC01 Голубой</t>
   </si>
   <si>
     <t>2000000057729</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg</t>
@@ -491,95 +455,62 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg</t>
   </si>
   <si>
     <t>MJ001_СЕРЫЙ</t>
   </si>
   <si>
     <t>Плюшевый рюкзак Labubu Лабубу 32*10*30см (ВЫБОР ЦВЕТА) MJ001 Серый</t>
   </si>
   <si>
     <t>2000000060613</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg</t>
   </si>
   <si>
     <t>5185_рюкз</t>
   </si>
   <si>
     <t>Школьный рюкзак Капибара 42x20x32 см 5185</t>
   </si>
   <si>
     <t>2000000063249</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73552/73552.750x0.jpg</t>
-[...7 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg</t>
   </si>
   <si>
     <t>ru_cat55_БЕЖЕВЫЙ</t>
   </si>
   <si>
     <t>Рюкзак Котик 55 см (МУЗ), (ВЫБОР ЦВЕТА) ru_cat55 Бежевый</t>
   </si>
   <si>
     <t>2000000065366</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73559/73559.750x0.jpg</t>
-[...22 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg</t>
   </si>
   <si>
     <t>ru_animal</t>
   </si>
   <si>
     <t>Рюкзак детский ANIMALS в ассортименте ru_animal</t>
   </si>
   <si>
     <t>23 × 8 × 19 см</t>
   </si>
   <si>
     <t>2000000043487</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg</t>
   </si>
   <si>
     <t>ZZ04</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка (трансформируется в сумку) КРАСНАЯ ПАНДА 23x23 см</t>
   </si>
   <si>
     <t>2000000058962</t>
@@ -593,62 +524,50 @@
   <si>
     <t>Сумка на плечо Сова в ассортименте Y12458-S</t>
   </si>
   <si>
     <t>2000933847756</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg</t>
   </si>
   <si>
     <t>MD-516</t>
   </si>
   <si>
     <t>Рюкзак перламутровый с ушками и блестками в ассортименте MD-516</t>
   </si>
   <si>
     <t>28 × 24 см</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2617006185167</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/31/23132/images/44803/44803.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg</t>
   </si>
   <si>
     <t>MD-948</t>
   </si>
   <si>
     <t>Рюкзак с принтом в ассортименте MD-948</t>
   </si>
   <si>
     <t>25 × 23 × 12 см</t>
   </si>
   <si>
     <t>2617000009483</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg</t>
   </si>
   <si>
     <t>MD-950</t>
   </si>
   <si>
     <t>Рюкзак в ассортименте MD-950</t>
   </si>
   <si>
     <t>31 × 22 × 9 см</t>
@@ -989,62 +908,50 @@
   <si>
     <t>FYK01-red</t>
   </si>
   <si>
     <t>Рюкзак детский Акула дошкольный для малышей FYK01 Красный</t>
   </si>
   <si>
     <t>2000370948726</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG</t>
   </si>
   <si>
     <t>FYK02-Mikki-RED</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный Микки Маус и Минни Маус FYK02 Микки</t>
   </si>
   <si>
     <t>28 × 22 × 9 см</t>
   </si>
   <si>
     <t>2000744987665</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59459/59459.750x0.JPG</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG</t>
   </si>
   <si>
     <t>LCYP01-green</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Зеленый</t>
   </si>
   <si>
     <t>28 × 24 × 11 см</t>
   </si>
   <si>
     <t>2000135098499</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG</t>
   </si>
   <si>
     <t>LCYP01-yellow</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Желтый</t>
   </si>
   <si>
     <t>2000857297491</t>
@@ -1055,62 +962,50 @@
   <si>
     <t>LCYP01-purple</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии Zoo (ВЫБОР ЦВЕТА) LCYP01 Фиолетовый</t>
   </si>
   <si>
     <t>2000085090819</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG</t>
   </si>
   <si>
     <t>LCYP02-blue</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии ЗАЙКА 26*12*23 см (ВЫБОР ЦВЕТА) LCYP02 Синий</t>
   </si>
   <si>
     <t>28 × 24 × 12 см</t>
   </si>
   <si>
     <t>2000144167766</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65727/65727.750x0.JPG</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG</t>
   </si>
   <si>
     <t>GD001-Pink</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный ЗАЙКА 25*10*24 см GD001</t>
   </si>
   <si>
     <t>2000348442782</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG</t>
   </si>
   <si>
     <t>2251-blue</t>
   </si>
   <si>
     <t>Рюкзак подростковый с USB 2251 Синий</t>
   </si>
   <si>
     <t>45 × 28 × 13 см</t>
   </si>
   <si>
     <t>2000335405738</t>
@@ -1178,108 +1073,84 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG</t>
   </si>
   <si>
     <t>1811-grey</t>
   </si>
   <si>
     <t>Рюкзак подростковый с USB 1811 Серый</t>
   </si>
   <si>
     <t>2000301113056</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG</t>
   </si>
   <si>
     <t>1809-black</t>
   </si>
   <si>
     <t>Рюкзак подростковый с USB и с кодовым замком 1809 Черный</t>
   </si>
   <si>
     <t>2000838235474</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65778/65778.750x0.JPG</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg</t>
   </si>
   <si>
     <t>JH001-3</t>
   </si>
   <si>
     <t>Рюкзак школьный Куроми Kuromi Melody 45*14*30 см JH001 3</t>
   </si>
   <si>
     <t>2000000046105</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg</t>
   </si>
   <si>
     <t>TYY001_pink</t>
   </si>
   <si>
     <t>Сумочка Куроми Kuromi Melody 32*9*20 см (ВЫБОР ЦВЕТА) TYY001 Розовый</t>
   </si>
   <si>
     <t>2000000046068</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg</t>
   </si>
   <si>
     <t>TYY001_black</t>
   </si>
   <si>
     <t>Сумочка Куроми Kuromi Melody 32*9*20 см (ВЫБОР ЦВЕТА) TYY001 Черный</t>
   </si>
   <si>
     <t>2000000046075</t>
-  </si>
-[...10 lines deleted...]
-    <t>2000000046983</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg</t>
   </si>
   <si>
     <t>PJC001</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка Куроми Kuromi Melody 38*20*25 см PJC001</t>
   </si>
   <si>
     <t>2000000046990</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg</t>
   </si>
   <si>
     <t>CCC-1</t>
   </si>
   <si>
     <t>Рюкзачок Коровка в ассортименте CCC-1</t>
   </si>
   <si>
     <t>23 × 22 см</t>
   </si>
@@ -1428,51 +1299,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71376.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73552.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73559.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73556.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44803.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307.96x9650.JPG"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447.96x9663.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515.96x9664.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517.96x9665.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485.96x9666.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482.96x9667.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461.96x9668.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59459.96x9669.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715.96x9670.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728.96x9673.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65727.96x9674.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746.96x9675.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9679.JPG"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770.96x9680.JPG"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9681.JPG"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9682.JPG"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9683.JPG"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65778.96x9684.JPG"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064.96x9691.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515.96x9657.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485.96x9659.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482.96x9660.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461.96x9661.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715.96x9662.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719.96x9663.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718.96x9664.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728.96x9665.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746.96x9666.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755.96x9667.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x9668.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754.96x9669.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9670.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9673.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9674.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064.96x9680.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_18074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1953,2247 +1824,1917 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_28836" descr=""/>
+        <xdr:cNvPr id="18" name="product_28838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_28837" descr=""/>
+        <xdr:cNvPr id="19" name="product_29109" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_28838" descr=""/>
+        <xdr:cNvPr id="20" name="product_29113" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_29109" descr=""/>
+        <xdr:cNvPr id="21" name="product_29752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_29113" descr=""/>
+        <xdr:cNvPr id="22" name="product_29753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_29752" descr=""/>
+        <xdr:cNvPr id="23" name="product_29754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_29753" descr=""/>
+        <xdr:cNvPr id="24" name="product_30230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_29754" descr=""/>
+        <xdr:cNvPr id="25" name="product_30232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_30230" descr=""/>
+        <xdr:cNvPr id="26" name="product_31182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_30231" descr=""/>
+        <xdr:cNvPr id="27" name="product_31195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_30232" descr=""/>
+        <xdr:cNvPr id="28" name="product_31475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_31182" descr=""/>
+        <xdr:cNvPr id="29" name="product_31477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_31195" descr=""/>
+        <xdr:cNvPr id="30" name="product_31662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_31475" descr=""/>
+        <xdr:cNvPr id="31" name="product_31933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_31477" descr=""/>
+        <xdr:cNvPr id="32" name="product_18852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_31662" descr=""/>
+        <xdr:cNvPr id="33" name="product_31303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_31932" descr=""/>
+        <xdr:cNvPr id="34" name="product_18783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_31933" descr=""/>
+        <xdr:cNvPr id="35" name="product_19320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_31934" descr=""/>
+        <xdr:cNvPr id="36" name="product_13916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_31936" descr=""/>
+        <xdr:cNvPr id="37" name="product_13917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_18852" descr=""/>
+        <xdr:cNvPr id="38" name="product_13930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_31303" descr=""/>
+        <xdr:cNvPr id="39" name="product_13931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_18783" descr=""/>
+        <xdr:cNvPr id="40" name="product_13955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_19320" descr=""/>
+        <xdr:cNvPr id="41" name="product_13952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_19329" descr=""/>
+        <xdr:cNvPr id="42" name="product_3751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_13916" descr=""/>
+        <xdr:cNvPr id="43" name="product_20084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_13917" descr=""/>
+        <xdr:cNvPr id="44" name="product_19314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_13930" descr=""/>
+        <xdr:cNvPr id="45" name="product_19311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_13931" descr=""/>
+        <xdr:cNvPr id="46" name="product_13933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_13955" descr=""/>
+        <xdr:cNvPr id="47" name="product_13975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_13952" descr=""/>
+        <xdr:cNvPr id="48" name="product_13988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_3751" descr=""/>
+        <xdr:cNvPr id="49" name="product_13915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_20084" descr=""/>
+        <xdr:cNvPr id="50" name="product_18420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_19314" descr=""/>
+        <xdr:cNvPr id="51" name="product_17976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_19311" descr=""/>
+        <xdr:cNvPr id="52" name="product_3791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_13933" descr=""/>
+        <xdr:cNvPr id="53" name="product_24221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_13975" descr=""/>
+        <xdr:cNvPr id="54" name="product_24223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_13988" descr=""/>
+        <xdr:cNvPr id="55" name="product_24386" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_13915" descr=""/>
+        <xdr:cNvPr id="56" name="product_24344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_18420" descr=""/>
+        <xdr:cNvPr id="57" name="product_24375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_17976" descr=""/>
+        <xdr:cNvPr id="58" name="product_24377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_3791" descr=""/>
+        <xdr:cNvPr id="59" name="product_24361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_24221" descr=""/>
+        <xdr:cNvPr id="60" name="product_24363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_24223" descr=""/>
+        <xdr:cNvPr id="61" name="product_24354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_24386" descr=""/>
+        <xdr:cNvPr id="62" name="product_27096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_24344" descr=""/>
+        <xdr:cNvPr id="63" name="product_27097" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_24375" descr=""/>
+        <xdr:cNvPr id="64" name="product_27099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_24377" descr=""/>
+        <xdr:cNvPr id="65" name="product_27101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_24361" descr=""/>
+        <xdr:cNvPr id="66" name="product_27112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_24363" descr=""/>
+        <xdr:cNvPr id="67" name="product_27114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_24354" descr=""/>
+        <xdr:cNvPr id="68" name="product_27115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_24357" descr=""/>
+        <xdr:cNvPr id="69" name="product_27116" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_27096" descr=""/>
+        <xdr:cNvPr id="70" name="product_27118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_27097" descr=""/>
+        <xdr:cNvPr id="71" name="product_27119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_27099" descr=""/>
+        <xdr:cNvPr id="72" name="product_27120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_27101" descr=""/>
+        <xdr:cNvPr id="73" name="product_27121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_27103" descr=""/>
+        <xdr:cNvPr id="74" name="product_27125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_27112" descr=""/>
+        <xdr:cNvPr id="75" name="product_28202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_27114" descr=""/>
+        <xdr:cNvPr id="76" name="product_28197" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_27115" descr=""/>
+        <xdr:cNvPr id="77" name="product_28198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_27116" descr=""/>
+        <xdr:cNvPr id="78" name="product_28449" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_27118" descr=""/>
+        <xdr:cNvPr id="79" name="product_12201" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_27119" descr=""/>
+        <xdr:cNvPr id="80" name="product_31518" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
-        <a:stretch>
-[...328 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -4452,59 +3993,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/19/21989/images/56132/56132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/57/25776/images/54206/54206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/64/26457/images/56130/56130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/69/26947/images/57478/57478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/71/27189/images/58255/58255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59700/59700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59702/59702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/81/28126/images/60880/60880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/89/28996/images/63084/63084.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66404/66404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66400/66400.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68868/68868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68867/68867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70563/70563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70561/70561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71376/71376.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72983/72983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73552/73552.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73559/73559.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73556/73556.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/22643/images/43760/43760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/32/31/23132/images/44803/44803.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/95/19538/images/62724/62724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/95/19539/images/38082/38082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/26/12664/images/44955/44955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/12661/images/21239/21239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/11557/images/18313/18313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/23131/images/47307/47307.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/23117/images/44818/44818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/31/23114/images/44817/44817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/95/19541/images/46562/46562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/18/11815/images/19101/19101.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/58/5839/images/7049/7049.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/95/19520/images/46751/46751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59218/59218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/75/27585/images/59555/59555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59517/59517.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59485/59485.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59482/59482.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59459/59459.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65727/65727.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65756/65756.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65754/65754.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65768/65768.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65770/65770.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65767/65767.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65778/65778.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/12/31218/images/68134/68134.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/19/21989/images/56132/56132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/57/25776/images/54206/54206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/64/26457/images/56130/56130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/69/26947/images/57478/57478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/71/27189/images/58255/58255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59700/59700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59702/59702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/81/28126/images/60880/60880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/89/28996/images/63084/63084.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66404/66404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66400/66400.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70563/70563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70561/70561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72983/72983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/22643/images/43760/43760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/95/19538/images/62724/62724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/95/19539/images/38082/38082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/26/12664/images/44955/44955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/12661/images/21239/21239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/11557/images/18313/18313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/23131/images/47307/47307.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/23117/images/44818/44818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/31/23114/images/44817/44817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/95/19541/images/46562/46562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/18/11815/images/19101/19101.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/58/5839/images/7049/7049.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/95/19520/images/46751/46751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59218/59218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/75/27585/images/59555/59555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59517/59517.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59485/59485.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59482/59482.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65756/65756.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65754/65754.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65768/65768.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65770/65770.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65767/65767.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M104"/>
+  <dimension ref="A1:M93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -4855,115 +4396,115 @@
         <v>527.0</v>
       </c>
       <c r="L20" s="7"/>
       <c r="M20" s="12">
         <f>K20*L20</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A21" s="15">
         <v>9</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="8" t="s">
         <v>59</v>
       </c>
       <c r="D21" s="9" t="s">
         <v>60</v>
       </c>
       <c r="E21" s="18" t="s">
         <v>61</v>
       </c>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="7">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
       <c r="I21" s="8"/>
       <c r="J21" s="8" t="s">
         <v>62</v>
       </c>
       <c r="K21" s="12">
         <v>812.0</v>
       </c>
       <c r="L21" s="7"/>
       <c r="M21" s="12">
         <f>K21*L21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A22" s="15">
         <v>10</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="8" t="s">
         <v>63</v>
       </c>
       <c r="D22" s="9" t="s">
         <v>64</v>
       </c>
       <c r="E22" s="18" t="s">
         <v>65</v>
       </c>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="7">
-        <v>40.0</v>
+        <v>38.0</v>
       </c>
       <c r="I22" s="8"/>
       <c r="J22" s="8" t="s">
         <v>66</v>
       </c>
       <c r="K22" s="12">
         <v>430.0</v>
       </c>
       <c r="L22" s="7"/>
       <c r="M22" s="12">
         <f>K22*L22</f>
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A23" s="15">
         <v>11</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="8" t="s">
         <v>67</v>
       </c>
       <c r="D23" s="9" t="s">
         <v>68</v>
       </c>
       <c r="E23" s="18" t="s">
         <v>69</v>
       </c>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="7">
-        <v>28.0</v>
+        <v>27.0</v>
       </c>
       <c r="I23" s="8"/>
       <c r="J23" s="8" t="s">
         <v>70</v>
       </c>
       <c r="K23" s="12">
         <v>430.0</v>
       </c>
       <c r="L23" s="7"/>
       <c r="M23" s="12">
         <f>K23*L23</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A24" s="15">
         <v>12</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="8" t="s">
         <v>71</v>
       </c>
       <c r="D24" s="9" t="s">
         <v>72</v>
       </c>
@@ -4983,115 +4524,115 @@
         <v>430.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="15">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7">
-        <v>6.0</v>
+        <v>1.0</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="12">
         <v>1181.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="15">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7">
-        <v>23.0</v>
+        <v>22.0</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
         <v>81</v>
       </c>
       <c r="K26" s="12">
         <v>1005.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D27" s="9" t="s">
         <v>82</v>
       </c>
       <c r="E27" s="18" t="s">
         <v>83</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="7">
-        <v>57.0</v>
+        <v>56.0</v>
       </c>
       <c r="I27" s="8"/>
       <c r="J27" s="8" t="s">
         <v>84</v>
       </c>
       <c r="K27" s="12">
         <v>1005.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="9" t="s">
         <v>86</v>
       </c>
@@ -5113,2555 +4654,2195 @@
         <v>405.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="15">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
         <v>90</v>
       </c>
       <c r="D29" s="9" t="s">
         <v>91</v>
       </c>
       <c r="E29" s="18" t="s">
         <v>92</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7">
-        <v>230.0</v>
+        <v>221.0</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8" t="s">
         <v>93</v>
       </c>
       <c r="K29" s="12">
         <v>628.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
         <v>94</v>
       </c>
       <c r="D30" s="9" t="s">
         <v>95</v>
       </c>
       <c r="E30" s="18" t="s">
         <v>96</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7">
-        <v>134.0</v>
+        <v>152.0</v>
       </c>
       <c r="I30" s="8"/>
       <c r="J30" s="8" t="s">
         <v>97</v>
       </c>
       <c r="K30" s="12">
-        <v>799.0</v>
+        <v>659.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="15">
         <v>19</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
         <v>98</v>
       </c>
       <c r="D31" s="9" t="s">
         <v>99</v>
       </c>
       <c r="E31" s="18" t="s">
         <v>100</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7">
-        <v>109.0</v>
+        <v>89.0</v>
       </c>
       <c r="I31" s="8"/>
       <c r="J31" s="8" t="s">
         <v>101</v>
       </c>
       <c r="K31" s="12">
-        <v>799.0</v>
+        <v>753.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="9" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="18" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7">
-        <v>156.0</v>
+        <v>345.0</v>
       </c>
       <c r="I32" s="8"/>
       <c r="J32" s="8" t="s">
         <v>105</v>
       </c>
       <c r="K32" s="12">
-        <v>659.0</v>
+        <v>545.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
         <v>106</v>
       </c>
       <c r="D33" s="9" t="s">
         <v>107</v>
       </c>
       <c r="E33" s="18" t="s">
         <v>108</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="7">
-        <v>92.0</v>
+        <v>99.0</v>
       </c>
       <c r="I33" s="8"/>
       <c r="J33" s="8" t="s">
         <v>109</v>
       </c>
       <c r="K33" s="12">
-        <v>753.0</v>
+        <v>396.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="15">
         <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
         <v>110</v>
       </c>
       <c r="D34" s="9" t="s">
         <v>111</v>
       </c>
       <c r="E34" s="18" t="s">
         <v>112</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="7">
-        <v>346.0</v>
+        <v>153.0</v>
       </c>
       <c r="I34" s="8"/>
       <c r="J34" s="8" t="s">
         <v>113</v>
       </c>
       <c r="K34" s="12">
-        <v>545.0</v>
+        <v>396.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
         <v>114</v>
       </c>
       <c r="D35" s="9" t="s">
         <v>115</v>
       </c>
       <c r="E35" s="18" t="s">
         <v>116</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7">
-        <v>99.0</v>
+        <v>143.0</v>
       </c>
       <c r="I35" s="8"/>
       <c r="J35" s="8" t="s">
         <v>117</v>
       </c>
       <c r="K35" s="12">
         <v>396.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
         <v>118</v>
       </c>
       <c r="D36" s="9" t="s">
         <v>119</v>
       </c>
       <c r="E36" s="18" t="s">
         <v>120</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7">
-        <v>153.0</v>
+        <v>43.0</v>
       </c>
       <c r="I36" s="8"/>
       <c r="J36" s="8" t="s">
         <v>121</v>
       </c>
       <c r="K36" s="12">
-        <v>396.0</v>
+        <v>945.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
         <v>122</v>
       </c>
       <c r="D37" s="9" t="s">
         <v>123</v>
       </c>
       <c r="E37" s="18" t="s">
         <v>124</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7">
-        <v>145.0</v>
+        <v>37.0</v>
       </c>
       <c r="I37" s="8"/>
       <c r="J37" s="8" t="s">
         <v>125</v>
       </c>
       <c r="K37" s="12">
-        <v>396.0</v>
+        <v>945.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
         <v>126</v>
       </c>
       <c r="D38" s="9" t="s">
         <v>127</v>
       </c>
       <c r="E38" s="18" t="s">
         <v>128</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7">
-        <v>47.0</v>
+        <v>50.0</v>
       </c>
       <c r="I38" s="8"/>
       <c r="J38" s="8" t="s">
         <v>129</v>
       </c>
       <c r="K38" s="12">
-        <v>945.0</v>
+        <v>753.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
         <v>130</v>
       </c>
       <c r="D39" s="9" t="s">
         <v>131</v>
       </c>
       <c r="E39" s="18" t="s">
         <v>132</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7">
-        <v>10.0</v>
+        <v>43.0</v>
       </c>
       <c r="I39" s="8"/>
       <c r="J39" s="8" t="s">
         <v>133</v>
       </c>
       <c r="K39" s="12">
-        <v>945.0</v>
+        <v>509.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
         <v>134</v>
       </c>
       <c r="D40" s="9" t="s">
         <v>135</v>
       </c>
       <c r="E40" s="18" t="s">
         <v>136</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7">
-        <v>38.0</v>
+        <v>45.0</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8" t="s">
         <v>137</v>
       </c>
       <c r="K40" s="12">
-        <v>945.0</v>
+        <v>571.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
         <v>138</v>
       </c>
       <c r="D41" s="9" t="s">
         <v>139</v>
       </c>
       <c r="E41" s="18" t="s">
         <v>140</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7">
-        <v>58.0</v>
+        <v>60.0</v>
       </c>
       <c r="I41" s="8"/>
       <c r="J41" s="8" t="s">
         <v>141</v>
       </c>
       <c r="K41" s="12">
-        <v>753.0</v>
+        <v>571.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="15">
         <v>30</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
         <v>142</v>
       </c>
       <c r="D42" s="9" t="s">
         <v>143</v>
       </c>
       <c r="E42" s="18" t="s">
         <v>144</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7">
-        <v>51.0</v>
+        <v>180.0</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="8" t="s">
         <v>145</v>
       </c>
       <c r="K42" s="12">
-        <v>509.0</v>
+        <v>1563.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="15">
         <v>31</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
         <v>146</v>
       </c>
       <c r="D43" s="9" t="s">
         <v>147</v>
       </c>
       <c r="E43" s="18" t="s">
         <v>148</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7">
-        <v>45.0</v>
+        <v>2.0</v>
       </c>
       <c r="I43" s="8"/>
       <c r="J43" s="8" t="s">
         <v>149</v>
       </c>
       <c r="K43" s="12">
-        <v>571.0</v>
+        <v>1338.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="15">
         <v>32</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
         <v>150</v>
       </c>
       <c r="D44" s="9" t="s">
         <v>151</v>
       </c>
       <c r="E44" s="18" t="s">
         <v>152</v>
       </c>
       <c r="F44" s="8"/>
-      <c r="G44" s="8"/>
-[...1 lines deleted...]
-        <v>60.0</v>
+      <c r="G44" s="8" t="s">
+        <v>153</v>
+      </c>
+      <c r="H44" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="K44" s="12">
-        <v>571.0</v>
+        <v>473.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="15">
         <v>33</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="D45" s="9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E45" s="18" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
       <c r="H45" s="7">
-        <v>191.0</v>
+        <v>340.0</v>
       </c>
       <c r="I45" s="8"/>
       <c r="J45" s="8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="K45" s="12">
-        <v>1563.0</v>
+        <v>488.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="15">
         <v>34</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D46" s="9" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E46" s="18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
-      <c r="H46" s="7" t="s">
-        <v>34</v>
+      <c r="H46" s="7">
+        <v>2.0</v>
       </c>
       <c r="I46" s="8"/>
-      <c r="J46" s="8"/>
+      <c r="J46" s="8" t="s">
+        <v>162</v>
+      </c>
       <c r="K46" s="12">
-        <v>1338.0</v>
+        <v>170.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="15">
         <v>35</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="D47" s="9" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="E47" s="18" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="F47" s="8"/>
-      <c r="G47" s="8"/>
+      <c r="G47" s="8" t="s">
+        <v>166</v>
+      </c>
       <c r="H47" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I47" s="8"/>
+      <c r="I47" s="8" t="s">
+        <v>167</v>
+      </c>
       <c r="J47" s="8" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="K47" s="12">
-        <v>1338.0</v>
+        <v>656.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="15">
         <v>36</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="D48" s="9" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="E48" s="18" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="F48" s="8"/>
-      <c r="G48" s="8"/>
+      <c r="G48" s="8" t="s">
+        <v>172</v>
+      </c>
       <c r="H48" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I48" s="8"/>
+      <c r="I48" s="8" t="s">
+        <v>167</v>
+      </c>
       <c r="J48" s="8" t="s">
-        <v>168</v>
+        <v>173</v>
       </c>
       <c r="K48" s="12">
-        <v>1338.0</v>
+        <v>715.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="15">
         <v>37</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
-        <v>169</v>
+        <v>174</v>
       </c>
       <c r="D49" s="9" t="s">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="E49" s="18" t="s">
-        <v>171</v>
+        <v>176</v>
       </c>
       <c r="F49" s="8"/>
-      <c r="G49" s="8"/>
+      <c r="G49" s="8" t="s">
+        <v>177</v>
+      </c>
       <c r="H49" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I49" s="8"/>
+      <c r="I49" s="8" t="s">
+        <v>167</v>
+      </c>
       <c r="J49" s="8" t="s">
-        <v>172</v>
+        <v>178</v>
       </c>
       <c r="K49" s="12">
-        <v>1338.0</v>
+        <v>608.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="15">
         <v>38</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
-        <v>173</v>
+        <v>179</v>
       </c>
       <c r="D50" s="9" t="s">
-        <v>174</v>
+        <v>180</v>
       </c>
       <c r="E50" s="18" t="s">
-        <v>175</v>
+        <v>181</v>
       </c>
       <c r="F50" s="8"/>
       <c r="G50" s="8" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="H50" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I50" s="8"/>
+      <c r="I50" s="8" t="s">
+        <v>167</v>
+      </c>
       <c r="J50" s="8" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="K50" s="12">
-        <v>473.0</v>
+        <v>453.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="15">
         <v>39</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>179</v>
+        <v>185</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
       <c r="F51" s="8"/>
-      <c r="G51" s="8"/>
-[...3 lines deleted...]
-      <c r="I51" s="8"/>
+      <c r="G51" s="8" t="s">
+        <v>187</v>
+      </c>
+      <c r="H51" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I51" s="8" t="s">
+        <v>167</v>
+      </c>
       <c r="J51" s="8" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="K51" s="12">
-        <v>488.0</v>
+        <v>584.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="F52" s="8"/>
-      <c r="G52" s="8"/>
-[...3 lines deleted...]
-      <c r="I52" s="8"/>
+      <c r="G52" s="8" t="s">
+        <v>192</v>
+      </c>
+      <c r="H52" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I52" s="8" t="s">
+        <v>167</v>
+      </c>
       <c r="J52" s="8" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="K52" s="12">
-        <v>170.0</v>
+        <v>405.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8" t="s">
-        <v>189</v>
+        <v>197</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>191</v>
+        <v>198</v>
       </c>
       <c r="K53" s="12">
-        <v>656.0</v>
+        <v>504.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8" t="s">
-        <v>25</v>
+        <v>202</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="K54" s="12">
-        <v>439.0</v>
+        <v>316.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="15">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>207</v>
+      </c>
+      <c r="H55" s="7">
+        <v>1.0</v>
       </c>
       <c r="I55" s="8" t="s">
-        <v>190</v>
+        <v>208</v>
       </c>
       <c r="J55" s="8" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="K55" s="12">
-        <v>715.0</v>
+        <v>161.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="15">
         <v>44</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>201</v>
+        <v>210</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>202</v>
+        <v>211</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>203</v>
+        <v>212</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>213</v>
+      </c>
+      <c r="H56" s="7">
+        <v>5.0</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>205</v>
+        <v>215</v>
       </c>
       <c r="K56" s="12">
-        <v>608.0</v>
+        <v>454.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="15">
         <v>45</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>206</v>
+        <v>216</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>207</v>
+        <v>217</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>208</v>
+        <v>218</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>213</v>
+      </c>
+      <c r="H57" s="7">
+        <v>3.0</v>
       </c>
       <c r="I57" s="8" t="s">
-        <v>190</v>
+        <v>214</v>
       </c>
       <c r="J57" s="8" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="K57" s="12">
-        <v>453.0</v>
+        <v>408.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="15">
         <v>46</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>211</v>
+        <v>220</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>212</v>
+        <v>221</v>
       </c>
       <c r="E58" s="18" t="s">
-        <v>213</v>
+        <v>222</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>223</v>
+      </c>
+      <c r="H58" s="7">
+        <v>4.0</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="J58" s="8" t="s">
-        <v>215</v>
+        <v>224</v>
       </c>
       <c r="K58" s="12">
-        <v>584.0</v>
+        <v>344.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="15">
         <v>47</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>216</v>
+        <v>225</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8" t="s">
-        <v>219</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>228</v>
+      </c>
+      <c r="H59" s="7">
+        <v>1.0</v>
       </c>
       <c r="I59" s="8" t="s">
-        <v>190</v>
+        <v>229</v>
       </c>
       <c r="J59" s="8" t="s">
-        <v>220</v>
+        <v>230</v>
       </c>
       <c r="K59" s="12">
-        <v>405.0</v>
+        <v>89.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="15">
         <v>48</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="D60" s="9" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
       <c r="E60" s="18" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="F60" s="8"/>
-      <c r="G60" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G60" s="8"/>
       <c r="H60" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I60" s="8" t="s">
-        <v>190</v>
+        <v>234</v>
       </c>
       <c r="J60" s="8" t="s">
-        <v>225</v>
+        <v>235</v>
       </c>
       <c r="K60" s="12">
-        <v>504.0</v>
+        <v>182.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="15">
         <v>49</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>226</v>
+        <v>236</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>227</v>
+        <v>237</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>228</v>
+        <v>238</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>239</v>
+      </c>
+      <c r="H61" s="7">
+        <v>1.0</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>190</v>
+        <v>167</v>
       </c>
       <c r="J61" s="8" t="s">
-        <v>230</v>
+        <v>240</v>
       </c>
       <c r="K61" s="12">
-        <v>316.0</v>
+        <v>480.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="15">
         <v>50</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>231</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="D62" s="9"/>
       <c r="E62" s="18" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="H62" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2.0</v>
+      </c>
+      <c r="I62" s="8"/>
       <c r="J62" s="8" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
       <c r="K62" s="12">
-        <v>161.0</v>
+        <v>219.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="15">
         <v>51</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
       <c r="E63" s="18" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
       <c r="H63" s="7">
-        <v>5.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>9.0</v>
+      </c>
+      <c r="I63" s="8"/>
       <c r="J63" s="8" t="s">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="K63" s="12">
-        <v>454.0</v>
+        <v>199.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="15">
         <v>52</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
-        <v>243</v>
+        <v>250</v>
       </c>
       <c r="D64" s="9" t="s">
-        <v>244</v>
+        <v>251</v>
       </c>
       <c r="E64" s="18" t="s">
-        <v>245</v>
+        <v>252</v>
       </c>
       <c r="F64" s="8"/>
       <c r="G64" s="8" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="H64" s="7">
-        <v>3.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I64" s="8"/>
       <c r="J64" s="8" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="K64" s="12">
-        <v>408.0</v>
+        <v>159.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="15">
         <v>53</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="D65" s="9" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
       <c r="E65" s="18" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="H65" s="7">
-        <v>4.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16.0</v>
+      </c>
+      <c r="I65" s="8"/>
       <c r="J65" s="8" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="K65" s="12">
-        <v>344.0</v>
+        <v>405.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="15">
         <v>54</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>252</v>
+        <v>260</v>
       </c>
       <c r="D66" s="9" t="s">
-        <v>253</v>
+        <v>261</v>
       </c>
       <c r="E66" s="18" t="s">
-        <v>254</v>
+        <v>262</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="H66" s="7">
-        <v>1.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>27.0</v>
+      </c>
+      <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="K66" s="12">
-        <v>89.0</v>
+        <v>405.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="15">
         <v>55</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="D67" s="9" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="E67" s="18" t="s">
-        <v>260</v>
+        <v>266</v>
       </c>
       <c r="F67" s="8"/>
       <c r="G67" s="8"/>
-      <c r="H67" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H67" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="K67" s="12">
-        <v>182.0</v>
+        <v>426.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="15">
         <v>56</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="D68" s="9" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="E68" s="18" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="H68" s="7">
-        <v>1.0</v>
+        <v>39.0</v>
       </c>
       <c r="I68" s="8" t="s">
-        <v>190</v>
+        <v>272</v>
       </c>
       <c r="J68" s="8" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="K68" s="12">
-        <v>480.0</v>
+        <v>431.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="15">
         <v>57</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
-        <v>268</v>
-[...1 lines deleted...]
-      <c r="D69" s="9"/>
+        <v>274</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>275</v>
+      </c>
       <c r="E69" s="18" t="s">
-        <v>269</v>
+        <v>276</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8" t="s">
-        <v>270</v>
+        <v>277</v>
       </c>
       <c r="H69" s="7">
-        <v>2.0</v>
-[...1 lines deleted...]
-      <c r="I69" s="8"/>
+        <v>29.0</v>
+      </c>
+      <c r="I69" s="8" t="s">
+        <v>272</v>
+      </c>
       <c r="J69" s="8" t="s">
-        <v>271</v>
+        <v>278</v>
       </c>
       <c r="K69" s="12">
-        <v>219.0</v>
+        <v>387.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="15">
         <v>58</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
-        <v>272</v>
+        <v>279</v>
       </c>
       <c r="D70" s="9" t="s">
-        <v>273</v>
+        <v>280</v>
       </c>
       <c r="E70" s="18" t="s">
-        <v>274</v>
+        <v>281</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="H70" s="7">
-        <v>9.0</v>
-[...1 lines deleted...]
-      <c r="I70" s="8"/>
+        <v>47.0</v>
+      </c>
+      <c r="I70" s="8" t="s">
+        <v>272</v>
+      </c>
       <c r="J70" s="8" t="s">
-        <v>276</v>
+        <v>282</v>
       </c>
       <c r="K70" s="12">
-        <v>199.0</v>
+        <v>387.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="15">
         <v>59</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
-        <v>277</v>
+        <v>283</v>
       </c>
       <c r="D71" s="9" t="s">
-        <v>278</v>
+        <v>284</v>
       </c>
       <c r="E71" s="18" t="s">
-        <v>279</v>
+        <v>285</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8" t="s">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c r="H71" s="7">
-        <v>3.0</v>
+        <v>98.0</v>
       </c>
       <c r="I71" s="8"/>
       <c r="J71" s="8" t="s">
-        <v>281</v>
+        <v>287</v>
       </c>
       <c r="K71" s="12">
-        <v>159.0</v>
+        <v>404.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="15">
         <v>60</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
-        <v>282</v>
+        <v>288</v>
       </c>
       <c r="D72" s="9" t="s">
-        <v>283</v>
+        <v>289</v>
       </c>
       <c r="E72" s="18" t="s">
-        <v>284</v>
+        <v>290</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H72" s="7">
-        <v>16.0</v>
+        <v>58.0</v>
       </c>
       <c r="I72" s="8"/>
       <c r="J72" s="8" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="K72" s="12">
-        <v>405.0</v>
+        <v>404.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="15">
         <v>61</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
       <c r="D73" s="9" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="E73" s="18" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8" t="s">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="H73" s="7">
-        <v>27.0</v>
-[...1 lines deleted...]
-      <c r="I73" s="8"/>
+        <v>123.0</v>
+      </c>
+      <c r="I73" s="8" t="s">
+        <v>272</v>
+      </c>
       <c r="J73" s="8" t="s">
-        <v>290</v>
+        <v>296</v>
       </c>
       <c r="K73" s="12">
-        <v>405.0</v>
+        <v>550.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="15">
         <v>62</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="D74" s="9" t="s">
-        <v>292</v>
+        <v>298</v>
       </c>
       <c r="E74" s="18" t="s">
-        <v>293</v>
+        <v>299</v>
       </c>
       <c r="F74" s="8"/>
-      <c r="G74" s="8"/>
+      <c r="G74" s="8" t="s">
+        <v>300</v>
+      </c>
       <c r="H74" s="7">
-        <v>4.0</v>
+        <v>16.0</v>
       </c>
       <c r="I74" s="8"/>
       <c r="J74" s="8" t="s">
-        <v>294</v>
+        <v>301</v>
       </c>
       <c r="K74" s="12">
-        <v>426.0</v>
+        <v>562.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="15">
         <v>63</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
-        <v>295</v>
+        <v>302</v>
       </c>
       <c r="D75" s="9" t="s">
-        <v>296</v>
+        <v>303</v>
       </c>
       <c r="E75" s="18" t="s">
-        <v>297</v>
+        <v>304</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
-        <v>298</v>
+        <v>300</v>
       </c>
       <c r="H75" s="7">
-        <v>40.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>28.0</v>
+      </c>
+      <c r="I75" s="8"/>
       <c r="J75" s="8" t="s">
-        <v>300</v>
+        <v>305</v>
       </c>
       <c r="K75" s="12">
-        <v>431.0</v>
+        <v>562.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="15">
         <v>64</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
-        <v>301</v>
+        <v>306</v>
       </c>
       <c r="D76" s="9" t="s">
-        <v>302</v>
+        <v>307</v>
       </c>
       <c r="E76" s="18" t="s">
-        <v>303</v>
+        <v>308</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="H76" s="7">
-        <v>28.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10.0</v>
+      </c>
+      <c r="I76" s="8"/>
       <c r="J76" s="8" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="K76" s="12">
-        <v>387.0</v>
+        <v>562.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="15">
         <v>65</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
       <c r="D77" s="9" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="E77" s="18" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8" t="s">
-        <v>304</v>
+        <v>313</v>
       </c>
       <c r="H77" s="7">
-        <v>47.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>27.0</v>
+      </c>
+      <c r="I77" s="8"/>
       <c r="J77" s="8" t="s">
-        <v>309</v>
+        <v>314</v>
       </c>
       <c r="K77" s="12">
-        <v>387.0</v>
+        <v>804.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="15">
         <v>66</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="D78" s="9" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="E78" s="18" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F78" s="8"/>
-      <c r="G78" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G78" s="8"/>
       <c r="H78" s="7">
-        <v>101.0</v>
+        <v>54.0</v>
       </c>
       <c r="I78" s="8"/>
       <c r="J78" s="8" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
       <c r="K78" s="12">
-        <v>404.0</v>
+        <v>390.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="15">
         <v>67</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8" t="s">
-        <v>313</v>
+        <v>322</v>
       </c>
       <c r="H79" s="7">
-        <v>64.0</v>
+        <v>36.0</v>
       </c>
       <c r="I79" s="8"/>
       <c r="J79" s="8" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="K79" s="12">
-        <v>404.0</v>
+        <v>862.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="15">
         <v>68</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D80" s="9" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="E80" s="18" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8" t="s">
         <v>322</v>
       </c>
       <c r="H80" s="7">
-        <v>130.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>19.0</v>
+      </c>
+      <c r="I80" s="8"/>
       <c r="J80" s="8" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="K80" s="12">
-        <v>550.0</v>
+        <v>862.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="15">
         <v>69</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="D81" s="9" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="E81" s="18" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="F81" s="8"/>
       <c r="G81" s="8" t="s">
         <v>322</v>
       </c>
       <c r="H81" s="7">
-        <v>2.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>36.0</v>
+      </c>
+      <c r="I81" s="8"/>
       <c r="J81" s="8" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
       <c r="K81" s="12">
-        <v>676.0</v>
+        <v>862.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="15">
         <v>70</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="E82" s="18" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F82" s="8"/>
-      <c r="G82" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G82" s="8"/>
       <c r="H82" s="7">
-        <v>18.0</v>
+        <v>31.0</v>
       </c>
       <c r="I82" s="8"/>
       <c r="J82" s="8" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="K82" s="12">
-        <v>562.0</v>
+        <v>833.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="15">
         <v>71</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>335</v>
+        <v>338</v>
       </c>
       <c r="F83" s="8"/>
-      <c r="G83" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G83" s="8"/>
       <c r="H83" s="7">
-        <v>30.0</v>
+        <v>7.0</v>
       </c>
       <c r="I83" s="8"/>
       <c r="J83" s="8" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
       <c r="K83" s="12">
-        <v>562.0</v>
+        <v>833.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="15">
         <v>72</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="D84" s="9" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="E84" s="18" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="F84" s="8"/>
-      <c r="G84" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G84" s="8"/>
       <c r="H84" s="7">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
       <c r="K84" s="12">
-        <v>562.0</v>
+        <v>833.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="15">
         <v>73</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>342</v>
+        <v>345</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c r="F85" s="8"/>
-      <c r="G85" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G85" s="8"/>
       <c r="H85" s="7">
-        <v>28.0</v>
+        <v>24.0</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="K85" s="12">
-        <v>804.0</v>
+        <v>833.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="15">
         <v>74</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F86" s="8"/>
-      <c r="G86" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G86" s="8"/>
       <c r="H86" s="7">
-        <v>5.0</v>
+        <v>8.0</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="K86" s="12">
-        <v>804.0</v>
+        <v>905.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="15">
         <v>75</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="7">
-        <v>59.0</v>
+        <v>11.0</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="K87" s="12">
-        <v>390.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="15">
         <v>76</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="F88" s="8"/>
-      <c r="G88" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G88" s="8"/>
       <c r="H88" s="7">
-        <v>41.0</v>
+        <v>7.0</v>
       </c>
       <c r="I88" s="8"/>
       <c r="J88" s="8" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="K88" s="12">
-        <v>862.0</v>
+        <v>663.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="15">
         <v>77</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="F89" s="8"/>
-      <c r="G89" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G89" s="8"/>
       <c r="H89" s="7">
-        <v>22.0</v>
+        <v>75.0</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="K89" s="12">
-        <v>862.0</v>
+        <v>663.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="15">
         <v>78</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="F90" s="8"/>
-      <c r="G90" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G90" s="8"/>
       <c r="H90" s="7">
-        <v>40.0</v>
+        <v>110.0</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K90" s="12">
-        <v>862.0</v>
+        <v>849.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="15">
         <v>79</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="8"/>
+      <c r="G91" s="8" t="s">
+        <v>371</v>
+      </c>
       <c r="H91" s="7">
-        <v>33.0</v>
+        <v>3.0</v>
       </c>
       <c r="I91" s="8"/>
       <c r="J91" s="8" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="K91" s="12">
-        <v>833.0</v>
+        <v>199.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="15">
         <v>80</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="7">
-        <v>7.0</v>
+        <v>244.0</v>
       </c>
       <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="K92" s="12">
-        <v>833.0</v>
+        <v>351.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
-[...10 lines deleted...]
-      <c r="E93" s="18" t="s">
+    <row r="93" spans="1:13">
+      <c r="K93" t="s">
         <v>377</v>
       </c>
-      <c r="F93" s="8"/>
-[...348 lines deleted...]
-        <f>SUM(M11:M103)</f>
+      <c r="L93">
+        <f>SUM(L11:L92)</f>
+        <v>0</v>
+      </c>
+      <c r="M93">
+        <f>SUM(M11:M92)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
@@ -7714,61 +6895,50 @@
     <hyperlink ref="C68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_81"/>
-    <hyperlink ref="C93" r:id="rId_hyperlink_82"/>
-[...9 lines deleted...]
-    <hyperlink ref="C103" r:id="rId_hyperlink_92"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>