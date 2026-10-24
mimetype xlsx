--- v2 (2026-09-08)
+++ v3 (2026-10-24)
@@ -15,74 +15,74 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="378">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="396">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/</t>
   </si>
   <si>
     <t>Хит-игрушка.рф</t>
   </si>
   <si>
     <t>Игрушки и товары для детей по оптовым ценам.</t>
   </si>
   <si>
     <t>info@хит-игрушка.рф</t>
   </si>
   <si>
     <t>тел. 8 (922) 607-90-02</t>
   </si>
   <si>
     <t>8 (922) 607-90-02 (WhatsApp, Telegram)</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-08 15:44:51</t>
+    <t>Актуальность прайса на: 2026-10-24 07:54:33</t>
   </si>
   <si>
     <t>Рюкзаки и Сумки</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>URL картинки</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Размер ВхШхД</t>
   </si>
@@ -245,104 +245,119 @@
   <si>
     <t>SN001_green</t>
   </si>
   <si>
     <t>Рюкзак детский плюшевый 30*10*20 см HAPPY ANIMALS SN001 Зеленый</t>
   </si>
   <si>
     <t>2000872810699</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg</t>
   </si>
   <si>
     <t>SN001_blue2</t>
   </si>
   <si>
     <t>Рюкзак детский плюшевый 30*10*20 см HAPPY ANIMALS SN001 Синий</t>
   </si>
   <si>
     <t>2000587262165</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg</t>
   </si>
   <si>
-    <t>QZ004_pink</t>
-[...7 lines deleted...]
-  <si>
     <t>QZ004_blue</t>
   </si>
   <si>
     <t>Комплект 5в1 Рюкзак Шоппер NICE RABBIT (ВЫБОР ЦВЕТА) QZ004 Синий</t>
   </si>
   <si>
     <t>2000603894806</t>
   </si>
   <si>
     <t>QZ004_violet</t>
   </si>
   <si>
     <t>Комплект 5в1 Рюкзак Шоппер NICE RABBIT (ВЫБОР ЦВЕТА) QZ004 Фиолетовый</t>
   </si>
   <si>
     <t>2000402606587</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg</t>
   </si>
   <si>
     <t>SQ01</t>
   </si>
   <si>
     <t>Сумка шоппер Микки 24*10*33 см в ассортименте SQ01</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>6922075332050</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg</t>
   </si>
   <si>
     <t>FX008-2</t>
   </si>
   <si>
     <t>Рюкзак 34х13х28 см Kuromi Melody FX008-2</t>
   </si>
   <si>
     <t>2000350716857</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68868/68868.750x0.jpg</t>
+  </si>
+  <si>
+    <t>ZZ03_синий</t>
+  </si>
+  <si>
+    <t>Рюкзак Китти Hello Kitty 35*13*32 см (ВЫБОР ЦВЕТА) ZZ03 Синий</t>
+  </si>
+  <si>
+    <t>2000000075457</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68867/68867.750x0.jpg</t>
+  </si>
+  <si>
+    <t>ZZ03_чёрный</t>
+  </si>
+  <si>
+    <t>Рюкзак Китти Hello Kitty 35*13*32 см (ВЫБОР ЦВЕТА) ZZ03 Черный</t>
+  </si>
+  <si>
+    <t>2000000075464</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg</t>
   </si>
   <si>
     <t>ZZ02</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка КОТИК 35 см ZZ02</t>
   </si>
   <si>
     <t>2000000048277</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg</t>
   </si>
   <si>
     <t>MZ001</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка (трансформируется в сумку) КАПИБАРА 35*24*16 см HY007 / MZ001</t>
   </si>
   <si>
     <t>2000000048864</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg</t>
@@ -455,60 +470,96 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg</t>
   </si>
   <si>
     <t>MJ001_СЕРЫЙ</t>
   </si>
   <si>
     <t>Плюшевый рюкзак Labubu Лабубу 32*10*30см (ВЫБОР ЦВЕТА) MJ001 Серый</t>
   </si>
   <si>
     <t>2000000060613</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg</t>
   </si>
   <si>
     <t>5185_рюкз</t>
   </si>
   <si>
     <t>Школьный рюкзак Капибара 42x20x32 см 5185</t>
   </si>
   <si>
     <t>2000000063249</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg</t>
-[...8 lines deleted...]
-    <t>2000000065366</t>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74536/74536.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_beige</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Бежевый</t>
+  </si>
+  <si>
+    <t>2000000076126</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74537/74537.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_black</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Черный</t>
+  </si>
+  <si>
+    <t>2000000076133</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74535/74535.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_brown</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Коричневый</t>
+  </si>
+  <si>
+    <t>2000000076140</t>
+  </si>
+  <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74538/74538.750x0.jpg</t>
+  </si>
+  <si>
+    <t>20260610-1_white</t>
+  </si>
+  <si>
+    <t>Рюкзак плюшевый Овечка 40 см (ВЫБОР ЦВЕТА) 20260610-1 Белый</t>
+  </si>
+  <si>
+    <t>2000000076157</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg</t>
   </si>
   <si>
     <t>ru_animal</t>
   </si>
   <si>
     <t>Рюкзак детский ANIMALS в ассортименте ru_animal</t>
   </si>
   <si>
     <t>23 × 8 × 19 см</t>
   </si>
   <si>
     <t>2000000043487</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg</t>
   </si>
   <si>
     <t>ZZ04</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка (трансформируется в сумку) КРАСНАЯ ПАНДА 23x23 см</t>
   </si>
@@ -752,50 +803,65 @@
   <si>
     <t>MD-944</t>
   </si>
   <si>
     <t>Сумочка с пайетками и бантиком в ассортименте MD-944</t>
   </si>
   <si>
     <t>12 × 13 × 9 см</t>
   </si>
   <si>
     <t>2617000009445</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg</t>
   </si>
   <si>
     <t>Силиконовая сумка с регулирующимся ремешком AMONG US АМОНГ АС в ассортименте AM-4</t>
   </si>
   <si>
     <t>12.5 × 10 см</t>
   </si>
   <si>
     <t>2000000042923</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/26/22692/images/44007/44007.750x0.jpg</t>
+  </si>
+  <si>
+    <t>schp_dino_black2</t>
+  </si>
+  <si>
+    <t>Сумка через плечо детская ДИНОЗАВРИК в ассортименте Черный</t>
+  </si>
+  <si>
+    <t>12 × 6 × 13 см</t>
+  </si>
+  <si>
+    <t>2000913532269</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG</t>
   </si>
   <si>
     <t>688-93</t>
   </si>
   <si>
     <t>Сумка поясная детская AMONG US Амонг Ас (кожзам) в ассортименте 688-93</t>
   </si>
   <si>
     <t>12 × 3 × 11 см</t>
   </si>
   <si>
     <t>2000729360339</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg</t>
   </si>
   <si>
     <t>MD-915/MD-917</t>
   </si>
   <si>
     <t>Сумка с мультгероями (большая) в ассортименте MD-915/MD-917</t>
   </si>
   <si>
     <t>30 × 33 см</t>
@@ -809,62 +875,50 @@
   <si>
     <t>fashion01-pink</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный Animal fashion01 Розовый</t>
   </si>
   <si>
     <t>22 × 26 × 11 см</t>
   </si>
   <si>
     <t>2000089885879</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg</t>
   </si>
   <si>
     <t>fashion01-yellow</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный Animal fashion01 Желтый</t>
   </si>
   <si>
     <t>2000154103563</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/75/27585/images/59555/59555.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG</t>
   </si>
   <si>
     <t>FYk07-pink</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный Динозаврики FYk07 Розовый</t>
   </si>
   <si>
     <t>25 × 30 × 15 см</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2000814222610</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG</t>
   </si>
   <si>
     <t>XS01-Lion</t>
   </si>
   <si>
     <t>Рюкзак детский дошкольный твердый на молнии Cut animals (ВЫБОР ЦВЕТА)  XS01 Львенок</t>
@@ -1085,84 +1139,84 @@
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG</t>
   </si>
   <si>
     <t>1809-black</t>
   </si>
   <si>
     <t>Рюкзак подростковый с USB и с кодовым замком 1809 Черный</t>
   </si>
   <si>
     <t>2000838235474</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg</t>
   </si>
   <si>
     <t>JH001-3</t>
   </si>
   <si>
     <t>Рюкзак школьный Куроми Kuromi Melody 45*14*30 см JH001 3</t>
   </si>
   <si>
     <t>2000000046105</t>
   </si>
   <si>
-    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg</t>
-[...10 lines deleted...]
-  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg</t>
   </si>
   <si>
     <t>TYY001_black</t>
   </si>
   <si>
     <t>Сумочка Куроми Kuromi Melody 32*9*20 см (ВЫБОР ЦВЕТА) TYY001 Черный</t>
   </si>
   <si>
     <t>2000000046075</t>
   </si>
   <si>
+    <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/12/31218/images/68134/68134.750x0.jpg</t>
+  </si>
+  <si>
+    <t>PJC02</t>
+  </si>
+  <si>
+    <t>Рюкзак мягкая игрушка Куроми Kuromi Melody разноцвет 38*20*25 см PJC02</t>
+  </si>
+  <si>
+    <t>2000000075471</t>
+  </si>
+  <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg</t>
   </si>
   <si>
     <t>PJC001</t>
   </si>
   <si>
     <t>Рюкзак мягкая игрушка Куроми Kuromi Melody 38*20*25 см PJC001</t>
   </si>
   <si>
-    <t>2000000046990</t>
+    <t>2000000075495</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg</t>
   </si>
   <si>
     <t>CCC-1</t>
   </si>
   <si>
     <t>Рюкзачок Коровка в ассортименте CCC-1</t>
   </si>
   <si>
     <t>23 × 22 см</t>
   </si>
   <si>
     <t>6916366015012</t>
   </si>
   <si>
     <t>https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg</t>
   </si>
   <si>
     <t>GL001</t>
   </si>
   <si>
     <t>Сумочка мягкая игрушка Labubu Лабубу 25x15 см GL001</t>
   </si>
@@ -1299,51 +1353,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73554.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307.96x9643.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939.96x9651.JPG"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59555.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515.96x9657.JPG"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517.96x9658.JPG"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485.96x9659.JPG"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482.96x9660.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461.96x9661.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715.96x9662.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719.96x9663.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718.96x9664.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728.96x9665.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746.96x9666.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755.96x9667.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x9668.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754.96x9669.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9670.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9673.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9674.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064.96x9680.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56132.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54206.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57478.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58255.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59700.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59702.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60880.96x968.jpeg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63084.96x969.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66404.96x9610.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66400.96x9611.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66407.96x9612.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66855.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67697.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68401.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68867.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68848.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69312.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70563.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70561.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70560.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71375.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71374.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72619.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72654.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72983.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72981.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73294.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74536.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74537.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74535.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74538.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43915.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72795.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43760.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44804.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38064.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38065.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62724.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44955.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21239.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18313.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47307.96x9647.JPG"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44818.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44817.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46562.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19101.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46751.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42987.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44007.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54939.96x9656.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19584.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59218.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59447.96x9660.JPG"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59515.96x9661.JPG"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59517.96x9662.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59485.96x9663.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59482.96x9664.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461.96x9665.JPG"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65715.96x9666.JPG"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65719.96x9667.JPG"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65718.96x9668.JPG"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65728.96x9669.JPG"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65746.96x9670.JPG"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65755.96x9671.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65756.96x9672.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754.96x9673.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65768.96x9674.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65770.96x9675.JPG"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65767.96x9676.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65769.96x9677.JPG"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65779.96x9678.JPG"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67765.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68134.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68131.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34017.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73064.96x9684.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_18074" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1674,2067 +1728,2187 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="product_27771" descr=""/>
+        <xdr:cNvPr id="13" name="product_27772" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="product_27772" descr=""/>
+        <xdr:cNvPr id="14" name="product_27773" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="product_27773" descr=""/>
+        <xdr:cNvPr id="15" name="product_28130" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="product_28130" descr=""/>
+        <xdr:cNvPr id="16" name="product_28563" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="product_28563" descr=""/>
+        <xdr:cNvPr id="17" name="product_28836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="product_28838" descr=""/>
+        <xdr:cNvPr id="18" name="product_28837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="product_29109" descr=""/>
+        <xdr:cNvPr id="19" name="product_28838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="product_29113" descr=""/>
+        <xdr:cNvPr id="20" name="product_29109" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="product_29752" descr=""/>
+        <xdr:cNvPr id="21" name="product_29113" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="product_29753" descr=""/>
+        <xdr:cNvPr id="22" name="product_29752" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="product_29754" descr=""/>
+        <xdr:cNvPr id="23" name="product_29753" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="product_30230" descr=""/>
+        <xdr:cNvPr id="24" name="product_29754" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="product_30232" descr=""/>
+        <xdr:cNvPr id="25" name="product_30230" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="product_31182" descr=""/>
+        <xdr:cNvPr id="26" name="product_30232" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="product_31195" descr=""/>
+        <xdr:cNvPr id="27" name="product_31182" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="product_31475" descr=""/>
+        <xdr:cNvPr id="28" name="product_31195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="product_31477" descr=""/>
+        <xdr:cNvPr id="29" name="product_31475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_31662" descr=""/>
+        <xdr:cNvPr id="30" name="product_31477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_31933" descr=""/>
+        <xdr:cNvPr id="31" name="product_31662" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_18852" descr=""/>
+        <xdr:cNvPr id="32" name="product_32797" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_31303" descr=""/>
+        <xdr:cNvPr id="33" name="product_32798" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_18783" descr=""/>
+        <xdr:cNvPr id="34" name="product_32799" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_19320" descr=""/>
+        <xdr:cNvPr id="35" name="product_32800" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_13916" descr=""/>
+        <xdr:cNvPr id="36" name="product_18852" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_13917" descr=""/>
+        <xdr:cNvPr id="37" name="product_31303" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_13930" descr=""/>
+        <xdr:cNvPr id="38" name="product_18783" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_13931" descr=""/>
+        <xdr:cNvPr id="39" name="product_19320" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_13955" descr=""/>
+        <xdr:cNvPr id="40" name="product_13916" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_13952" descr=""/>
+        <xdr:cNvPr id="41" name="product_13917" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_3751" descr=""/>
+        <xdr:cNvPr id="42" name="product_13930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_20084" descr=""/>
+        <xdr:cNvPr id="43" name="product_13931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_19314" descr=""/>
+        <xdr:cNvPr id="44" name="product_13955" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_19311" descr=""/>
+        <xdr:cNvPr id="45" name="product_13952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_13933" descr=""/>
+        <xdr:cNvPr id="46" name="product_3751" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_13975" descr=""/>
+        <xdr:cNvPr id="47" name="product_20084" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_13988" descr=""/>
+        <xdr:cNvPr id="48" name="product_19314" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_13915" descr=""/>
+        <xdr:cNvPr id="49" name="product_19311" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_18420" descr=""/>
+        <xdr:cNvPr id="50" name="product_13933" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_17976" descr=""/>
+        <xdr:cNvPr id="51" name="product_13975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_3791" descr=""/>
+        <xdr:cNvPr id="52" name="product_13988" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_24221" descr=""/>
+        <xdr:cNvPr id="53" name="product_13915" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_24223" descr=""/>
+        <xdr:cNvPr id="54" name="product_18420" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_24386" descr=""/>
+        <xdr:cNvPr id="55" name="product_18980" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_24344" descr=""/>
+        <xdr:cNvPr id="56" name="product_17976" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_24375" descr=""/>
+        <xdr:cNvPr id="57" name="product_3791" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_24377" descr=""/>
+        <xdr:cNvPr id="58" name="product_24221" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_24361" descr=""/>
+        <xdr:cNvPr id="59" name="product_24223" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_24363" descr=""/>
+        <xdr:cNvPr id="60" name="product_24344" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_24354" descr=""/>
+        <xdr:cNvPr id="61" name="product_24375" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_27096" descr=""/>
+        <xdr:cNvPr id="62" name="product_24377" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_27097" descr=""/>
+        <xdr:cNvPr id="63" name="product_24361" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_27099" descr=""/>
+        <xdr:cNvPr id="64" name="product_24363" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_27101" descr=""/>
+        <xdr:cNvPr id="65" name="product_24354" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_27112" descr=""/>
+        <xdr:cNvPr id="66" name="product_27096" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_27114" descr=""/>
+        <xdr:cNvPr id="67" name="product_27097" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_27115" descr=""/>
+        <xdr:cNvPr id="68" name="product_27099" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_27116" descr=""/>
+        <xdr:cNvPr id="69" name="product_27101" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_27118" descr=""/>
+        <xdr:cNvPr id="70" name="product_27112" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_27119" descr=""/>
+        <xdr:cNvPr id="71" name="product_27114" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_27120" descr=""/>
+        <xdr:cNvPr id="72" name="product_27115" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_27121" descr=""/>
+        <xdr:cNvPr id="73" name="product_27116" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_27125" descr=""/>
+        <xdr:cNvPr id="74" name="product_27118" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_28202" descr=""/>
+        <xdr:cNvPr id="75" name="product_27119" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_28197" descr=""/>
+        <xdr:cNvPr id="76" name="product_27120" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_28198" descr=""/>
+        <xdr:cNvPr id="77" name="product_27121" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_28449" descr=""/>
+        <xdr:cNvPr id="78" name="product_27125" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_12201" descr=""/>
+        <xdr:cNvPr id="79" name="product_28202" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_31518" descr=""/>
+        <xdr:cNvPr id="80" name="product_28198" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>92</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="81" name="product_28450" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>93</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="82" name="product_28449" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>94</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="83" name="product_12201" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="84" name="product_31518" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -3993,59 +4167,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/19/21989/images/56132/56132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/57/25776/images/54206/54206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/64/26457/images/56130/56130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/69/26947/images/57478/57478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/71/27189/images/58255/58255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59700/59700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59702/59702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/81/28126/images/60880/60880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/89/28996/images/63084/63084.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66404/66404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66400/66400.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70563/70563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70561/70561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72983/72983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/50/41/34150/images/73554/73554.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/22643/images/43760/43760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/95/19538/images/62724/62724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/95/19539/images/38082/38082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/26/12664/images/44955/44955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/12661/images/21239/21239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/11557/images/18313/18313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/23131/images/47307/47307.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/23117/images/44818/44818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/31/23114/images/44817/44817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/95/19541/images/46562/46562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/18/11815/images/19101/19101.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/58/5839/images/7049/7049.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/95/19520/images/46751/46751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59218/59218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/75/27585/images/59555/59555.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59517/59517.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59485/59485.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59482/59482.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65756/65756.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65754/65754.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65768/65768.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65770/65770.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65767/65767.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67773/67773.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/19/21989/images/56132/56132.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/76/57/25776/images/54206/54206.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/64/26457/images/56130/56130.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/47/69/26947/images/57478/57478.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/71/27189/images/58255/58255.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59700/59700.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/84/76/27684/images/59702/59702.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/81/28126/images/60880/60880.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/96/89/28996/images/63084/63084.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66404/66404.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66400/66400.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/92/29249/images/66407/66407.750x0.jpeg" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/42/06/30642/images/66855/66855.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/58/09/30958/images/67697/67697.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/29/13/31329/images/68401/68401.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68868/68868.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/89/15/31589/images/68867/68867.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/90/15/31590/images/68848/68848.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/45/18/31845/images/69203/69203.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/49/18/31849/images/69312/69312.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70563/70563.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70561/70561.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/33/24/32433/images/70560/70560.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71375/71375.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/28/32885/images/71374/71374.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/36/33617/images/72619/72619.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/26/36/33626/images/72654/72654.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72983/72983.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/02/38/33802/images/72981/72981.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/36/39/33936/images/73294/73294.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74536/74536.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74537/74537.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74535/74535.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/54/46/34654/images/74538/74538.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/93/26/22693/images/43915/43915.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/07/37/33707/images/72795/72795.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/43/26/22643/images/43760/43760.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/31/23123/images/44804/44804.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/21/95/19521/images/38064/38064.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/95/19522/images/38065/38065.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/38/95/19538/images/62724/62724.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/95/19539/images/38082/38082.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/64/26/12664/images/44955/44955.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/61/26/12661/images/21239/21239.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/57/15/11557/images/18313/18313.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/31/31/23131/images/47307/47307.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/31/23117/images/44818/44818.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/14/31/23114/images/44817/44817.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/41/95/19541/images/46562/46562.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/18/11815/images/19101/19101.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/39/58/5839/images/7049/7049.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/95/19520/images/46751/46751.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/85/22/22285/images/42987/42987.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/92/26/22692/images/44007/44007.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/99/18/21899/images/54939/54939.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/75/20/12075/images/19584/19584.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59218/59218.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/74/27480/images/59220/59220.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/78/75/27578/images/59447/59447.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59515/59515.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/82/75/27582/images/59517/59517.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59485/59485.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/80/75/27580/images/59482/59482.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/79/75/27579/images/59461/59461.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65715/65715.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65719/65719.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/19/01/30119/images/65718/65718.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/20/01/30120/images/65728/65728.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/22/01/30122/images/65746/65746.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65755/65755.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65756/65756.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/23/01/30123/images/65754/65754.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65768/65768.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65770/65770.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65767/65767.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/24/01/30124/images/65769/65769.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/25/01/30125/images/65779/65779.750x0.JPG" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/16/10/31016/images/67765/67765.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/15/10/31015/images/67772/67772.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/18/12/31218/images/68134/68134.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/17/12/31217/images/68131/68131.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/34/75/17534/images/34017/34017.750x0.jpg" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----8sbisbn5bmnn4b.xn--p1ai/wa-data/public/shop/products/28/38/33828/images/73064/73064.750x0.jpg" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M93"/>
+  <dimension ref="A1:M97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="1" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="55" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
     <col min="12" max="12" width="12" customWidth="true" style="0"/>
     <col min="13" max="13" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
@@ -4524,2325 +4698,2455 @@
         <v>430.0</v>
       </c>
       <c r="L24" s="7"/>
       <c r="M24" s="12">
         <f>K24*L24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A25" s="15">
         <v>13</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D25" s="9" t="s">
         <v>76</v>
       </c>
       <c r="E25" s="18" t="s">
         <v>77</v>
       </c>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="7">
-        <v>1.0</v>
+        <v>22.0</v>
       </c>
       <c r="I25" s="8"/>
       <c r="J25" s="8" t="s">
         <v>78</v>
       </c>
       <c r="K25" s="12">
-        <v>1181.0</v>
+        <v>1005.0</v>
       </c>
       <c r="L25" s="7"/>
       <c r="M25" s="12">
         <f>K25*L25</f>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A26" s="15">
         <v>14</v>
       </c>
       <c r="B26" s="7"/>
       <c r="C26" s="8" t="s">
         <v>75</v>
       </c>
       <c r="D26" s="9" t="s">
         <v>79</v>
       </c>
       <c r="E26" s="18" t="s">
         <v>80</v>
       </c>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="7">
-        <v>22.0</v>
+        <v>55.0</v>
       </c>
       <c r="I26" s="8"/>
       <c r="J26" s="8" t="s">
         <v>81</v>
       </c>
       <c r="K26" s="12">
         <v>1005.0</v>
       </c>
       <c r="L26" s="7"/>
       <c r="M26" s="12">
         <f>K26*L26</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A27" s="15">
         <v>15</v>
       </c>
       <c r="B27" s="7"/>
       <c r="C27" s="8" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="D27" s="9" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E27" s="18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
-      <c r="H27" s="7">
-[...2 lines deleted...]
-      <c r="I27" s="8"/>
+      <c r="H27" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I27" s="8" t="s">
+        <v>85</v>
+      </c>
       <c r="J27" s="8" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="K27" s="12">
-        <v>1005.0</v>
+        <v>405.0</v>
       </c>
       <c r="L27" s="7"/>
       <c r="M27" s="12">
         <f>K27*L27</f>
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A28" s="15">
         <v>16</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="8" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="D28" s="9" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E28" s="18" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
-      <c r="H28" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="H28" s="7">
+        <v>216.0</v>
+      </c>
+      <c r="I28" s="8"/>
       <c r="J28" s="8" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K28" s="12">
-        <v>405.0</v>
+        <v>628.0</v>
       </c>
       <c r="L28" s="7"/>
       <c r="M28" s="12">
         <f>K28*L28</f>
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A29" s="15">
         <v>17</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="8" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D29" s="9" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E29" s="18" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="7">
-        <v>221.0</v>
+        <v>134.0</v>
       </c>
       <c r="I29" s="8"/>
       <c r="J29" s="8" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="K29" s="12">
-        <v>628.0</v>
+        <v>799.0</v>
       </c>
       <c r="L29" s="7"/>
       <c r="M29" s="12">
         <f>K29*L29</f>
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A30" s="15">
         <v>18</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D30" s="9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E30" s="18" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="7">
-        <v>152.0</v>
+        <v>109.0</v>
       </c>
       <c r="I30" s="8"/>
       <c r="J30" s="8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="K30" s="12">
-        <v>659.0</v>
+        <v>799.0</v>
       </c>
       <c r="L30" s="7"/>
       <c r="M30" s="12">
         <f>K30*L30</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A31" s="15">
         <v>19</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="8" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D31" s="9" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E31" s="18" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="7">
-        <v>89.0</v>
+        <v>145.0</v>
       </c>
       <c r="I31" s="8"/>
       <c r="J31" s="8" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K31" s="12">
-        <v>753.0</v>
+        <v>659.0</v>
       </c>
       <c r="L31" s="7"/>
       <c r="M31" s="12">
         <f>K31*L31</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A32" s="15">
         <v>20</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="8" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D32" s="9" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E32" s="18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="7">
-        <v>345.0</v>
+        <v>89.0</v>
       </c>
       <c r="I32" s="8"/>
       <c r="J32" s="8" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K32" s="12">
-        <v>545.0</v>
+        <v>753.0</v>
       </c>
       <c r="L32" s="7"/>
       <c r="M32" s="12">
         <f>K32*L32</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A33" s="15">
         <v>21</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D33" s="9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E33" s="18" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="7">
-        <v>99.0</v>
+        <v>345.0</v>
       </c>
       <c r="I33" s="8"/>
       <c r="J33" s="8" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="K33" s="12">
-        <v>396.0</v>
+        <v>545.0</v>
       </c>
       <c r="L33" s="7"/>
       <c r="M33" s="12">
         <f>K33*L33</f>
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A34" s="15">
         <v>22</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="8" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="D34" s="9" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E34" s="18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="7">
-        <v>153.0</v>
+        <v>98.0</v>
       </c>
       <c r="I34" s="8"/>
       <c r="J34" s="8" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="K34" s="12">
         <v>396.0</v>
       </c>
       <c r="L34" s="7"/>
       <c r="M34" s="12">
         <f>K34*L34</f>
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A35" s="15">
         <v>23</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="8" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D35" s="9" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E35" s="18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="7">
-        <v>143.0</v>
+        <v>153.0</v>
       </c>
       <c r="I35" s="8"/>
       <c r="J35" s="8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="K35" s="12">
         <v>396.0</v>
       </c>
       <c r="L35" s="7"/>
       <c r="M35" s="12">
         <f>K35*L35</f>
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A36" s="15">
         <v>24</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="8" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D36" s="9" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E36" s="18" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="7">
-        <v>43.0</v>
+        <v>141.0</v>
       </c>
       <c r="I36" s="8"/>
       <c r="J36" s="8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="K36" s="12">
-        <v>945.0</v>
+        <v>396.0</v>
       </c>
       <c r="L36" s="7"/>
       <c r="M36" s="12">
         <f>K36*L36</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A37" s="15">
         <v>25</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="8" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D37" s="9" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E37" s="18" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="F37" s="8"/>
       <c r="G37" s="8"/>
       <c r="H37" s="7">
-        <v>37.0</v>
+        <v>43.0</v>
       </c>
       <c r="I37" s="8"/>
       <c r="J37" s="8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="K37" s="12">
         <v>945.0</v>
       </c>
       <c r="L37" s="7"/>
       <c r="M37" s="12">
         <f>K37*L37</f>
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A38" s="15">
         <v>26</v>
       </c>
       <c r="B38" s="7"/>
       <c r="C38" s="8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D38" s="9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E38" s="18" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="7">
-        <v>50.0</v>
+        <v>37.0</v>
       </c>
       <c r="I38" s="8"/>
       <c r="J38" s="8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="K38" s="12">
-        <v>753.0</v>
+        <v>945.0</v>
       </c>
       <c r="L38" s="7"/>
       <c r="M38" s="12">
         <f>K38*L38</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A39" s="15">
         <v>27</v>
       </c>
       <c r="B39" s="7"/>
       <c r="C39" s="8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D39" s="9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E39" s="18" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="7">
-        <v>43.0</v>
+        <v>40.0</v>
       </c>
       <c r="I39" s="8"/>
       <c r="J39" s="8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="K39" s="12">
-        <v>509.0</v>
+        <v>753.0</v>
       </c>
       <c r="L39" s="7"/>
       <c r="M39" s="12">
         <f>K39*L39</f>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A40" s="15">
         <v>28</v>
       </c>
       <c r="B40" s="7"/>
       <c r="C40" s="8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="D40" s="9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E40" s="18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="7">
-        <v>45.0</v>
+        <v>37.0</v>
       </c>
       <c r="I40" s="8"/>
       <c r="J40" s="8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="K40" s="12">
-        <v>571.0</v>
+        <v>509.0</v>
       </c>
       <c r="L40" s="7"/>
       <c r="M40" s="12">
         <f>K40*L40</f>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A41" s="15">
         <v>29</v>
       </c>
       <c r="B41" s="7"/>
       <c r="C41" s="8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D41" s="9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E41" s="18" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="7">
-        <v>60.0</v>
+        <v>45.0</v>
       </c>
       <c r="I41" s="8"/>
       <c r="J41" s="8" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K41" s="12">
         <v>571.0</v>
       </c>
       <c r="L41" s="7"/>
       <c r="M41" s="12">
         <f>K41*L41</f>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A42" s="15">
         <v>30</v>
       </c>
       <c r="B42" s="7"/>
       <c r="C42" s="8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="D42" s="9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E42" s="18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="7">
-        <v>180.0</v>
+        <v>59.0</v>
       </c>
       <c r="I42" s="8"/>
       <c r="J42" s="8" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="K42" s="12">
-        <v>1563.0</v>
+        <v>571.0</v>
       </c>
       <c r="L42" s="7"/>
       <c r="M42" s="12">
         <f>K42*L42</f>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A43" s="15">
         <v>31</v>
       </c>
       <c r="B43" s="7"/>
       <c r="C43" s="8" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="D43" s="9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="E43" s="18" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="7">
-        <v>2.0</v>
+        <v>180.0</v>
       </c>
       <c r="I43" s="8"/>
       <c r="J43" s="8" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="K43" s="12">
-        <v>1338.0</v>
+        <v>1563.0</v>
       </c>
       <c r="L43" s="7"/>
       <c r="M43" s="12">
         <f>K43*L43</f>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A44" s="15">
         <v>32</v>
       </c>
       <c r="B44" s="7"/>
       <c r="C44" s="8" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="D44" s="9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="E44" s="18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="F44" s="8"/>
-      <c r="G44" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="8"/>
       <c r="H44" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I44" s="8"/>
       <c r="J44" s="8" t="s">
         <v>154</v>
       </c>
       <c r="K44" s="12">
-        <v>473.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L44" s="7"/>
       <c r="M44" s="12">
         <f>K44*L44</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A45" s="15">
         <v>33</v>
       </c>
       <c r="B45" s="7"/>
       <c r="C45" s="8" t="s">
         <v>155</v>
       </c>
       <c r="D45" s="9" t="s">
         <v>156</v>
       </c>
       <c r="E45" s="18" t="s">
         <v>157</v>
       </c>
       <c r="F45" s="8"/>
       <c r="G45" s="8"/>
-      <c r="H45" s="7">
-        <v>340.0</v>
+      <c r="H45" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I45" s="8"/>
       <c r="J45" s="8" t="s">
         <v>158</v>
       </c>
       <c r="K45" s="12">
-        <v>488.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L45" s="7"/>
       <c r="M45" s="12">
         <f>K45*L45</f>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A46" s="15">
         <v>34</v>
       </c>
       <c r="B46" s="7"/>
       <c r="C46" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D46" s="9" t="s">
         <v>160</v>
       </c>
       <c r="E46" s="18" t="s">
         <v>161</v>
       </c>
       <c r="F46" s="8"/>
       <c r="G46" s="8"/>
-      <c r="H46" s="7">
-        <v>2.0</v>
+      <c r="H46" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I46" s="8"/>
       <c r="J46" s="8" t="s">
         <v>162</v>
       </c>
       <c r="K46" s="12">
-        <v>170.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L46" s="7"/>
       <c r="M46" s="12">
         <f>K46*L46</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A47" s="15">
         <v>35</v>
       </c>
       <c r="B47" s="7"/>
       <c r="C47" s="8" t="s">
         <v>163</v>
       </c>
       <c r="D47" s="9" t="s">
         <v>164</v>
       </c>
       <c r="E47" s="18" t="s">
         <v>165</v>
       </c>
       <c r="F47" s="8"/>
-      <c r="G47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="8"/>
       <c r="H47" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I47" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I47" s="8"/>
       <c r="J47" s="8" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="K47" s="12">
-        <v>656.0</v>
+        <v>1105.0</v>
       </c>
       <c r="L47" s="7"/>
       <c r="M47" s="12">
         <f>K47*L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A48" s="15">
         <v>36</v>
       </c>
       <c r="B48" s="7"/>
       <c r="C48" s="8" t="s">
+        <v>167</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>168</v>
+      </c>
+      <c r="E48" s="18" t="s">
         <v>169</v>
-      </c>
-[...4 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F48" s="8"/>
       <c r="G48" s="8" t="s">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="H48" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="I48" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I48" s="8"/>
       <c r="J48" s="8" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="K48" s="12">
-        <v>715.0</v>
+        <v>473.0</v>
       </c>
       <c r="L48" s="7"/>
       <c r="M48" s="12">
         <f>K48*L48</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A49" s="15">
         <v>37</v>
       </c>
       <c r="B49" s="7"/>
       <c r="C49" s="8" t="s">
+        <v>172</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="E49" s="18" t="s">
         <v>174</v>
       </c>
-      <c r="D49" s="9" t="s">
+      <c r="F49" s="8"/>
+      <c r="G49" s="8"/>
+      <c r="H49" s="7">
+        <v>332.0</v>
+      </c>
+      <c r="I49" s="8"/>
+      <c r="J49" s="8" t="s">
         <v>175</v>
       </c>
-      <c r="E49" s="18" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="K49" s="12">
-        <v>608.0</v>
+        <v>488.0</v>
       </c>
       <c r="L49" s="7"/>
       <c r="M49" s="12">
         <f>K49*L49</f>
         <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A50" s="15">
         <v>38</v>
       </c>
       <c r="B50" s="7"/>
       <c r="C50" s="8" t="s">
+        <v>176</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="E50" s="18" t="s">
+        <v>178</v>
+      </c>
+      <c r="F50" s="8"/>
+      <c r="G50" s="8"/>
+      <c r="H50" s="7">
+        <v>2.0</v>
+      </c>
+      <c r="I50" s="8"/>
+      <c r="J50" s="8" t="s">
         <v>179</v>
       </c>
-      <c r="D50" s="9" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="K50" s="12">
-        <v>453.0</v>
+        <v>170.0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="12">
         <f>K50*L50</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A51" s="15">
         <v>39</v>
       </c>
       <c r="B51" s="7"/>
       <c r="C51" s="8" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D51" s="9" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E51" s="18" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="F51" s="8"/>
       <c r="G51" s="8" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="H51" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I51" s="8" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="J51" s="8" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="K51" s="12">
-        <v>584.0</v>
+        <v>656.0</v>
       </c>
       <c r="L51" s="7"/>
       <c r="M51" s="12">
         <f>K51*L51</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A52" s="15">
         <v>40</v>
       </c>
       <c r="B52" s="7"/>
       <c r="C52" s="8" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="D52" s="9" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="E52" s="18" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="F52" s="8"/>
       <c r="G52" s="8" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="H52" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I52" s="8" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="J52" s="8" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="K52" s="12">
-        <v>405.0</v>
+        <v>715.0</v>
       </c>
       <c r="L52" s="7"/>
       <c r="M52" s="12">
         <f>K52*L52</f>
         <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A53" s="15">
         <v>41</v>
       </c>
       <c r="B53" s="7"/>
       <c r="C53" s="8" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="D53" s="9" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="E53" s="18" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="F53" s="8"/>
       <c r="G53" s="8" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="H53" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I53" s="8" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="J53" s="8" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="K53" s="12">
-        <v>504.0</v>
+        <v>608.0</v>
       </c>
       <c r="L53" s="7"/>
       <c r="M53" s="12">
         <f>K53*L53</f>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A54" s="15">
         <v>42</v>
       </c>
       <c r="B54" s="7"/>
       <c r="C54" s="8" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D54" s="9" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E54" s="18" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="F54" s="8"/>
       <c r="G54" s="8" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="H54" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I54" s="8" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="J54" s="8" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="K54" s="12">
-        <v>316.0</v>
+        <v>453.0</v>
       </c>
       <c r="L54" s="7"/>
       <c r="M54" s="12">
         <f>K54*L54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A55" s="15">
         <v>43</v>
       </c>
       <c r="B55" s="7"/>
       <c r="C55" s="8" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D55" s="9" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="E55" s="18" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="F55" s="8"/>
       <c r="G55" s="8" t="s">
-        <v>207</v>
-[...2 lines deleted...]
-        <v>1.0</v>
+        <v>204</v>
+      </c>
+      <c r="H55" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I55" s="8" t="s">
-        <v>208</v>
+        <v>184</v>
       </c>
       <c r="J55" s="8" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="K55" s="12">
-        <v>161.0</v>
+        <v>584.0</v>
       </c>
       <c r="L55" s="7"/>
       <c r="M55" s="12">
         <f>K55*L55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A56" s="15">
         <v>44</v>
       </c>
       <c r="B56" s="7"/>
       <c r="C56" s="8" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D56" s="9" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E56" s="18" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="F56" s="8"/>
       <c r="G56" s="8" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>209</v>
+      </c>
+      <c r="H56" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I56" s="8" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="J56" s="8" t="s">
-        <v>215</v>
+        <v>210</v>
       </c>
       <c r="K56" s="12">
-        <v>454.0</v>
+        <v>405.0</v>
       </c>
       <c r="L56" s="7"/>
       <c r="M56" s="12">
         <f>K56*L56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A57" s="15">
         <v>45</v>
       </c>
       <c r="B57" s="7"/>
       <c r="C57" s="8" t="s">
-        <v>216</v>
+        <v>211</v>
       </c>
       <c r="D57" s="9" t="s">
-        <v>217</v>
+        <v>212</v>
       </c>
       <c r="E57" s="18" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="F57" s="8"/>
       <c r="G57" s="8" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>3.0</v>
+        <v>214</v>
+      </c>
+      <c r="H57" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I57" s="8" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="J57" s="8" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="K57" s="12">
-        <v>408.0</v>
+        <v>504.0</v>
       </c>
       <c r="L57" s="7"/>
       <c r="M57" s="12">
         <f>K57*L57</f>
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A58" s="15">
         <v>46</v>
       </c>
       <c r="B58" s="7"/>
       <c r="C58" s="8" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D58" s="9" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E58" s="18" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="F58" s="8"/>
       <c r="G58" s="8" t="s">
-        <v>223</v>
-[...2 lines deleted...]
-        <v>4.0</v>
+        <v>219</v>
+      </c>
+      <c r="H58" s="7" t="s">
+        <v>34</v>
       </c>
       <c r="I58" s="8" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="J58" s="8" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="K58" s="12">
-        <v>344.0</v>
+        <v>316.0</v>
       </c>
       <c r="L58" s="7"/>
       <c r="M58" s="12">
         <f>K58*L58</f>
         <v>0</v>
       </c>
     </row>
     <row r="59" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A59" s="15">
         <v>47</v>
       </c>
       <c r="B59" s="7"/>
       <c r="C59" s="8" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="D59" s="9" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="E59" s="18" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="F59" s="8"/>
       <c r="G59" s="8" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="H59" s="7">
         <v>1.0</v>
       </c>
       <c r="I59" s="8" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="J59" s="8" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="K59" s="12">
-        <v>89.0</v>
+        <v>161.0</v>
       </c>
       <c r="L59" s="7"/>
       <c r="M59" s="12">
         <f>K59*L59</f>
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A60" s="15">
         <v>48</v>
       </c>
       <c r="B60" s="7"/>
       <c r="C60" s="8" t="s">
+        <v>227</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>228</v>
+      </c>
+      <c r="E60" s="18" t="s">
+        <v>229</v>
+      </c>
+      <c r="F60" s="8"/>
+      <c r="G60" s="8" t="s">
+        <v>230</v>
+      </c>
+      <c r="H60" s="7">
+        <v>5.0</v>
+      </c>
+      <c r="I60" s="8" t="s">
         <v>231</v>
       </c>
-      <c r="D60" s="9" t="s">
+      <c r="J60" s="8" t="s">
         <v>232</v>
       </c>
-      <c r="E60" s="18" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="K60" s="12">
-        <v>182.0</v>
+        <v>454.0</v>
       </c>
       <c r="L60" s="7"/>
       <c r="M60" s="12">
         <f>K60*L60</f>
         <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A61" s="15">
         <v>49</v>
       </c>
       <c r="B61" s="7"/>
       <c r="C61" s="8" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="D61" s="9" t="s">
-        <v>237</v>
+        <v>234</v>
       </c>
       <c r="E61" s="18" t="s">
-        <v>238</v>
+        <v>235</v>
       </c>
       <c r="F61" s="8"/>
       <c r="G61" s="8" t="s">
-        <v>239</v>
+        <v>230</v>
       </c>
       <c r="H61" s="7">
-        <v>1.0</v>
+        <v>3.0</v>
       </c>
       <c r="I61" s="8" t="s">
-        <v>167</v>
+        <v>231</v>
       </c>
       <c r="J61" s="8" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="K61" s="12">
-        <v>480.0</v>
+        <v>408.0</v>
       </c>
       <c r="L61" s="7"/>
       <c r="M61" s="12">
         <f>K61*L61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A62" s="15">
         <v>50</v>
       </c>
       <c r="B62" s="7"/>
       <c r="C62" s="8" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="D62" s="9"/>
+        <v>237</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>238</v>
+      </c>
       <c r="E62" s="18" t="s">
-        <v>242</v>
+        <v>239</v>
       </c>
       <c r="F62" s="8"/>
       <c r="G62" s="8" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="H62" s="7">
-        <v>2.0</v>
-[...1 lines deleted...]
-      <c r="I62" s="8"/>
+        <v>4.0</v>
+      </c>
+      <c r="I62" s="8" t="s">
+        <v>184</v>
+      </c>
       <c r="J62" s="8" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="K62" s="12">
-        <v>219.0</v>
+        <v>344.0</v>
       </c>
       <c r="L62" s="7"/>
       <c r="M62" s="12">
         <f>K62*L62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A63" s="15">
         <v>51</v>
       </c>
       <c r="B63" s="7"/>
       <c r="C63" s="8" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="D63" s="9" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="E63" s="18" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="F63" s="8"/>
       <c r="G63" s="8" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="H63" s="7">
-        <v>9.0</v>
-[...1 lines deleted...]
-      <c r="I63" s="8"/>
+        <v>1.0</v>
+      </c>
+      <c r="I63" s="8" t="s">
+        <v>246</v>
+      </c>
       <c r="J63" s="8" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="K63" s="12">
-        <v>199.0</v>
+        <v>89.0</v>
       </c>
       <c r="L63" s="7"/>
       <c r="M63" s="12">
         <f>K63*L63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A64" s="15">
         <v>52</v>
       </c>
       <c r="B64" s="7"/>
       <c r="C64" s="8" t="s">
+        <v>248</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>249</v>
+      </c>
+      <c r="E64" s="18" t="s">
         <v>250</v>
       </c>
-      <c r="D64" s="9" t="s">
+      <c r="F64" s="8"/>
+      <c r="G64" s="8"/>
+      <c r="H64" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="I64" s="8" t="s">
         <v>251</v>
       </c>
-      <c r="E64" s="18" t="s">
+      <c r="J64" s="8" t="s">
         <v>252</v>
       </c>
-      <c r="F64" s="8"/>
-[...9 lines deleted...]
-      </c>
       <c r="K64" s="12">
-        <v>159.0</v>
+        <v>182.0</v>
       </c>
       <c r="L64" s="7"/>
       <c r="M64" s="12">
         <f>K64*L64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A65" s="15">
         <v>53</v>
       </c>
       <c r="B65" s="7"/>
       <c r="C65" s="8" t="s">
+        <v>253</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>254</v>
+      </c>
+      <c r="E65" s="18" t="s">
         <v>255</v>
-      </c>
-[...4 lines deleted...]
-        <v>257</v>
       </c>
       <c r="F65" s="8"/>
       <c r="G65" s="8" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="H65" s="7">
-        <v>16.0</v>
-[...1 lines deleted...]
-      <c r="I65" s="8"/>
+        <v>1.0</v>
+      </c>
+      <c r="I65" s="8" t="s">
+        <v>184</v>
+      </c>
       <c r="J65" s="8" t="s">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="K65" s="12">
-        <v>405.0</v>
+        <v>480.0</v>
       </c>
       <c r="L65" s="7"/>
       <c r="M65" s="12">
         <f>K65*L65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A66" s="15">
         <v>54</v>
       </c>
       <c r="B66" s="7"/>
       <c r="C66" s="8" t="s">
-        <v>260</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="D66" s="9"/>
       <c r="E66" s="18" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F66" s="8"/>
       <c r="G66" s="8" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="H66" s="7">
-        <v>27.0</v>
+        <v>2.0</v>
       </c>
       <c r="I66" s="8"/>
       <c r="J66" s="8" t="s">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="K66" s="12">
-        <v>405.0</v>
+        <v>219.0</v>
       </c>
       <c r="L66" s="7"/>
       <c r="M66" s="12">
         <f>K66*L66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A67" s="15">
         <v>55</v>
       </c>
       <c r="B67" s="7"/>
       <c r="C67" s="8" t="s">
+        <v>262</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>263</v>
+      </c>
+      <c r="E67" s="18" t="s">
         <v>264</v>
       </c>
-      <c r="D67" s="9" t="s">
+      <c r="F67" s="8"/>
+      <c r="G67" s="8" t="s">
         <v>265</v>
       </c>
-      <c r="E67" s="18" t="s">
-[...3 lines deleted...]
-      <c r="G67" s="8"/>
       <c r="H67" s="7">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="I67" s="8"/>
       <c r="J67" s="8" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="K67" s="12">
-        <v>426.0</v>
+        <v>338.0</v>
       </c>
       <c r="L67" s="7"/>
       <c r="M67" s="12">
         <f>K67*L67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A68" s="15">
         <v>56</v>
       </c>
       <c r="B68" s="7"/>
       <c r="C68" s="8" t="s">
+        <v>267</v>
+      </c>
+      <c r="D68" s="9" t="s">
         <v>268</v>
       </c>
-      <c r="D68" s="9" t="s">
+      <c r="E68" s="18" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="8" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" s="7">
+        <v>9.0</v>
+      </c>
+      <c r="I68" s="8"/>
+      <c r="J68" s="8" t="s">
         <v>271</v>
       </c>
-      <c r="H68" s="7">
-[...7 lines deleted...]
-      </c>
       <c r="K68" s="12">
-        <v>431.0</v>
+        <v>199.0</v>
       </c>
       <c r="L68" s="7"/>
       <c r="M68" s="12">
         <f>K68*L68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A69" s="15">
         <v>57</v>
       </c>
       <c r="B69" s="7"/>
       <c r="C69" s="8" t="s">
+        <v>272</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>273</v>
+      </c>
+      <c r="E69" s="18" t="s">
         <v>274</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
       <c r="F69" s="8"/>
       <c r="G69" s="8" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="H69" s="7">
-        <v>29.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.0</v>
+      </c>
+      <c r="I69" s="8"/>
       <c r="J69" s="8" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="K69" s="12">
-        <v>387.0</v>
+        <v>159.0</v>
       </c>
       <c r="L69" s="7"/>
       <c r="M69" s="12">
         <f>K69*L69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A70" s="15">
         <v>58</v>
       </c>
       <c r="B70" s="7"/>
       <c r="C70" s="8" t="s">
+        <v>277</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>278</v>
+      </c>
+      <c r="E70" s="18" t="s">
         <v>279</v>
-      </c>
-[...4 lines deleted...]
-        <v>281</v>
       </c>
       <c r="F70" s="8"/>
       <c r="G70" s="8" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="H70" s="7">
-        <v>47.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>16.0</v>
+      </c>
+      <c r="I70" s="8"/>
       <c r="J70" s="8" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="K70" s="12">
-        <v>387.0</v>
+        <v>405.0</v>
       </c>
       <c r="L70" s="7"/>
       <c r="M70" s="12">
         <f>K70*L70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A71" s="15">
         <v>59</v>
       </c>
       <c r="B71" s="7"/>
       <c r="C71" s="8" t="s">
+        <v>282</v>
+      </c>
+      <c r="D71" s="9" t="s">
         <v>283</v>
       </c>
-      <c r="D71" s="9" t="s">
+      <c r="E71" s="18" t="s">
         <v>284</v>
-      </c>
-[...1 lines deleted...]
-        <v>285</v>
       </c>
       <c r="F71" s="8"/>
       <c r="G71" s="8" t="s">
-        <v>286</v>
+        <v>280</v>
       </c>
       <c r="H71" s="7">
-        <v>98.0</v>
+        <v>27.0</v>
       </c>
       <c r="I71" s="8"/>
       <c r="J71" s="8" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="K71" s="12">
-        <v>404.0</v>
+        <v>405.0</v>
       </c>
       <c r="L71" s="7"/>
       <c r="M71" s="12">
         <f>K71*L71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A72" s="15">
         <v>60</v>
       </c>
       <c r="B72" s="7"/>
       <c r="C72" s="8" t="s">
+        <v>286</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="E72" s="18" t="s">
         <v>288</v>
-      </c>
-[...4 lines deleted...]
-        <v>290</v>
       </c>
       <c r="F72" s="8"/>
       <c r="G72" s="8" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H72" s="7">
-        <v>58.0</v>
-[...1 lines deleted...]
-      <c r="I72" s="8"/>
+        <v>39.0</v>
+      </c>
+      <c r="I72" s="8" t="s">
+        <v>290</v>
+      </c>
       <c r="J72" s="8" t="s">
         <v>291</v>
       </c>
       <c r="K72" s="12">
-        <v>404.0</v>
+        <v>431.0</v>
       </c>
       <c r="L72" s="7"/>
       <c r="M72" s="12">
         <f>K72*L72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A73" s="15">
         <v>61</v>
       </c>
       <c r="B73" s="7"/>
       <c r="C73" s="8" t="s">
         <v>292</v>
       </c>
       <c r="D73" s="9" t="s">
         <v>293</v>
       </c>
       <c r="E73" s="18" t="s">
         <v>294</v>
       </c>
       <c r="F73" s="8"/>
       <c r="G73" s="8" t="s">
         <v>295</v>
       </c>
       <c r="H73" s="7">
-        <v>123.0</v>
+        <v>29.0</v>
       </c>
       <c r="I73" s="8" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="J73" s="8" t="s">
         <v>296</v>
       </c>
       <c r="K73" s="12">
-        <v>550.0</v>
+        <v>387.0</v>
       </c>
       <c r="L73" s="7"/>
       <c r="M73" s="12">
         <f>K73*L73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A74" s="15">
         <v>62</v>
       </c>
       <c r="B74" s="7"/>
       <c r="C74" s="8" t="s">
         <v>297</v>
       </c>
       <c r="D74" s="9" t="s">
         <v>298</v>
       </c>
       <c r="E74" s="18" t="s">
         <v>299</v>
       </c>
       <c r="F74" s="8"/>
       <c r="G74" s="8" t="s">
+        <v>295</v>
+      </c>
+      <c r="H74" s="7">
+        <v>47.0</v>
+      </c>
+      <c r="I74" s="8" t="s">
+        <v>290</v>
+      </c>
+      <c r="J74" s="8" t="s">
         <v>300</v>
       </c>
-      <c r="H74" s="7">
-[...5 lines deleted...]
-      </c>
       <c r="K74" s="12">
-        <v>562.0</v>
+        <v>387.0</v>
       </c>
       <c r="L74" s="7"/>
       <c r="M74" s="12">
         <f>K74*L74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A75" s="15">
         <v>63</v>
       </c>
       <c r="B75" s="7"/>
       <c r="C75" s="8" t="s">
+        <v>301</v>
+      </c>
+      <c r="D75" s="9" t="s">
         <v>302</v>
       </c>
-      <c r="D75" s="9" t="s">
+      <c r="E75" s="18" t="s">
         <v>303</v>
-      </c>
-[...1 lines deleted...]
-        <v>304</v>
       </c>
       <c r="F75" s="8"/>
       <c r="G75" s="8" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="H75" s="7">
-        <v>28.0</v>
+        <v>98.0</v>
       </c>
       <c r="I75" s="8"/>
       <c r="J75" s="8" t="s">
         <v>305</v>
       </c>
       <c r="K75" s="12">
-        <v>562.0</v>
+        <v>404.0</v>
       </c>
       <c r="L75" s="7"/>
       <c r="M75" s="12">
         <f>K75*L75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A76" s="15">
         <v>64</v>
       </c>
       <c r="B76" s="7"/>
       <c r="C76" s="8" t="s">
         <v>306</v>
       </c>
       <c r="D76" s="9" t="s">
         <v>307</v>
       </c>
       <c r="E76" s="18" t="s">
         <v>308</v>
       </c>
       <c r="F76" s="8"/>
       <c r="G76" s="8" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="H76" s="7">
-        <v>10.0</v>
+        <v>56.0</v>
       </c>
       <c r="I76" s="8"/>
       <c r="J76" s="8" t="s">
         <v>309</v>
       </c>
       <c r="K76" s="12">
-        <v>562.0</v>
+        <v>404.0</v>
       </c>
       <c r="L76" s="7"/>
       <c r="M76" s="12">
         <f>K76*L76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A77" s="15">
         <v>65</v>
       </c>
       <c r="B77" s="7"/>
       <c r="C77" s="8" t="s">
         <v>310</v>
       </c>
       <c r="D77" s="9" t="s">
         <v>311</v>
       </c>
       <c r="E77" s="18" t="s">
         <v>312</v>
       </c>
       <c r="F77" s="8"/>
       <c r="G77" s="8" t="s">
         <v>313</v>
       </c>
       <c r="H77" s="7">
-        <v>27.0</v>
-[...1 lines deleted...]
-      <c r="I77" s="8"/>
+        <v>121.0</v>
+      </c>
+      <c r="I77" s="8" t="s">
+        <v>290</v>
+      </c>
       <c r="J77" s="8" t="s">
         <v>314</v>
       </c>
       <c r="K77" s="12">
-        <v>804.0</v>
+        <v>571.0</v>
       </c>
       <c r="L77" s="7"/>
       <c r="M77" s="12">
         <f>K77*L77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A78" s="15">
         <v>66</v>
       </c>
       <c r="B78" s="7"/>
       <c r="C78" s="8" t="s">
         <v>315</v>
       </c>
       <c r="D78" s="9" t="s">
         <v>316</v>
       </c>
       <c r="E78" s="18" t="s">
         <v>317</v>
       </c>
       <c r="F78" s="8"/>
-      <c r="G78" s="8"/>
+      <c r="G78" s="8" t="s">
+        <v>318</v>
+      </c>
       <c r="H78" s="7">
-        <v>54.0</v>
+        <v>15.0</v>
       </c>
       <c r="I78" s="8"/>
       <c r="J78" s="8" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="K78" s="12">
-        <v>390.0</v>
+        <v>562.0</v>
       </c>
       <c r="L78" s="7"/>
       <c r="M78" s="12">
         <f>K78*L78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A79" s="15">
         <v>67</v>
       </c>
       <c r="B79" s="7"/>
       <c r="C79" s="8" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="D79" s="9" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="E79" s="18" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="F79" s="8"/>
       <c r="G79" s="8" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="H79" s="7">
-        <v>36.0</v>
+        <v>27.0</v>
       </c>
       <c r="I79" s="8"/>
       <c r="J79" s="8" t="s">
         <v>323</v>
       </c>
       <c r="K79" s="12">
-        <v>862.0</v>
+        <v>562.0</v>
       </c>
       <c r="L79" s="7"/>
       <c r="M79" s="12">
         <f>K79*L79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A80" s="15">
         <v>68</v>
       </c>
       <c r="B80" s="7"/>
       <c r="C80" s="8" t="s">
         <v>324</v>
       </c>
       <c r="D80" s="9" t="s">
         <v>325</v>
       </c>
       <c r="E80" s="18" t="s">
         <v>326</v>
       </c>
       <c r="F80" s="8"/>
       <c r="G80" s="8" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="H80" s="7">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
       <c r="I80" s="8"/>
       <c r="J80" s="8" t="s">
         <v>327</v>
       </c>
       <c r="K80" s="12">
-        <v>862.0</v>
+        <v>562.0</v>
       </c>
       <c r="L80" s="7"/>
       <c r="M80" s="12">
         <f>K80*L80</f>
         <v>0</v>
       </c>
     </row>
     <row r="81" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A81" s="15">
         <v>69</v>
       </c>
       <c r="B81" s="7"/>
       <c r="C81" s="8" t="s">
         <v>328</v>
       </c>
       <c r="D81" s="9" t="s">
         <v>329</v>
       </c>
       <c r="E81" s="18" t="s">
         <v>330</v>
       </c>
       <c r="F81" s="8"/>
       <c r="G81" s="8" t="s">
-        <v>322</v>
+        <v>331</v>
       </c>
       <c r="H81" s="7">
-        <v>36.0</v>
+        <v>27.0</v>
       </c>
       <c r="I81" s="8"/>
       <c r="J81" s="8" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="K81" s="12">
-        <v>862.0</v>
+        <v>804.0</v>
       </c>
       <c r="L81" s="7"/>
       <c r="M81" s="12">
         <f>K81*L81</f>
         <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A82" s="15">
         <v>70</v>
       </c>
       <c r="B82" s="7"/>
       <c r="C82" s="8" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D82" s="9" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E82" s="18" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F82" s="8"/>
       <c r="G82" s="8"/>
       <c r="H82" s="7">
-        <v>31.0</v>
+        <v>54.0</v>
       </c>
       <c r="I82" s="8"/>
       <c r="J82" s="8" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="K82" s="12">
-        <v>833.0</v>
+        <v>390.0</v>
       </c>
       <c r="L82" s="7"/>
       <c r="M82" s="12">
         <f>K82*L82</f>
         <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A83" s="15">
         <v>71</v>
       </c>
       <c r="B83" s="7"/>
       <c r="C83" s="8" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D83" s="9" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E83" s="18" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="F83" s="8"/>
-      <c r="G83" s="8"/>
+      <c r="G83" s="8" t="s">
+        <v>340</v>
+      </c>
       <c r="H83" s="7">
-        <v>7.0</v>
+        <v>36.0</v>
       </c>
       <c r="I83" s="8"/>
       <c r="J83" s="8" t="s">
-        <v>339</v>
+        <v>341</v>
       </c>
       <c r="K83" s="12">
-        <v>833.0</v>
+        <v>862.0</v>
       </c>
       <c r="L83" s="7"/>
       <c r="M83" s="12">
         <f>K83*L83</f>
         <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A84" s="15">
         <v>72</v>
       </c>
       <c r="B84" s="7"/>
       <c r="C84" s="8" t="s">
+        <v>342</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>343</v>
+      </c>
+      <c r="E84" s="18" t="s">
+        <v>344</v>
+      </c>
+      <c r="F84" s="8"/>
+      <c r="G84" s="8" t="s">
         <v>340</v>
       </c>
-      <c r="D84" s="9" t="s">
-[...6 lines deleted...]
-      <c r="G84" s="8"/>
       <c r="H84" s="7">
-        <v>3.0</v>
+        <v>19.0</v>
       </c>
       <c r="I84" s="8"/>
       <c r="J84" s="8" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="K84" s="12">
-        <v>833.0</v>
+        <v>862.0</v>
       </c>
       <c r="L84" s="7"/>
       <c r="M84" s="12">
         <f>K84*L84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A85" s="15">
         <v>73</v>
       </c>
       <c r="B85" s="7"/>
       <c r="C85" s="8" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="D85" s="9" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="E85" s="18" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="F85" s="8"/>
-      <c r="G85" s="8"/>
+      <c r="G85" s="8" t="s">
+        <v>340</v>
+      </c>
       <c r="H85" s="7">
-        <v>24.0</v>
+        <v>36.0</v>
       </c>
       <c r="I85" s="8"/>
       <c r="J85" s="8" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="K85" s="12">
-        <v>833.0</v>
+        <v>862.0</v>
       </c>
       <c r="L85" s="7"/>
       <c r="M85" s="12">
         <f>K85*L85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A86" s="15">
         <v>74</v>
       </c>
       <c r="B86" s="7"/>
       <c r="C86" s="8" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="D86" s="9" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="E86" s="18" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="F86" s="8"/>
       <c r="G86" s="8"/>
       <c r="H86" s="7">
-        <v>8.0</v>
+        <v>31.0</v>
       </c>
       <c r="I86" s="8"/>
       <c r="J86" s="8" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="K86" s="12">
-        <v>905.0</v>
+        <v>833.0</v>
       </c>
       <c r="L86" s="7"/>
       <c r="M86" s="12">
         <f>K86*L86</f>
         <v>0</v>
       </c>
     </row>
     <row r="87" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A87" s="15">
         <v>75</v>
       </c>
       <c r="B87" s="7"/>
       <c r="C87" s="8" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D87" s="9" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="E87" s="18" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="F87" s="8"/>
       <c r="G87" s="8"/>
       <c r="H87" s="7">
-        <v>11.0</v>
+        <v>7.0</v>
       </c>
       <c r="I87" s="8"/>
       <c r="J87" s="8" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
       <c r="K87" s="12">
-        <v>1126.0</v>
+        <v>833.0</v>
       </c>
       <c r="L87" s="7"/>
       <c r="M87" s="12">
         <f>K87*L87</f>
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A88" s="15">
         <v>76</v>
       </c>
       <c r="B88" s="7"/>
       <c r="C88" s="8" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="D88" s="9" t="s">
-        <v>357</v>
+        <v>359</v>
       </c>
       <c r="E88" s="18" t="s">
-        <v>358</v>
+        <v>360</v>
       </c>
       <c r="F88" s="8"/>
       <c r="G88" s="8"/>
       <c r="H88" s="7">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
       <c r="I88" s="8"/>
       <c r="J88" s="8" t="s">
-        <v>359</v>
+        <v>361</v>
       </c>
       <c r="K88" s="12">
-        <v>663.0</v>
+        <v>833.0</v>
       </c>
       <c r="L88" s="7"/>
       <c r="M88" s="12">
         <f>K88*L88</f>
         <v>0</v>
       </c>
     </row>
     <row r="89" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A89" s="15">
         <v>77</v>
       </c>
       <c r="B89" s="7"/>
       <c r="C89" s="8" t="s">
-        <v>360</v>
+        <v>362</v>
       </c>
       <c r="D89" s="9" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="E89" s="18" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="8"/>
       <c r="H89" s="7">
-        <v>75.0</v>
+        <v>24.0</v>
       </c>
       <c r="I89" s="8"/>
       <c r="J89" s="8" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="K89" s="12">
-        <v>663.0</v>
+        <v>833.0</v>
       </c>
       <c r="L89" s="7"/>
       <c r="M89" s="12">
         <f>K89*L89</f>
         <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A90" s="15">
         <v>78</v>
       </c>
       <c r="B90" s="7"/>
       <c r="C90" s="8" t="s">
-        <v>364</v>
+        <v>366</v>
       </c>
       <c r="D90" s="9" t="s">
-        <v>365</v>
+        <v>367</v>
       </c>
       <c r="E90" s="18" t="s">
-        <v>366</v>
+        <v>368</v>
       </c>
       <c r="F90" s="8"/>
       <c r="G90" s="8"/>
       <c r="H90" s="7">
-        <v>110.0</v>
+        <v>6.0</v>
       </c>
       <c r="I90" s="8"/>
       <c r="J90" s="8" t="s">
-        <v>367</v>
+        <v>369</v>
       </c>
       <c r="K90" s="12">
-        <v>849.0</v>
+        <v>905.0</v>
       </c>
       <c r="L90" s="7"/>
       <c r="M90" s="12">
         <f>K90*L90</f>
         <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A91" s="15">
         <v>79</v>
       </c>
       <c r="B91" s="7"/>
       <c r="C91" s="8" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="D91" s="9" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="E91" s="18" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="F91" s="8"/>
-      <c r="G91" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G91" s="8"/>
       <c r="H91" s="7">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
       <c r="I91" s="8"/>
       <c r="J91" s="8" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="K91" s="12">
-        <v>199.0</v>
+        <v>1126.0</v>
       </c>
       <c r="L91" s="7"/>
       <c r="M91" s="12">
         <f>K91*L91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
       <c r="A92" s="15">
         <v>80</v>
       </c>
       <c r="B92" s="7"/>
       <c r="C92" s="8" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="D92" s="9" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="E92" s="18" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="F92" s="8"/>
       <c r="G92" s="8"/>
       <c r="H92" s="7">
-        <v>244.0</v>
+        <v>73.0</v>
       </c>
       <c r="I92" s="8"/>
       <c r="J92" s="8" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="K92" s="12">
-        <v>351.0</v>
+        <v>663.0</v>
       </c>
       <c r="L92" s="7"/>
       <c r="M92" s="12">
         <f>K92*L92</f>
         <v>0</v>
       </c>
     </row>
-    <row r="93" spans="1:13">
-[...8 lines deleted...]
-        <f>SUM(M11:M92)</f>
+    <row r="93" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A93" s="15">
+        <v>81</v>
+      </c>
+      <c r="B93" s="7"/>
+      <c r="C93" s="8" t="s">
+        <v>378</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="E93" s="18" t="s">
+        <v>380</v>
+      </c>
+      <c r="F93" s="8"/>
+      <c r="G93" s="8"/>
+      <c r="H93" s="7">
+        <v>20.0</v>
+      </c>
+      <c r="I93" s="8"/>
+      <c r="J93" s="8" t="s">
+        <v>381</v>
+      </c>
+      <c r="K93" s="12">
+        <v>849.0</v>
+      </c>
+      <c r="L93" s="7"/>
+      <c r="M93" s="12">
+        <f>K93*L93</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A94" s="15">
+        <v>82</v>
+      </c>
+      <c r="B94" s="7"/>
+      <c r="C94" s="8" t="s">
+        <v>382</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>383</v>
+      </c>
+      <c r="E94" s="18" t="s">
+        <v>384</v>
+      </c>
+      <c r="F94" s="8"/>
+      <c r="G94" s="8"/>
+      <c r="H94" s="7">
+        <v>110.0</v>
+      </c>
+      <c r="I94" s="8"/>
+      <c r="J94" s="8" t="s">
+        <v>385</v>
+      </c>
+      <c r="K94" s="12">
+        <v>849.0</v>
+      </c>
+      <c r="L94" s="7"/>
+      <c r="M94" s="12">
+        <f>K94*L94</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A95" s="15">
+        <v>83</v>
+      </c>
+      <c r="B95" s="7"/>
+      <c r="C95" s="8" t="s">
+        <v>386</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>387</v>
+      </c>
+      <c r="E95" s="18" t="s">
+        <v>388</v>
+      </c>
+      <c r="F95" s="8"/>
+      <c r="G95" s="8" t="s">
+        <v>389</v>
+      </c>
+      <c r="H95" s="7">
+        <v>3.0</v>
+      </c>
+      <c r="I95" s="8"/>
+      <c r="J95" s="8" t="s">
+        <v>390</v>
+      </c>
+      <c r="K95" s="12">
+        <v>199.0</v>
+      </c>
+      <c r="L95" s="7"/>
+      <c r="M95" s="12">
+        <f>K95*L95</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" customHeight="1" ht="80" outlineLevel="1">
+      <c r="A96" s="15">
+        <v>84</v>
+      </c>
+      <c r="B96" s="7"/>
+      <c r="C96" s="8" t="s">
+        <v>391</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>392</v>
+      </c>
+      <c r="E96" s="18" t="s">
+        <v>393</v>
+      </c>
+      <c r="F96" s="8"/>
+      <c r="G96" s="8"/>
+      <c r="H96" s="7">
+        <v>244.0</v>
+      </c>
+      <c r="I96" s="8"/>
+      <c r="J96" s="8" t="s">
+        <v>394</v>
+      </c>
+      <c r="K96" s="12">
+        <v>351.0</v>
+      </c>
+      <c r="L96" s="7"/>
+      <c r="M96" s="12">
+        <f>K96*L96</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="K97" t="s">
+        <v>395</v>
+      </c>
+      <c r="L97">
+        <f>SUM(L11:L96)</f>
+        <v>0</v>
+      </c>
+      <c r="M97">
+        <f>SUM(M11:M96)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:K1"/>
     <mergeCell ref="A4:K4"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A6:K6"/>
     <mergeCell ref="A7:K7"/>
     <mergeCell ref="A8:K8"/>
     <mergeCell ref="A11:M11"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
     <hyperlink ref="C13" r:id="rId_hyperlink_2"/>
     <hyperlink ref="C14" r:id="rId_hyperlink_3"/>
     <hyperlink ref="C15" r:id="rId_hyperlink_4"/>
     <hyperlink ref="C16" r:id="rId_hyperlink_5"/>
     <hyperlink ref="C17" r:id="rId_hyperlink_6"/>
     <hyperlink ref="C18" r:id="rId_hyperlink_7"/>
     <hyperlink ref="C19" r:id="rId_hyperlink_8"/>
     <hyperlink ref="C20" r:id="rId_hyperlink_9"/>
     <hyperlink ref="C21" r:id="rId_hyperlink_10"/>
@@ -6895,50 +7199,54 @@
     <hyperlink ref="C68" r:id="rId_hyperlink_57"/>
     <hyperlink ref="C69" r:id="rId_hyperlink_58"/>
     <hyperlink ref="C70" r:id="rId_hyperlink_59"/>
     <hyperlink ref="C71" r:id="rId_hyperlink_60"/>
     <hyperlink ref="C72" r:id="rId_hyperlink_61"/>
     <hyperlink ref="C73" r:id="rId_hyperlink_62"/>
     <hyperlink ref="C74" r:id="rId_hyperlink_63"/>
     <hyperlink ref="C75" r:id="rId_hyperlink_64"/>
     <hyperlink ref="C76" r:id="rId_hyperlink_65"/>
     <hyperlink ref="C77" r:id="rId_hyperlink_66"/>
     <hyperlink ref="C78" r:id="rId_hyperlink_67"/>
     <hyperlink ref="C79" r:id="rId_hyperlink_68"/>
     <hyperlink ref="C80" r:id="rId_hyperlink_69"/>
     <hyperlink ref="C81" r:id="rId_hyperlink_70"/>
     <hyperlink ref="C82" r:id="rId_hyperlink_71"/>
     <hyperlink ref="C83" r:id="rId_hyperlink_72"/>
     <hyperlink ref="C84" r:id="rId_hyperlink_73"/>
     <hyperlink ref="C85" r:id="rId_hyperlink_74"/>
     <hyperlink ref="C86" r:id="rId_hyperlink_75"/>
     <hyperlink ref="C87" r:id="rId_hyperlink_76"/>
     <hyperlink ref="C88" r:id="rId_hyperlink_77"/>
     <hyperlink ref="C89" r:id="rId_hyperlink_78"/>
     <hyperlink ref="C90" r:id="rId_hyperlink_79"/>
     <hyperlink ref="C91" r:id="rId_hyperlink_80"/>
     <hyperlink ref="C92" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="C93" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="C94" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="C95" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="C96" r:id="rId_hyperlink_85"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>